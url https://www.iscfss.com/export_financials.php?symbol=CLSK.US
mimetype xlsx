--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1175,51 +1178,53 @@
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
       <c r="C5">
         <v>418000.0</v>
       </c>
       <c r="D5">
         <v>226000.0</v>
       </c>
       <c r="E5">
         <v>110000.0</v>
       </c>
       <c r="F5">
         <v>-5392.0</v>
       </c>
       <c r="G5">
         <v>-175560.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>-97711.0</v>
       </c>
       <c r="J5">
         <v>-82013.0</v>
       </c>
       <c r="K5">
@@ -3714,1455 +3719,1479 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR62"/>
+  <dimension ref="A1:BS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
+      <c r="BS1" t="s">
+        <v>132</v>
+      </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>18058000.0</v>
+      </c>
+      <c r="C2">
         <v>22116000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15159000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23470000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11390000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27622000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>82992000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>56488000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43632000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33415000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29634000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31334000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27927000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24662000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>12995578.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21385732.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20237550.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6982514.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>9941420.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2947099.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2936049.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4527037.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1366388.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3121117.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1069807.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>848756.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>553745.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>253191.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>384695.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>131724.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>163628.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>318878.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>168674.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>143225.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>89890.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>92572.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>266401.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>291187.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>60189.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11938.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>38215.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>53967.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5277.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9332.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7428.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8658.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>157590.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>157425.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15774.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>10750.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8761.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8545.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>7912.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4757.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4440.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4906.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7459.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>8320.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6777.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>7741.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14968.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5699.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>14968.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13279.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20182.0</v>
       </c>
       <c r="BO2">
         <v>20182.0</v>
       </c>
       <c r="BP2">
+        <v>20182.0</v>
+      </c>
+      <c r="BQ2">
         <v>20529.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>14154.0</v>
       </c>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
         <v>22</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>0.0</v>
+      </c>
+      <c r="C5">
+        <v>0.0</v>
+      </c>
       <c r="D5">
+        <v>0.0</v>
+      </c>
+      <c r="E5">
         <v>3173000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3396000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>450000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>418000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>312000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>284000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>255000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>226000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>196000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>168000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>139000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>110000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>69996.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>41200.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12721.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5392.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>400066310.0</v>
+        <v>0.0</v>
       </c>
       <c r="V5">
-        <v>-399367.0</v>
+        <v>0.0</v>
       </c>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-175560.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-194085.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-186512.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-155795.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-142133.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-129350.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-118875.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-108395.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-97711.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-122403.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-108854.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-95588.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-82013.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1211275.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-610201.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-198880.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-116286.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-31713.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-19014.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6730.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-279.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-187.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-97.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-21.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
-      <c r="AY5"/>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
+      <c r="BS6"/>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>3281000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>997000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>942000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>660000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>746000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>839000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>943000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5928000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6064000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1000930.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1825396.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1969300.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2215171.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2363626.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1427409.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1665556.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1856825.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>41294.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>52999.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>64033.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>74789.0</v>
       </c>
-      <c r="AA7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
+        <v>301000.0</v>
+      </c>
+      <c r="C8">
         <v>300000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="E8">
         <v>295000.0</v>
       </c>
       <c r="F8">
         <v>295000.0</v>
       </c>
       <c r="G8">
+        <v>295000.0</v>
+      </c>
+      <c r="H8">
         <v>274000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>238000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>227000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>188000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>162000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>134000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>99000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>74000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>57412.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>43049.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>43041.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>43225.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>39144.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>36446.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>717159000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>651907000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>599898202.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>530506510.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>525246200.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>518240478.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>444074832.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>414783896.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>400032436.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>195579405.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>113378440.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>112571450.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>111936130.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>110944860.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>100486470.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>89016250.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>260287000.0</v>
+      </c>
+      <c r="C10">
         <v>458097000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>42966000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34553000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>96982000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>276599000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>121222000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>126141000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>320060000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48458000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>29215000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21833000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10345000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2061000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20463000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2661682.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1695718.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4104574.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14571198.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22209870.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>157274542.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>25631913.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3126202.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1955776.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4506510.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6376557.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7838857.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8016078.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1565261.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4622728.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>412777.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>17481.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>172222.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>41912.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>57128.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>150049.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>238406.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>205392.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>436529.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>81854.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>151689.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>140010.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>88533.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>125936.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>169988.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>58087.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>116741.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>62335.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2770.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>507.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>270.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>403.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>796.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>483.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>413.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>567.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>98.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>387.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>208.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>723.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BK10">
         <v>40.0</v>
       </c>
-      <c r="BL10"/>
+      <c r="BL10">
+        <v>40.0</v>
+      </c>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
         <v>28</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5191,1156 +5220,1170 @@
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>934734000.0</v>
+      </c>
+      <c r="C12">
         <v>1288170000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1009795000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>916025000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>933568000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1206629000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>553801000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>539986000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>678825000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>176164000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>86182000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>36454000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>16280000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6563000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>32220000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14019798.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19532558.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35070682.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>38929788.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33572125.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>164166589.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26925854.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4086202.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2865064.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5465254.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7264257.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7838857.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8016078.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1565261.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4622728.0</v>
       </c>
-      <c r="AE12">
-[...1 lines deleted...]
-      </c>
       <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
         <v>17481.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>172222.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>41912.0</v>
       </c>
-      <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>150049.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>238406.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>205392.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>436529.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>81854.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>151689.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>140010.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>88533.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>125936.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>169988.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>58087.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>116741.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>62335.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2770.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>507.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>270.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>403.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>796.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>483.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>413.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>567.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>98.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>387.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>208.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>723.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BK12">
         <v>40.0</v>
       </c>
-      <c r="BL12"/>
+      <c r="BL12">
+        <v>40.0</v>
+      </c>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>299000.0</v>
+      </c>
+      <c r="C13">
         <v>298000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>296000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>293000.0</v>
       </c>
       <c r="E13">
         <v>293000.0</v>
       </c>
       <c r="F13">
         <v>293000.0</v>
       </c>
       <c r="G13">
+        <v>293000.0</v>
+      </c>
+      <c r="H13">
         <v>271000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>236000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>225000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>186000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>160000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>132000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>97000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>72000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>56000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>41299.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>41291.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>41475.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>37394.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>34696.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>33874.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>24071.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>17391.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>16124.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5745.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>4869.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4679.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>44658.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>43059.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>36679.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>36116.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>34919.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>34489.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>33608.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>33409.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>33278.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>32970.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>32318.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>27834.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>21086.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>21058.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>20768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20378.0</v>
       </c>
       <c r="AR13">
         <v>20378.0</v>
       </c>
       <c r="AS13">
+        <v>20378.0</v>
+      </c>
+      <c r="AT13">
         <v>6793.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>5971.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>17410.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>5618.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>5543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>951.0</v>
       </c>
       <c r="AY13">
         <v>951.0</v>
       </c>
       <c r="AZ13">
         <v>951.0</v>
       </c>
       <c r="BA13">
         <v>951.0</v>
       </c>
       <c r="BB13">
+        <v>951.0</v>
+      </c>
+      <c r="BC13">
         <v>37077.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>951.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37077.0</v>
       </c>
       <c r="BE13">
         <v>37077.0</v>
       </c>
       <c r="BF13">
         <v>37077.0</v>
       </c>
       <c r="BG13">
         <v>37077.0</v>
       </c>
       <c r="BH13">
-        <v>35977.0</v>
+        <v>37077.0</v>
       </c>
       <c r="BI13">
         <v>35977.0</v>
       </c>
       <c r="BJ13">
+        <v>35977.0</v>
+      </c>
+      <c r="BK13">
         <v>35877.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>35977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35877.0</v>
       </c>
       <c r="BM13">
         <v>35877.0</v>
       </c>
       <c r="BN13">
         <v>35877.0</v>
       </c>
       <c r="BO13">
         <v>35877.0</v>
       </c>
       <c r="BP13">
+        <v>35877.0</v>
+      </c>
+      <c r="BQ13">
         <v>35777.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>25027.0</v>
       </c>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
-        <v>284327598.0</v>
+        <v>267827913.0</v>
       </c>
       <c r="C14">
         <v>284327598.0</v>
       </c>
       <c r="D14">
+        <v>284327598.0</v>
+      </c>
+      <c r="E14">
         <v>325594451.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>280854000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>291887000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>250997000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>228643000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>212099000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>180784000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>149084000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>114844000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>80469000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>66395000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55661337.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>41277000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>41395000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40486000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37396000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>34014000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32698000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24944500.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17191000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11119000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5135802.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4781000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4531000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4418000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4122000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3653000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3486499.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3486000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3377000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3350000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3350039.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3275000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3255000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2973000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2759000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2105841.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2094000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2050200.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2039105.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2037841.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1854000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1760037.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1414827.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>863673.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>624365.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285206.0</v>
       </c>
       <c r="AY14">
         <v>285206.0</v>
       </c>
       <c r="AZ14">
         <v>285206.0</v>
       </c>
       <c r="BA14">
         <v>285206.0</v>
       </c>
       <c r="BB14">
         <v>285206.0</v>
       </c>
       <c r="BC14">
         <v>285206.0</v>
       </c>
       <c r="BD14">
         <v>285206.0</v>
       </c>
       <c r="BE14">
         <v>285206.0</v>
       </c>
       <c r="BF14">
-        <v>285205.0</v>
+        <v>285206.0</v>
       </c>
       <c r="BG14">
         <v>285205.0</v>
       </c>
       <c r="BH14">
-        <v>276744.0</v>
+        <v>285205.0</v>
       </c>
       <c r="BI14">
         <v>276744.0</v>
       </c>
       <c r="BJ14">
-        <v>275974.0</v>
+        <v>276744.0</v>
       </c>
       <c r="BK14">
         <v>275974.0</v>
       </c>
       <c r="BL14">
         <v>275974.0</v>
       </c>
       <c r="BM14">
         <v>275974.0</v>
       </c>
       <c r="BN14">
-        <v>275274.0</v>
+        <v>275974.0</v>
       </c>
       <c r="BO14">
         <v>275274.0</v>
       </c>
       <c r="BP14">
-        <v>271489.0</v>
+        <v>275274.0</v>
       </c>
       <c r="BQ14">
         <v>271489.0</v>
       </c>
       <c r="BR14">
+        <v>271489.0</v>
+      </c>
+      <c r="BS14">
         <v>161333.0</v>
       </c>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>97000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>72000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>55662.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>41299.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>41291.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>41475.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>37394.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>34696.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>33874.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24071.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17391.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>16124.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5745.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4869.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4679.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>44658.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>43059.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36116.0</v>
       </c>
       <c r="AE15">
         <v>36116.0</v>
       </c>
       <c r="AF15">
+        <v>36116.0</v>
+      </c>
+      <c r="AG15">
         <v>34919.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>34489.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33409.0</v>
       </c>
       <c r="AI15">
         <v>33409.0</v>
       </c>
       <c r="AJ15">
+        <v>33409.0</v>
+      </c>
+      <c r="AK15">
         <v>33278.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>32970.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>32318.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>27834.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21086.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21058.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>20768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20378.0</v>
       </c>
       <c r="AR15">
         <v>20378.0</v>
       </c>
       <c r="AS15">
+        <v>20378.0</v>
+      </c>
+      <c r="AT15">
         <v>6793.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5971.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5803.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5618.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5543.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>951.0</v>
       </c>
       <c r="AY15">
         <v>951.0</v>
       </c>
       <c r="AZ15">
         <v>951.0</v>
       </c>
       <c r="BA15">
         <v>951.0</v>
       </c>
       <c r="BB15">
-        <v>37077.0</v>
+        <v>951.0</v>
       </c>
       <c r="BC15">
         <v>37077.0</v>
       </c>
       <c r="BD15">
         <v>37077.0</v>
       </c>
       <c r="BE15">
         <v>37077.0</v>
       </c>
       <c r="BF15">
         <v>37077.0</v>
       </c>
       <c r="BG15">
         <v>37077.0</v>
       </c>
       <c r="BH15">
-        <v>35977.0</v>
+        <v>37077.0</v>
       </c>
       <c r="BI15">
         <v>35977.0</v>
       </c>
       <c r="BJ15">
+        <v>35977.0</v>
+      </c>
+      <c r="BK15">
         <v>35877.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>35977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35877.0</v>
       </c>
       <c r="BM15">
         <v>35877.0</v>
       </c>
       <c r="BN15">
         <v>35877.0</v>
       </c>
       <c r="BO15">
         <v>35877.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BP15">
+        <v>35877.0</v>
+      </c>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>1.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2842000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>579000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>188929.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>386740.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>296964.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>596873.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>551977.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>63603.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>64198.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>149493.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>590241.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>610834.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>499401.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>428042.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2242.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>15000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>18000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>44460.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>15000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21650.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-1473.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>750.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>-94818.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>-77318.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>-24685.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
-      <c r="BM16">
+      <c r="BM16"/>
+      <c r="BN16">
         <v>-12876.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6369,6294 +6412,6394 @@
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
         <v>131658000.0</v>
       </c>
       <c r="C20">
         <v>131658000.0</v>
       </c>
       <c r="D20">
+        <v>131658000.0</v>
+      </c>
+      <c r="E20">
         <v>128810000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>132216000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>135251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8043000.0</v>
       </c>
       <c r="H20">
         <v>8043000.0</v>
       </c>
       <c r="I20">
         <v>8043000.0</v>
       </c>
       <c r="J20">
         <v>8043000.0</v>
       </c>
       <c r="K20">
         <v>8043000.0</v>
       </c>
       <c r="L20">
         <v>8043000.0</v>
       </c>
       <c r="M20">
         <v>8043000.0</v>
       </c>
       <c r="N20">
         <v>8043000.0</v>
       </c>
       <c r="O20">
-        <v>0.0</v>
+        <v>8043000.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>12048419.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19049198.0</v>
       </c>
       <c r="R20">
         <v>19049198.0</v>
       </c>
       <c r="S20">
+        <v>19049198.0</v>
+      </c>
+      <c r="T20">
         <v>12048419.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>31797564.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>32034559.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>20108887.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>5903641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5562246.0</v>
       </c>
       <c r="Y20">
         <v>5562246.0</v>
       </c>
       <c r="Z20">
-        <v>4919858.0</v>
+        <v>5562246.0</v>
       </c>
       <c r="AA20">
         <v>4919858.0</v>
       </c>
       <c r="AB20">
         <v>4919858.0</v>
       </c>
       <c r="AC20">
         <v>4919858.0</v>
       </c>
       <c r="AD20">
         <v>4919858.0</v>
       </c>
       <c r="AE20">
         <v>4919858.0</v>
       </c>
       <c r="AF20">
         <v>4919858.0</v>
       </c>
       <c r="AG20">
         <v>4919858.0</v>
       </c>
       <c r="AH20">
         <v>4919858.0</v>
       </c>
       <c r="AI20">
         <v>4919858.0</v>
       </c>
       <c r="AJ20">
         <v>4919858.0</v>
       </c>
       <c r="AK20">
         <v>4919858.0</v>
       </c>
       <c r="AL20">
         <v>4919858.0</v>
       </c>
       <c r="AM20">
         <v>4919858.0</v>
       </c>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>4919858.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21">
+        <v>4291000.0</v>
+      </c>
+      <c r="C21">
         <v>4907000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5849000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6955000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6978000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5945000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3040000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3580000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3736000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4089000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4603000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5116000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5696000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6213000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6485000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6807130.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10262761.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11473633.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8222872.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16241458.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>18225040.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14577338.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8025859.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7663843.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8389206.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7832878.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>8485279.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>16434438.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17123074.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>11644256.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>12000693.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14305501.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14671691.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15081622.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>15613130.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21031980.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>21413906.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21776541.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>22143916.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>51175.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>46336.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>46068.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44470.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>45118.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>44024.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>44013.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>44397.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>43843.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>44635.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1538000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>991000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>732000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>809000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1037000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>746000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>392000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>216000.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
+        <v>0.0</v>
+      </c>
+      <c r="R22">
         <v>1259423.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1432110.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>79810.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4040407.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>856095.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>276750.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>247500.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>145932.0</v>
       </c>
-      <c r="AA22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
+        <v>0.0</v>
+      </c>
+      <c r="AD22">
         <v>-308564.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-26866.0</v>
       </c>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
+      <c r="BS22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>2913501000.0</v>
+      </c>
+      <c r="C23">
         <v>3326179000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3183631000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3101817000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2656998000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2779292000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1962662000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1475575000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1537315000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>862731000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>761578000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>652803000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>531553000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>486789000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>452625000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>411058824.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>424797304.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>418144771.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>317473121.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>297488821.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>292612596.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>78172736.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22340063.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20628304.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22490671.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>23989281.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23434252.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>32912161.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>24438095.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21441309.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17555662.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19437688.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20780671.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>20244886.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20792802.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>30426731.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>31650789.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>32317084.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>33019542.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>781025.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>856481.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>859631.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>817399.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>818681.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>877112.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>685877.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>763254.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>690151.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>628378.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>507.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>270.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>403.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2023.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1301.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1822.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>567.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>98.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>387.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>208.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>723.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BK23">
         <v>40.0</v>
       </c>
-      <c r="BL23"/>
+      <c r="BL23">
+        <v>40.0</v>
+      </c>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
+      <c r="BS23"/>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>1788196000.0</v>
+      </c>
+      <c r="C24">
         <v>1786759000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>644586000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>643913000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>641740000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>641433000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7176000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1314000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5090000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7047000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8911000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10772000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>10371000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12099000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13433068.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12978512.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
-[...1 lines deleted...]
-      </c>
+      <c r="V24"/>
       <c r="W24">
         <v>531169.0</v>
       </c>
       <c r="X24">
+        <v>531169.0</v>
+      </c>
+      <c r="Y24">
         <v>681169.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5274658.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3934590.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3046321.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1507292.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>212670.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AG24">
         <v>300000.0</v>
       </c>
       <c r="AH24">
+        <v>300000.0</v>
+      </c>
+      <c r="AI24">
         <v>224366.17</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>150000.0</v>
       </c>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
         <v>42</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>10371000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12099000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13433068.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12978512.0</v>
       </c>
-      <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>531169.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>5274660.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3934590.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3046320.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1507290.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>212670.0</v>
       </c>
-      <c r="AD25">
-[...1 lines deleted...]
-      </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26">
+        <v>138774000.0</v>
+      </c>
+      <c r="C26">
         <v>171924000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>222614000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>202687000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>146945000.0</v>
       </c>
-      <c r="F26"/>
-[...3 lines deleted...]
-      <c r="H26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>1530394000.0</v>
+      </c>
+      <c r="C28">
         <v>1331194000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>781471000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>785784000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>550178000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>372049000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-54268000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-114220000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-306624000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-33244000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12473000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3042000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13202000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>23606000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1756000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17502130.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>273582.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1889403.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13034415.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>-20782462.0</v>
+      </c>
+      <c r="V28">
         <v>-155608986.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-23243919.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2553739.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1221608.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1654679.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1743273.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4725069.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-6173851.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-991451.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-3482692.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>646713.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>921725.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>592446.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>428921.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>173917.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-134626.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-217842.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-205392.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-434268.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-81854.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-151689.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-140010.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-88533.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-125936.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-169988.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-58087.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-71884.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-12335.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>47230.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>14993.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>15230.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15097.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15204.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>15517.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>76905.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>15433.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>15902.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14613.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>14792.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>14277.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9680.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>24685.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-40.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>12876.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4115.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>187.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>11447.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>2776839000.0</v>
+      </c>
+      <c r="C29">
         <v>3171545000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2996281000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2967223000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2537649000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2670232000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1826795000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1413176000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1475691000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>825027000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>693128000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>621494000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>491498000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>446636000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>425229178.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>395203461.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>400916154.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>394073700.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>305714716.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>281793864.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>283718709.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>72564509.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>16955784.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19037674.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18693530.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>111940000.0</v>
+      </c>
+      <c r="C30">
         <v>144163000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>294648000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>271491000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>140032000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>46158000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30">
         <v>9590000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102781.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6836253.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4622000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>307067.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2340435.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1756112.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1625554.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>863894.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1744704.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1445794.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>736023.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>834793.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>788422.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>430144.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>148626.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>86580.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34022.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>55230.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26400.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41947.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>38567.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>187678.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>124107.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>110115.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>590487000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>460140000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>412777000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>397525010.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>358009496.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>371604195.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>363550869.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>273884473.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>233754842.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>233459110.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>37347115.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2495115.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5130416.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1355078.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4850870.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5479204.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>8675684.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1498971.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3265730.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-865476.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-18881305.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-371104.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-407774.29</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-192477.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4309120.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5083020.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5241080.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
+      <c r="BS31"/>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>965969000.0</v>
+      </c>
+      <c r="C32">
         <v>1331149000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1004276000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>933321000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>838181000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1128588000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>517543000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>531850000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>632745000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>139312000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>28117000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>15279000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-8376000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-20414000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16735199.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9462379.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>19378547.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>36200586.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>47663299.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>39940292.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>171118618.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>28711558.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2869329.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>5631164.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3713881.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
+      <c r="BS32"/>
     </row>
-    <row r="33" spans="1:70">
+    <row r="33" spans="1:71">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>1814464000.0</v>
+      </c>
+      <c r="C33">
         <v>1855533000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1863590000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1891677000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1709505000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1554027000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1257232000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>876740000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>849544000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>681026000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>659406000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>600104000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>498647000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>465603000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>401849000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>381610151.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>382841240.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>359462206.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>259746800.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>245638512.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>114153533.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>44866363.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>14088205.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>13408260.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>14158901.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12968140.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>13550207.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>21436958.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>22134126.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>16643089.0</v>
       </c>
-      <c r="AE33">
-[...1 lines deleted...]
-      </c>
       <c r="AF33">
+        <v>0.0</v>
+      </c>
+      <c r="AG33">
         <v>19324607.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>19704346.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>20115529.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>30197491.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>31175417.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>31949373.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>32415176.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>687259.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>694475.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>709066.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>704475.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>654566.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>648186.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>627790.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>625370.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>624816.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>625608.0</v>
       </c>
-      <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
+      <c r="BS33"/>
     </row>
-    <row r="34" spans="1:70">
+    <row r="34" spans="1:71">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>2511000.0</v>
+      </c>
+      <c r="C34">
         <v>4210000.0</v>
       </c>
-      <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>3423000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3521000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4618000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>6019000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>6055000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1139118.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1227223.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1301883.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1587342.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1693633.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2600000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1551692.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>750000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
+      <c r="BS34"/>
     </row>
-    <row r="35" spans="1:70">
+    <row r="35" spans="1:71">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>1794273000.0</v>
+      </c>
+      <c r="C35">
         <v>1804426000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>692739000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>678110000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>657195000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>661029000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>13934000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6391000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>19372000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>9777000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11855000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11735000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16390000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>18154000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>14572000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>14205735.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1301883.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1587342.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1693633.0</v>
       </c>
-      <c r="T35">
-[...1 lines deleted...]
-      </c>
       <c r="U35">
+        <v>3783189.0</v>
+      </c>
+      <c r="V35">
         <v>1551692.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1542831.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>531169.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>681169.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5274658.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3934590.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3046321.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1507292.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>212674.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>150000.0</v>
       </c>
-      <c r="AE35">
-[...1 lines deleted...]
-      </c>
       <c r="AF35">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AG35">
         <v>300000.0</v>
       </c>
       <c r="AH35">
         <v>300000.0</v>
       </c>
-      <c r="AI35"/>
+      <c r="AI35">
+        <v>300000.0</v>
+      </c>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
-      <c r="AT35">
-[...1 lines deleted...]
-      </c>
+      <c r="AT35"/>
       <c r="AU35">
         <v>44857.0</v>
       </c>
       <c r="AV35">
-        <v>50000.0</v>
+        <v>44857.0</v>
       </c>
       <c r="AW35">
         <v>50000.0</v>
       </c>
-      <c r="AX35"/>
+      <c r="AX35">
+        <v>50000.0</v>
+      </c>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
+      <c r="BS35"/>
     </row>
-    <row r="36" spans="1:70">
+    <row r="36" spans="1:71">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>63384000.0</v>
+      </c>
+      <c r="C36">
         <v>54601000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>23497000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>23065000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>23400000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>25671000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13331000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5718000.0</v>
       </c>
       <c r="J36">
         <v>5718000.0</v>
       </c>
       <c r="K36">
         <v>5718000.0</v>
       </c>
       <c r="L36">
+        <v>5718000.0</v>
+      </c>
+      <c r="M36">
         <v>5192000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5233000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5274000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5535000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7426898.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5943314.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3327245.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>13230251.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6431664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2830560.0</v>
       </c>
       <c r="V36">
         <v>2830560.0</v>
       </c>
       <c r="W36">
+        <v>2830560.0</v>
+      </c>
+      <c r="X36">
         <v>-1155269.0</v>
       </c>
-      <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>14158901.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>12968140.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>13550207.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>21436958.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>22134126.0</v>
       </c>
-      <c r="AD36">
-[...1 lines deleted...]
-      </c>
       <c r="AE36">
         <v>0.0</v>
       </c>
       <c r="AF36">
         <v>0.0</v>
       </c>
       <c r="AG36">
+        <v>0.0</v>
+      </c>
+      <c r="AH36">
         <v>18.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>5742.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>5742.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6331.0</v>
       </c>
       <c r="AL36">
         <v>6331.0</v>
       </c>
       <c r="AM36">
-        <v>589.0</v>
+        <v>6331.0</v>
       </c>
       <c r="AN36">
         <v>589.0</v>
       </c>
       <c r="AO36">
         <v>589.0</v>
       </c>
       <c r="AP36">
-        <v>2358.0</v>
+        <v>589.0</v>
       </c>
       <c r="AQ36">
         <v>2358.0</v>
       </c>
       <c r="AR36">
         <v>2358.0</v>
       </c>
       <c r="AS36">
         <v>2358.0</v>
       </c>
       <c r="AT36">
+        <v>2358.0</v>
+      </c>
+      <c r="AU36">
         <v>1350.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>44397.0</v>
       </c>
-      <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>44635.0</v>
       </c>
-      <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
+      <c r="BS36"/>
     </row>
-    <row r="37" spans="1:70">
+    <row r="37" spans="1:71">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
+      <c r="BS37"/>
     </row>
-    <row r="38" spans="1:70">
+    <row r="38" spans="1:71">
       <c r="A38" t="s">
         <v>55</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>103786000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>11088000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>18031437.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>39283533.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>75845635.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>129027768.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>88835446.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>132287165.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>48318818.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>24741805.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
-[...1 lines deleted...]
-      </c>
+      <c r="AB38"/>
       <c r="AC38">
         <v>0.0</v>
       </c>
       <c r="AD38">
         <v>0.0</v>
       </c>
       <c r="AE38">
         <v>0.0</v>
       </c>
       <c r="AF38">
         <v>0.0</v>
       </c>
       <c r="AG38">
+        <v>0.0</v>
+      </c>
+      <c r="AH38">
         <v>18.0</v>
       </c>
-      <c r="AH38">
-[...1 lines deleted...]
-      </c>
       <c r="AI38">
-        <v>5742.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ38">
         <v>5742.0</v>
       </c>
       <c r="AK38">
+        <v>5742.0</v>
+      </c>
+      <c r="AL38">
         <v>97.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4516036.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
+      <c r="BS38"/>
     </row>
-    <row r="39" spans="1:70">
+    <row r="39" spans="1:71">
       <c r="A39" t="s">
         <v>56</v>
       </c>
       <c r="B39">
+        <v>52363000.0</v>
+      </c>
+      <c r="C39">
         <v>38313000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15598000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22624000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13925000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18636000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11597000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12691000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7955000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4809000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5591000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15108000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15833000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14201000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18313000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15326094.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14327830.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17557771.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>18409656.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11897342.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11680267.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4478215.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3054262.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2610276.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1420722.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2874929.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1210395.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2670703.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>308564.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>26866.0</v>
       </c>
-      <c r="AE39">
-[...1 lines deleted...]
-      </c>
       <c r="AF39">
+        <v>0.0</v>
+      </c>
+      <c r="AG39">
         <v>61578.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>848855.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>61045.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>29556.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>40624.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>49191.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>38212.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>57722.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>11912.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10317.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>10555.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>24391.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>38179.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>58938.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>21143.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3000.0</v>
       </c>
-      <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>1227.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>818.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1409.0</v>
       </c>
-      <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
+      <c r="BS39"/>
     </row>
-    <row r="40" spans="1:70">
+    <row r="40" spans="1:71">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>112525000.0</v>
+      </c>
+      <c r="C40">
         <v>114849000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>124036000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>76925000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>92502000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>61840000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>46114000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>611000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3479000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1285000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26852000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>348000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2365000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5691000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1220000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1032639.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>335439.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1229860.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2265615.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>950000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2894172.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="W40">
         <v>750000.0</v>
       </c>
       <c r="X40">
-        <v>20000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="Y40">
         <v>20000.0</v>
       </c>
       <c r="Z40">
+        <v>20000.0</v>
+      </c>
+      <c r="AA40">
         <v>70000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>86966.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>57167.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>65949.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>85734.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21601.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17989800.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>475662.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>148134.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>18432.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>59460.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>120869.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>113204.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>63973.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473.0</v>
       </c>
       <c r="AO40">
         <v>1473.0</v>
       </c>
       <c r="AP40">
         <v>1473.0</v>
       </c>
       <c r="AQ40">
         <v>1473.0</v>
       </c>
       <c r="AR40">
         <v>1473.0</v>
       </c>
       <c r="AS40">
         <v>1473.0</v>
       </c>
       <c r="AT40">
+        <v>1473.0</v>
+      </c>
+      <c r="AU40">
         <v>1521.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1473.0</v>
       </c>
-      <c r="AV40"/>
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40">
         <v>2740.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>82818.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>79318.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>72818.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>70317.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>65818.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>77318.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>56819.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>52818.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>48818.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>57817.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>33318.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>27735.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>26685.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>36835.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>26685.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>12876.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6115.0</v>
       </c>
       <c r="BO40">
         <v>6115.0</v>
       </c>
-      <c r="BP40"/>
+      <c r="BP40">
+        <v>6115.0</v>
+      </c>
       <c r="BQ40"/>
       <c r="BR40"/>
+      <c r="BS40"/>
     </row>
-    <row r="41" spans="1:70">
+    <row r="41" spans="1:71">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>382000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>469000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>511530.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41">
         <v>2777505.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>833333.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41"/>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
       <c r="AG41">
         <v>0.0</v>
       </c>
       <c r="AH41">
         <v>0.0</v>
       </c>
-      <c r="AI41"/>
+      <c r="AI41">
+        <v>0.0</v>
+      </c>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
+      <c r="BS41"/>
     </row>
-    <row r="42" spans="1:70">
+    <row r="42" spans="1:71">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>1898807000.0</v>
+      </c>
+      <c r="C42">
         <v>1886561000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>2300723000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>2267993000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>2263160000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2258409000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2239367000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1817128000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1641643000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1113248000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1009482000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>861082000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>717159000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>651907000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>599898000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>530506510.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>525246200.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>518240478.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>444074832.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>414783896.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>400032436.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>195579405.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>132809830.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>127679497.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>113564956.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>112571454.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>111936125.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>110944855.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>100486466.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>89016247.0</v>
       </c>
-      <c r="AE42">
-[...1 lines deleted...]
-      </c>
       <c r="AF42">
+        <v>0.0</v>
+      </c>
+      <c r="AG42">
         <v>28781788.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>41300597.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>40412518.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>40118935.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>39824492.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>39131643.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>39068127.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4987424.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4978256.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>4765069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4635459.0</v>
       </c>
       <c r="AR42">
         <v>4635459.0</v>
       </c>
       <c r="AS42">
+        <v>4635459.0</v>
+      </c>
+      <c r="AT42">
         <v>4649044.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1271570.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1100131.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>912747.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>836825.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>259809.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>257881.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>256064.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>254367.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>216596.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>251154.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>213552.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>212130.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>210777.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>209607.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>198629.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>197827.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>193786.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>196335.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193786.0</v>
       </c>
       <c r="BM42">
         <v>193786.0</v>
       </c>
       <c r="BN42">
         <v>193786.0</v>
       </c>
       <c r="BO42">
         <v>193786.0</v>
       </c>
       <c r="BP42">
         <v>193786.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BQ42">
         <v>193786.0</v>
       </c>
+      <c r="BR42"/>
+      <c r="BS42">
+        <v>193786.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:70">
+    <row r="43" spans="1:71">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
+      <c r="BS43"/>
     </row>
-    <row r="44" spans="1:70">
+    <row r="44" spans="1:71">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
-      <c r="M44">
-[...1 lines deleted...]
-      </c>
+      <c r="M44"/>
       <c r="N44">
         <v>2000.0</v>
       </c>
       <c r="O44">
-        <v>1750.0</v>
+        <v>2000.0</v>
       </c>
       <c r="P44">
         <v>1750.0</v>
       </c>
       <c r="Q44">
         <v>1750.0</v>
       </c>
       <c r="R44">
         <v>1750.0</v>
       </c>
       <c r="S44">
         <v>1750.0</v>
       </c>
       <c r="T44">
         <v>1750.0</v>
       </c>
       <c r="U44">
         <v>1750.0</v>
       </c>
       <c r="V44">
         <v>1750.0</v>
       </c>
-      <c r="W44"/>
+      <c r="W44">
+        <v>1750.0</v>
+      </c>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
+      <c r="BS44"/>
     </row>
-    <row r="45" spans="1:70">
+    <row r="45" spans="1:71">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>2222823000.0</v>
+      </c>
+      <c r="C45">
         <v>2131883000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2039915000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2013465000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1770983000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1923310000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1729085000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1305780000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1054772000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>856447000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>565083000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>597181000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>445655000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>517998000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>389829421.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>191167826.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>61063374.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>7349578.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>158705.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>182171.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>207449.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>215404.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>145070.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>82662.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>91194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86731.0</v>
       </c>
       <c r="AE45">
         <v>86731.0</v>
       </c>
       <c r="AF45">
+        <v>86731.0</v>
+      </c>
+      <c r="AG45">
         <v>99248.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>112797.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125441.0</v>
       </c>
       <c r="AI45">
         <v>125441.0</v>
       </c>
       <c r="AJ45">
+        <v>125441.0</v>
+      </c>
+      <c r="AK45">
         <v>4239911.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>4835322.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>5246643.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5350813.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>635495.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>647550.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>660640.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>657647.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>607090.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>601804.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>582427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580973.0</v>
       </c>
       <c r="AV45">
         <v>580973.0</v>
       </c>
       <c r="AW45">
         <v>580973.0</v>
       </c>
-      <c r="AX45"/>
+      <c r="AX45">
+        <v>580973.0</v>
+      </c>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
+      <c r="BS45"/>
     </row>
-    <row r="46" spans="1:70">
+    <row r="46" spans="1:71">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>1476357000.0</v>
+      </c>
+      <c r="C46">
         <v>1492443000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1479972000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1530160000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1399966000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1387160000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1232818000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>855806000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>832047000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>663176000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>641042000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>581753000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>479675000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>446073000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>389829000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>355327704.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>347585967.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>325612130.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>226245258.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>191167826.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>61063374.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>7349578.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>158705.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>182171.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>207449.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>215404.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>145070.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>82662.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>91194.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>78975.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AF46"/>
+      <c r="AG46">
         <v>99248.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>112797.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>114049.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46">
         <v>4239911.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>4835322.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5246643.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5350813.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>635495.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>647550.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>660640.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>657647.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>607090.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>601804.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>582427.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>580973.0</v>
       </c>
       <c r="AV46">
         <v>580973.0</v>
       </c>
       <c r="AW46">
         <v>580973.0</v>
       </c>
-      <c r="AX46"/>
+      <c r="AX46">
+        <v>580973.0</v>
+      </c>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
+      <c r="BS46"/>
     </row>
-    <row r="47" spans="1:70">
+    <row r="47" spans="1:71">
       <c r="A47" t="s">
         <v>64</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>483159000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>440253000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>434777000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>376781380.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>323471069.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>276330089.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>198490355.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>137592871.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>65312325.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>60350216.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>6484137.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>158705.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>182171.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>207449.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>215404.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>145070.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>82662.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>91190.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>78975.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>86731.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>99248.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>112797.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>85295.79</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>125441.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>4239911.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>711791.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>736938.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
+      <c r="BS47"/>
     </row>
-    <row r="48" spans="1:70">
+    <row r="48" spans="1:71">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>-912948000.0</v>
+      </c>
+      <c r="C48">
         <v>-504605000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-125894000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-124573000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-376360000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-237568000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-479218000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-415479000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-179237000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-303130000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-334202000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-257764000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-243545000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-225085000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-196054000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-153752760.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-124412537.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-124220974.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-138392118.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-133024728.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-116347601.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-123570136.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-116402606.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-109339116.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-100787815.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-94972717.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-93056463.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-80959533.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-76987622.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-69223082.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-66939531.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-28472653.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-22114623.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-20989881.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-19933366.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-9891255.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-8441678.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-7227482.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-6434840.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-4290147.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-4156644.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-3966294.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-3894278.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-3844306.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-3789530.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-600613.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-409275.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-435804.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-424905.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-374345.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-364130.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-353691.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-348157.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-342102.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-332358.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-327321.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-322833.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-318744.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-312613.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-288978.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-278960.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-271316.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-274806.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-271316.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-255818.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-255960.0</v>
       </c>
       <c r="BO48">
         <v>-255960.0</v>
       </c>
       <c r="BP48">
+        <v>-255960.0</v>
+      </c>
+      <c r="BQ48">
         <v>-250279.0</v>
       </c>
-      <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-244414.0</v>
       </c>
     </row>
-    <row r="49" spans="1:70">
+    <row r="49" spans="1:71">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-243545000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-225085000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-196053911.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-153752760.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-124412537.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-124220974.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-138392118.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-133024728.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-116347601.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-123570136.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
+      <c r="BS49"/>
     </row>
-    <row r="50" spans="1:70">
+    <row r="50" spans="1:71">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50">
+        <v>2485000.0</v>
+      </c>
+      <c r="C50">
         <v>2532000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>176570000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>176424000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>5420000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>7215000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>58781000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>9665000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7686000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7421000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>6992000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7076000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7248000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>7504000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7786049.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5359904.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>822498.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>623905.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>67467.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>334935.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>361136.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>541483.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>457579.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>285214.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>277457.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>352129.98</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>231045.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>15423.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>20564.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
+      <c r="BS50"/>
     </row>
-    <row r="51" spans="1:70">
+    <row r="51" spans="1:71">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>1790681000.0</v>
+      </c>
+      <c r="C51">
         <v>1789291000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>824437000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>820337000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>647160000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>648648000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>66954000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11921000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13436000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15214000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>16742000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>18791000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>23547000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>25667000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>22219000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20163812.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1969300.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2215171.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1536783.0</v>
       </c>
-      <c r="T51">
-[...1 lines deleted...]
-      </c>
       <c r="U51">
+        <v>1427408.0</v>
+      </c>
+      <c r="V51">
         <v>1665556.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2387994.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>572463.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>734168.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6161191.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4633284.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3113788.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1842227.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>573810.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1140036.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1059490.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>939206.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>764668.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>470833.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>231045.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>15423.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>20564.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2261.0</v>
       </c>
       <c r="AM51">
         <v>2261.0</v>
       </c>
-      <c r="AN51"/>
+      <c r="AN51">
+        <v>2261.0</v>
+      </c>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
+      <c r="AS51"/>
+      <c r="AT51">
         <v>1473.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44857.0</v>
       </c>
       <c r="AU51">
         <v>44857.0</v>
       </c>
       <c r="AV51">
-        <v>50000.0</v>
+        <v>44857.0</v>
       </c>
       <c r="AW51">
         <v>50000.0</v>
       </c>
       <c r="AX51">
-        <v>15500.0</v>
+        <v>50000.0</v>
       </c>
       <c r="AY51">
         <v>15500.0</v>
       </c>
       <c r="AZ51">
         <v>15500.0</v>
       </c>
       <c r="BA51">
-        <v>16000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="BB51">
         <v>16000.0</v>
       </c>
       <c r="BC51">
+        <v>16000.0</v>
+      </c>
+      <c r="BD51">
         <v>77318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BE51">
         <v>16000.0</v>
       </c>
       <c r="BF51">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="BG51">
         <v>15000.0</v>
       </c>
       <c r="BH51">
         <v>15000.0</v>
       </c>
       <c r="BI51">
+        <v>15000.0</v>
+      </c>
+      <c r="BJ51">
         <v>10000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>24685.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>12876.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>4115.0</v>
       </c>
-      <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>187.0</v>
       </c>
-      <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>11447.0</v>
       </c>
     </row>
-    <row r="52" spans="1:70">
+    <row r="52" spans="1:71">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>2485000.0</v>
+      </c>
+      <c r="C52">
         <v>2532000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>176570000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>176424000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5420000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>7215000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58781000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>9886000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>7915000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7693000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7303000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7438000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7583000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7982000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8159000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5958077.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>667417.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>627829.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>517929.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>421724.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>947197.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>845163.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>41294.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>52999.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>886531.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>698694.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>67467.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>334935.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>361136.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1140036.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>639206.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>464668.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>170833.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>231045.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>15423.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>20564.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>69904.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2261.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
-[...1 lines deleted...]
-      </c>
+      <c r="AX52"/>
       <c r="AY52">
         <v>15500.0</v>
       </c>
       <c r="AZ52">
         <v>15500.0</v>
       </c>
       <c r="BA52">
-        <v>16000.0</v>
+        <v>15500.0</v>
       </c>
       <c r="BB52">
         <v>16000.0</v>
       </c>
       <c r="BC52">
+        <v>16000.0</v>
+      </c>
+      <c r="BD52">
         <v>77318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="BE52">
         <v>16000.0</v>
       </c>
       <c r="BF52">
+        <v>16000.0</v>
+      </c>
+      <c r="BG52">
         <v>15000.0</v>
       </c>
-      <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>15000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>10000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>24685.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>12876.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>4115.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>187.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>11447.0</v>
       </c>
     </row>
-    <row r="53" spans="1:70">
+    <row r="53" spans="1:71">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53">
+        <v>674447000.0</v>
+      </c>
+      <c r="C53">
         <v>830073000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>966829000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>881472000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>836586000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>930030000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>432579000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>413845000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>358765000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>127706000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>56967000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14621000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5935000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4502000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>11757000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>11358116.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>17836840.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>30966108.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>24358590.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>11362255.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6892047.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1293941.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>960000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>909288.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>958744.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>887700.0</v>
       </c>
-      <c r="AA53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
+        <v>0.0</v>
+      </c>
+      <c r="AG53">
         <v>9325.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>338999.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>33392.0</v>
       </c>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
+      <c r="BS53"/>
     </row>
-    <row r="54" spans="1:70">
+    <row r="54" spans="1:71">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
+      <c r="BS54"/>
     </row>
-    <row r="55" spans="1:70">
+    <row r="55" spans="1:71">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>2913501000.0</v>
+      </c>
+      <c r="C55">
         <v>3326179000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3183631000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3101817000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2656998000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2779292000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1962662000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1475575000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1537315000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>862731000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>761578000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>652803000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>531553000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>486789000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>452625000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>411058824.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>424797304.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>418144771.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>317473121.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>297488821.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>292612596.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>78172736.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>22340063.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>20628304.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>22490671.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>23989281.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>23434252.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>32912161.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>24438095.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>21441309.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>17555662.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>19437688.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>20780671.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>20244886.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>20792802.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>30426731.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>31650789.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>32317084.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>33019542.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>781025.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>856481.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>859631.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>817399.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>818681.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>877112.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>685877.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>763254.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>690151.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>628378.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>507.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>270.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>403.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2023.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1301.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1822.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>567.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>98.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>387.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>208.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>723.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BK55">
         <v>40.0</v>
       </c>
-      <c r="BL55"/>
+      <c r="BL55">
+        <v>40.0</v>
+      </c>
       <c r="BM55"/>
       <c r="BN55"/>
       <c r="BO55"/>
       <c r="BP55"/>
       <c r="BQ55"/>
       <c r="BR55"/>
+      <c r="BS55"/>
     </row>
-    <row r="56" spans="1:70">
+    <row r="56" spans="1:71">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>1099037000.0</v>
+      </c>
+      <c r="C56">
         <v>1470646000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1320041000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1210140000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>947493000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1225265000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>705430000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>598835000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>687771000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>181705000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>102172000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>52699000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>32906000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>21186000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>50776000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>29448673.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>41956064.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>58682565.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>57726321.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>51850309.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>178459063.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>33306373.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8251858.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7220044.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8331770.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>11021141.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>9884045.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>11475203.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2303969.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4798220.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>548380.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>113081.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1076307.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>129357.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>128631.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>229240.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>475275.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>367711.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>604366.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>93766.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>162006.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>150565.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>112924.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>164115.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>228926.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>58087.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>137884.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>65335.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2770.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>507.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>270.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>403.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2023.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1301.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1822.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>567.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>98.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>387.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>208.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>723.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BK56">
         <v>40.0</v>
       </c>
-      <c r="BL56"/>
+      <c r="BL56">
+        <v>40.0</v>
+      </c>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
+      <c r="BS56"/>
     </row>
-    <row r="57" spans="1:70">
+    <row r="57" spans="1:71">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>133068000.0</v>
+      </c>
+      <c r="C57">
         <v>139497000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>315765000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>276819000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>109312000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>96677000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>187887000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>66985000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>55026000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>42393000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>74055000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>37420000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>41282000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>41600000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>34041000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>19986294.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>22577517.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>22481979.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10063022.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11910017.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7340445.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4594815.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5382529.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1588880.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4617889.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2449335.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1502590.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1373889.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>682518.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1610465.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1349587.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>18792634.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1259208.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>487641.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>301291.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>164773.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>234005.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>379605.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>357421.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>61662.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>13411.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>39688.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>55440.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>6750.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>10805.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>8949.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>10131.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>157590.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>160915.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>114092.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>105568.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>97079.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>94862.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>89730.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>82075.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>77259.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>73724.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>71277.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>66137.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>55095.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>45476.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>41653.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>42534.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>41653.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>26155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26297.0</v>
       </c>
       <c r="BO57">
         <v>26297.0</v>
       </c>
       <c r="BP57">
+        <v>26297.0</v>
+      </c>
+      <c r="BQ57">
         <v>20716.0</v>
       </c>
-      <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>25601.0</v>
       </c>
     </row>
-    <row r="58" spans="1:70">
+    <row r="58" spans="1:71">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>1927341000.0</v>
+      </c>
+      <c r="C58">
         <v>1943923000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1008504000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>954929000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>766507000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>757706000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>201821000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>73376000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>74398000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>52170000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>85910000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>49155000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>57672000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>59754000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>48613000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>34192029.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>23879400.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>24069321.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11756655.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15693207.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8892137.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6137646.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5913698.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2270049.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>9892547.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6383925.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4548911.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2881181.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>895192.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1610465.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1499587.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>19092634.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1559208.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>787641.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>451291.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>164773.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>234005.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>379605.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>357421.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>61662.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>13411.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>39688.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>55440.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6750.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>10805.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>8949.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>54988.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>207590.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>210915.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>114092.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>105568.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>97079.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>94862.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>89730.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>82075.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>77259.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>73724.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>71277.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>66137.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>55095.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>45476.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>41653.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>42534.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>41653.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>26155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26297.0</v>
       </c>
       <c r="BO58">
         <v>26297.0</v>
       </c>
       <c r="BP58">
+        <v>26297.0</v>
+      </c>
+      <c r="BQ58">
         <v>20716.0</v>
       </c>
-      <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>25601.0</v>
       </c>
     </row>
-    <row r="59" spans="1:70">
+    <row r="59" spans="1:71">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
+      <c r="BS59"/>
     </row>
-    <row r="60" spans="1:70">
+    <row r="60" spans="1:71">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>986160000.0</v>
+      </c>
+      <c r="C60">
         <v>1382256000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2175127000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2146888000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1890491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2021586000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1760841000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1402199000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1462917000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>810561000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>675668000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>603648000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>473881000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>427035000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>404012000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>376866795.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>400917904.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>394075450.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>305716466.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>281795614.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>283720459.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>72035090.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>16426365.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>18358255.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>12598124.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>17605356.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>18885341.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>30030980.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>23542903.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>19830844.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>16055075.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>345054.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>19221463.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>19457245.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>20340511.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>30261958.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>31416784.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>31937479.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>32662121.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>719363.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>843070.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>819943.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>761959.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>811931.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>866307.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>676928.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>708266.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>482561.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>417463.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-113585.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>-105298.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>-96676.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>-92839.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-88429.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>-80253.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>-76692.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>-73626.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-70890.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>-65929.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>-54372.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>-45156.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>-41653.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>-42494.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>-41653.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>-26155.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26297.0</v>
       </c>
       <c r="BO60">
         <v>-26297.0</v>
       </c>
       <c r="BP60">
+        <v>-26297.0</v>
+      </c>
+      <c r="BQ60">
         <v>-20716.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>-25601.0</v>
       </c>
     </row>
-    <row r="61" spans="1:70">
+    <row r="61" spans="1:71">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
+      <c r="BS61"/>
     </row>
-    <row r="62" spans="1:70">
+    <row r="62" spans="1:71">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
+      <c r="BS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12725,188 +12868,188 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>447480000.0</v>
       </c>
       <c r="C2">
         <v>239611000.0</v>
       </c>
       <c r="D2">
         <v>139294000.0</v>
       </c>
       <c r="E2">
         <v>82154000.0</v>
       </c>
       <c r="F2">
         <v>26444934.0</v>
       </c>
       <c r="G2">
         <v>7907849.0</v>
       </c>
       <c r="H2">
         <v>3861086.0</v>
       </c>
       <c r="I2">
         <v>390774.0</v>
       </c>
       <c r="J2">
         <v>296295.0</v>
       </c>
       <c r="K2">
         <v>31264.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>700.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>348335000.0</v>
       </c>
       <c r="C3">
         <v>154609000.0</v>
       </c>
       <c r="D3">
         <v>120728000.0</v>
       </c>
       <c r="E3">
         <v>49045000.0</v>
       </c>
       <c r="F3">
         <v>9336941.0</v>
       </c>
       <c r="G3">
         <v>2836249.0</v>
       </c>
       <c r="H3">
         <v>3356616.0</v>
       </c>
       <c r="I3">
         <v>2234464.0</v>
       </c>
       <c r="J3">
         <v>3318340.0</v>
       </c>
       <c r="K3">
         <v>578456.0</v>
       </c>
       <c r="L3">
         <v>2800.0</v>
       </c>
       <c r="M3">
         <v>1513.0</v>
       </c>
       <c r="N3">
         <v>25045.0</v>
       </c>
       <c r="O3">
         <v>14175.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-17236961.0</v>
       </c>
       <c r="F4">
         <v>-13582848.0</v>
       </c>
       <c r="G4">
         <v>-13582848.0</v>
       </c>
       <c r="H4">
         <v>-13582848.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
         <v>414910000.0</v>
       </c>
       <c r="C5">
         <v>-139978000.0</v>
       </c>
       <c r="D5">
         <v>-128326000.0</v>
       </c>
       <c r="E5">
         <v>-39011000.0</v>
       </c>
       <c r="F5">
         <v>-8083434.0</v>
       </c>
       <c r="G5">
         <v>-12587393.0</v>
       </c>
       <c r="H5">
         <v>-16633270.0</v>
       </c>
       <c r="I5">
         <v>-46081711.0</v>
       </c>
@@ -12919,51 +13062,51 @@
       <c r="L5">
         <v>-3479800.0</v>
       </c>
       <c r="M5">
         <v>768.0</v>
       </c>
       <c r="N5">
         <v>-25045.0</v>
       </c>
       <c r="O5">
         <v>-14175.0</v>
       </c>
       <c r="P5">
         <v>-19550.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5">
         <v>-30779.0</v>
       </c>
       <c r="S5">
         <v>-22048.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>763245000.0</v>
       </c>
       <c r="C6">
         <v>14631000.0</v>
       </c>
       <c r="D6">
         <v>-7598000.0</v>
       </c>
       <c r="E6">
         <v>10034000.0</v>
       </c>
       <c r="F6">
         <v>1253507.0</v>
       </c>
       <c r="G6">
         <v>-9751144.0</v>
       </c>
       <c r="H6">
         <v>-13276654.0</v>
       </c>
       <c r="I6">
         <v>-43847247.0</v>
       </c>
@@ -12978,160 +13121,160 @@
       </c>
       <c r="M6">
         <v>2281.0</v>
       </c>
       <c r="N6">
         <v>-25045.0</v>
       </c>
       <c r="O6">
         <v>-14175.0</v>
       </c>
       <c r="P6">
         <v>-34024.0</v>
       </c>
       <c r="Q6">
         <v>-17197.0</v>
       </c>
       <c r="R6">
         <v>-30779.0</v>
       </c>
       <c r="S6">
         <v>-22048.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
         <v>318834000.0</v>
       </c>
       <c r="C9">
         <v>139357000.0</v>
       </c>
       <c r="D9">
         <v>29114000.0</v>
       </c>
       <c r="E9">
         <v>49371000.0</v>
       </c>
       <c r="F9">
         <v>12842171.0</v>
       </c>
       <c r="G9">
         <v>2120852.0</v>
       </c>
       <c r="H9">
         <v>671696.0</v>
       </c>
       <c r="I9">
         <v>187861.0</v>
       </c>
       <c r="J9">
         <v>151668.0</v>
       </c>
       <c r="K9">
         <v>50767.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>1855.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>403575000.0</v>
       </c>
       <c r="C10">
         <v>-142433000.0</v>
       </c>
       <c r="D10">
         <v>-131303000.0</v>
       </c>
       <c r="E10">
         <v>-40089000.0</v>
       </c>
       <c r="F10">
         <v>-8229162.0</v>
       </c>
       <c r="G10">
         <v>-23346143.0</v>
       </c>
       <c r="H10">
         <v>-26116932.0</v>
       </c>
       <c r="I10">
         <v>-47006165.0</v>
       </c>
@@ -13146,102 +13289,102 @@
       </c>
       <c r="M10">
         <v>-45145.0</v>
       </c>
       <c r="N10">
         <v>-31772.0</v>
       </c>
       <c r="O10">
         <v>-19745.0</v>
       </c>
       <c r="P10">
         <v>-18846.0</v>
       </c>
       <c r="Q10">
         <v>-18846.0</v>
       </c>
       <c r="R10">
         <v>-30779.0</v>
       </c>
       <c r="S10">
         <v>-22048.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
         <v>39111000.0</v>
       </c>
       <c r="C11">
         <v>3344000.0</v>
       </c>
       <c r="D11">
         <v>2416000.0</v>
       </c>
       <c r="E11">
         <v>-393.0</v>
       </c>
       <c r="F11">
         <v>698857.0</v>
       </c>
       <c r="G11">
         <v>10469946.0</v>
       </c>
       <c r="H11">
         <v>9483662.0</v>
       </c>
       <c r="I11">
         <v>-39005780.0</v>
       </c>
       <c r="J11">
         <v>2895.0</v>
       </c>
       <c r="K11">
         <v>32.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>45913.0</v>
       </c>
       <c r="N11">
         <v>-25045.0</v>
       </c>
       <c r="O11">
         <v>-14175.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
         <v>11335000.0</v>
       </c>
       <c r="C12">
         <v>2455000.0</v>
       </c>
       <c r="D12">
         <v>2977000.0</v>
       </c>
       <c r="E12">
         <v>1078000.0</v>
       </c>
       <c r="F12">
         <v>145728.0</v>
       </c>
       <c r="G12">
         <v>10758750.0</v>
       </c>
       <c r="H12">
         <v>9483662.0</v>
       </c>
       <c r="I12">
         <v>924454.0</v>
       </c>
@@ -13256,127 +13399,127 @@
       </c>
       <c r="M12">
         <v>45913.0</v>
       </c>
       <c r="N12">
         <v>6727.0</v>
       </c>
       <c r="O12">
         <v>5570.0</v>
       </c>
       <c r="P12">
         <v>1649.0</v>
       </c>
       <c r="Q12">
         <v>1649.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13">
         <v>4125000.0</v>
       </c>
       <c r="C13">
         <v>8555000.0</v>
       </c>
       <c r="D13">
         <v>481000.0</v>
       </c>
       <c r="E13">
         <v>190540.0</v>
       </c>
       <c r="F13">
         <v>221488.0</v>
       </c>
       <c r="G13">
         <v>308804.0</v>
       </c>
       <c r="H13">
         <v>9483660.0</v>
       </c>
       <c r="I13">
         <v>39889140.0</v>
       </c>
       <c r="J13">
         <v>2900.0</v>
       </c>
       <c r="K13">
         <v>30.0</v>
       </c>
       <c r="L13">
         <v>5140.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>364464000.0</v>
       </c>
       <c r="C15">
         <v>-145777000.0</v>
       </c>
       <c r="D15">
         <v>-138148000.0</v>
       </c>
       <c r="E15">
         <v>-57326000.0</v>
       </c>
       <c r="F15">
         <v>-21812010.0</v>
       </c>
       <c r="G15">
         <v>-23346143.0</v>
       </c>
       <c r="H15">
         <v>-26116932.0</v>
       </c>
       <c r="I15">
         <v>-47006165.0</v>
       </c>
@@ -13391,248 +13534,248 @@
       </c>
       <c r="M15">
         <v>-45145.0</v>
       </c>
       <c r="N15">
         <v>-31772.0</v>
       </c>
       <c r="O15">
         <v>-19745.0</v>
       </c>
       <c r="P15">
         <v>-18846.0</v>
       </c>
       <c r="Q15">
         <v>-18846.0</v>
       </c>
       <c r="R15">
         <v>-30779.0</v>
       </c>
       <c r="S15">
         <v>-22048.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-57326354.0</v>
       </c>
       <c r="F16">
         <v>-21812010.0</v>
       </c>
       <c r="G16">
         <v>-23346143.0</v>
       </c>
       <c r="H16">
         <v>-26116932.0</v>
       </c>
       <c r="I16">
         <v>-47006165.0</v>
       </c>
       <c r="J16">
         <v>-13498526.0</v>
       </c>
       <c r="K16">
         <v>-2540562.0</v>
       </c>
       <c r="L16">
         <v>-3485000.0</v>
       </c>
       <c r="M16">
         <v>-45145.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
         <v>364464000.0</v>
       </c>
       <c r="C17">
         <v>-145777000.0</v>
       </c>
       <c r="D17">
         <v>-132160000.0</v>
       </c>
       <c r="E17">
         <v>-40089393.0</v>
       </c>
       <c r="F17">
         <v>-28577053.0</v>
       </c>
       <c r="G17">
         <v>-23346143.0</v>
       </c>
       <c r="H17">
         <v>-26116932.0</v>
       </c>
       <c r="I17">
         <v>-47006165.0</v>
       </c>
       <c r="J17">
         <v>-13498526.0</v>
       </c>
       <c r="K17">
         <v>-2540562.0</v>
       </c>
       <c r="L17">
         <v>-3485003.0</v>
       </c>
       <c r="M17">
         <v>-45145.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-7210000.0</v>
       </c>
       <c r="C18">
         <v>6100000.0</v>
       </c>
       <c r="D18">
         <v>-2496000.0</v>
       </c>
       <c r="E18">
         <v>-887287.0</v>
       </c>
       <c r="F18">
         <v>67409.0</v>
       </c>
       <c r="G18">
         <v>-10449946.0</v>
       </c>
       <c r="H18">
         <v>-9483662.0</v>
       </c>
       <c r="I18">
         <v>-924454.0</v>
       </c>
       <c r="J18">
         <v>-2895.0</v>
       </c>
       <c r="K18">
         <v>-32.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>12483555.0</v>
       </c>
       <c r="F20">
         <v>13039865.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>318949000.0</v>
       </c>
       <c r="C21">
         <v>-149043000.0</v>
       </c>
       <c r="D21">
         <v>-131043000.0</v>
       </c>
       <c r="E21">
         <v>-37864000.0</v>
       </c>
       <c r="F21">
         <v>-11898177.0</v>
       </c>
       <c r="G21">
         <v>-15143116.0</v>
       </c>
       <c r="H21">
         <v>-16613845.0</v>
       </c>
       <c r="I21">
         <v>-7075931.0</v>
       </c>
@@ -13647,82 +13790,82 @@
       </c>
       <c r="M21">
         <v>-59232.0</v>
       </c>
       <c r="N21">
         <v>-25045.0</v>
       </c>
       <c r="O21">
         <v>-14175.0</v>
       </c>
       <c r="P21">
         <v>-19550.0</v>
       </c>
       <c r="Q21">
         <v>-19550.0</v>
       </c>
       <c r="R21">
         <v>-30779.0</v>
       </c>
       <c r="S21">
         <v>-22048.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>447365000.0</v>
       </c>
       <c r="C23">
         <v>528011000.0</v>
       </c>
       <c r="D23">
         <v>299451000.0</v>
       </c>
       <c r="E23">
         <v>169389000.0</v>
       </c>
       <c r="F23">
         <v>51185282.0</v>
       </c>
       <c r="G23">
         <v>25171817.0</v>
       </c>
       <c r="H23">
         <v>21146627.0</v>
       </c>
       <c r="I23">
         <v>7654566.0</v>
       </c>
@@ -13737,195 +13880,195 @@
       </c>
       <c r="M23">
         <v>61787.0</v>
       </c>
       <c r="N23">
         <v>25045.0</v>
       </c>
       <c r="O23">
         <v>14175.0</v>
       </c>
       <c r="P23">
         <v>19550.0</v>
       </c>
       <c r="Q23">
         <v>19550.0</v>
       </c>
       <c r="R23">
         <v>30779.0</v>
       </c>
       <c r="S23">
         <v>22048.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>348335000.0</v>
       </c>
       <c r="C25">
         <v>154609000.0</v>
       </c>
       <c r="D25">
         <v>120728000.0</v>
       </c>
       <c r="E25">
         <v>49044877.0</v>
       </c>
       <c r="F25">
         <v>12244368.0</v>
       </c>
       <c r="G25">
         <v>2880818.0</v>
       </c>
       <c r="H25">
         <v>3356616.0</v>
       </c>
       <c r="I25">
         <v>2234464.0</v>
       </c>
       <c r="J25">
         <v>3318340.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>163918.0</v>
       </c>
       <c r="H26">
         <v>1454000.0</v>
       </c>
       <c r="I26">
         <v>1382840.0</v>
       </c>
       <c r="J26">
         <v>591.0</v>
       </c>
       <c r="K26">
         <v>1826.0</v>
       </c>
       <c r="L26">
         <v>52288.0</v>
       </c>
       <c r="M26">
         <v>52288.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>74388000.0</v>
       </c>
       <c r="D27">
         <v>45981000.0</v>
       </c>
       <c r="E27">
         <v>41033000.0</v>
       </c>
       <c r="F27">
         <v>26665776.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>1439000.0</v>
       </c>
       <c r="I27">
         <v>1634000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>66410000.0</v>
       </c>
       <c r="C28">
         <v>43991000.0</v>
       </c>
       <c r="D28">
         <v>31692000.0</v>
       </c>
       <c r="E28">
         <v>16892000.0</v>
       </c>
       <c r="F28">
         <v>12254527.0</v>
       </c>
       <c r="G28">
         <v>14427719.0</v>
       </c>
       <c r="H28">
         <v>7013739.0</v>
       </c>
       <c r="I28">
         <v>3129881.0</v>
       </c>
@@ -13934,84 +14077,84 @@
       </c>
       <c r="K28">
         <v>2011736.0</v>
       </c>
       <c r="L28">
         <v>3425000.0</v>
       </c>
       <c r="M28">
         <v>61087.0</v>
       </c>
       <c r="N28">
         <v>25045.0</v>
       </c>
       <c r="O28">
         <v>14175.0</v>
       </c>
       <c r="P28">
         <v>34024.0</v>
       </c>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>39111000.0</v>
       </c>
       <c r="C29">
         <v>3344000.0</v>
       </c>
       <c r="D29">
         <v>857000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>-115000.0</v>
       </c>
       <c r="C30">
         <v>288400000.0</v>
       </c>
       <c r="D30">
         <v>160157000.0</v>
       </c>
       <c r="E30">
         <v>87235000.0</v>
       </c>
       <c r="F30">
         <v>24740348.0</v>
       </c>
       <c r="G30">
         <v>17263968.0</v>
       </c>
       <c r="H30">
         <v>17285541.0</v>
       </c>
       <c r="I30">
         <v>7263792.0</v>
       </c>
@@ -14024,51 +14167,51 @@
       <c r="L30">
         <v>3480000.0</v>
       </c>
       <c r="M30">
         <v>61087.0</v>
       </c>
       <c r="N30">
         <v>25045.0</v>
       </c>
       <c r="O30">
         <v>14175.0</v>
       </c>
       <c r="P30">
         <v>19550.0</v>
       </c>
       <c r="Q30"/>
       <c r="R30">
         <v>30779.0</v>
       </c>
       <c r="S30">
         <v>22048.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
         <v>84626000.0</v>
       </c>
       <c r="C31">
         <v>6610000.0</v>
       </c>
       <c r="D31">
         <v>-260000.0</v>
       </c>
       <c r="E31">
         <v>-2225000.0</v>
       </c>
       <c r="F31">
         <v>3669015.0</v>
       </c>
       <c r="G31">
         <v>-8203027.0</v>
       </c>
       <c r="H31">
         <v>-9503087.0</v>
       </c>
       <c r="I31">
         <v>-39930234.0</v>
       </c>
@@ -14079,51 +14222,51 @@
         <v>689.0</v>
       </c>
       <c r="L31">
         <v>-5144.0</v>
       </c>
       <c r="M31">
         <v>14087.0</v>
       </c>
       <c r="N31">
         <v>-6727.0</v>
       </c>
       <c r="O31">
         <v>-5570.0</v>
       </c>
       <c r="P31">
         <v>2353.0</v>
       </c>
       <c r="Q31">
         <v>704.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
         <v>766314000.0</v>
       </c>
       <c r="C32">
         <v>378968000.0</v>
       </c>
       <c r="D32">
         <v>168408000.0</v>
       </c>
       <c r="E32">
         <v>131525000.0</v>
       </c>
       <c r="F32">
         <v>39287105.0</v>
       </c>
       <c r="G32">
         <v>10028701.0</v>
       </c>
       <c r="H32">
         <v>4532782.0</v>
       </c>
       <c r="I32">
         <v>578635.0</v>
       </c>
@@ -14145,4282 +14288,4346 @@
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR32"/>
+  <dimension ref="A1:BS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
+      <c r="BS1" t="s">
+        <v>132</v>
+      </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>222494000.0</v>
+      </c>
+      <c r="C2">
         <v>119406000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>149116000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>106526000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85424000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>91159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>81946000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62330000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34298000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44217000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46158000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31086000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22082000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30218000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>57545863.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18364000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8684000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5636000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7236697.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1147281.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1537683.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1332890.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1176943.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2852062.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2913828.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>882721.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2039598.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1006144.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>592018.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>223326.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18629.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>288400.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>77277.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6468.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32402.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>71305.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>174614.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17974.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>31264.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
-      <c r="AV2">
+      <c r="AV2"/>
+      <c r="AW2">
         <v>700.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>115881000.0</v>
+      </c>
+      <c r="C3">
         <v>106311000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>108325000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>94880000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>78901000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>66229000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51848000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40727000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32187000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>29847000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>58203000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21850000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21346000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19329000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>16385130.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14781000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10452000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7427000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5361348.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3656757.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2117172.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1117715.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>721505.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>756518.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>726000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>676794.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1046755.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>963000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>840717.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>506143.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>222276.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>549476.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>553512.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>560540.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1015479.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1004317.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>809786.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>488758.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>545189.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13426.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13357.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>7128.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>740.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>731.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>689.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>640.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>721.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>792.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7523.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8287.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8622.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3837.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4410.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8176.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3562.0</v>
       </c>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-      <c r="BI3">
+      <c r="BI3"/>
+      <c r="BJ3">
         <v>2353.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
-      <c r="BM3">
+      <c r="BM3"/>
+      <c r="BN3">
         <v>-2353.0</v>
       </c>
-      <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
+      <c r="BS3"/>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-102000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-294000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1457000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-4132814.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13104147.0</v>
       </c>
       <c r="Q4">
         <v>-13104147.0</v>
       </c>
       <c r="R4">
         <v>-13104147.0</v>
       </c>
       <c r="S4">
         <v>-13104147.0</v>
       </c>
-      <c r="T4"/>
+      <c r="T4">
+        <v>-13104147.0</v>
+      </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>-111843000.0</v>
+      </c>
+      <c r="C5">
         <v>-406430000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18960000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>278951000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-140568000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>257567000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-61436000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-245252000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>138856000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>27854000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-67932000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13428000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17367000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-29599000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40451315.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-16297000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2040000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>15697000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2093161.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14056110.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7428421.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7166190.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-7131638.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2143599.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2272051.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2991461.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9809555.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2476697.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2580883.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1766134.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2057764.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5785157.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1091454.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1040384.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1488158.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1449419.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1096677.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-779825.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2144661.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-133503.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-190350.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-72016.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-49972.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-54776.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3188917.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-186194.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>26480.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-9902.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-15046.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-16574.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10439.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-7674.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8820.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-16352.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-5037.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4487.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-4089.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6131.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-23634.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-10018.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1841.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5">
         <v>142.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>4038000.0</v>
+      </c>
+      <c r="C6">
         <v>-300119000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>127285000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>373831000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-61667000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>323796000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-9588000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-204525000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>171043000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>57701000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9729000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8422000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3979000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-10270000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-24066185.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1516000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12492000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>23124000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3268187.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-10399353.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9545593.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6048475.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6410133.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1387081.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1546051.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2314667.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8762800.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1513697.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1740166.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1259991.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1835488.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5235681.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-537942.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-479844.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-472679.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-445102.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-286891.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-291067.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1599472.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-120077.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-176993.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-64888.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-49232.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-54045.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3188228.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-185554.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>27201.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-9110.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7523.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-8287.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-8622.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-3837.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4410.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8176.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3562.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3065.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2736.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-4811.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-22493.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-9061.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1810.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1585.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-3490.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1585.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3722.0</v>
       </c>
       <c r="BO6">
         <v>-3722.0</v>
       </c>
       <c r="BP6">
-        <v>-5865.0</v>
+        <v>-3722.0</v>
       </c>
       <c r="BQ6">
         <v>-5865.0</v>
       </c>
       <c r="BR6">
+        <v>-5865.0</v>
+      </c>
+      <c r="BS6">
         <v>-19233.0</v>
       </c>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
+      <c r="BS7"/>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
-      <c r="AI8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>-86086000.0</v>
+      </c>
+      <c r="C9">
         <v>61774000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>74536000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>92118000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>96288000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>71147000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7329000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>41778000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>77501000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>29569000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6957000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14294000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>20464000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2916000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-31372979.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7430000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>28514000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31489000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>19908097.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7904787.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6582005.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>924680.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>777977.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>586612.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>744455.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>94103.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>283642.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>216592.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>131881.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>39581.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>93075.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40186.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>42988.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>11612.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>27020.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>32603.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>26135.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>65910.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>50767.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>1855.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>-388234000.0</v>
+      </c>
+      <c r="C10">
         <v>-410126000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13905000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>275497000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-141835000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>256008000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-62334000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-245737000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>138330000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27308000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-68532000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-14117000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18166000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-30488000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-41154183.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-16611000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2032000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15644000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5367391.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14074995.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>7400040.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7167530.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7063490.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8551301.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5815098.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1916254.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-12096930.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3971911.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7764540.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2283551.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-38466878.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6153847.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1124742.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1056515.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10042111.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1449577.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1201274.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-792642.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2144693.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-133503.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-190350.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-72016.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-49972.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-54776.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3188917.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-191338.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>26529.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-10899.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-50560.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-10215.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-10439.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-5534.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6055.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-9744.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-5037.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4487.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4089.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-6131.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-23634.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-10018.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2747.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1585.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-3490.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1585.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3722.0</v>
       </c>
       <c r="BO10">
         <v>-3722.0</v>
       </c>
       <c r="BP10">
-        <v>-5865.0</v>
+        <v>-3722.0</v>
       </c>
       <c r="BQ10">
         <v>-5865.0</v>
       </c>
       <c r="BR10">
+        <v>-5865.0</v>
+      </c>
+      <c r="BS10">
         <v>-19233.0</v>
       </c>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>-9891000.0</v>
+      </c>
+      <c r="C11">
         <v>-31415000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>14830000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>18107000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3043000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9217000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-155000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-9495000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11595000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1399000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>857000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>791000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>294000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1457000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4468253.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>374924.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3394027.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>52709.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3547706.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9355436.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>997432.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-68148.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>7086496.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1891283.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1560315.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2287375.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>5183657.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>517417.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
         <v>368690.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>33288.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2632.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
         <v>105.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>12817.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11">
+      <c r="AN11"/>
+      <c r="AO11">
         <v>644.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>60000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-792.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-7523.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-8287.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-8622.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3837.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-4410.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-8176.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3562.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
+        <v>2053999.0</v>
+      </c>
+      <c r="C12">
         <v>3696000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5055000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3454000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1267000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1559000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>898000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>485000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>526000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>546000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>799000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>889000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>702868.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>314000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>53000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>33958.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18885.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28381.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1340.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68148.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7066496.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1891283.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1560315.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2287375.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1495213.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5183657.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>517417.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>506345.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>368690.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>33288.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>16131.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2632.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>158.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32.0</v>
       </c>
       <c r="AM12">
         <v>32.0</v>
       </c>
-      <c r="AN12"/>
+      <c r="AN12">
+        <v>32.0</v>
+      </c>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>10288.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>5144.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>49.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>997.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>43037.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1928.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1817.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1697.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1645.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1568.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1475.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1422.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1353.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1320.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1141.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>957.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>937.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>748.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13">
+        <v>3072000.0</v>
+      </c>
+      <c r="C13">
         <v>2185000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>280000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>355000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2014000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1476000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2646000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2638000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2684000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>586000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="M13">
         <v>52000.0</v>
       </c>
       <c r="N13">
+        <v>52000.0</v>
+      </c>
+      <c r="O13">
         <v>70000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>52932.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>52355.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>51782.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>33471.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>46644.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>3543040.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1075200.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2287380.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1495210.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5183660.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>16677127.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-7222535.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
+      <c r="AB14"/>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
-      <c r="AI14"/>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>-378343000.0</v>
+      </c>
+      <c r="C15">
         <v>-378711000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-925000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>257390000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-138792000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>246791000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-62179000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-236242000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>126735000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>25909000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-74879000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-14219000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-18166000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-29031000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-42301151.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-29340000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-171000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14486000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-5367391.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-16677127.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>7400040.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-7167530.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7063490.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8551301.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-5815098.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1916254.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-12096930.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3971911.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-7764540.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2283551.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-38466878.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6153847.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1124742.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1056515.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-10042111.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1449577.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1201274.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-792642.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2144693.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-133503.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-190350.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-72016.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-49972.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-54776.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-3188917.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-191338.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>26529.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-10899.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-50560.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-10215.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-10439.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-5534.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-6055.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-9744.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-5037.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-4487.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-4089.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-6131.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-23634.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-10018.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-2747.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1585.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-3490.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1585.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3722.0</v>
       </c>
       <c r="BO15">
         <v>-3722.0</v>
       </c>
       <c r="BP15">
-        <v>-5865.0</v>
+        <v>-3722.0</v>
       </c>
       <c r="BQ15">
         <v>-5865.0</v>
       </c>
       <c r="BR15">
+        <v>-5865.0</v>
+      </c>
+      <c r="BS15">
         <v>-19233.0</v>
       </c>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-14219000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-18460000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-29031000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-35754102.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-29340223.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3332808.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4435163.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-5544898.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-16677127.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7577545.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-7167530.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-7063490.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-8551301.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5815098.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1916254.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-12096930.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3971911.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-7764540.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-2283551.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-38466878.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6153847.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1124742.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-790154.06</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-10042111.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1449577.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-1214196.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-792642.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
+      <c r="BS16"/>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>-378343000.0</v>
+      </c>
+      <c r="C17">
         <v>-378711000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-925000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>257390000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-138792000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>246791000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-62179000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-236242000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>126735000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>25909000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-69389000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-14117000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-18166000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-30488000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-41154183.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-16236076.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3332808.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4435163.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-5341722.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-16677127.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2496972.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-6120180.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-7063490.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-8551301.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-5815098.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1916254.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-12096930.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3971911.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-7764540.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-2283551.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-38466878.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6153847.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1124742.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-790154.06</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-10042111.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-1449577.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1214196.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-792642.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>1018000.0</v>
+      </c>
+      <c r="C18">
         <v>-1511000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4775000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3099000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>747000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-83000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1748000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2153000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2158000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-293000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-637000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-747000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-819000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-649936.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-262028.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>42198.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19238.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-33958.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28625.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>26098.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>46644.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>68148.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7066496.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1891283.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1560315.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2287375.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1495213.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5183657.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>49918.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>796000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>889000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>12749570.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>314383.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>-911277.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>330879.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>22936877.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>-9897012.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>-111843000.0</v>
+      </c>
+      <c r="C21">
         <v>-316554000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>834000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>246163000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-138024000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>209976000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-65597000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-249078000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>137121000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28511000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-69089000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-15585000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-17486000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-28883000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-40658291.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15316000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2799000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15311000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5291802.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-11980314.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2496972.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-6170098.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-7736004.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2143599.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2272052.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2991461.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-9809555.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2476698.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2587683.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1739909.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-2057764.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1054939.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1026754.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1040384.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1488158.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1449419.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1096677.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-779825.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2144661.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-133503.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-191071.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-72016.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-49972.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-54776.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3188917.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-186194.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-33520.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-9902.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-7523.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-8287.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-8622.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3837.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-4410.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-8176.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3562.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-3065.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2736.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-4811.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-22493.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-9061.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1810.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-1585.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1841.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1585.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-2211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3722.0</v>
       </c>
       <c r="BO21">
         <v>-3722.0</v>
       </c>
       <c r="BP21">
-        <v>-5865.0</v>
+        <v>-3722.0</v>
       </c>
       <c r="BQ21">
         <v>-5865.0</v>
       </c>
       <c r="BR21">
+        <v>-5865.0</v>
+      </c>
+      <c r="BS21">
         <v>-19233.0</v>
       </c>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
+      <c r="BS22"/>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>248251000.0</v>
+      </c>
+      <c r="C23">
         <v>497734000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>222818000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>47519000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>319736000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47670000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>154872000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>353186000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25322000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45275000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>122204000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>60965000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>60032000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>56185000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>66831175.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>41110000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>34399000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21814000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>32436596.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>21032382.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10616660.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8427668.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9690924.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5582273.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5930335.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3968285.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12132795.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3699434.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3311582.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2002816.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2169468.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1383525.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1147019.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1058464.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1547580.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1553327.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1297426.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>863709.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2226692.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>133503.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>191071.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>72016.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>49972.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>54776.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3188917.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>186194.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>33520.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12457.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7523.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8287.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>8622.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3837.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4410.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8176.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3562.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3065.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2736.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4811.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>22493.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9061.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1810.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1585.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1841.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1585.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>2211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3722.0</v>
       </c>
       <c r="BO23">
         <v>3722.0</v>
       </c>
       <c r="BP23">
-        <v>5865.0</v>
+        <v>3722.0</v>
       </c>
       <c r="BQ23">
         <v>5865.0</v>
       </c>
       <c r="BR23">
+        <v>5865.0</v>
+      </c>
+      <c r="BS23">
         <v>19233.0</v>
       </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-177505.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>115881000.0</v>
+      </c>
+      <c r="C25">
         <v>106311000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>108325000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>94880000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>78901000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>66229000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>51848000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>40727000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>32187000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>29847000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>58203000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21850000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21346000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19329000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>16385130.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14811291.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11661633.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7697568.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5089633.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3762012.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2263144.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1129579.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>721505.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>756518.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>726001.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>676794.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1046755.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>963001.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>840717.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>570936.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>222276.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>549476.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>553512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1015479.0</v>
       </c>
       <c r="AI25">
         <v>1015479.0</v>
       </c>
       <c r="AJ25">
+        <v>1015479.0</v>
+      </c>
+      <c r="AK25">
         <v>1004317.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>809786.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>488758.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>545189.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12782.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13357.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7128.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>740.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>731.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>689.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>640.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>721.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>39286.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>163918.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>39287.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>419023.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>344871.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>341081.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>348660.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>344063.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>333154.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>357991.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2315.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>193.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>30.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>328820.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AN26">
         <v>50000.0</v>
       </c>
       <c r="AO26">
+        <v>50000.0</v>
+      </c>
+      <c r="AP26">
         <v>368.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1458.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>74.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2214.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>50000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>17197000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>16820000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>15803000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10467000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9829000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9915000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>16573000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>8270000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1730000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1214580.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>337394.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>601387.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>108869.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>32321.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>702285.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>25757000.0</v>
+      </c>
+      <c r="C28">
         <v>20848000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18182000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19570000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29974000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13939000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15784000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12603000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>25847000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6575000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9769000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7289000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17829000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6555000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19615427.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3552000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12638000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12246000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10673246.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14093609.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6961805.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5977063.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7682463.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1984967.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2301502.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2458787.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2131256.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1730289.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1878847.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1273347.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1584500.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>552008.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>504232.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>489141.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>499506.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>477675.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>313026.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>356609.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1700883.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>70077.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>177346.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>63430.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>49232.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>53971.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3186014.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>135554.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>33520.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>11757.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7523.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8287.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8622.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3837.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4410.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8176.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3562.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3065.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2736.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4811.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>22493.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>9061.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1810.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1585.0</v>
       </c>
-      <c r="BK28"/>
       <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>2211.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1959.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>5865.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>19233.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>-9891000.0</v>
+      </c>
+      <c r="C29">
         <v>-31415000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14830000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18107000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3043000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9217000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-155000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-9495000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11595000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1399000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>857000.0</v>
       </c>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
-      <c r="Q29"/>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
@@ -18430,606 +18637,616 @@
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>25757000.0</v>
+      </c>
+      <c r="C30">
         <v>378328000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>73702000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-154045000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>234312000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-138829000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>72926000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>290856000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-59620000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1058000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>76046000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29879000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37950000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25967000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9285312.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22746000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25715000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16178000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25199899.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19885101.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9078977.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7094778.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8513981.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2730211.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3016507.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3085564.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10093197.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2693290.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2719564.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1779490.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2150839.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1095125.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1069742.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1051996.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1515178.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1482022.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1122812.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>845735.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2195428.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>133503.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>191071.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>72016.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>49972.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>54776.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3188917.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>186194.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>33520.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11757.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7523.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8287.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>8622.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3837.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4410.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>8176.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3562.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3065.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2736.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4811.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>22493.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9061.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1810.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1585.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1841.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1585.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3722.0</v>
       </c>
       <c r="BO30">
         <v>3722.0</v>
       </c>
       <c r="BP30">
-        <v>5865.0</v>
+        <v>3722.0</v>
       </c>
       <c r="BQ30">
         <v>5865.0</v>
       </c>
       <c r="BR30">
+        <v>5865.0</v>
+      </c>
+      <c r="BS30">
         <v>19233.0</v>
       </c>
     </row>
-    <row r="31" spans="1:70">
+    <row r="31" spans="1:71">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
+        <v>-276391000.0</v>
+      </c>
+      <c r="C31">
         <v>-93572000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>13071000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>29334000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3811000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>46032000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3263000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3341000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1209000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1203000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>557000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1468000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-680000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1605000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-495892.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1295000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-767000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>333000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-75589.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2094681.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>9897012.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-997432.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>672514.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6407702.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3543046.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1075207.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2287375.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1495213.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5176857.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-543642.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-35902769.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5098908.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-97988.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-16131.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-8551321.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-158.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-104597.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-12817.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-32.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>721.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>-5144.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>60049.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-997.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-43037.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1928.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1817.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1697.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1645.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1568.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1475.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1422.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1353.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1320.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1141.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-957.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-937.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-748.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1649.0</v>
       </c>
-      <c r="BL31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM31"/>
       <c r="BN31">
         <v>2353.0</v>
       </c>
-      <c r="BO31"/>
+      <c r="BO31">
+        <v>2353.0</v>
+      </c>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
+      <c r="BS31"/>
     </row>
-    <row r="32" spans="1:70">
+    <row r="32" spans="1:71">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
+        <v>136408000.0</v>
+      </c>
+      <c r="C32">
         <v>181180000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>223652000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>198644000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>181712000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>162306000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>89275000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>104108000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>111799000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73786000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>53115000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>45380000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>42546000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>27302000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>26172884.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>25794000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37198000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>37125000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>27144794.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>9052068.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8119688.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2257570.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1954920.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3438674.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3658283.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>976824.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2323240.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1222736.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>723899.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>262907.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>111704.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>328586.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>120265.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>18080.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>59422.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>103908.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>200749.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>83884.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>82031.0</v>
       </c>
-      <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-      <c r="AV32">
+      <c r="AV32"/>
+      <c r="AW32">
         <v>2555.0</v>
       </c>
-      <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
+      <c r="BS32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19098,51 +19315,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
         <v>124278000.0</v>
       </c>
       <c r="C2">
         <v>29215000.0</v>
       </c>
       <c r="D2">
         <v>20463000.0</v>
       </c>
       <c r="E2">
         <v>18040327.0</v>
       </c>
       <c r="F2">
         <v>3126202.0</v>
       </c>
       <c r="G2">
         <v>7838857.0</v>
       </c>
       <c r="H2">
         <v>412777.0</v>
       </c>
       <c r="I2">
         <v>57128.0</v>
       </c>
@@ -19151,51 +19368,51 @@
       </c>
       <c r="K2">
         <v>88533.0</v>
       </c>
       <c r="L2">
         <v>116741.0</v>
       </c>
       <c r="M2">
         <v>270.0</v>
       </c>
       <c r="N2">
         <v>413.0</v>
       </c>
       <c r="O2">
         <v>208.0</v>
       </c>
       <c r="P2">
         <v>40.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
         <v>562873000</v>
       </c>
       <c r="C3">
         <v>806396000</v>
       </c>
       <c r="D3">
         <v>302306000</v>
       </c>
       <c r="E3">
         <v>190692172</v>
       </c>
       <c r="F3">
         <v>228576826</v>
       </c>
       <c r="G3">
         <v>119821</v>
       </c>
       <c r="H3">
         <v>673953</v>
       </c>
       <c r="I3">
         <v>419232</v>
       </c>
@@ -19210,121 +19427,121 @@
       </c>
       <c r="M3">
         <v>3525</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2422243.0</v>
       </c>
       <c r="F4">
         <v>14914125.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>16450955.0</v>
       </c>
       <c r="F5">
         <v>53207020.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
         <v>-77822000.0</v>
       </c>
       <c r="C6">
         <v>95063000.0</v>
       </c>
       <c r="D6">
         <v>8752000.0</v>
       </c>
       <c r="E6">
         <v>2422243.0</v>
       </c>
       <c r="F6">
         <v>14914125.0</v>
       </c>
       <c r="G6">
         <v>-4712655.0</v>
       </c>
       <c r="H6">
         <v>7426080.0</v>
       </c>
       <c r="I6">
         <v>355649.0</v>
       </c>
@@ -19333,51 +19550,51 @@
       </c>
       <c r="K6">
         <v>347996.0</v>
       </c>
       <c r="L6">
         <v>-28208.0</v>
       </c>
       <c r="M6">
         <v>116471.0</v>
       </c>
       <c r="N6">
         <v>-143.0</v>
       </c>
       <c r="O6">
         <v>205.0</v>
       </c>
       <c r="P6">
         <v>168.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
         <v>19503000.0</v>
       </c>
       <c r="C7">
         <v>13185000.0</v>
       </c>
       <c r="D7">
         <v>-52181000.0</v>
       </c>
       <c r="E7">
         <v>12901253.0</v>
       </c>
       <c r="F7">
         <v>-41474976.0</v>
       </c>
       <c r="G7">
         <v>2908275.0</v>
       </c>
       <c r="H7">
         <v>-1087411.0</v>
       </c>
       <c r="I7">
         <v>250251.0</v>
       </c>
@@ -19392,385 +19609,385 @@
       </c>
       <c r="M7">
         <v>-58662.0</v>
       </c>
       <c r="N7">
         <v>7402.0</v>
       </c>
       <c r="O7">
         <v>-4971.0</v>
       </c>
       <c r="P7">
         <v>2620.0</v>
       </c>
       <c r="Q7">
         <v>-12130.0</v>
       </c>
       <c r="R7">
         <v>13814.0</v>
       </c>
       <c r="S7">
         <v>6368.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-530308.0</v>
       </c>
       <c r="F8">
         <v>2011250.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9">
         <v>-108000.0</v>
       </c>
       <c r="E9">
         <v>-530308.0</v>
       </c>
       <c r="F9">
         <v>-2011250.0</v>
       </c>
       <c r="G9">
         <v>31310.0</v>
       </c>
       <c r="H9">
         <v>-1006468.0</v>
       </c>
       <c r="I9">
         <v>-44633.0</v>
       </c>
       <c r="J9">
         <v>15148.0</v>
       </c>
       <c r="K9">
         <v>-39288.0</v>
       </c>
       <c r="L9">
         <v>-37031.0</v>
       </c>
       <c r="M9">
         <v>-37031.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-593000.0</v>
       </c>
       <c r="E10">
         <v>-136593.0</v>
       </c>
       <c r="F10">
         <v>-2238378.0</v>
       </c>
       <c r="G10">
         <v>-247500.0</v>
       </c>
       <c r="H10">
         <v>-1308814.0</v>
       </c>
       <c r="I10">
         <v>-8183817.0</v>
       </c>
       <c r="J10">
         <v>787138.0</v>
       </c>
       <c r="K10">
         <v>185586.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>16040746.0</v>
       </c>
       <c r="F11">
         <v>5006403.0</v>
       </c>
       <c r="G11">
         <v>2979965.0</v>
       </c>
       <c r="H11">
         <v>1223233.0</v>
       </c>
       <c r="I11">
         <v>28807.0</v>
       </c>
       <c r="J11">
         <v>144.0</v>
       </c>
       <c r="K11">
         <v>46193.0</v>
       </c>
       <c r="L11">
         <v>45309.0</v>
       </c>
       <c r="M11">
         <v>-57519.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>47854860.0</v>
       </c>
       <c r="F12">
         <v>11327977.0</v>
       </c>
       <c r="G12">
         <v>1903769.0</v>
       </c>
       <c r="H12">
         <v>10585909.0</v>
       </c>
       <c r="I12">
         <v>42622839.0</v>
       </c>
       <c r="J12">
         <v>8817098.0</v>
       </c>
       <c r="K12">
         <v>1564353.0</v>
       </c>
       <c r="L12">
         <v>3247448.0</v>
       </c>
       <c r="M12">
         <v>-41210.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2472592.0</v>
       </c>
       <c r="F13">
         <v>-42381982.0</v>
       </c>
       <c r="G13">
         <v>84562.0</v>
       </c>
       <c r="H13">
         <v>-1304176.0</v>
       </c>
       <c r="I13">
         <v>266077.0</v>
       </c>
       <c r="J13">
         <v>-14069.0</v>
       </c>
       <c r="K13">
         <v>-49574.0</v>
       </c>
       <c r="L13">
         <v>-1215.0</v>
       </c>
       <c r="M13">
         <v>-1143.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
         <v>348335000.0</v>
       </c>
       <c r="C14">
         <v>154609000.0</v>
       </c>
       <c r="D14">
         <v>120728000.0</v>
       </c>
       <c r="E14">
         <v>49044877.0</v>
       </c>
       <c r="F14">
         <v>12244368.0</v>
       </c>
       <c r="G14">
         <v>2836249.0</v>
       </c>
       <c r="H14">
         <v>3356616.0</v>
       </c>
       <c r="I14">
         <v>2234464.0</v>
       </c>
       <c r="J14">
         <v>3318340.0</v>
       </c>
       <c r="K14">
         <v>578456.0</v>
       </c>
       <c r="L14">
         <v>2800.0</v>
       </c>
       <c r="M14">
         <v>1513.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
         <v>10744000.0</v>
       </c>
       <c r="C15">
         <v>3421000.0</v>
       </c>
       <c r="D15">
         <v>21000.0</v>
       </c>
       <c r="E15">
         <v>314610.0</v>
       </c>
       <c r="F15">
         <v>177502.0</v>
       </c>
       <c r="G15">
         <v>177502.0</v>
       </c>
       <c r="H15">
         <v>177502.0</v>
       </c>
       <c r="I15">
         <v>177502.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
         <v>46456000.0</v>
       </c>
       <c r="C16">
         <v>124278000.0</v>
       </c>
       <c r="D16">
         <v>29215000.0</v>
       </c>
       <c r="E16">
         <v>20462570.0</v>
       </c>
       <c r="F16">
         <v>18040327.0</v>
       </c>
       <c r="G16">
         <v>3126202.0</v>
       </c>
       <c r="H16">
         <v>7838857.0</v>
       </c>
       <c r="I16">
         <v>412777.0</v>
       </c>
@@ -19781,82 +19998,82 @@
         <v>436529.0</v>
       </c>
       <c r="L16">
         <v>88533.0</v>
       </c>
       <c r="M16">
         <v>116741.0</v>
       </c>
       <c r="N16">
         <v>270.0</v>
       </c>
       <c r="O16">
         <v>413.0</v>
       </c>
       <c r="P16">
         <v>208.0</v>
       </c>
       <c r="Q16">
         <v>40.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
         <v>-1023905000.0</v>
       </c>
       <c r="C18">
         <v>-1040058000.0</v>
       </c>
       <c r="D18">
         <v>-332700000.0</v>
       </c>
       <c r="E18">
         <v>-119248079.0</v>
       </c>
       <c r="F18">
         <v>-264006168.0</v>
       </c>
       <c r="G18">
         <v>-6762555.0</v>
       </c>
       <c r="H18">
         <v>-6371942.0</v>
       </c>
       <c r="I18">
         <v>-1679753.0</v>
       </c>
@@ -19867,182 +20084,182 @@
         <v>-459020.0</v>
       </c>
       <c r="L18">
         <v>-270208.0</v>
       </c>
       <c r="M18">
         <v>-107029.0</v>
       </c>
       <c r="N18">
         <v>-17643.0</v>
       </c>
       <c r="O18">
         <v>-795.0</v>
       </c>
       <c r="P18">
         <v>-4832.0</v>
       </c>
       <c r="Q18">
         <v>-10110.0</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19">
         <v>-305656000.0</v>
       </c>
       <c r="C19">
         <v>-920398000.0</v>
       </c>
       <c r="D19">
         <v>-331929000.0</v>
       </c>
       <c r="E19">
         <v>-210981538.0</v>
       </c>
       <c r="F19">
         <v>373121.0</v>
       </c>
       <c r="G19">
         <v>-2383623.0</v>
       </c>
       <c r="H19">
         <v>-673953.0</v>
       </c>
       <c r="I19">
         <v>-419232.0</v>
       </c>
       <c r="J19">
         <v>-126320.0</v>
       </c>
       <c r="K19">
         <v>-20855.0</v>
       </c>
       <c r="L19">
         <v>-1.69</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20">
         <v>186808000.0</v>
       </c>
       <c r="C20">
         <v>1231834000.0</v>
       </c>
       <c r="D20">
         <v>383776000.0</v>
       </c>
       <c r="E20">
         <v>125047987.0</v>
       </c>
       <c r="F20">
         <v>270656118.0</v>
       </c>
       <c r="G20">
         <v>4000000.0</v>
       </c>
       <c r="H20">
         <v>361800.0</v>
       </c>
       <c r="I20">
         <v>271900.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
         <v>753190000.0</v>
       </c>
       <c r="C21">
         <v>42642000.0</v>
       </c>
       <c r="D21">
         <v>-12830000.0</v>
       </c>
       <c r="E21">
         <v>16409064.0</v>
       </c>
       <c r="F21">
         <v>-5882553.0</v>
       </c>
       <c r="G21">
         <v>313702.0</v>
       </c>
       <c r="H21">
         <v>13431866.0</v>
       </c>
       <c r="I21">
         <v>1718564.0</v>
       </c>
       <c r="J21">
         <v>228784.0</v>
       </c>
       <c r="K21">
         <v>-6784.0</v>
       </c>
       <c r="L21">
         <v>-6784.0</v>
       </c>
       <c r="M21">
         <v>23500.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
         <v>364464000.0</v>
       </c>
       <c r="C22">
         <v>-145777000.0</v>
       </c>
       <c r="D22">
         <v>-132160000.0</v>
       </c>
       <c r="E22">
         <v>-40089393.0</v>
       </c>
       <c r="F22">
         <v>-21812010.0</v>
       </c>
       <c r="G22">
         <v>-23346143.0</v>
       </c>
       <c r="H22">
         <v>-26116932.0</v>
       </c>
       <c r="I22">
         <v>-47006165.0</v>
       </c>
@@ -20057,51 +20274,51 @@
       </c>
       <c r="M22">
         <v>-45145.0</v>
       </c>
       <c r="N22">
         <v>-31772.0</v>
       </c>
       <c r="O22">
         <v>-19745.0</v>
       </c>
       <c r="P22">
         <v>-37807.0</v>
       </c>
       <c r="Q22">
         <v>-18846.0</v>
       </c>
       <c r="R22">
         <v>-30779.0</v>
       </c>
       <c r="S22">
         <v>-22048.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
         <v>-96310000.0</v>
       </c>
       <c r="C23">
         <v>-22685000.0</v>
       </c>
       <c r="D23">
         <v>150000.0</v>
       </c>
       <c r="E23">
         <v>20437603.0</v>
       </c>
       <c r="F23">
         <v>3750932.0</v>
       </c>
       <c r="G23">
         <v>-2383623.0</v>
       </c>
       <c r="H23">
         <v>4356.0</v>
       </c>
       <c r="I23">
         <v>44938.0</v>
       </c>
@@ -20112,98 +20329,98 @@
         <v>807016.0</v>
       </c>
       <c r="L23">
         <v>242000.0</v>
       </c>
       <c r="M23">
         <v>65071.0</v>
       </c>
       <c r="N23">
         <v>17500.0</v>
       </c>
       <c r="O23">
         <v>1000.0</v>
       </c>
       <c r="P23">
         <v>10150.0</v>
       </c>
       <c r="Q23">
         <v>10150.0</v>
       </c>
       <c r="R23"/>
       <c r="S23"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24">
         <v>36284000.0</v>
       </c>
       <c r="C24">
         <v>-138752000.0</v>
       </c>
       <c r="D24">
         <v>2284000.0</v>
       </c>
       <c r="E24">
         <v>-191695634.0</v>
       </c>
       <c r="F24">
         <v>99748789.0</v>
       </c>
       <c r="G24">
         <v>-84924.0</v>
       </c>
       <c r="H24">
         <v>-571192.0</v>
       </c>
       <c r="I24">
         <v>-404005.0</v>
       </c>
       <c r="J24">
         <v>-115642.0</v>
       </c>
       <c r="K24">
         <v>-11182.0</v>
       </c>
       <c r="L24">
         <v>-2594.0</v>
       </c>
       <c r="M24">
         <v>-3525.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>-1277780000.0</v>
       </c>
       <c r="C25">
         <v>-288578000.0</v>
       </c>
       <c r="D25">
         <v>8220000.0</v>
       </c>
       <c r="E25">
         <v>18122362.0</v>
       </c>
       <c r="F25">
         <v>534152.0</v>
       </c>
       <c r="G25">
         <v>8905653.0</v>
       </c>
       <c r="H25">
         <v>16156695.0</v>
       </c>
       <c r="I25">
         <v>41758586.0</v>
       </c>
@@ -20218,143 +20435,143 @@
       </c>
       <c r="M25">
         <v>-14089.0</v>
       </c>
       <c r="N25">
         <v>6727.0</v>
       </c>
       <c r="O25">
         <v>23921.0</v>
       </c>
       <c r="P25">
         <v>30355.0</v>
       </c>
       <c r="Q25">
         <v>20866.0</v>
       </c>
       <c r="R25">
         <v>16965.0</v>
       </c>
       <c r="S25">
         <v>15680.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
         <v>-145000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>1937000.0</v>
       </c>
       <c r="E26">
         <v>125865234.0</v>
       </c>
       <c r="F26">
         <v>274407050.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>366160.0</v>
       </c>
       <c r="I26">
         <v>316840.0</v>
       </c>
       <c r="J26">
         <v>880000.0</v>
       </c>
       <c r="K26">
         <v>813800.0</v>
       </c>
       <c r="L26">
         <v>242000.0</v>
       </c>
       <c r="M26">
         <v>200000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
         <v>45335000.0</v>
       </c>
       <c r="C27">
         <v>29555000.0</v>
       </c>
       <c r="D27">
         <v>24142000.0</v>
       </c>
       <c r="E27">
         <v>31464994.0</v>
       </c>
       <c r="F27">
         <v>8546712.0</v>
       </c>
       <c r="G27">
         <v>2053232.0</v>
       </c>
       <c r="H27">
         <v>1993043.0</v>
       </c>
       <c r="I27">
         <v>1502343.0</v>
       </c>
       <c r="J27">
         <v>135546.0</v>
       </c>
       <c r="K27">
         <v>1544982.0</v>
       </c>
       <c r="L27">
         <v>3242305.0</v>
       </c>
       <c r="M27">
         <v>12879.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>688866000.0</v>
       </c>
       <c r="C28">
         <v>1249123000.0</v>
       </c>
       <c r="D28">
         <v>371075000.0</v>
       </c>
       <c r="E28">
         <v>141959688.0</v>
       </c>
       <c r="F28">
         <v>268058393.0</v>
       </c>
       <c r="G28">
         <v>4313702.0</v>
       </c>
       <c r="H28">
         <v>13798022.0</v>
       </c>
       <c r="I28">
         <v>2035402.0</v>
       </c>
@@ -20365,51 +20582,51 @@
         <v>807016.0</v>
       </c>
       <c r="L28">
         <v>242000.0</v>
       </c>
       <c r="M28">
         <v>223500.0</v>
       </c>
       <c r="N28">
         <v>17500.0</v>
       </c>
       <c r="O28">
         <v>1000.0</v>
       </c>
       <c r="P28">
         <v>5000.0</v>
       </c>
       <c r="Q28">
         <v>10150.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>-461032000.0</v>
       </c>
       <c r="C29">
         <v>-233662000.0</v>
       </c>
       <c r="D29">
         <v>-30394000.0</v>
       </c>
       <c r="E29">
         <v>71444093.0</v>
       </c>
       <c r="F29">
         <v>-35429342.0</v>
       </c>
       <c r="G29">
         <v>-6642734.0</v>
       </c>
       <c r="H29">
         <v>-5697989.0</v>
       </c>
       <c r="I29">
         <v>-1260521.0</v>
       </c>
@@ -20420,51 +20637,51 @@
         <v>-438165.0</v>
       </c>
       <c r="L29">
         <v>-190661.0</v>
       </c>
       <c r="M29">
         <v>-103504.0</v>
       </c>
       <c r="N29">
         <v>-17643.0</v>
       </c>
       <c r="O29">
         <v>-795.0</v>
       </c>
       <c r="P29">
         <v>-4832.0</v>
       </c>
       <c r="Q29">
         <v>-10110.0</v>
       </c>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
         <v>-305656000.0</v>
       </c>
       <c r="C30">
         <v>-920398000.0</v>
       </c>
       <c r="D30">
         <v>-331929000.0</v>
       </c>
       <c r="E30">
         <v>-210981538.0</v>
       </c>
       <c r="F30">
         <v>-217714926.0</v>
       </c>
       <c r="G30">
         <v>-2383623.0</v>
       </c>
       <c r="H30">
         <v>-673953.0</v>
       </c>
       <c r="I30">
         <v>-419232.0</v>
       </c>
@@ -20486,616 +20703,622 @@
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BR30"/>
+  <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70">
+    <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>80</v>
       </c>
       <c r="C1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
         <v>83</v>
       </c>
       <c r="G1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
         <v>86</v>
       </c>
       <c r="K1" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
         <v>89</v>
       </c>
       <c r="O1" t="s">
+        <v>90</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
         <v>92</v>
       </c>
       <c r="S1" t="s">
+        <v>93</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
         <v>95</v>
       </c>
       <c r="W1" t="s">
+        <v>96</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
         <v>98</v>
       </c>
       <c r="AA1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
         <v>101</v>
       </c>
       <c r="AE1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
         <v>104</v>
       </c>
       <c r="AI1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
         <v>107</v>
       </c>
       <c r="AM1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
         <v>110</v>
       </c>
       <c r="AQ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
         <v>113</v>
       </c>
       <c r="AU1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
         <v>116</v>
       </c>
       <c r="AY1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
         <v>119</v>
       </c>
       <c r="BC1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
         <v>122</v>
       </c>
       <c r="BG1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
         <v>128</v>
       </c>
       <c r="BO1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
         <v>131</v>
       </c>
+      <c r="BS1" t="s">
+        <v>132</v>
+      </c>
     </row>
-    <row r="2" spans="1:70">
+    <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B2">
+        <v>461289000.0</v>
+      </c>
+      <c r="C2">
         <v>46456000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38015000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>100417000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>280007000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>124278000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>129164000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>323052000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>48458000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29215000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21833000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10345000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2061000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>20463000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2661682.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1913000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5212000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18040000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>22209870.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>157274542.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25631913.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3126202.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1955776.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4506510.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6376557.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7838857.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8016078.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1565261.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4622728.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>412777.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17481.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>172222.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>41912.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>57128.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>150049.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>238406.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>205392.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>436529.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>81854.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>151689.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>140010.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>88533.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>125936.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>169988.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>58087.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>116741.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>62335.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2770.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>507.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>270.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>403.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>796.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>483.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>413.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>567.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>98.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>387.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>208.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>723.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BJ2">
         <v>40.0</v>
       </c>
-      <c r="BK2"/>
+      <c r="BK2">
+        <v>40.0</v>
+      </c>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>4493.0</v>
       </c>
-      <c r="BR2"/>
+      <c r="BS2"/>
     </row>
-    <row r="3" spans="1:70">
+    <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B3">
+        <v>37594000</v>
+      </c>
+      <c r="C3">
         <v>36928000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>428887000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>42535000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>34092000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>57359000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>753107000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10303000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15483000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27503000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>258242000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20865000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>16816000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4953000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>158587337</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3190000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5536000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>23379000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>35753140</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55079614</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9038929</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2849642</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4109</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5877</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>100388</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9447</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>75190</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>242083</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>235980</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>120700</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>128453</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>148468</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>124671</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17640</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>33480</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>26883</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>23110</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>49847</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4790</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3090</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1256</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11719</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>50649</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7111</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>20077</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1710</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1275</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
@@ -21119,4222 +21342,4288 @@
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
+      <c r="BS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:70">
+    <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>8284000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-18402000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>17800888.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>748735.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-3299467.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-12827913.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-4169543.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-135064672.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>131640629.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>22507711.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
+      <c r="BS4"/>
     </row>
-    <row r="5" spans="1:70">
+    <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2564000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>4840000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21136601.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>81882932.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43168158.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-43400420.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>23507179.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12020097.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15639912.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2039832.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
+      <c r="BS5"/>
     </row>
-    <row r="6" spans="1:70">
+    <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B6">
+        <v>-197789000.0</v>
+      </c>
+      <c r="C6">
         <v>414833000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8441000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-62402000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-179590000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>155729000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4886000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-193888000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>274594000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19243000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7382000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11488000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8284000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-18402000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17800888.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>749000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3299000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12828000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4169543.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-135064672.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>131642629.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>22505711.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1170426.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-2550734.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1870047.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1462300.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-177221.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6450817.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3057467.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4209951.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>395296.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-154741.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>130310.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-15216.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-92921.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-88357.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>33014.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-231137.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>354675.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-69835.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11679.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>51477.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-37403.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-44052.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>111901.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-58654.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>54406.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>59565.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2263.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>237.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-133.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-393.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>313.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>70.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-154.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>469.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-289.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>179.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-515.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>403.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>280.0</v>
       </c>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
-      <c r="BR6">
+      <c r="BR6"/>
+      <c r="BS6">
         <v>4493.0</v>
       </c>
     </row>
-    <row r="7" spans="1:70">
+    <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B7">
+        <v>-17884000.0</v>
+      </c>
+      <c r="C7">
         <v>-30905000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>22473000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7352000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7757000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-18079000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6101000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14228000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3063000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6863000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>61466000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-113270000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>26569000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-22812000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>19595500.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-112813000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13743000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-12340000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-21148728.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5899639.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5736506.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6190346.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1063310.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-293137.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1278117.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>859985.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1630454.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-777845.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-705463.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-9557.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>17878346.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>76499.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>82580.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>86362.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-237127.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>94176.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-154240.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-17297.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-47553.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>48251.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-25358.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-15752.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>48690.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>3445.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6652.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1389.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-45602.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-3585.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-17999.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>8524.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>1989.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1444.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4277.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>8246.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-15093.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-465.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-8553.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>5140.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-4942.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4620.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>2283.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1585.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-29839.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>1585.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>2211.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13243.0</v>
       </c>
       <c r="BO7">
         <v>-13243.0</v>
       </c>
       <c r="BP7">
-        <v>5865.0</v>
+        <v>-13243.0</v>
       </c>
       <c r="BQ7">
         <v>5865.0</v>
       </c>
       <c r="BR7">
+        <v>5865.0</v>
+      </c>
+      <c r="BS7">
         <v>19233.0</v>
       </c>
     </row>
-    <row r="8" spans="1:70">
+    <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-52000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-73000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>1282584.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2150431.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1961278.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2002045.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>712942.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1412593.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-577484.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>463199.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
+      <c r="BS8"/>
     </row>
-    <row r="9" spans="1:70">
+    <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>-5000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
         <v>5000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>130000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-113000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-52000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-73000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1282584.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1367000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-734000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-548000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-712942.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1412593.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>578390.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-460000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>705548.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-326366.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-634204.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>98770.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-304626.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-360520.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-279276.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-62046.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-119.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21208.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-28830.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15547.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3380.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>149111.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-116591.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-13992.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-37031.0</v>
       </c>
-      <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
+      <c r="BS9"/>
     </row>
-    <row r="10" spans="1:70">
+    <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>182000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-259000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>77000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>228000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-292000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-353000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-176000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-968345.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>115000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1739879.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3184312.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-517195.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-276750.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>276750.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>182988.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>145932.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-145932.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1515915.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-12050717.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1920692.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3335798.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
         <v>18867422.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>132137.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>201289.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>-116720.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-257216.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>37395.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-234938.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
+      <c r="BS10"/>
     </row>
-    <row r="11" spans="1:70">
+    <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1699000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1938000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3265000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13043719.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7086743.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10995618.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-911848.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1307105.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6634464.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-523739.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2366531.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>982307.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-145477.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1810651.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>332484.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>366370.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>728596.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-124704.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>252971.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-219989.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-72518.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>242752.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>70721.71</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>69896.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-64091.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-18058.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>24445.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
+      <c r="BS11"/>
     </row>
-    <row r="12" spans="1:70">
+    <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>5500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4888000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6960000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12637408.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23487370.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>9808962.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1921120.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3166901.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9373084.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>495238.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4300725.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2327234.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-349906.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1944526.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2018085.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7624731.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1657971.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>649027.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>654180.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>37029748.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5359315.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>209027.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18509.46</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8567987.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>68750.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>138843.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>41518.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
+      <c r="BS12"/>
     </row>
-    <row r="13" spans="1:70">
+    <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-9380000.0</v>
       </c>
       <c r="N13">
+        <v>-9380000.0</v>
+      </c>
+      <c r="O13">
         <v>5298000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6075085.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>-43332623.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-43719345.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-23096223.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-10436955.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5762336.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3086468.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-624545.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>178706.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-44262.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>574663.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1568710.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2370921.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-301483.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-200482.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>277357.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>127809.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-131342.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-17760.08</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>12068.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>9156.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-19591.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-27750.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
+      <c r="BS13"/>
     </row>
-    <row r="14" spans="1:70">
+    <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B14">
+        <v>115881000.0</v>
+      </c>
+      <c r="C14">
         <v>106311000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>108325000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>94880000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>78901000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>66229000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>51848000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40727000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>32187000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>29847000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>58203000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21850000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21346000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19329000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14102690.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14781000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10452000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7427000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5089633.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3656757.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2108548.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1117715.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>721505.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>756518.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>726000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>676794.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1046755.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>963000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>840717.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>506143.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>570936.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>549476.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>553512.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>560540.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1015479.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1004317.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>809786.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>488758.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>545189.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12782.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13357.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7128.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>740.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>731.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>689.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>640.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>721.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>792.0</v>
       </c>
-      <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
+      <c r="BS14"/>
     </row>
-    <row r="15" spans="1:70">
+    <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15">
+        <v>30000000.0</v>
+      </c>
+      <c r="C15">
         <v>396000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5603000.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
         <v>5141000.0</v>
       </c>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>2842000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>579000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5533000.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
-        <v>21000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M15">
         <v>21000.0</v>
       </c>
       <c r="N15">
         <v>21000.0</v>
       </c>
       <c r="O15">
+        <v>21000.0</v>
+      </c>
+      <c r="P15">
         <v>1.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
+        <v>314000.0</v>
+      </c>
+      <c r="R15">
+        <v>20828.0</v>
+      </c>
+      <c r="S15">
         <v>314611.0</v>
       </c>
-      <c r="Q15">
-[...5 lines deleted...]
-      <c r="S15">
+      <c r="T15">
         <v>177502.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177505.0</v>
       </c>
       <c r="U15">
         <v>177505.0</v>
       </c>
       <c r="V15">
+        <v>177505.0</v>
+      </c>
+      <c r="W15">
         <v>177502.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
+      <c r="BS15"/>
     </row>
-    <row r="16" spans="1:70">
+    <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B16">
+        <v>263500000.0</v>
+      </c>
+      <c r="C16">
         <v>461289000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>46456000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38015000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>100417000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>280007000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>124278000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>129164000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>323052000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>48458000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>29215000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21833000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10345000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2061000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>20462570.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2662000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1913000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5212000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18040327.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22209870.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>157274542.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25631913.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3126202.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1955776.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4506510.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6376557.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7838857.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8016078.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1565261.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4622728.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>412777.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>17481.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>172222.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>41912.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>57128.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>150049.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>238406.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>205392.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>436529.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>81854.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>151689.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>140010.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>88533.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>125936.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>169988.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>58087.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>116741.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>62335.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2770.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>507.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>270.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>403.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>796.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>483.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>413.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>567.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>98.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>387.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>208.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>723.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40.0</v>
       </c>
       <c r="BK16">
         <v>40.0</v>
       </c>
-      <c r="BL16"/>
+      <c r="BL16">
+        <v>40.0</v>
+      </c>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>4493.0</v>
       </c>
     </row>
-    <row r="17" spans="1:70">
+    <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
+      <c r="BS17"/>
     </row>
-    <row r="18" spans="1:70">
+    <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B18">
+        <v>-173421000.0</v>
+      </c>
+      <c r="C18">
         <v>-198063000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-548296000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-152423000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-146375000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-176811000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-835792000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-68749000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-60330000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-75187000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-302182000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15061000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10055000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>162000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-139622533.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2408000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28350000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10383000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-47554593.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-64521286.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13891811.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9683220.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2967762.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2421903.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-478057.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-894833.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>18849.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3526249.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2077398.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-787144.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-487833.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-396445.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-392971.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-402504.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-413541.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-309217.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-442917.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-329510.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-236620.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-69835.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-74042.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-78523.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-37403.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-44052.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-80099.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-108654.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-70594.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-12695.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-23977.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>237.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>11367.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-2393.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-8687.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>70.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-154.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>469.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1289.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>179.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-515.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-4597.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>280.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>-10110.0</v>
       </c>
-      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
+      <c r="BS18"/>
     </row>
-    <row r="19" spans="1:70">
+    <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B19">
+        <v>8570000.0</v>
+      </c>
+      <c r="C19">
         <v>188528000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>135498000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-125277000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-59930000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-255947000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-416700000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-272133000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-198747000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-32818000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-92912000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-127954000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-54575000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-56488000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-57486466.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-102815459.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9358034.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9590.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>191077.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>182044.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-53481129.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2427972.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>284079.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-665877.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-1492378.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-509447.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-75190.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-242083.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-235980.0</v>
       </c>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19">
         <v>12550.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-9385.98</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-23250.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-70473.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-32730.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-17643.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
+      <c r="BS19"/>
     </row>
-    <row r="20" spans="1:70">
+    <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>1000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>186807000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>451791000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>150969000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>529738000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>99336000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>146259000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>138011000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>58162000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>41344000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>57058994.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>6.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>67988999.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>34532734.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>11860566.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
+      <c r="BS20"/>
     </row>
-    <row r="21" spans="1:70">
+    <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B21">
+        <v>-669000.0</v>
+      </c>
+      <c r="C21">
         <v>957955000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-458000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>172418000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2281000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>583511000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>48055000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>-218000.0</v>
       </c>
       <c r="N21">
+        <v>-218000.0</v>
+      </c>
+      <c r="O21">
         <v>-8373000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-872489.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-22894640.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-276805.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-91645.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-17077.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-181475.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-390476.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5475000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531169.0</v>
       </c>
       <c r="Y21">
         <v>531169.0</v>
       </c>
       <c r="Z21">
+        <v>531169.0</v>
+      </c>
+      <c r="AA21">
         <v>-67467.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-196071.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>9973799.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-980067.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4634205.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>852239.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>159675.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>466862.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>179334.38</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>215622.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-5141.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20564.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2261.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
+      <c r="BS21"/>
     </row>
-    <row r="22" spans="1:70">
+    <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>-378343000.0</v>
+      </c>
+      <c r="C22">
         <v>-378711000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-925000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>257390000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-138792000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>246791000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-62179000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-236242000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>126735000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25909000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-69389000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-14117000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-18166000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-30488000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-25064190.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-16611000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2032000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15644000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-5367391.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-16677129.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7400040.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-7167530.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7063490.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8551301.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-5815098.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1916254.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-12096930.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3971911.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-7764540.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2283551.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-38466878.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6358030.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1124742.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1056515.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-10042111.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1449577.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1214196.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-792642.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2144693.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-133503.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-190350.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-72016.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-49972.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-54776.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-3188917.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-191338.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>26529.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-10899.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-50560.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-10215.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-10439.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-5534.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-6055.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-9744.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-5037.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-4488.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-4089.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6131.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-23634.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-10018.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-2747.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1585.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3490.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1585.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>142.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3722.0</v>
       </c>
       <c r="BO22">
         <v>-3722.0</v>
       </c>
       <c r="BP22">
-        <v>-5865.0</v>
+        <v>-3722.0</v>
       </c>
       <c r="BQ22">
         <v>-5865.0</v>
       </c>
       <c r="BR22">
+        <v>-5865.0</v>
+      </c>
+      <c r="BS22">
         <v>-19233.0</v>
       </c>
     </row>
-    <row r="23" spans="1:70">
+    <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>-741000.0</v>
+      </c>
+      <c r="C23">
         <v>-2113000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2010000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-90349999.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-5097000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-94300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5347000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-9740000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7437000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>150000.0</v>
+      </c>
+      <c r="M23">
         <v>4134000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>58162000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>150000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>136044.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>18905000.0</v>
+      </c>
+      <c r="R23">
         <v>198000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>282000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-158133.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>385004.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3153903.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>192656.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>284079.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>531169.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1492378.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-509447.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3267.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1089.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-128453.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>34048.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-10000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-33480.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-26883.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>25706.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>65739.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-6784.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3090.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-535.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-11719.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-50649.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-7111.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-20077.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-1710.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1275.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-2740.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>26240.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>-11500.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>-1000.0</v>
       </c>
-      <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>1000.0</v>
       </c>
-      <c r="BF23"/>
       <c r="BG23"/>
-      <c r="BH23">
+      <c r="BH23"/>
+      <c r="BI23">
         <v>5000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>10150.0</v>
       </c>
-      <c r="BJ23"/>
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23">
         <v>10150.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>4493.0</v>
       </c>
     </row>
-    <row r="24" spans="1:70">
+    <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B24">
+        <v>-13246000.0</v>
+      </c>
+      <c r="C24">
         <v>-50403000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>417158000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-209272000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-63271000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-190483000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>434529000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-285160000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-160500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-48350000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>165330000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-107089000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-37759000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-29017000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>127545135.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-15698000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-34443000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-70634000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>8943375.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-128277783.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2046395.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>375887.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-750000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-660000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-84925.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-240140.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-213281.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-117772.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>-148468.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-112657.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-15457.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5215.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-21317.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-61464.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-4396.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-5588.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3090.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-229.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-2275.0</v>
       </c>
-      <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-1735.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-859.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-1275.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>-2250.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
+      <c r="BS24"/>
     </row>
-    <row r="25" spans="1:70">
+    <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B25">
+        <v>142355000.0</v>
+      </c>
+      <c r="C25">
         <v>161453000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-298838000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-492105000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-60206000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-426631000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-85314000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>129390000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-228224000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-107929000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-100794000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>105394000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-28731000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33208000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3618320.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>115028000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1105000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3484000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9677350.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6078968.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-9473979.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1055940.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1433422.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5410462.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3159380.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1142180.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9237470.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>69618.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5132041.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>492566.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>502005.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5277789.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>76023.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>8551321.0</v>
       </c>
-      <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>68801.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>130231.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>338368.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19371.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>48251.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-26277.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-15752.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3286399.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4055.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1856.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5143.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-50967.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>997.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>43036.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1928.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>19817.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1697.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1645.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1568.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>14939.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5422.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>11353.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1170.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>28061.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-9217.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>744.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>748.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>23219.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25">
         <v>-2353.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16965.0</v>
       </c>
       <c r="BO25">
         <v>16965.0</v>
       </c>
-      <c r="BP25"/>
+      <c r="BP25">
+        <v>16965.0</v>
+      </c>
       <c r="BQ25"/>
       <c r="BR25"/>
+      <c r="BS25"/>
     </row>
-    <row r="26" spans="1:70">
+    <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-460000000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-145000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5533000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-107000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5533000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-5533000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>21000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>58162000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>41344000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>57195038.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>201006.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>198575.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>314611.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>177502000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12245570.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>190367116.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>37242261.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>366160.0</v>
       </c>
       <c r="AC26">
-        <v>362890.0</v>
+        <v>366160.0</v>
       </c>
       <c r="AD26">
         <v>362890.0</v>
       </c>
       <c r="AE26">
-        <v>0.0</v>
+        <v>362890.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>56419.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>110313.36</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>104998.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>226001.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>481001.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>68000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>-9000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
+      <c r="BS26"/>
     </row>
-    <row r="27" spans="1:70">
+    <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>12055000.0</v>
+      </c>
+      <c r="C27">
         <v>12132000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>34726000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4487000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3101000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3021000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6859000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2946000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9797000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9953000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6574000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5947000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5743000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5878000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>13949124.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5213000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6554000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5749000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-52317.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3399371.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>849015.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4350643.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>881600.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>261432.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>273931.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>636269.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>276290.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>432971.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>655827.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>627955.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>206289.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>144327.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>24749.0</v>
       </c>
-      <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>68750.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8612.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>41518.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1395856.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5725.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>129565.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>13836.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>13788.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>13659.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3134858.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>80000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9083.0</v>
       </c>
-      <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>3796.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
+      <c r="BS27"/>
     </row>
-    <row r="28" spans="1:70">
+    <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>-31367000.0</v>
+      </c>
+      <c r="C28">
         <v>496378000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7648000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>172763000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7377000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>531128000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>494499000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>136691000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>518188000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>99745000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>144234000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>133638000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>56098000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>32971000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>56322550.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17536000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-78000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>68179000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34250397.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12064095.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>189976640.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>31767261.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531169.0</v>
       </c>
       <c r="Y28">
         <v>531169.0</v>
       </c>
       <c r="Z28">
+        <v>531169.0</v>
+      </c>
+      <c r="AA28">
         <v>-67467.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-196070.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9977066.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-980069.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4997095.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>883129.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>241704.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>523281.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>387288.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>320620.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>220860.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>501565.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>65739.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>592016.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>85000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>130000.0</v>
       </c>
-      <c r="AQ28"/>
       <c r="AR28"/>
-      <c r="AS28">
+      <c r="AS28"/>
+      <c r="AT28">
         <v>192000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>50000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>125000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>72260.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>26240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11500.0</v>
       </c>
       <c r="AY28">
         <v>-11500.0</v>
       </c>
       <c r="AZ28">
+        <v>-11500.0</v>
+      </c>
+      <c r="BA28">
         <v>2000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-1000.0</v>
       </c>
-      <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>1000.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>5000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>10150.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>10150.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>4493.0</v>
       </c>
     </row>
-    <row r="29" spans="1:70">
+    <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B29">
+        <v>-135827000.0</v>
+      </c>
+      <c r="C29">
         <v>-161135000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-119409000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-109888000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-112283000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-119452000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-82685000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-58446000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-44847000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-47684000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-43940000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5804000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6761000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5115000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18964804.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5598000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>33886000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12996000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-11801453.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-9441672.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4852882.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-6833578.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2963653.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2416026.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-377669.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-885386.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>94039.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-3284166.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1841418.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-666444.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-359380.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-247977.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-268300.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-384864.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-380061.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-282334.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-419807.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-279663.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-231830.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-66745.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-72786.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-66804.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>13246.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-36941.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-60022.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-106944.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-69319.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-12695.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-21727.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>237.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11367.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-2393.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-8687.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>70.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-154.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>469.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1289.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>179.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-515.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-4597.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>280.0</v>
       </c>
-      <c r="BJ29"/>
-      <c r="BK29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>-10110.0</v>
       </c>
-      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
+      <c r="BS29"/>
     </row>
-    <row r="30" spans="1:70">
+    <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>-30595000.0</v>
+      </c>
+      <c r="C30">
         <v>79590000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>135498000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-125277000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-59930000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-255947000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-416700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-272133000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-198747000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-32818000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-92912000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-127954000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-54575000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-56488000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-57486466.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-22385000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-37107000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-94003000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26618487.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-137687095.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-53481129.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2427972.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>284079.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-665877.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1492378.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-509447.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-75190.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-242083.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-235980.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-120700.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-128453.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-148468.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-124671.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-17640.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-33480.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-26883.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-48744.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-17213.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-5511.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3090.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-535.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-11719.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-50649.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-7111.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-20077.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1710.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1275.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-2250.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
+      <c r="BS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>