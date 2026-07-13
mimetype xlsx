--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -827,9796 +830,10280 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>12736000.0</v>
+      </c>
+      <c r="C2">
         <v>11544000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5193000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7127000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2421000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2878000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-206000.0</v>
+      </c>
+      <c r="C5">
         <v>2543000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4991000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8283000.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>14</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>6001000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8168000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9612000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5828000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>15</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
+        <v>8000.0</v>
+      </c>
+      <c r="F8">
         <v>7000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>6000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>24107000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12261000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>271601000.0</v>
+      </c>
+      <c r="C10">
         <v>77461000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41216000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13642000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13422000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>26728000.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>312677000.0</v>
+      </c>
+      <c r="C12">
         <v>77461000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41216000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13642000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>21900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13422000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26728000.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>12000.0</v>
+      </c>
+      <c r="C13">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
+        <v>8000.0</v>
+      </c>
+      <c r="F13">
         <v>7000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-54384000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-35000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>21</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>44012000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35312000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32555000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94569858.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14929982.0</v>
       </c>
       <c r="G14">
         <v>14929982.0</v>
       </c>
       <c r="H14">
         <v>14929982.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>14929982.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>8000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>11986000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>39900000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>44214000.0</v>
+      </c>
+      <c r="C22">
         <v>44833000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>52540000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>42374000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>25800000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30197000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>18488000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>716111000.0</v>
+      </c>
+      <c r="C23">
         <v>473918000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>201041000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>162943000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>131400000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>81357000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>95525000.0</v>
       </c>
-      <c r="H23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:8">
+      <c r="I23"/>
+    </row>
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>31</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>184389000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>326163000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>343624000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>375581000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>231887000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>117243000.0</v>
       </c>
-      <c r="H24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>343624000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>375581000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-249249000.0</v>
+      </c>
+      <c r="C28">
         <v>124179000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>303428000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>353966000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>365700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>242465000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>104515000.0</v>
       </c>
-      <c r="H28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:8">
+      <c r="I28"/>
+    </row>
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>36</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>52193000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-465884000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>357996000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>387600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>255887000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>131243000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>44220000.0</v>
+      </c>
+      <c r="C30">
         <v>47449000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40488000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37272000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8792000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19041000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-291998000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-407650000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-192553000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-55549000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-35000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>39</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>97580000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>98467000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>52119000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17800000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11873000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33416000.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>306429000.0</v>
+      </c>
+      <c r="C33">
         <v>300016000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>61664000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>65831000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>53100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>27869000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>30369000.0</v>
       </c>
-      <c r="H33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:8">
+      <c r="I33"/>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>41</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>248534000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>24802000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>41932000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>67636000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>409000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2091000.0</v>
       </c>
-      <c r="H34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>432303000.0</v>
+      </c>
+      <c r="C35">
         <v>541042000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>365844000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>407581000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>478600000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>232296000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>119334000.0</v>
       </c>
-      <c r="H35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>4004000.0</v>
+      </c>
+      <c r="C36">
         <v>2100000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5282000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8675000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>95000.0</v>
       </c>
-      <c r="H36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:8">
+      <c r="I36"/>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>12499000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>25660000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>11000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>95000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>8571000.0</v>
+      </c>
+      <c r="C39">
         <v>4159000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5133000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3824000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1077000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>899000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>67077000.0</v>
+      </c>
+      <c r="C40">
         <v>51415000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>23516000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>24015000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15194000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>14862000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>58558000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>98750000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>409000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2091000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>694420000.0</v>
+      </c>
+      <c r="C42">
         <v>361379000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>39466000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>24107000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>620522000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6148000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-55549000.0</v>
       </c>
-      <c r="H42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:8">
+      <c r="I42"/>
+    </row>
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>52</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
         <v>59676000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>104283000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>22655000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>82059000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>72067000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>64565000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>30701000.0</v>
+      </c>
+      <c r="C46">
         <v>28852000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32685000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>31587000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>22200000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>27859000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30274000.0</v>
       </c>
-      <c r="H46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:8">
+      <c r="I46"/>
+    </row>
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>22655000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>22177000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>27859000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>30274000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-451085000.0</v>
+      </c>
+      <c r="C48">
         <v>-507378000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-846825000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-924630000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1028229000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-198708000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1165000.0</v>
       </c>
-      <c r="H48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:8">
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-924630000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-1028229000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>57</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>11250000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>10313000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14372000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>12500000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>24000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>14000000.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>22352000.0</v>
+      </c>
+      <c r="C51">
         <v>201640000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>344644000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>367608000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>388081000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>255887000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>131243000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>15000000.0</v>
+      </c>
+      <c r="C52">
         <v>13363000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>12261000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>16218000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>24000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>14000000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>60</v>
+      </c>
+      <c r="B53">
+        <v>41076000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
-[...1 lines deleted...]
-      </c>
+      <c r="E53"/>
       <c r="F53">
         <v>-193.0</v>
       </c>
-      <c r="G53"/>
+      <c r="G53">
+        <v>-193.0</v>
+      </c>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>716111000.0</v>
+      </c>
+      <c r="C55">
         <v>473918000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>201041000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>162943000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>131400000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>81357000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>95525000.0</v>
       </c>
-      <c r="H55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:8">
+      <c r="I55"/>
+    </row>
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>409682000.0</v>
+      </c>
+      <c r="C56">
         <v>173902000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>139377000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>97112000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>78300000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>53488000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>65156000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>52000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>94813000.0</v>
+      </c>
+      <c r="C57">
         <v>76322000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>40970000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>47360000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>60500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>41615000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31740000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>58000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>527116000.0</v>
+      </c>
+      <c r="C58">
         <v>617364000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>406814000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>454941000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>539100000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>273911000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>151074000.0</v>
       </c>
-      <c r="H58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:8">
+      <c r="I58"/>
+    </row>
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>243141000.0</v>
+      </c>
+      <c r="C60">
         <v>-143446000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-802360000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-892232000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-407700000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-192554000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-55549000.0</v>
       </c>
-      <c r="H60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:8">
+      <c r="I60"/>
+    </row>
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>600234000.0</v>
       </c>
-      <c r="E62">
+      <c r="F62">
         <v>608311000.0</v>
       </c>
-      <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>12736000.0</v>
+      </c>
+      <c r="C2">
         <v>1518000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2635000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4025000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11544000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9692000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9431000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4747000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5193000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14065000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6635000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15494000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7127000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12626000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6857000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4810000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4147000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4459000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4904000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2421000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
-    </row>
-    <row r="3" spans="1:23">
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>-206000.0</v>
+      </c>
+      <c r="C5">
         <v>-205999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-206000.0</v>
       </c>
       <c r="D5">
         <v>-206000.0</v>
       </c>
       <c r="E5">
+        <v>-206000.0</v>
+      </c>
+      <c r="F5">
         <v>2543000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2569000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4848000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5443000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4991000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7646000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7910000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6634000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8283000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8999000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5357000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3869000.0</v>
       </c>
-      <c r="Q5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R5"/>
       <c r="S5">
         <v>0.0</v>
       </c>
-      <c r="T5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
-    </row>
-    <row r="7" spans="1:23">
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="B7"/>
       <c r="C7">
         <v>0.0</v>
       </c>
       <c r="D7">
         <v>0.0</v>
       </c>
       <c r="E7">
+        <v>0.0</v>
+      </c>
+      <c r="F7">
         <v>6001000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6560000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7106000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7643000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8168000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8661000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9149000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9641000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9612000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9948000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9921000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5555000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5828000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6100000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>6100000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>15</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="D8">
         <v>10000.0</v>
       </c>
       <c r="E8">
         <v>10000.0</v>
       </c>
       <c r="F8">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="G8">
         <v>8000.0</v>
       </c>
       <c r="H8">
         <v>8000.0</v>
       </c>
       <c r="I8">
         <v>8000.0</v>
       </c>
       <c r="J8">
         <v>8000.0</v>
       </c>
       <c r="K8">
         <v>8000.0</v>
       </c>
       <c r="L8">
         <v>8000.0</v>
       </c>
       <c r="M8">
         <v>8000.0</v>
       </c>
       <c r="N8">
         <v>8000.0</v>
       </c>
       <c r="O8">
         <v>8000.0</v>
       </c>
       <c r="P8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Q8">
         <v>7000.0</v>
       </c>
-      <c r="R8"/>
+      <c r="R8">
+        <v>7000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>30137000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>25576000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24107000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21055000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17610000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12541000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>12261000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-    </row>
-    <row r="10" spans="1:23">
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>271601000.0</v>
+      </c>
+      <c r="C10">
         <v>127362000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4808000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9506000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>77461000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52674000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>35391000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>55146000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>41216000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>23817000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>22614000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>22566000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13642000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15430000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13391000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15478000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>21900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12236000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7775000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4976000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>13422000.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
-    </row>
-    <row r="11" spans="1:23">
+      <c r="X10"/>
+    </row>
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>312677000.0</v>
+      </c>
+      <c r="C12">
         <v>127362000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4808000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9506000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77461000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>52674000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>35391000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>55146000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>41216000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23817000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22614000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>22566000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13642000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15430000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13391000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15478000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>21900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12236000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7775000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4976000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>13422000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>12000.0</v>
       </c>
       <c r="C13">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D13">
         <v>10000.0</v>
       </c>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="G13">
         <v>8000.0</v>
       </c>
       <c r="H13">
         <v>8000.0</v>
       </c>
       <c r="I13">
         <v>8000.0</v>
       </c>
       <c r="J13">
         <v>8000.0</v>
       </c>
       <c r="K13">
         <v>8000.0</v>
       </c>
       <c r="L13">
         <v>8000.0</v>
       </c>
       <c r="M13">
         <v>8000.0</v>
       </c>
       <c r="N13">
         <v>8000.0</v>
       </c>
       <c r="O13">
         <v>8000.0</v>
       </c>
       <c r="P13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Q13">
         <v>7000.0</v>
       </c>
       <c r="R13">
+        <v>7000.0</v>
+      </c>
+      <c r="S13">
         <v>-147003000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-158067000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-172166000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-188461000.0</v>
       </c>
-      <c r="V13"/>
       <c r="W13"/>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>21</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>110264531.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>102321754.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>113270186.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>91371000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38212440.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>96641000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>96235469.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19375000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35765000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>35528429.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>94736000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16059000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19662000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32363000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14929982.0</v>
       </c>
       <c r="R14">
         <v>14929982.0</v>
       </c>
       <c r="S14">
         <v>14929982.0</v>
       </c>
       <c r="T14">
         <v>14929982.0</v>
       </c>
       <c r="U14">
+        <v>14929982.0</v>
+      </c>
+      <c r="V14">
         <v>14930000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21937491.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14929991.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>8000.0</v>
       </c>
       <c r="M15">
         <v>8000.0</v>
       </c>
       <c r="N15">
         <v>8000.0</v>
       </c>
       <c r="O15">
         <v>8000.0</v>
       </c>
       <c r="P15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="Q15">
         <v>7000.0</v>
       </c>
-      <c r="R15"/>
+      <c r="R15">
+        <v>7000.0</v>
+      </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>24893000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21906000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-1815000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>39900000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-28459000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-35878000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-    </row>
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
-    </row>
-    <row r="22" spans="1:23">
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
-        <v>0.0</v>
+        <v>44214000.0</v>
       </c>
       <c r="C22">
         <v>0.0</v>
       </c>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
+        <v>0.0</v>
+      </c>
+      <c r="F22">
         <v>44833000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>55090000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>57514000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>55197000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52540000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>51988000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>48889000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>51275000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>42374000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>39128000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28743000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>27198000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>25800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>26489000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>30389000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>31057000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>30197000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>716111000.0</v>
+      </c>
+      <c r="C23">
         <v>505475000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>317296000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>292323000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>473918000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>435441000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>213355000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>213571000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>201041000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>195047000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>181063000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>185776000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>162943000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>169785000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>151859000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>143491000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>131400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>107752000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>102493000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>95443000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>81358000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
-    </row>
-    <row r="24" spans="1:23">
+      <c r="X23"/>
+    </row>
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>184389000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>316369000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>314332000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>320258000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>326163000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>330547000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>127586000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>127466000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>343624000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>358131000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>377519000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>381762000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>375581000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>210054000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>231887000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>127586000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>127466000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>343624000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>358131000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>377519000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>381762000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>375581000.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>33</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>84296000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>44739000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14844000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>5590000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>4036000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-249249000.0</v>
+      </c>
+      <c r="C28">
         <v>-127362000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4808000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9506000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>124179000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>280255000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>299484000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>284630000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>303428000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>325724000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>340214000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>345300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>353966000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>361967000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>378433000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>385102000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>365700000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>227918000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>238247000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>246917000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>242465000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>36</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>152469000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-106376000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-87307000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>52193000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>41360000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-397836000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-461825000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-465884000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>340880000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-514810000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>358225000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>357996000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>367449000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>381903000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-589879000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>387600000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>234054000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>255887000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>44220000.0</v>
+      </c>
+      <c r="C30">
         <v>16103000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14558000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5171000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47449000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43799000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39648000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>35110000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40488000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>48533000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36534000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>39187000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>37272000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45797000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45208000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>38584000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>28000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33368000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>29334000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>25469000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8792000.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
-    </row>
-    <row r="31" spans="1:23">
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-271902000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-291155000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-291998000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-324831000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-335106000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-376593000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-407650000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-150366000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-161669000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-172166000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-192553000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>39</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>73565000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-45915000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-36266000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>97580000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>92228000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>87493000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>108350000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>98467000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>75380000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>61282000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>58127000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>52119000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>36235000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>51406000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>49893000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>17800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>29885000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>11873000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
-    </row>
-    <row r="33" spans="1:23">
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>306429000.0</v>
+      </c>
+      <c r="C33">
         <v>373448000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>311391000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>281496000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>300016000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>278630000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>76874000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>62866000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>61664000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>66798000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>68930000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>68551000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>65831000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>66609000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>60777000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>55212000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>53100000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>34798000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>33402000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>32487000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>27870000.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
-    </row>
-    <row r="34" spans="1:23">
+      <c r="X33"/>
+    </row>
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>41</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>253117000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>234412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>248534000.0</v>
       </c>
       <c r="E34">
         <v>248534000.0</v>
       </c>
       <c r="F34">
+        <v>248534000.0</v>
+      </c>
+      <c r="G34">
         <v>250503000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>43443000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>26261000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>24802000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>28503000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>34821000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>42508000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>41932000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>50636000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>52540000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>63241000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>67636000.0</v>
       </c>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>409000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
-    </row>
-    <row r="35" spans="1:23">
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>432303000.0</v>
+      </c>
+      <c r="C35">
         <v>294544000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>371852000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>332537000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>541042000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>655867000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>373483000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>368587000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>365844000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>381021000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>402114000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>417833000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>407581000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>427675000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>447289000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>481698000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>478600000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>215049000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>220936000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>226827000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>232296000.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
-    </row>
-    <row r="36" spans="1:23">
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>4004000.0</v>
+      </c>
+      <c r="C36">
         <v>289152000.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>14844000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6349000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4537000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5604000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5769000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5282000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8079000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>8353000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6981000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8675000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>9416000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5600000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4046000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5300000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5340000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3691000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>905000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-24672.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
-    </row>
-    <row r="37" spans="1:23">
+      <c r="X36"/>
+    </row>
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
-    </row>
-    <row r="38" spans="1:23">
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
         <v>10322000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>27992000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>8811000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>12499000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12237000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>30377000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>16044000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>25660000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-1000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3691000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>905000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
-    </row>
-    <row r="39" spans="1:23">
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>8571000.0</v>
+      </c>
+      <c r="C39">
         <v>4665000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1097000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1321000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4159000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5248000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3928000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5252000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5133000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3911000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4096000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4197000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3824000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2821000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3740000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7019000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2600000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>861000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1593000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1454000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1077000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
-    </row>
-    <row r="40" spans="1:23">
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>67077000.0</v>
+      </c>
+      <c r="C40">
         <v>56944000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>49185000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>43068000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>51415000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>42821000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>24091000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>23745000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>23516000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26561000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>23574000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>22970000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24015000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>42815000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>26158000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>18379000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>13817000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13681000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10812000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15194000.0</v>
       </c>
-      <c r="V40"/>
       <c r="W40"/>
-    </row>
-    <row r="41" spans="1:23">
+      <c r="X40"/>
+    </row>
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>59928000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>58558000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>61778000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>62126000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>96315000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>98750000.0</v>
       </c>
-      <c r="R41"/>
       <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41">
         <v>10000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>409000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
-    </row>
-    <row r="42" spans="1:23">
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>188995000.0</v>
+      </c>
+      <c r="C42">
         <v>647072000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>213533000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>206477000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>361379000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>180356000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>36258000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>40494000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>39466000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>34765000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>30137000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>25576000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>24107000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>21055000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>17610000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>12541000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>620522000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>0.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>23064036.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1408601.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-192553000.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
-    </row>
-    <row r="43" spans="1:23">
+      <c r="X42"/>
+    </row>
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
-    </row>
-    <row r="44" spans="1:23">
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
-    </row>
-    <row r="45" spans="1:23">
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="B45"/>
       <c r="C45">
         <v>0.0</v>
       </c>
       <c r="D45">
         <v>0.0</v>
       </c>
       <c r="E45">
+        <v>0.0</v>
+      </c>
+      <c r="F45">
         <v>59676000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>57573000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>56439000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>105387000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>104283000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>31026000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>99990000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>33242000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>22655000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>32090000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
-    </row>
-    <row r="46" spans="1:23">
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
-        <v>0.0</v>
+        <v>30701000.0</v>
       </c>
       <c r="C46">
         <v>0.0</v>
       </c>
       <c r="D46">
         <v>0.0</v>
       </c>
       <c r="E46">
+        <v>0.0</v>
+      </c>
+      <c r="F46">
         <v>28852000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28991000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>30188000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>31568000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>32685000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>31026000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>32609000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>33242000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>31587000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>32090000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>30400000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26225000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>22200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>29458000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>29711000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>31582000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>27860000.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
-    </row>
-    <row r="47" spans="1:23">
+      <c r="X46"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>24182000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>24282000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>22655000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>32090000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>21114000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>21246000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>22177000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>29458000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>29711000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>31582000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27859000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
-    </row>
-    <row r="48" spans="1:23">
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-451085000.0</v>
+      </c>
+      <c r="C48">
         <v>-494409000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-319713000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-293588000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-507378000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-467942000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-766719000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-839903000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-846825000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-877849000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-906544000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-919960000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-924630000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-957733000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-964899000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1001321000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1028229000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3363000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3602000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>3590522.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4092000.0</v>
       </c>
-      <c r="V48"/>
       <c r="W48"/>
-    </row>
-    <row r="49" spans="1:23">
+      <c r="X48"/>
+    </row>
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49">
         <v>-906544000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>-919960000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-924630000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-957733000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-964899000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-1001321000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-1028229000.0</v>
       </c>
-      <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
-    </row>
-    <row r="50" spans="1:23">
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>11250000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>13437000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>11875000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10313000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>10333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18750000.0</v>
       </c>
       <c r="L50">
         <v>18750000.0</v>
       </c>
       <c r="M50">
+        <v>18750000.0</v>
+      </c>
+      <c r="N50">
         <v>14372000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>9685000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>4997000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>14063000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>12500000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>24000000.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>24000000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
-    </row>
-    <row r="51" spans="1:23">
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B51"/>
+        <v>58</v>
+      </c>
+      <c r="B51">
+        <v>22352000.0</v>
+      </c>
       <c r="C51"/>
       <c r="D51"/>
-      <c r="E51">
+      <c r="E51"/>
+      <c r="F51">
         <v>201640000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>332929000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>334875000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>339776000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>344644000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>349541000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>362828000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>367866000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>367608000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>377397000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>391824000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>400580000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>388081000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>240154000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>246022000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>251893000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>255887000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
-    </row>
-    <row r="52" spans="1:23">
+      <c r="X51"/>
+    </row>
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>59</v>
+      </c>
+      <c r="B52">
+        <v>15000000.0</v>
+      </c>
       <c r="C52"/>
       <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>13363000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12070000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15466000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13863000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>12261000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>12243000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>20642000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>20634000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>16218000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>11500000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6661000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>15197000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>12500000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>25105000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>25086000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>25066000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>24000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
-    </row>
-    <row r="53" spans="1:23">
+      <c r="X52"/>
+    </row>
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>60</v>
+      </c>
+      <c r="B53">
+        <v>41076000.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>44000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>236289574.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>236286534.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>236280800.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-193.0</v>
       </c>
-      <c r="V53"/>
       <c r="W53"/>
-    </row>
-    <row r="54" spans="1:23">
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
-    </row>
-    <row r="55" spans="1:23">
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>716111000.0</v>
+      </c>
+      <c r="C55">
         <v>505475000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>317296000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>292323000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>473918000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>435441000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>213355000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>213571000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>201041000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>195047000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>181063000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>185776000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>162943000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>169785000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>151859000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>143491000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>131400000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>107752000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>102493000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>95443000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>81358000.0</v>
       </c>
-      <c r="V55"/>
       <c r="W55"/>
-    </row>
-    <row r="56" spans="1:23">
+      <c r="X55"/>
+    </row>
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>409682000.0</v>
+      </c>
+      <c r="C56">
         <v>132026999.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5905000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>10827000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>173902000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>156811000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>136481000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>150705000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>139377000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>128249000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>112133000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>117225000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>97112000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>103176000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>91082000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>88279000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>78300000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>72954000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>69091000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>62956000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>53488000.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
-    </row>
-    <row r="57" spans="1:23">
+      <c r="X56"/>
+    </row>
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>94813000.0</v>
+      </c>
+      <c r="C57">
         <v>58462000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>51820000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>47093000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>76322000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>64583000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>48988000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>42355000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>40970000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>52869000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>50851000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>59098000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>47360000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>66941000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>39676000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>38386000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>60500000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>43069000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>43226000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>40782000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>41615000.0</v>
       </c>
-      <c r="V57"/>
       <c r="W57"/>
-    </row>
-    <row r="58" spans="1:23">
+      <c r="X57"/>
+    </row>
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>527116000.0</v>
+      </c>
+      <c r="C58">
         <v>353006000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>423672000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>379630000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>617364000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>720450000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>422471000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>410942000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>406814000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>433890000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>452965000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>476931000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>454941000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>494616000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>486965000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>520084000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>539100000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>258118000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>264162000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>267609000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>273911000.0</v>
       </c>
-      <c r="V58"/>
       <c r="W58"/>
-    </row>
-    <row r="59" spans="1:23">
+      <c r="X58"/>
+    </row>
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
-    </row>
-    <row r="60" spans="1:23">
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>188995000.0</v>
+      </c>
+      <c r="C60">
         <v>152469000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-106376000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-87307000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-143446000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-285009000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-725605000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-793958000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-802360000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-835430000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-868489000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-887742000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-892232000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-927671000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-941924000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-984904000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-407700000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-150366000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-161669000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-172166000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-192553000.0</v>
       </c>
-      <c r="V60"/>
       <c r="W60"/>
-    </row>
-    <row r="61" spans="1:23">
+      <c r="X60"/>
+    </row>
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
-    </row>
-    <row r="62" spans="1:23">
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
-      <c r="K62">
-[...1 lines deleted...]
-      </c>
+      <c r="K62"/>
       <c r="L62">
         <v>596587000.0</v>
       </c>
       <c r="M62">
+        <v>596587000.0</v>
+      </c>
+      <c r="N62">
         <v>600234000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>602840000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>606818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>608311000.0</v>
       </c>
       <c r="Q62">
         <v>608311000.0</v>
       </c>
-      <c r="R62"/>
+      <c r="R62">
+        <v>608311000.0</v>
+      </c>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>31077000.0</v>
+      </c>
+      <c r="C2">
         <v>201344000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>181547000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>158832000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>123099000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>127959000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>115427000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>76205000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>9377000.0</v>
+      </c>
+      <c r="C3">
         <v>9174000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8387000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8575000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10428000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9916000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8606000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7605000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>-23108000.0</v>
+      </c>
+      <c r="C5">
         <v>-59695000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>146209000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>158719000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>92792000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>83958000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>86926000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>57092000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>-13731000.0</v>
+      </c>
+      <c r="C6">
         <v>-50521000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>154596000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>167294000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>103220000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>93874000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>95532000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>64697000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>28747000.0</v>
+      </c>
+      <c r="C9">
         <v>219227000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>209082000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>219644000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>144849000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>132627000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>127863000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>79219000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>-225784000.0</v>
+      </c>
+      <c r="C10">
         <v>-80975000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>117076000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>136175000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>82557000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>77815000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>81473000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51987000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>-39026000.0</v>
+      </c>
+      <c r="C11">
         <v>2187000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4556000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4360000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-857000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6142000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5453000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5105000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>12410000.0</v>
+      </c>
+      <c r="C12">
         <v>21280000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29133000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22544000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10235000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6195000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4753000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5105000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>98</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>4648000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4977000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1249000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>0.0</v>
       </c>
-      <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>99</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>29443000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-84838000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-113158000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>69902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="H14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>-136005000.0</v>
+      </c>
+      <c r="C15">
         <v>-53719000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19239000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18657000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3154000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>77815000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>81473000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51987000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>18657000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13512000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>77816000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>81473000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51987000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>102</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-83162000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>103852000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>131815000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>83414000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>77816000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>81473000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>51987000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>103</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-16632000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24537000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-22544000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6143000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5453000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5105000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>41409000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1132000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>-13731000.0</v>
+      </c>
+      <c r="C21">
         <v>107622000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>119087000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>114895000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>81425000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>83958000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>86926000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>57092000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>73555000.0</v>
+      </c>
+      <c r="C23">
         <v>312949000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>271542000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>263581000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>186523000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>176628000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>156364000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>98332000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>110</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>9174000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8247000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8575000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10400000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9916000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8606000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7605000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>111</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>7441000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6780000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6723000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>112</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>4782000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5020000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11808000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>17434000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>181000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>313000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>397000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>113</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>106823000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>84975000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>92941000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>45990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>48488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>40624000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21730000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>114</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2187000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1278000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4360000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>42478000.0</v>
+      </c>
+      <c r="C30">
         <v>111605000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>89995000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>104749000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63424000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48669000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40937000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22127000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>-212053000.0</v>
+      </c>
+      <c r="C31">
         <v>-188597000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2011000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>21280000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1132000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-6143000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5453000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5105000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>59824000.0</v>
+      </c>
+      <c r="C32">
         <v>420571000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>390629000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>378476000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>267948000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>260586000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>243290000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>155424000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
-        <v>0.0</v>
+        <v>30923948.0</v>
       </c>
       <c r="C2">
         <v>0.0</v>
       </c>
       <c r="D2">
+        <v>0.0</v>
+      </c>
+      <c r="E2">
         <v>31075000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>48325000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51727000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52495000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>48797000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47005000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>47990000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44590000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41962000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43514000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41547000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>38347000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>35424000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36025000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>30035000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27633000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29406000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27968000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30110000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>38864000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>88</v>
+      </c>
+      <c r="B3">
+        <v>7036000.0</v>
+      </c>
       <c r="C3"/>
-      <c r="D3">
+      <c r="D3"/>
+      <c r="E3">
         <v>1623000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2242000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2331000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2380000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2221000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2138000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2078000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2131000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2040000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1998000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2010000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2218000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2349000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2615000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2640000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2588000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2585000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2584000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2544000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2321000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>90</v>
+      </c>
+      <c r="B5">
+        <v>-10375000.0</v>
+      </c>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>35340000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-41917000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-79709000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>40281000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>22774000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>45382000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>44694000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>39122000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15403000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-12839000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>27586000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68364000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31785000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18707000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21193000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>23973000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>26259000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5823000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>22832000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>29412000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>-3339000.0</v>
+      </c>
+      <c r="C6">
         <v>-144892000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-66796000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>36963000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-39675000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-77378000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42661000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24995000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>47520000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>46772000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>41253000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17443000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-10841000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>29596000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>70582000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>34134000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21322000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>23833000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>26561000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28844000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8407000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>25376000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31733000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
-        <v>0.0</v>
+        <v>-28557589.0</v>
       </c>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
+        <v>0.0</v>
+      </c>
+      <c r="E9">
         <v>28749000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52534000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>55408000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>56072000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55213000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>52895000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>48896000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>53937000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>53354000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50275000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>61758000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>58852000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>48759000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>39275000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>36148000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35110000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>34316000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25745000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33763000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>41574000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>-101501000.0</v>
+      </c>
+      <c r="C10">
         <v>-144892000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-27887000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48496000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-46222000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-84845000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33855000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16237000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34924000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>38998000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33680000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9474000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>22978000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22287000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>63460000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>27451000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19161000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18694000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21480000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>23222000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2925000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21679000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>28100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>-94072000.0</v>
+      </c>
+      <c r="C11">
         <v>29804000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1762000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>27004000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2136000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>629000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>258000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-836000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3900000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>949000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>970000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1263000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>622000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>393000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2802000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>543000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-857000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2891000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3037000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
-    </row>
-    <row r="12" spans="1:23">
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
-        <v>0.0</v>
+        <v>1678962.0</v>
       </c>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
+        <v>0.0</v>
+      </c>
+      <c r="E12">
         <v>1688000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4305000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5136000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6426000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5746000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5799000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6010000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5849000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6496000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6182000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5850000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5545000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4966000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3098000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2902000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2891000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3037000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2073000.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
-    </row>
-    <row r="13" spans="1:23">
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>98</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>287000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>17000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>219000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="F13"/>
+      <c r="G13">
         <v>1167000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1110000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1118000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>98</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>11029000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>43414000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-22498000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-13048000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-27628000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-30574000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26973000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8408000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-20113000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19077000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>52184000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>22167000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>69902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
-      <c r="U14"/>
+      <c r="U14">
+        <v>0.0</v>
+      </c>
       <c r="V14"/>
       <c r="W14"/>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>-60591184.0</v>
+      </c>
+      <c r="C15">
         <v>-174696000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-26125000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>21492000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-37329000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-42060000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11099000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4025000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3396000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7475000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5737000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2329000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>3171000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2817000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8474000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3394000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-60242000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>18694000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>21480000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>23222000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2926000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21679000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>5737000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2329000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2625000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2817000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8474000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4741000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26059529.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18694000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21480000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23222000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2926000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>21679000.0</v>
       </c>
-      <c r="W16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:23">
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>102</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>-174696000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-26125000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>21492000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-48358000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-85474000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>33597000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>17073000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>31024000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>38049000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>32710000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>10737000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>22357000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>21894000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>60658000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>26908000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>95961529.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>18694000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>21480000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>23222000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2926000.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>103</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>287000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1543000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>147000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5385000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5648000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5746000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5801000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6010000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-5849000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19936000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6182000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5850000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5545000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4966000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2902000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2891000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3037000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2424000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
-    </row>
-    <row r="19" spans="1:23">
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19">
         <v>8773000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-14007000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>12955000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1944000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>29041000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2531000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10341391.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>-7180000.0</v>
+      </c>
+      <c r="C21">
         <v>-9939000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2656000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6044000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15602000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>29092000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31793000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>31136000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30527000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28801000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30349000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29410000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>24851000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>25642000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34419000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29982000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9199000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>21596000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>24371000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>26259000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5350000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>22832000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>29412000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>7180000.0</v>
+      </c>
+      <c r="C23">
         <v>9939000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2656000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>53780000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>85257000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>78043000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>76774000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72874000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>69373000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>68085000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>68178000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>65906000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>68938000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>77663000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>62780000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>54201000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>66101000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>44587000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38372000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>37463000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>48364000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41042000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51027000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>1623000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2242000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2331000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2380000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2221000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2138000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2078000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2131000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2040000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1998000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2010000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2218000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2349000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2587000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2640000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2588000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2585000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2584000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
-    </row>
-    <row r="26" spans="1:23">
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>7441000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>6780000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>4782000.0</v>
       </c>
-      <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>5020000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>8346000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3364000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3920000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1062000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11603000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5330000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>113</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>9939000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2656000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22705000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32150000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26316000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24279000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24077000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17348000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>20095000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>23588000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23944000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70980000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>32752000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>20513000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17715000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27517000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9222000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10739000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>8057000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20396000.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
-    </row>
-    <row r="29" spans="1:23">
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>114</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>29804000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1762000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27004000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2136000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>629000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>258000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-836000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>949000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>970000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-1263000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>622000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>393000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2802000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>543000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
-    </row>
-    <row r="30" spans="1:23">
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>22607287.0</v>
+      </c>
+      <c r="C30">
         <v>9939000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2656000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22705000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36932000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26316000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24279000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24077000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22368000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20095000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23588000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23944000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25424000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36116000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24433000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18777000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>30076000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14552000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>10739000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8057000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>20396000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10932000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12163000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>-94321000.0</v>
+      </c>
+      <c r="C31">
         <v>-134953000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25231000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>42452000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-61824000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-113937000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2062000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14899000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4397000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10197000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3331000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-19936000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1873000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3355000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>29041000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2531000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>9962000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2902000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2891000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3037000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2425000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1152000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1312000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>-59481537.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>59824000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>100859000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>107135000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>108567000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>104010000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>99900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>96886000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>98527000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>95316000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>93789000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>103305000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>97199000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>84183000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>75300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>66183000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>62743000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>63722000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>53713000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>63873000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>80438000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>77461000.0</v>
+      </c>
+      <c r="C2">
         <v>41216000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13642000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21944000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26728000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13024000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21773000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>7410000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10944000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9053000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4800000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7501000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9642000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9064000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-8302000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>8522000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-24579000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11094000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>37181000.0</v>
+      </c>
+      <c r="C6">
         <v>36245000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27574000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8302000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13306000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>13704000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8749000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>123</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>11949000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15043000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-23745000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10700000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4517000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10770000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-22747000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-9347000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-19133000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>125</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-6961000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3216000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-9347000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-19100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10249000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5827000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-19680000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>126</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>8001000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8984000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18237000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12866000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5678000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4168000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>5081000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6348000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-456000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-29000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2045000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-2870000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2371000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3005000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1209000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1624000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>3771000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>192000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-1444000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-10891000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-944000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>1623000.0</v>
+      </c>
+      <c r="C14">
         <v>9174000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8387000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8575000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10400000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9916000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8606000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7605000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>131</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>8922000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>38362000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>36293000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>218000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>216668000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>103808000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>50655000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>114642000.0</v>
+      </c>
+      <c r="C16">
         <v>77461000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41216000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13642000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13422000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26728000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13024000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-22882000.0</v>
+      </c>
+      <c r="C18">
         <v>122143000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>93368000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>83730000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>73000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>79561000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>71544000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>29906000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>135</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-9945000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8501000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9053000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4800000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7501000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9642000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9064000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>137</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-12813000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-22810000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-31878000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>130540000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>127000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>-136005000.0</v>
+      </c>
+      <c r="C22">
         <v>-83162000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>112520000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>131815000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>83400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>77816000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>81473000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>51987000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>120753000.0</v>
+      </c>
+      <c r="C23">
         <v>-66626000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-42984000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-23943000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>413500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>134301000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>74968000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>29000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>-60690000.0</v>
+      </c>
+      <c r="C24">
         <v>-1035000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-9053000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4746000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>92289000.0</v>
+      </c>
+      <c r="C25">
         <v>172826000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-21781000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-38520000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-10543000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>842000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>669000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>501000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-3126000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>82000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>60826000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>4468000.0</v>
+      </c>
+      <c r="C27">
         <v>21235000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17562000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11465000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6100000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1848000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1681000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1214000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>120753000.0</v>
+      </c>
+      <c r="C28">
         <v>-83363000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-65794000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-92032000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-64500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-92867000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-57840000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-38655000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-22882000.0</v>
+      </c>
+      <c r="C29">
         <v>129553000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>104312000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>92783000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>77800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>87062000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>81186000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38970000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-60690000.0</v>
+      </c>
+      <c r="C30">
         <v>-9945000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10944000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9053000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4746000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7501000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9642000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9064000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>145</v>
+        <v>85</v>
       </c>
       <c r="X1" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:24">
+        <v>146</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>127362000.0</v>
+      </c>
+      <c r="C2">
         <v>4808000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9506000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>77461000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52674000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35391000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>55146000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41216000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>23817000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22614000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22566000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13642000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15430000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13391000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15478000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21944000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15158.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7775000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4976000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13422000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17509000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>44851000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36563000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26727000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>575613000</v>
+      </c>
+      <c r="C3">
         <v>387000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>387000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2934000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1984000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1914000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1613000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4275000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>972000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2031000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3666000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1832000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3717000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2087000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1417000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>846000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2649000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>976000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>275000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>302000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>743000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1421000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5035000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>48000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>8924000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-1788000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>2039000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2087000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6466000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>9110457.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>-6093000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2664000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1730000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-11655000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8530000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11228815.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-12720000.0</v>
+      </c>
+      <c r="C6">
         <v>122554000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4698000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-67955000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>24787000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17283000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-19755000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13930000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17399000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1203000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>48000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8924000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1788000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2039000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2087000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6466000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21928842.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4461000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2799000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8446000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-4087000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-27342000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8288000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9836000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>21399000.0</v>
+      </c>
+      <c r="C7">
         <v>21553000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-15156000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21399000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11349000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1305000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-524000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2429000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4295000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4506000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2375000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3867000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-24059000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3511000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>4995000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-17082000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>14941000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1228000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-3697000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-20529000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6117000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3017000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2498000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-13350000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>2653000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-1915000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>8524000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-589000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-6623000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-10659000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-19133000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
-        <v>0.0</v>
+        <v>6741063000.0</v>
       </c>
       <c r="C9">
         <v>0.0</v>
       </c>
       <c r="D9">
+        <v>0.0</v>
+      </c>
+      <c r="E9">
         <v>2063000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3650000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4151000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4538000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5378000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8045000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-11999000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2653000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1915000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8524000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-589000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6623000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-10659000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5443000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4034000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-3865000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-16677000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11203000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2040000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3663000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6657000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10">
-        <v>0.0</v>
+        <v>2662805000.0</v>
       </c>
       <c r="C10">
         <v>0.0</v>
       </c>
       <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
         <v>-5195000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10551000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2424000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2317000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2657000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>630000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3099000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2386000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-8901000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4915000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10384000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1546000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1392000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>84000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3900000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>667000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-859000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2980000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1590000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-6028000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2268000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-7515000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7322000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-26665000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22469000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9885000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-608000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3976019.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-312000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4083000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2483000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2653000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-923000.0</v>
       </c>
-      <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1671000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13455000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2751000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5245000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-14087000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3221000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6912876.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>342000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>341000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>441000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1532000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>354000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>1445000.0</v>
       </c>
       <c r="M13">
+        <v>1445000.0</v>
+      </c>
+      <c r="N13">
         <v>-22168000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>17605000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>11119000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2783000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2866000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-783000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3584000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5475000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>547000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2567000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
-        <v>0.0</v>
+        <v>-2271377000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>1623000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2242000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2331000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2380000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2221000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2138000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2078000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2131000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2040000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1998000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2010000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2218000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2349000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2615000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2640000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2588000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2585000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2584000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2544000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2645000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2321000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>131</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
+      <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
+        <v>0.0</v>
+      </c>
+      <c r="H15">
         <v>8922000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>9714000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>9714000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8142000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>18706000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>25729000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>25731000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>218301000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7730000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11327000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3276000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>131561000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>54949000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>5071000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>25087000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>114642000.0</v>
+      </c>
+      <c r="C16">
         <v>127362000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4808000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9506000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>77461000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52674000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>35391000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>55146000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41216000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>23817000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22614000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22566000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13642000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15430000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13391000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15478000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21944000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12236000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7775000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4976000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13422000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17509000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>44851000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>36563000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-17589365000.0</v>
+      </c>
+      <c r="C18">
         <v>-11941000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>37000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2624000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32483000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26152000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>30335000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>32138000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>22158000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>23926000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26053000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>21231000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>26853000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37395000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>10492000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>28887000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>18190000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20126000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5830000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>13173000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26107000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>21858000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18423000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="B19"/>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-60690000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4434000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1984000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1914000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1613000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4275000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-972000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2031000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3666000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1832000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3717000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2087000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1417000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2649000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-976000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-275000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-302000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-2480000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-958000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-4687000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-330000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-15000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-13753000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6875000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>130541600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="S21">
         <v>-6000000.0</v>
       </c>
       <c r="T21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="U21">
         <v>-11000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>117500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1500000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>-21427184000.0</v>
+      </c>
+      <c r="C22">
         <v>-174696000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-26125000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21492000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-48358000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-49928000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33597000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4025000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>31024000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>38049000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>32710000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10737000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22356000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>21893000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>60658000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>26908000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3154000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>18694000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21480000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23222000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2926000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21679000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>25111000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>22773993000.0</v>
+      </c>
+      <c r="C23">
         <v>149468000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4735000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-10276000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3716000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10585000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-36595000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-13627000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-71000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-8975000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-21318000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2409000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16172000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8892000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1896000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-23833000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-172719000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-216668000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-976000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-275000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>114301000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+    </row>
+    <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>139</v>
+      </c>
+      <c r="B24">
+        <v>519310000.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-60690000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1806000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-331000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-398000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-10944000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-9053000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>-1417000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4746000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>9377346000.0</v>
+      </c>
+      <c r="C25">
         <v>140966000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>41181000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-43516000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>61874000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>73295000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7387000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22546000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-11096000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-15645000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-9039000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13999000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2094000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-657000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-33954000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1815000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>9880000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>393000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>388000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>386000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>316000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-744000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-2623000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5912000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>141</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-14973000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>8482000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5006000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-3476000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3126000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-643000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-74000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>146000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>80000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>60826000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>-5716905000.0</v>
+      </c>
+      <c r="C27">
         <v>236000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>137000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3850000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5966000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5634000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5238000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4397000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4510000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4637000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4393000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4022000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3729000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3716000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3014000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1006000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4989000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>340000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>343000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>441000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>375000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>354000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>644000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>475000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>22773993000.0</v>
+      </c>
+      <c r="C28">
         <v>134495000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4735000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10276000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6196000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8869000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-50090000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-18208000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4759000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-22723000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-26005000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12307000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1888000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24814000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-39482000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16958000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-19179000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13730000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-17327000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14276000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17260000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-53449000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-13571000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8587000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-18164978000.0</v>
+      </c>
+      <c r="C29">
         <v>-11941000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3011000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35417000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28136000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>32249000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33751000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26433000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24898000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28084000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>24897000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1932000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>30570000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>39482000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11909000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>29733000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>20839000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>21102000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6105000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13475000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>26850000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>23279000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23458000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>1034620000.0</v>
+      </c>
+      <c r="C30">
         <v>60690000.0</v>
       </c>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-60690000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4434000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1984000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1914000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1613000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4275000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-972000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2031000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3666000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1832000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3717000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2087000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1417000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-846000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2649000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-976000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-275000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-302000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-743000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1421000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5035000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>