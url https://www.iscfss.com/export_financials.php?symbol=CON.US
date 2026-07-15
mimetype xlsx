--- v0 (2026-03-14)
+++ v1 (2026-07-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -926,51 +929,53 @@
         <v>430256.0</v>
       </c>
       <c r="E7">
         <v>404068000.0</v>
       </c>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>1286000.0</v>
       </c>
       <c r="C8">
         <v>1281000.0</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>248899000.0</v>
+      </c>
       <c r="C9">
         <v>260837000.0</v>
       </c>
       <c r="D9">
         <v>470303000.0</v>
       </c>
       <c r="E9">
         <v>464725000.0</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
         <v>79899000.0</v>
       </c>
       <c r="C10">
         <v>183255000.0</v>
       </c>
       <c r="D10">
         <v>31374000.0</v>
       </c>
       <c r="E10">
@@ -1162,51 +1167,53 @@
       </c>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
         <v>1563658000.0</v>
       </c>
       <c r="C24">
         <v>1468917000.0</v>
       </c>
       <c r="D24">
         <v>473291.0</v>
       </c>
       <c r="E24">
         <v>633911000.0</v>
       </c>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>1563658000.0</v>
+      </c>
       <c r="C25">
         <v>1468917000.0</v>
       </c>
       <c r="D25">
         <v>473291000.0</v>
       </c>
       <c r="E25">
         <v>633911000.0</v>
       </c>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>31</v>
       </c>
@@ -1362,51 +1369,53 @@
       <c r="C36">
         <v>11000000.0</v>
       </c>
       <c r="D36">
         <v>8406000.0</v>
       </c>
       <c r="E36">
         <v>5236000.0</v>
       </c>
       <c r="F36"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>44581000.0</v>
+      </c>
       <c r="C38">
         <v>11000000.0</v>
       </c>
       <c r="D38">
         <v>-154211000.0</v>
       </c>
       <c r="E38">
         <v>5236000.0</v>
       </c>
       <c r="F38"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
         <v>45299000.0</v>
       </c>
       <c r="C39">
         <v>36233000.0</v>
       </c>
       <c r="D39">
         <v>46850000.0</v>
       </c>
       <c r="E39">
@@ -1494,51 +1503,53 @@
       </c>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
         <v>708961000.0</v>
       </c>
       <c r="C46">
         <v>633525000.0</v>
       </c>
       <c r="D46">
         <v>576222000.0</v>
       </c>
       <c r="E46">
         <v>533926000.0</v>
       </c>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>51</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>708961000.0</v>
+      </c>
       <c r="C47">
         <v>633525000.0</v>
       </c>
       <c r="D47">
         <v>576222000.0</v>
       </c>
       <c r="E47">
         <v>533926000.0</v>
       </c>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
         <v>146448000.0</v>
       </c>
       <c r="C48">
         <v>13553000.0</v>
       </c>
       <c r="D48">
         <v>685293000.0</v>
       </c>
       <c r="E48">
@@ -1749,1826 +1760,1973 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>31737000.0</v>
+      </c>
+      <c r="C2">
         <v>21005000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32790000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38877000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35188000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19752000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21030000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23674000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24649000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20413000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
+        <v>-1308000.0</v>
+      </c>
+      <c r="C5">
         <v>-3352000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3589000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3863000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1722000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>973317000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>546484000.0</v>
+      </c>
+      <c r="C7">
         <v>528224000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>525693000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>513718000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>502215000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>472356000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>465448000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>433253000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>427637000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>430256000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
+        <v>1280000.0</v>
+      </c>
+      <c r="C8">
         <v>1286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282000.0</v>
       </c>
       <c r="D8">
         <v>1282000.0</v>
       </c>
       <c r="E8">
         <v>1282000.0</v>
       </c>
       <c r="F8">
+        <v>1282000.0</v>
+      </c>
+      <c r="G8">
         <v>1281000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>248899000.0</v>
+      </c>
+      <c r="D9">
         <v>267720000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>265390000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>263105000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>260837000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>276507000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>61699000.0</v>
+      </c>
+      <c r="C10">
         <v>79899000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>49941000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>73872000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52109000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>183255000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>136822000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>50669000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>49552000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>31374000.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>-37657000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>61699000.0</v>
+      </c>
+      <c r="C12">
         <v>79899000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49941000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>73872000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>52109000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>183255000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>136822000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50669000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>49552000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31374000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>37657000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
+        <v>1280000.0</v>
+      </c>
+      <c r="C13">
         <v>1286000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282000.0</v>
       </c>
       <c r="D13">
         <v>1282000.0</v>
       </c>
       <c r="E13">
         <v>1282000.0</v>
       </c>
       <c r="F13">
+        <v>1282000.0</v>
+      </c>
+      <c r="G13">
         <v>1281000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1273000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1041000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4471000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>470303000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>128170999.0</v>
       </c>
       <c r="C14">
         <v>128170999.0</v>
       </c>
       <c r="D14">
         <v>128170999.0</v>
       </c>
       <c r="E14">
+        <v>128170999.0</v>
+      </c>
+      <c r="F14">
         <v>126647000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128125952.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>127343503.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126593503.0</v>
       </c>
       <c r="I14">
         <v>126593503.0</v>
       </c>
       <c r="J14">
         <v>126593503.0</v>
       </c>
       <c r="K14">
         <v>126593503.0</v>
       </c>
       <c r="L14">
         <v>126593503.0</v>
       </c>
       <c r="M14">
         <v>126593503.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>126593503.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-21030000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3014000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>19080000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
+        <v>1480116000.0</v>
+      </c>
+      <c r="C20">
         <v>1479192000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1482885000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1480653000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1444563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234707000.0</v>
       </c>
       <c r="G20">
         <v>1234707000.0</v>
       </c>
       <c r="H20">
-        <v>1233406000.0</v>
+        <v>1234707000.0</v>
       </c>
       <c r="I20">
         <v>1233406000.0</v>
       </c>
       <c r="J20">
+        <v>1233406000.0</v>
+      </c>
+      <c r="K20">
         <v>1229745000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
+        <v>238951000.0</v>
+      </c>
+      <c r="C21">
         <v>242556000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>250061000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>257261000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>249788000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>204725000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>209171000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>212868000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>219538000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>224769000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
-        <v>3038161000.0</v>
+        <v>2889760000.0</v>
       </c>
       <c r="C23">
+        <v>2858388000.0</v>
+      </c>
+      <c r="D23">
         <v>2843930000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2841584000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2729238000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2698857000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2481042000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2363338000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2366162000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2333560000.0</v>
       </c>
-      <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>996115000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>1562483000.0</v>
+      </c>
+      <c r="C24">
         <v>1563658000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1600468000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1652003000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1618473000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1468917000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1472610000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>423048000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1481197000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>473291000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>1563658000.0</v>
+      </c>
+      <c r="D25">
         <v>1600468000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1652003000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1618473000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1468917000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1472610000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>2060932000.0</v>
+      </c>
+      <c r="C28">
         <v>2022721000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>2088137000.0</v>
+      </c>
+      <c r="E28">
         <v>2105770000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2084337000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1768111000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1810973000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>810314000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>857918000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>873628000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>37657000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>2000860000.0</v>
+      </c>
+      <c r="C29">
         <v>1967677000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1997873000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2008560000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1941350000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1754681000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1760127000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1674508000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1726408000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1630342000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>296508000.0</v>
+      </c>
+      <c r="C30">
         <v>257900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>278973000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>271752000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>258128000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>217719000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>232202000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>228964000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>229686000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>216194000.0</v>
       </c>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
-    </row>
-    <row r="31" spans="1:13">
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-    </row>
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>83339000.0</v>
+      </c>
+      <c r="C32">
         <v>45851000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62789000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>60098000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31198000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>130021000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>140436000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>55153000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>101910000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>19784000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
-        <v>2655063000.0</v>
+        <v>2485546000.0</v>
       </c>
       <c r="C33">
+        <v>2475290000.0</v>
+      </c>
+      <c r="D33">
         <v>2468491000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2446417000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2377649000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2261650000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2071085000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2043032000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2038623000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2039142000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>-37657000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:13">
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34">
+        <v>43458000.0</v>
+      </c>
+      <c r="C34">
         <v>44506000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>41814000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>32331000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>29037000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>24043000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>24188000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>23015000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>23037000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>27522000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
-        <v>2280485000.0</v>
+        <v>2114915000.0</v>
       </c>
       <c r="C35">
+        <v>2100712000.0</v>
+      </c>
+      <c r="D35">
         <v>2121147000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2139135000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2077786000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2092946999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1910289000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>827793000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>871249000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>881487000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35">
+        <v>-996115000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
-        <v>200234000.0</v>
+        <v>20431000.0</v>
       </c>
       <c r="C36">
+        <v>20461000.0</v>
+      </c>
+      <c r="D36">
         <v>24097000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>14891000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12995000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6588000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5975000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10415000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8647000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8406000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>-37657000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:13">
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>44581000.0</v>
+      </c>
+      <c r="D38">
         <v>24097000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>14891000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>12995000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-177693000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5975000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>46007000.0</v>
+      </c>
+      <c r="C39">
         <v>45299000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>46525000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>49543000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>41352000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>36233000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>40933000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>40673000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>48301000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>46850000.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39">
+        <v>-37657000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>188975000.0</v>
+      </c>
+      <c r="C40">
         <v>218537000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>184117000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>197861000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>156616000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>201899000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>164343000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>157252000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>132470000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>179820000.0</v>
       </c>
-      <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-    </row>
-    <row r="41" spans="1:13">
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>237896000.0</v>
+      </c>
+      <c r="C42">
         <v>248899000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>267720000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>265390000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>263105000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>260837000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>276507000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>461520000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>458941000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-685293000.0</v>
       </c>
-      <c r="K42"/>
       <c r="L42"/>
-      <c r="M42">
+      <c r="M42"/>
+      <c r="N42">
         <v>22798000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>724540000.0</v>
+      </c>
+      <c r="C45">
         <v>1154465000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>711448000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>693612000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>670303000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1039391000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>621232000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>586343000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>577032000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>948297000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>724540000.0</v>
+      </c>
+      <c r="C46">
         <v>708961000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>711448000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>693612000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>670303000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>633525000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>621232000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>586343000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>577032000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>576222000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>708961000.0</v>
+      </c>
+      <c r="D47">
         <v>711448000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>693612000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>670303000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>633525000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>621232000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>186845000.0</v>
+      </c>
+      <c r="C48">
         <v>146448000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>120075000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>79827000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>44454000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>13553000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>0.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>784217000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>732348000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>685293000.0</v>
       </c>
-      <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-    </row>
-    <row r="49" spans="1:13">
+      <c r="N48"/>
+    </row>
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
+        <v>13664000.0</v>
+      </c>
+      <c r="C50">
         <v>10738000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>11917000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>13921000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>15758000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10093000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9737000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4682000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>6636000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1455000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>2122631000.0</v>
+      </c>
+      <c r="C51">
         <v>2102620000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>2138078000.0</v>
+      </c>
+      <c r="E51">
         <v>2179642000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2136446000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1951366000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1947795000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>860983000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>907470000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>905002000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>98916000.0</v>
+      </c>
+      <c r="C52">
         <v>95320000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>95743000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>97200000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>112059000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>85535000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>84148000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>78199000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>80350000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>74401000.0</v>
       </c>
-      <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
-    </row>
-    <row r="53" spans="1:13">
+      <c r="N52"/>
+    </row>
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>75314000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
-        <v>3038161000.0</v>
+        <v>2889760000.0</v>
       </c>
       <c r="C55">
+        <v>2858388000.0</v>
+      </c>
+      <c r="D55">
         <v>2843930000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2841584000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2729238000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2698857000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2481042000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2363338000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2366162000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2333560000.0</v>
       </c>
-      <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
-    </row>
-    <row r="56" spans="1:13">
+      <c r="N55"/>
+    </row>
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>404214000.0</v>
+      </c>
+      <c r="C56">
         <v>383098000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>375439000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>395167000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>351589000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>437207000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>409957000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>320306000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>327539000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>294418000.0</v>
       </c>
-      <c r="K56"/>
       <c r="L56"/>
-      <c r="M56">
+      <c r="M56"/>
+      <c r="N56">
         <v>37657000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>320875000.0</v>
+      </c>
+      <c r="C57">
         <v>337247000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>312650000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>335069000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>320391000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>307186000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>269521000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>265153000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>275629000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>274634000.0</v>
       </c>
-      <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
-    </row>
-    <row r="58" spans="1:13">
+      <c r="N57"/>
+    </row>
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
-        <v>2617732000.0</v>
+        <v>2435790000.0</v>
       </c>
       <c r="C58">
+        <v>2437959000.0</v>
+      </c>
+      <c r="D58">
         <v>2433797000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2474204000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2398177000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2400133000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2179810000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1092946000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1146878000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1156121000.0</v>
       </c>
-      <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
-    </row>
-    <row r="59" spans="1:13">
+      <c r="N58">
+        <v>-996115000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>424713000.0</v>
+      </c>
+      <c r="C60">
         <v>393281000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>385488000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>342636000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>307119000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>275671000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>277780000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1246778000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1195760000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1155596000.0</v>
       </c>
-      <c r="K60"/>
       <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>996115000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -3585,1693 +3743,1776 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B2">
         <v>1550323000.0</v>
       </c>
       <c r="C2">
         <v>1372217000.0</v>
       </c>
       <c r="D2">
         <v>1325649000.0</v>
       </c>
       <c r="E2">
         <v>1316166000.0</v>
       </c>
       <c r="F2">
         <v>1304064000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B3">
         <v>75817000.0</v>
       </c>
       <c r="C3">
         <v>67178000.0</v>
       </c>
       <c r="D3">
         <v>73051000.0</v>
       </c>
       <c r="E3">
         <v>73667000.0</v>
       </c>
       <c r="F3">
         <v>82210000.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5">
         <v>333068000.0</v>
       </c>
       <c r="C5">
         <v>301087000.0</v>
       </c>
       <c r="D5">
         <v>287104000.0</v>
       </c>
       <c r="E5">
         <v>256537000.0</v>
       </c>
       <c r="F5">
         <v>307419000.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B6">
         <v>408885000.0</v>
       </c>
       <c r="C6">
         <v>368265000.0</v>
       </c>
       <c r="D6">
         <v>360155000.0</v>
       </c>
       <c r="E6">
         <v>330204000.0</v>
       </c>
       <c r="F6">
         <v>389629000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B9">
         <v>613094000.0</v>
       </c>
       <c r="C9">
         <v>527975000.0</v>
       </c>
       <c r="D9">
         <v>512432000.0</v>
       </c>
       <c r="E9">
         <v>408193000.0</v>
       </c>
       <c r="F9">
         <v>427977000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10">
         <v>223778000.0</v>
       </c>
       <c r="C10">
         <v>231393000.0</v>
       </c>
       <c r="D10">
         <v>242630000.0</v>
       </c>
       <c r="E10">
         <v>224896000.0</v>
       </c>
       <c r="F10">
         <v>275563000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B11">
         <v>50978000.0</v>
       </c>
       <c r="C11">
         <v>59496000.0</v>
       </c>
       <c r="D11">
         <v>57887000.0</v>
       </c>
       <c r="E11">
         <v>52653000.0</v>
       </c>
       <c r="F11">
         <v>59527000.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B12">
         <v>109290000.0</v>
       </c>
       <c r="C12">
         <v>69694000.0</v>
       </c>
       <c r="D12">
         <v>114039000.0</v>
       </c>
       <c r="E12">
         <v>31641000.0</v>
       </c>
       <c r="F12">
         <v>31856000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>88</v>
+      </c>
+      <c r="B13">
+        <v>109290000.0</v>
+      </c>
       <c r="C13">
         <v>73370000.0</v>
       </c>
       <c r="D13">
         <v>45000000.0</v>
       </c>
       <c r="E13">
         <v>33218000.0</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B14">
         <v>-6434000.0</v>
       </c>
       <c r="C14">
         <v>-5354000.0</v>
       </c>
       <c r="D14">
         <v>-4796000.0</v>
       </c>
       <c r="E14">
         <v>-5516000.0</v>
       </c>
       <c r="F14">
         <v>-7161000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B15">
         <v>172800000.0</v>
       </c>
       <c r="C15">
         <v>166543000.0</v>
       </c>
       <c r="D15">
         <v>179947000.0</v>
       </c>
       <c r="E15">
         <v>166727000.0</v>
       </c>
       <c r="F15">
         <v>208875000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>91</v>
+      </c>
+      <c r="B16">
+        <v>328342000.0</v>
+      </c>
       <c r="C16">
         <v>333086000.0</v>
       </c>
       <c r="D16">
         <v>359894000.0</v>
       </c>
       <c r="E16">
         <v>333454000.0</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B17">
         <v>172849000.0</v>
       </c>
       <c r="C17">
         <v>171897000.0</v>
       </c>
       <c r="D17">
         <v>132430000.0</v>
       </c>
       <c r="E17">
         <v>172243000.0</v>
       </c>
       <c r="F17">
         <v>216036000.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B18">
         <v>-109290000.0</v>
       </c>
       <c r="C18">
         <v>-69694000.0</v>
       </c>
       <c r="D18">
         <v>-114039000.0</v>
       </c>
       <c r="E18">
         <v>-31641000.0</v>
       </c>
       <c r="F18">
         <v>-31856000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21">
         <v>2087583000.0</v>
       </c>
       <c r="C21">
         <v>304763000.0</v>
       </c>
       <c r="D21">
         <v>287632000.0</v>
       </c>
       <c r="E21">
         <v>258217000.0</v>
       </c>
       <c r="F21">
         <v>270265000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23">
         <v>75817000.0</v>
       </c>
       <c r="C23">
         <v>1595429000.0</v>
       </c>
       <c r="D23">
         <v>1550449000.0</v>
       </c>
       <c r="E23">
         <v>1466142000.0</v>
       </c>
       <c r="F23">
         <v>1461776000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B25">
         <v>75817000.0</v>
       </c>
       <c r="C25">
         <v>67178000.0</v>
       </c>
       <c r="D25">
         <v>73051000.0</v>
       </c>
       <c r="E25">
         <v>73667000.0</v>
       </c>
       <c r="F25">
         <v>82210000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>151847001.0</v>
       </c>
       <c r="E27">
         <v>149826024.0</v>
       </c>
       <c r="F27">
         <v>157554288.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28">
         <v>203305000.0</v>
       </c>
       <c r="C28">
         <v>156318000.0</v>
       </c>
       <c r="D28">
         <v>151999000.0</v>
       </c>
       <c r="E28">
         <v>149976.0</v>
       </c>
       <c r="F28">
         <v>157712.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B29">
         <v>50978000.0</v>
       </c>
       <c r="C29">
         <v>59496000.0</v>
       </c>
       <c r="D29">
         <v>40263000.0</v>
       </c>
       <c r="E29">
         <v>52653000.0</v>
       </c>
       <c r="F29">
         <v>59527000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B30">
         <v>-1474506000.0</v>
       </c>
       <c r="C30">
         <v>223212000.0</v>
       </c>
       <c r="D30">
         <v>224800000.0</v>
       </c>
       <c r="E30">
         <v>149976000.0</v>
       </c>
       <c r="F30">
         <v>157712000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31">
         <v>-1863805000.0</v>
       </c>
       <c r="C31">
         <v>-73370000.0</v>
       </c>
       <c r="D31">
         <v>-45002000.0</v>
       </c>
       <c r="E31">
         <v>-33321000.0</v>
       </c>
       <c r="F31">
         <v>5298000.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32">
         <v>2163400000.0</v>
       </c>
       <c r="C32">
         <v>1900192000.0</v>
       </c>
       <c r="D32">
         <v>1838081000.0</v>
       </c>
       <c r="E32">
         <v>1724359000.0</v>
       </c>
       <c r="F32">
         <v>1732041000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B2">
+        <v>418734000.0</v>
+      </c>
+      <c r="C2">
         <v>398353000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>405535000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>389334000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>357101000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>344851000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>314748000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>357143000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>336990000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>330923000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>336812000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>329836000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>346388000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B3">
+        <v>19648000.0</v>
+      </c>
+      <c r="C3">
         <v>20291000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19909000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>18998000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16619000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15610000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15213000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17870000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18485000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>18499000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17959000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18283000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18310000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5">
+        <v>98181000.0</v>
+      </c>
+      <c r="C5">
         <v>69668000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>89542000.0</v>
+        <v>96678000.0</v>
       </c>
       <c r="E5">
+        <v>87091000.0</v>
+      </c>
+      <c r="F5">
         <v>79444000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
-        <v>86234000.0</v>
+        <v>60106000.0</v>
       </c>
       <c r="H5">
+        <v>86190000.0</v>
+      </c>
+      <c r="I5">
         <v>80473000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>77491000.0</v>
+      </c>
+      <c r="K5">
         <v>48942000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>80948000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>82125000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>74734000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B6">
+        <v>117829000.0</v>
+      </c>
+      <c r="C6">
         <v>89959000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>108540000.0</v>
+        <v>116587000.0</v>
       </c>
       <c r="E6">
+        <v>106089000.0</v>
+      </c>
+      <c r="F6">
         <v>96063000.0</v>
       </c>
-      <c r="F6">
-[...1 lines deleted...]
-      </c>
       <c r="G6">
-        <v>101447000.0</v>
+        <v>75716000.0</v>
       </c>
       <c r="H6">
+        <v>101403000.0</v>
+      </c>
+      <c r="I6">
         <v>98343000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>95976000.0</v>
+      </c>
+      <c r="K6">
         <v>67441000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>98907000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>100408000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>93044000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B9">
+        <v>150821000.0</v>
+      </c>
+      <c r="C9">
         <v>140727000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>167265000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>161451000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>143651000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>120190000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>174890000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>120772000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>130608000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>109817000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>137152000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>137243000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>109910000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10">
+        <v>69607000.0</v>
+      </c>
+      <c r="C10">
         <v>42802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>65789000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>61349000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53896000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32648000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62174000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>71155000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>65416000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-31158000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>69629000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>70625000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>63597000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B11">
+        <v>17315000.0</v>
+      </c>
+      <c r="C11">
         <v>6602000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>15967000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>15155000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>13254000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>9848000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>16415000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>18096000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15137000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7701000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15205000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16593000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>16166000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B12">
+        <v>28574000.0</v>
+      </c>
+      <c r="C12">
         <v>26866000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>28683000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25742000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23367000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>26439000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24060000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9318000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10082000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>80100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11319000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11500000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11137000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>26866000.0</v>
+      </c>
+      <c r="D13">
         <v>28683000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>28193000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>25548000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>26439000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>24060000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>205000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>17000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B14">
+        <v>-1804000.0</v>
+      </c>
+      <c r="C14">
         <v>-1506000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1563000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1634000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1731000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1288000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1421000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1322000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1323000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-1021000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-1318000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1290000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1167000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B15">
+        <v>50488000.0</v>
+      </c>
+      <c r="C15">
         <v>34685000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>48259000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>44560000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>38911000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>21512000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>44338000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>51737000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>48956000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24478000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>53106000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>52742000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>46264000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>33999000.0</v>
+      </c>
+      <c r="D16">
         <v>47686000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>44030000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>38456000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21512000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44338000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B17">
+        <v>52292000.0</v>
+      </c>
+      <c r="C17">
         <v>36191000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>49822000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>46194000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>40642000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>22800000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>45759000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>53059000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>36384000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-23457000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>54424000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>54032000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>47431000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B18">
+        <v>-26003000.0</v>
+      </c>
+      <c r="C18">
         <v>-26866000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28683000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-28193000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25548000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-26439000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-24060000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9113000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-28565000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-80100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-11319000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-11483000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11137000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B21">
+        <v>96836000.0</v>
+      </c>
+      <c r="C21">
         <v>1823250000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>94472000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>89542000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>80319000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>59087000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>86234000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>83944000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>75498000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>48944000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>80948000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>82108000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>75260000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B23">
+        <v>472719000.0</v>
+      </c>
+      <c r="C23">
         <v>1284187000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>478328000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>461243000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>420433000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>405954000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>403404000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>393971000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>392100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>391796000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>393016000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>384971000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>381038000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B25">
+        <v>19648000.0</v>
+      </c>
+      <c r="C25">
         <v>20291000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19909000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18998000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16619000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15610000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15213000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17870000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18485000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18499000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17959000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18283000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18310000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>380000.0</v>
       </c>
-      <c r="I27"/>
+      <c r="I27">
+        <v>380000.0</v>
+      </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B28">
+        <v>55280000.0</v>
+      </c>
+      <c r="C28">
         <v>50777000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50678000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>52931000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>46713000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45493000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37088000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>36828000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>36909000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>42473000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>38245000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>37003000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34650000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B29">
+        <v>17315000.0</v>
+      </c>
+      <c r="C29">
         <v>6602000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15967000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15155000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13254000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9848000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16415000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18096000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10456000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7701000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15205000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16593000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16166000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B30">
+        <v>53985000.0</v>
+      </c>
+      <c r="C30">
         <v>-1682540000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>72793000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>71909000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63332000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61103000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88656000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>36828000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>55110000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60873000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56204000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>55135000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34650000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31">
+        <v>-27229000.0</v>
+      </c>
+      <c r="C31">
         <v>-1780506000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-28683000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-28193000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-26423000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-26439000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-24060000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-12789000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10082000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-80102000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-11319000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11483000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11663000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B32">
+        <v>569555000.0</v>
+      </c>
+      <c r="C32">
         <v>539100000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>572800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>550785000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>500752000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>465041000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>489638000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>477915000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>467598000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>440740000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>473964000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>467079000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>456298000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -5290,1569 +5531,1646 @@
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
         <v>183255000.0</v>
       </c>
       <c r="C2">
         <v>31374000.0</v>
       </c>
       <c r="D2">
         <v>37657000.0</v>
       </c>
       <c r="E2">
         <v>30928000.0</v>
       </c>
       <c r="F2">
         <v>144677000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
         <v>82335000</v>
       </c>
       <c r="C3">
         <v>64327000</v>
       </c>
       <c r="D3">
         <v>69340000</v>
       </c>
       <c r="E3">
         <v>45983000</v>
       </c>
       <c r="F3">
         <v>46787000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
         <v>-103355000.0</v>
       </c>
       <c r="C6">
         <v>151881000.0</v>
       </c>
       <c r="D6">
         <v>-6283000.0</v>
       </c>
       <c r="E6">
         <v>6729000.0</v>
       </c>
       <c r="F6">
         <v>-113749000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7">
         <v>7959000.0</v>
       </c>
       <c r="C7">
         <v>30175000.0</v>
       </c>
       <c r="D7">
         <v>-18700000.0</v>
       </c>
       <c r="E7">
         <v>33917000.0</v>
       </c>
       <c r="F7">
         <v>-7278000.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
         <v>-11136000.0</v>
       </c>
       <c r="C9">
         <v>-1598000.0</v>
       </c>
       <c r="D9">
         <v>-10262000.0</v>
       </c>
       <c r="E9">
         <v>-5931000.0</v>
       </c>
       <c r="F9">
         <v>12519000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14">
         <v>75817000.0</v>
       </c>
       <c r="C14">
         <v>67178000.0</v>
       </c>
       <c r="D14">
         <v>73051000.0</v>
       </c>
       <c r="E14">
         <v>73667000.0</v>
       </c>
       <c r="F14">
         <v>82210000.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
         <v>32077000.0</v>
       </c>
       <c r="C15">
         <v>1543642000.0</v>
       </c>
       <c r="D15">
         <v>6130000.0</v>
       </c>
       <c r="E15">
         <v>6289000.0</v>
       </c>
       <c r="F15">
         <v>6714000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16">
         <v>79900000.0</v>
       </c>
       <c r="C16">
         <v>183255000.0</v>
       </c>
       <c r="D16">
         <v>31374000.0</v>
       </c>
       <c r="E16">
         <v>37657000.0</v>
       </c>
       <c r="F16">
         <v>30928000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
         <v>197062000.0</v>
       </c>
       <c r="C18">
         <v>210350000.0</v>
       </c>
       <c r="D18">
         <v>164976000.0</v>
       </c>
       <c r="E18">
         <v>228354000.0</v>
       </c>
       <c r="F18">
         <v>243851000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-71265000.0</v>
       </c>
       <c r="D19">
         <v>-75308000.0</v>
       </c>
       <c r="E19">
         <v>-57750000.0</v>
       </c>
       <c r="F19">
         <v>-61798000.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>511198000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
         <v>90386000.0</v>
       </c>
       <c r="C21">
         <v>999950000.0</v>
       </c>
       <c r="D21">
         <v>-161694000.0</v>
       </c>
       <c r="E21">
         <v>-184682000.0</v>
       </c>
       <c r="F21">
         <v>-326894000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22">
         <v>172800000.0</v>
       </c>
       <c r="C22">
         <v>171897000.0</v>
       </c>
       <c r="D22">
         <v>184743000.0</v>
       </c>
       <c r="E22">
         <v>172243000.0</v>
       </c>
       <c r="F22">
         <v>216036000.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>-3782000.0</v>
       </c>
       <c r="C23">
         <v>-3634000.0</v>
       </c>
       <c r="D23">
         <v>4515000.0</v>
       </c>
       <c r="E23">
-        <v>3874000.0</v>
+        <v>534000.0</v>
       </c>
       <c r="F23">
-        <v>-15695000.0</v>
+        <v>-25824000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24">
         <v>-414857000.0</v>
       </c>
       <c r="C24">
         <v>27000.0</v>
       </c>
       <c r="D24">
         <v>36000.0</v>
       </c>
       <c r="E24">
         <v>38000.0</v>
       </c>
       <c r="F24">
         <v>5089000.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>98639000.0</v>
       </c>
       <c r="C25">
         <v>5496000.0</v>
       </c>
       <c r="D25">
         <v>857000.0</v>
       </c>
       <c r="E25">
         <v>1008000.0</v>
       </c>
       <c r="F25">
         <v>-1141000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26">
         <v>-22423000.0</v>
       </c>
       <c r="C26">
         <v>-15403000.0</v>
       </c>
       <c r="D26">
         <v>-5322000.0</v>
       </c>
       <c r="E26">
         <v>-29050000.0</v>
       </c>
       <c r="F26">
         <v>-23401000.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
         <v>10490000.0</v>
       </c>
       <c r="C27">
         <v>2327000.0</v>
       </c>
       <c r="D27">
         <v>651000.0</v>
       </c>
       <c r="E27">
         <v>2141000.0</v>
       </c>
       <c r="F27">
         <v>2142000.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
         <v>32104000.0</v>
       </c>
       <c r="C28">
         <v>-51531000.0</v>
       </c>
       <c r="D28">
         <v>-165291000.0</v>
       </c>
       <c r="E28">
         <v>-209858000.0</v>
       </c>
       <c r="F28">
         <v>-342589000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>279398000.0</v>
       </c>
       <c r="C29">
         <v>274677000.0</v>
       </c>
       <c r="D29">
         <v>234316000.0</v>
       </c>
       <c r="E29">
         <v>274337000.0</v>
       </c>
       <c r="F29">
         <v>290638000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>-414857000.0</v>
       </c>
       <c r="C30">
         <v>-71265000.0</v>
       </c>
       <c r="D30">
         <v>-75308000.0</v>
       </c>
       <c r="E30">
         <v>-57750000.0</v>
       </c>
       <c r="F30">
         <v>-61798000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D1" t="s">
         <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H1" t="s">
         <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
+        <v>73</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="L1" t="s">
         <v>74</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B2">
+        <v>79899000.0</v>
+      </c>
+      <c r="C2">
         <v>49941000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>73872000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52109000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>183255000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>136822000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>50669000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>49552000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31374000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23680000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>33238000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24959000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37657000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B3">
+        <v>11088000</v>
+      </c>
+      <c r="C3">
         <v>62167000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21209000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25226000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15732000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16688000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15145000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15263000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17231000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>23638000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15456000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14220000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14400000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B6">
+        <v>-18200000.0</v>
+      </c>
+      <c r="C6">
         <v>29959000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-23931000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21763000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-131146000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>46433000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>86153000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1117000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18178000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7694000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9558000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8279000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12698000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B7">
+        <v>-56915000.0</v>
+      </c>
+      <c r="C7">
         <v>59877000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-23091000.0</v>
+      </c>
+      <c r="E7">
         <v>-8733000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-47840000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>53755000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3549000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5287000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21842000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>28005000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10580000.0</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
+        <v>9445000.0</v>
+      </c>
+      <c r="N7">
         <v>-45570000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B9">
+        <v>-38626000.0</v>
+      </c>
+      <c r="C9">
         <v>33848000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7597000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5106000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-21145000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14481000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3250000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>676000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13505000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25390000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-8641000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-7650000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-19361000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B14">
+        <v>19648000.0</v>
+      </c>
+      <c r="C14">
         <v>-57515000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>19909000.0</v>
+      </c>
+      <c r="E14">
         <v>19993000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>16619000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15610000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>15213000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17870000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18485000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18499000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17959000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18283000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18310000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B15">
+        <v>8017000.0</v>
+      </c>
+      <c r="C15">
         <v>24031999.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8010999.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16021000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
         <v>7959000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1535683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1543000.0</v>
       </c>
       <c r="I15">
         <v>1543000.0</v>
       </c>
-      <c r="J15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J15">
+        <v>1543000.0</v>
+      </c>
+      <c r="K15"/>
       <c r="L15">
         <v>555000.0</v>
       </c>
       <c r="M15">
+        <v>555000.0</v>
+      </c>
+      <c r="N15">
         <v>1877000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B16">
+        <v>61699000.0</v>
+      </c>
+      <c r="C16">
         <v>79900000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>49941000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>73872000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>52109000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>183255000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>136822000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>50669000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>49552000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31374000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23680000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>33238000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24959000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B18">
+        <v>9931000.0</v>
+      </c>
+      <c r="C18">
         <v>180860000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>39418000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>63153000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4033000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>77026000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>50763000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55170000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27391000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>52540000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43141000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>67626000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3295000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-20468000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-79508000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-294749000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-16686000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-16964000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-15263000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-22352000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-28183000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15453000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-17276000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-14396000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>126</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B21">
+        <v>409000.0</v>
+      </c>
+      <c r="C21">
         <v>-38865000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-54417000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>30922000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>152746000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4418000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1052128000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22">
+        <v>52292000.0</v>
+      </c>
+      <c r="C22">
         <v>39339000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>48259000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44560000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>40642000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44338000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>51737000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>48956000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>28856000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>54424000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52742000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>47431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>-1769000.0</v>
+      </c>
+      <c r="C23">
         <v>36617000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1662000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>-2009000.0</v>
+      </c>
+      <c r="F23">
         <v>-842000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2815000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9566000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3494000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6891000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4240000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1549000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4050000.0</v>
       </c>
-      <c r="M23">
-[...3 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="N23">
+        <v>2797000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24">
+        <v>2000.0</v>
+      </c>
+      <c r="C24">
         <v>-415598000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>741000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-333299000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="G24">
         <v>2000.0</v>
       </c>
       <c r="H24">
+        <v>2000.0</v>
+      </c>
+      <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>13000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1610000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-2752000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>1044000.0</v>
+      </c>
+      <c r="C25">
         <v>82848000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>4180000.0</v>
+      </c>
+      <c r="E25">
         <v>30274000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1037000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>959000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2181000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5210000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1378000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>52000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>108000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
+        <v>1446000.0</v>
+      </c>
+      <c r="N25">
         <v>541000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>131</v>
+      </c>
+      <c r="B26">
+        <v>-14996000.0</v>
+      </c>
       <c r="C26">
+        <v>-22423000.0</v>
+      </c>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-15403000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>511198000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>5322000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
+        <v>4135000.0</v>
+      </c>
+      <c r="C27">
         <v>-6884000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2330000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2285000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2269000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1827000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000.0</v>
       </c>
       <c r="I27">
         <v>166000.0</v>
       </c>
       <c r="J27">
+        <v>166000.0</v>
+      </c>
+      <c r="K27">
         <v>473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27">
+        <v>0.0</v>
+      </c>
+      <c r="N27">
         <v>178000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>-24373000.0</v>
+      </c>
+      <c r="C28">
         <v>-68602000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-64090000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12892000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>151904000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-30595000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37209000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-54053000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4092000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-40301000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-52702000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-56291000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15997000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
+        <v>21019000.0</v>
+      </c>
+      <c r="C29">
         <v>118693000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>60627000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>88379000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11699000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>93714000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65908000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>70433000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>44622000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>76178000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>58597000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>81846000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17695000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>-14846000.0</v>
+      </c>
+      <c r="C30">
         <v>-20132000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-20468000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-79508000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-294749000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-16686000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-16964000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-15263000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22352000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-28183000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15453000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17276000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-14396000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>