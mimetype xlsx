--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -963,75 +966,79 @@
         <v>-86000.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>25690000.0</v>
+      </c>
       <c r="C7">
         <v>30436000.0</v>
       </c>
       <c r="D7">
         <v>32750000.0</v>
       </c>
       <c r="E7">
         <v>14186000.0</v>
       </c>
       <c r="F7">
         <v>1097000.0</v>
       </c>
       <c r="G7">
         <v>832000.0</v>
       </c>
       <c r="H7">
         <v>884000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14000.0</v>
+      </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>12000.0</v>
       </c>
       <c r="F8">
         <v>12000.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1118,69 +1125,69 @@
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>12000.0</v>
       </c>
       <c r="F13">
         <v>12000.0</v>
       </c>
       <c r="G13">
         <v>571038000.0</v>
       </c>
       <c r="H13">
         <v>558478000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>133095964.0</v>
+        <v>2661919.0</v>
       </c>
       <c r="C14">
-        <v>127444000.0</v>
+        <v>2548880.0</v>
       </c>
       <c r="D14">
-        <v>123726252.0</v>
+        <v>2474525.0</v>
       </c>
       <c r="E14">
-        <v>119698776.0</v>
+        <v>2393976.0</v>
       </c>
       <c r="F14">
-        <v>112374669.0</v>
+        <v>2247493.0</v>
       </c>
       <c r="G14">
-        <v>117547916.0</v>
+        <v>2350958.0</v>
       </c>
       <c r="H14">
-        <v>117547916.0</v>
+        <v>2350958.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>12000.0</v>
       </c>
       <c r="F15">
         <v>12000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
@@ -1215,76 +1222,78 @@
       <c r="E18">
         <v>10370000.0</v>
       </c>
       <c r="F18">
         <v>11673000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>26</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>74725000.0</v>
       </c>
       <c r="D20">
         <v>74725000.0</v>
       </c>
       <c r="E20">
         <v>74725000.0</v>
       </c>
       <c r="F20">
         <v>297047000.0</v>
       </c>
       <c r="G20">
         <v>256838000.0</v>
       </c>
       <c r="H20">
         <v>251170000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>387050000.0</v>
+        <v>387051000.0</v>
       </c>
       <c r="C21">
         <v>428536000.0</v>
       </c>
       <c r="D21">
         <v>470546000.0</v>
       </c>
       <c r="E21">
         <v>512858000.0</v>
       </c>
       <c r="F21">
         <v>555151000.0</v>
       </c>
       <c r="G21">
         <v>539841000.0</v>
       </c>
       <c r="H21">
         <v>567088000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
@@ -1317,51 +1326,53 @@
         <v>675976000.0</v>
       </c>
       <c r="C23">
         <v>830677000.0</v>
       </c>
       <c r="D23">
         <v>860759000.0</v>
       </c>
       <c r="E23">
         <v>946715000.0</v>
       </c>
       <c r="F23">
         <v>1177526000.0</v>
       </c>
       <c r="G23">
         <v>989581000.0</v>
       </c>
       <c r="H23">
         <v>924845000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>399590000.0</v>
+      </c>
       <c r="C24">
         <v>398445000.0</v>
       </c>
       <c r="D24">
         <v>397300000.0</v>
       </c>
       <c r="E24">
         <v>468108000.0</v>
       </c>
       <c r="F24">
         <v>379395000.0</v>
       </c>
       <c r="G24">
         <v>433605000.0</v>
       </c>
       <c r="H24">
         <v>443931000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
@@ -1407,51 +1418,53 @@
         <v>405906000.0</v>
       </c>
       <c r="C28">
         <v>419150000.0</v>
       </c>
       <c r="D28">
         <v>428779000.0</v>
       </c>
       <c r="E28">
         <v>455198000.0</v>
       </c>
       <c r="F28">
         <v>403793000.0</v>
       </c>
       <c r="G28">
         <v>426288000.0</v>
       </c>
       <c r="H28">
         <v>441145000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>570688000.0</v>
+      </c>
       <c r="C29">
         <v>680125000.0</v>
       </c>
       <c r="D29">
         <v>717298000.0</v>
       </c>
       <c r="E29">
         <v>814936000.0</v>
       </c>
       <c r="F29">
         <v>1030053000.0</v>
       </c>
       <c r="G29">
         <v>912052000.0</v>
       </c>
       <c r="H29">
         <v>878216000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>82122000.0</v>
@@ -1477,101 +1490,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>334869000.0</v>
       </c>
       <c r="F31">
         <v>-242678000.0</v>
       </c>
       <c r="G31">
         <v>-321639000.0</v>
       </c>
       <c r="H31">
         <v>-387380000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>134764000.0</v>
+      </c>
       <c r="C32">
         <v>120882000.0</v>
       </c>
       <c r="D32">
         <v>82406000.0</v>
       </c>
       <c r="E32">
         <v>161331000.0</v>
       </c>
       <c r="F32">
         <v>103516000.0</v>
       </c>
       <c r="G32">
         <v>78934000.0</v>
       </c>
       <c r="H32">
         <v>35265000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>461127000.0</v>
+        <v>461128000.0</v>
       </c>
       <c r="C33">
         <v>587554000.0</v>
       </c>
       <c r="D33">
         <v>644379000.0</v>
       </c>
       <c r="E33">
         <v>672477000.0</v>
       </c>
       <c r="F33">
         <v>911283000.0</v>
       </c>
       <c r="G33">
         <v>830574000.0</v>
       </c>
       <c r="H33">
         <v>840416000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>552000.0</v>
+      </c>
       <c r="C34">
         <v>539000.0</v>
       </c>
       <c r="D34">
         <v>759000.0</v>
       </c>
       <c r="E34">
         <v>20461000.0</v>
       </c>
       <c r="F34">
         <v>13534000.0</v>
       </c>
       <c r="G34">
         <v>327000.0</v>
       </c>
       <c r="H34">
         <v>311000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>425043000.0</v>
@@ -1615,51 +1632,53 @@
         <v>3608000.0</v>
       </c>
       <c r="G36">
         <v>1491000.0</v>
       </c>
       <c r="H36">
         <v>383000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>-1000.0</v>
+      </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>15530000.0</v>
       </c>
       <c r="F38">
         <v>3608000.0</v>
       </c>
       <c r="G38">
         <v>1491000.0</v>
       </c>
       <c r="H38">
         <v>383000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>14272000.0</v>
       </c>
       <c r="C39">
         <v>35444000.0</v>
       </c>
@@ -1757,51 +1776,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>146163000.0</v>
+      </c>
       <c r="C45">
         <v>145204000.0</v>
       </c>
       <c r="D45">
         <v>142153000.0</v>
       </c>
       <c r="E45">
         <v>55510000.0</v>
       </c>
       <c r="F45">
         <v>55477000.0</v>
       </c>
       <c r="G45">
         <v>32404000.0</v>
       </c>
       <c r="H45">
         <v>21775000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>71904000.0</v>
@@ -1869,51 +1890,53 @@
       </c>
       <c r="H48">
         <v>-127600000.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-570475000.0</v>
       </c>
       <c r="F49">
         <v>-184819000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>250000.0</v>
+      </c>
       <c r="C50">
         <v>5250000.0</v>
       </c>
       <c r="D50">
         <v>28650000.0</v>
       </c>
       <c r="E50">
         <v>11959000.0</v>
       </c>
       <c r="F50">
         <v>41138000.0</v>
       </c>
       <c r="G50">
         <v>3407000.0</v>
       </c>
       <c r="H50">
         <v>3407000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
         <v>425530000.0</v>
@@ -2152,3576 +2175,3731 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>8941000.0</v>
+      </c>
+      <c r="C2">
         <v>14135000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>14105000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13573000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19073000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27701000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>30575000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33661000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25890000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33280000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26028000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18563000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26244000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>29841000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16494000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27636000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>38366000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42694000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28172000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28954000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37731000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21673000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-29000.0</v>
+      </c>
+      <c r="C5">
         <v>528000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1381000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2241000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3058000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4336000.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
+        <v>5544999.0</v>
+      </c>
+      <c r="I5">
         <v>6976000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8802000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>10940000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13343000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16036000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-178000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23263000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24465000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>12247000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-86000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11000.0</v>
       </c>
-      <c r="T5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>430878000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>24807000.0</v>
+      </c>
       <c r="C7">
+        <v>25690000.0</v>
+      </c>
+      <c r="D7">
         <v>27716000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>28658000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>29530000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>30436000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>31318000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>32012000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>32066000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>32750000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8045000.0</v>
       </c>
       <c r="M7">
         <v>8045000.0</v>
       </c>
       <c r="N7">
+        <v>8045000.0</v>
+      </c>
+      <c r="O7">
         <v>14186000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1515000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1189000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>9861000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1097000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>680000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1160000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>966000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>832000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>14000.0</v>
       </c>
       <c r="D8">
         <v>14000.0</v>
       </c>
       <c r="E8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
         <v>13000.0</v>
       </c>
       <c r="I8">
         <v>13000.0</v>
       </c>
       <c r="J8">
         <v>13000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
         <v>12000.0</v>
       </c>
       <c r="O8">
         <v>12000.0</v>
       </c>
       <c r="P8">
         <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
       <c r="T8">
+        <v>12000.0</v>
+      </c>
+      <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>890012000.0</v>
       </c>
       <c r="N9">
+        <v>890012000.0</v>
+      </c>
+      <c r="O9">
         <v>882069000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>875059000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>821806000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>809896000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>794413000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>775282000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>33687000.0</v>
+      </c>
+      <c r="C10">
         <v>19624000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5866000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10301000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12034000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14981000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16872000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18025000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23620000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29921000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>11280000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14496000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15232000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>39055000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8349000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13609000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11098000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16740000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>18103000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>75252000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17101000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11556000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-7077000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>33687000.0</v>
+      </c>
+      <c r="C12">
         <v>19624000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5866000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10301000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12034000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14981000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16872000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18025000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>23620000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>29921000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11280000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14496000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15232000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>39055000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8349000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>13609000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11098000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16740000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>18103000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>75252000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17101000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11556000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>7077000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>14000.0</v>
       </c>
-      <c r="C13"/>
       <c r="D13">
         <v>14000.0</v>
       </c>
-      <c r="E13"/>
+      <c r="E13">
+        <v>14000.0</v>
+      </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
         <v>13000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
         <v>12000.0</v>
       </c>
       <c r="O13">
         <v>12000.0</v>
       </c>
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
+        <v>12000.0</v>
+      </c>
+      <c r="U13">
         <v>573539000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>571994000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>571038000.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>135321683.0</v>
+        <v>2714306.0</v>
       </c>
       <c r="C14">
-        <v>134214292.0</v>
+        <v>2706434.0</v>
       </c>
       <c r="D14">
-        <v>133290000.0</v>
+        <v>2684286.0</v>
       </c>
       <c r="E14">
-        <v>129295000.0</v>
+        <v>2665800.0</v>
       </c>
       <c r="F14">
-        <v>129174440.0</v>
+        <v>2585900.0</v>
       </c>
       <c r="G14">
-        <v>128292000.0</v>
+        <v>2583489.0</v>
       </c>
       <c r="H14">
-        <v>127138825.0</v>
+        <v>2565840.0</v>
       </c>
       <c r="I14">
-        <v>125196934.0</v>
+        <v>2542777.0</v>
       </c>
       <c r="J14">
-        <v>125094571.0</v>
+        <v>2503939.0</v>
       </c>
       <c r="K14">
-        <v>124053643.0</v>
+        <v>2501891.0</v>
       </c>
       <c r="L14">
+        <v>2481073.0</v>
+      </c>
+      <c r="M14">
         <v>123027759.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
-        <v>122670793.0</v>
+        <v>2453982.0</v>
       </c>
       <c r="O14">
-        <v>119924371.0</v>
+        <v>2453416.0</v>
       </c>
       <c r="P14">
-        <v>118211168.0</v>
+        <v>2398487.0</v>
       </c>
       <c r="Q14">
-        <v>117889233.0</v>
+        <v>2364223.0</v>
       </c>
       <c r="R14">
-        <v>117547916.0</v>
+        <v>2357785.0</v>
       </c>
       <c r="S14">
-        <v>114382955.0</v>
+        <v>2350958.0</v>
       </c>
       <c r="T14">
-        <v>117547916.0</v>
+        <v>2287659.0</v>
       </c>
       <c r="U14">
-        <v>117547916.0</v>
+        <v>2350958.0</v>
       </c>
       <c r="V14">
-        <v>117547916.0</v>
+        <v>2350958.0</v>
       </c>
       <c r="W14">
-        <v>117547916.0</v>
+        <v>2350958.0</v>
       </c>
       <c r="X14">
-        <v>117547916.0</v>
+        <v>2350958.0</v>
       </c>
       <c r="Y14">
-        <v>117547916.0</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:25">
+        <v>2350958.0</v>
+      </c>
+      <c r="Z14">
+        <v>2350958.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>12000.0</v>
       </c>
       <c r="N15">
         <v>12000.0</v>
       </c>
       <c r="O15">
         <v>12000.0</v>
       </c>
       <c r="P15">
         <v>12000.0</v>
       </c>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="T15">
+        <v>12000.0</v>
+      </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-1.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40682000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>49094000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>69773000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>69862000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>10375000.0</v>
       </c>
       <c r="N18">
+        <v>10375000.0</v>
+      </c>
+      <c r="O18">
         <v>10370000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11692000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>11683000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11681000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11673000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>12606000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
-        <v>74725000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E20">
         <v>74725000.0</v>
       </c>
       <c r="F20">
         <v>74725000.0</v>
       </c>
       <c r="G20">
         <v>74725000.0</v>
       </c>
       <c r="H20">
         <v>74725000.0</v>
       </c>
       <c r="I20">
         <v>74725000.0</v>
       </c>
       <c r="J20">
         <v>74725000.0</v>
       </c>
       <c r="K20">
         <v>74725000.0</v>
       </c>
       <c r="L20">
         <v>74725000.0</v>
       </c>
       <c r="M20">
         <v>74725000.0</v>
       </c>
       <c r="N20">
         <v>74725000.0</v>
       </c>
       <c r="O20">
         <v>74725000.0</v>
       </c>
       <c r="P20">
+        <v>74725000.0</v>
+      </c>
+      <c r="Q20">
         <v>185562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297047000.0</v>
       </c>
       <c r="R20">
         <v>297047000.0</v>
       </c>
       <c r="S20">
+        <v>297047000.0</v>
+      </c>
+      <c r="T20">
         <v>297207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256838000.0</v>
       </c>
       <c r="U20">
         <v>256838000.0</v>
       </c>
       <c r="V20">
         <v>256838000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>256838000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
-        <v>387050000.0</v>
+        <v>376677000.0</v>
       </c>
       <c r="C21">
+        <v>387051000.0</v>
+      </c>
+      <c r="D21">
         <v>397403000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>407787000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>418129000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>428536000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>438922000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>449471000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>460069000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>470546000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>481155000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>491700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>502290000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>512858000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>523457000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>534058000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>544579000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>555151000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>565741000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>523225000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>531486000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>539841000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
+        <v>87774000.0</v>
+      </c>
+      <c r="C22">
         <v>98831000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>114627000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>115795000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>127236000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107367000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>105058000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>91035000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>99902000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>96175000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>101891000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>97803000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>132381000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>153471000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>161769000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>163804000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>164127000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>141540000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>114597000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>86151000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>75532000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>68835000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>661650000.0</v>
+      </c>
+      <c r="C23">
         <v>675976000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>689622000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>780620000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>825600000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>830677000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>818076000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>842406000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>862086000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>860759000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>836720000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>869645000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>937997000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>946715000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>926207000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1110193000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1268544000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1177526000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1149701000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1119160000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1094671000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>989581000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>430878000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>399876000.0</v>
+      </c>
       <c r="C24">
+        <v>399590000.0</v>
+      </c>
+      <c r="D24">
         <v>399304000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>399018000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>398732000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>398445000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>398159000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>397873000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>397586000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>397300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>397009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>438936000.0</v>
       </c>
       <c r="M24">
         <v>438936000.0</v>
       </c>
       <c r="N24">
+        <v>438936000.0</v>
+      </c>
+      <c r="O24">
         <v>468108000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>430898000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>386564000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>417734000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>379395000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>370061000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>493434000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>433441000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>433605000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>446981000.0</v>
       </c>
       <c r="N25">
+        <v>446981000.0</v>
+      </c>
+      <c r="O25">
         <v>468108000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>430898000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>386564000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>417734000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>380072000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>370741000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>494184000.0</v>
       </c>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>391246000.0</v>
+      </c>
+      <c r="C28">
         <v>405906000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>421404000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>426625000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>441478000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>419150000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>424855000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>435610000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>446917000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>428779000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>423169000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>434055000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>477399000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>455198000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>460971000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>474503000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>465657000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>403793000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>372044000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>431167000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>458713000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>426288000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>7077000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>574926000.0</v>
+      </c>
       <c r="C29">
+        <v>570688000.0</v>
+      </c>
+      <c r="D29">
         <v>585690000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>682514000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>703532000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>680125000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>690235000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>718909000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>733096000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>717298000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>734032000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>764497000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>807484000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>814936000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>807907000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>978910000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1090051000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1030053000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1013205000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1016822000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>989773000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>912052000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>64354000.0</v>
+      </c>
+      <c r="C30">
         <v>82122000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80674000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>76141000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>94958000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85331000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70786000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>89230000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79049000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59938000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>50996000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>83290000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>99591000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42050000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34370000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>111763000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>163239000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92927000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>85588000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>119898000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>164134000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>64840000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-244107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327389000.0</v>
       </c>
       <c r="M31">
         <v>327389000.0</v>
       </c>
       <c r="N31">
+        <v>327389000.0</v>
+      </c>
+      <c r="O31">
         <v>334869000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-235704000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-211085000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>623157000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-242678000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>624144000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-268501000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-273399000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-387380000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>151173000.0</v>
+      </c>
       <c r="C32">
+        <v>134764000.0</v>
+      </c>
+      <c r="D32">
         <v>142910000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>144744000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>138058000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>120882000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>113367000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>114673000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>98031000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>82406000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>90950000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>98162000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>146355000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>161331000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>123591000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>106620000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>150877000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>103516000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>107196000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>179313000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>123695000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>78934000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>461127000.0</v>
+        <v>447471000.0</v>
       </c>
       <c r="C33">
+        <v>461128000.0</v>
+      </c>
+      <c r="D33">
         <v>473696000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>560315000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>573023000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>587554000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>601012000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>617776000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>631544000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>644379000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>637502000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>644214000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>650259000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>672477000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>692392000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>801322000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>917356000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>911283000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>914665000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>826775000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>825633000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>830574000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-7077000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>715000.0</v>
+      </c>
       <c r="C34">
+        <v>552000.0</v>
+      </c>
+      <c r="D34">
         <v>496000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>605000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>689000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>539000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>579000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>691000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>648000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>759000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>879000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11869000.0</v>
       </c>
       <c r="M34">
         <v>11869000.0</v>
       </c>
       <c r="N34">
+        <v>11869000.0</v>
+      </c>
+      <c r="O34">
         <v>20461000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9857000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>443000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>15661000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>13534000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>14000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>341000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>335000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>327000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>423844000.0</v>
+      </c>
+      <c r="C35">
         <v>425043000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>430470000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>430813000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>431531000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>432006000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>434553000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>435163000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>434950000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>435437000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>416679000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>414851000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>469225000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>498939000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>453035000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>399407000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>445076000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>405279000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>397717000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>494525000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>434403000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>434468000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>1885000.0</v>
+      </c>
+      <c r="C36">
         <v>2173000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1994000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1424000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1460000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2974000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3695000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7260000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>9040000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8329000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>14468000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>14231000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>11248000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15530000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>19075000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11895000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11039000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3608000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3361000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7424000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1710000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1491000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-7077000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38">
+        <v>-1000.0</v>
+      </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>14468000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>14231000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>15530000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>19075000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>11895000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3449000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3608000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3361000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7424000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1710000.0</v>
       </c>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>28364000.0</v>
+      </c>
+      <c r="C39">
         <v>14272000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14759000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>18068000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>18349000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>35444000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24348000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>26340000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>27971000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>30346000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>35051000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>29842000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>40534000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>39662000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>29327000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>19695000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>12724000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15036000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>16748000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11084000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12271000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13776000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>51603000.0</v>
+      </c>
+      <c r="C40">
         <v>63050000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>55252000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>48911000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>66403000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>85500000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>57128000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>48886000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>62142000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>68436000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>53218000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15253000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>69489000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>65922000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>55947000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>73784000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>103548000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>82393000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>80262000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>71883000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>65866000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>54697000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>11252000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>10659000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>21830000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>21549000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>12126000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>26718000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>25207000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>26976000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>341000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>335000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>975967000.0</v>
+      </c>
+      <c r="C42">
         <v>974372000.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
+        <v>971607000.0</v>
+      </c>
+      <c r="E42">
         <v>969038000.0</v>
       </c>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
+        <v>966142000.0</v>
+      </c>
+      <c r="G42">
         <v>960966000.0</v>
       </c>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
       <c r="H42">
+        <v>956195001.0</v>
+      </c>
+      <c r="I42">
         <v>952435000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>945370000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>935272000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>929249000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>923048000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>890012000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>882069000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>875059000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>821806000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>809896000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>794413000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>775282000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>573539000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>571994000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>571038000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>68909000.0</v>
+      </c>
       <c r="C45">
+        <v>146163000.0</v>
+      </c>
+      <c r="D45">
         <v>74299000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>76379000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>78709000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>145204000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>83670000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>86320000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>87710000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>142153000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>67154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49775000.0</v>
       </c>
       <c r="M45">
         <v>49775000.0</v>
       </c>
       <c r="N45">
+        <v>49775000.0</v>
+      </c>
+      <c r="O45">
         <v>55510000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>75135000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>69807000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>64691000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>55477000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>48356000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>39288000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>35599000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>68909000.0</v>
+      </c>
+      <c r="C46">
         <v>71904000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>74299000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>76379000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>78709000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>81319000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>83670000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>86320000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>87710000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>90779000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>67154000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>63558000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>61996000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>69364000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>75135000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>69807000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>64691000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>55477000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>48356000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>39288000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>35599000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>32404000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>67154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49775000.0</v>
       </c>
       <c r="M47">
         <v>49775000.0</v>
       </c>
       <c r="N47">
+        <v>49775000.0</v>
+      </c>
+      <c r="O47">
         <v>55510000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>75135000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>69807000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>64691000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>55477000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>48356000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>39288000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>35599000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-801138000.0</v>
+      </c>
+      <c r="C48">
         <v>-804066000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-786866000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-697047000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-689663000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-688885000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-681927000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-662138000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-659560000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-654877000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-630832000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-611571000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-562457000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-570475000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-536169000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-325530000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-193251000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-188317000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-151161000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-61976000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-57069000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-95998000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-581405000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-562457000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-570475000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-536169000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-325530000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-193251000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-184819000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-151161000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-61976000.0</v>
       </c>
-      <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>56</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>250000.0</v>
+      </c>
       <c r="C50">
         <v>250000.0</v>
       </c>
       <c r="D50">
+        <v>250000.0</v>
+      </c>
+      <c r="E50">
         <v>9250000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>25250000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5250000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>12250000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>23750000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>40885000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>28650000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>25250000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>40250000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>41159000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>11959000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>13451000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>83811000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>49160000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>41138000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>19000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>11825000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>41407000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3407000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>424933000.0</v>
+      </c>
+      <c r="C51">
         <v>425530000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>427270000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>436926000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>453512000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>434131000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>441727000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>453635000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>470537000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>458700000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>434449000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>491340000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>492631000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>494253000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>469320000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>488112000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>476755000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>420533000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>390147000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>506419000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>475814000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>437844000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>2462000.0</v>
+      </c>
+      <c r="C52">
         <v>2900000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3659000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13077000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>29043000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9040000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15994000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27410000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>44479000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32258000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>29022000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>44359000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>45650000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>17144000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>37364000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>100831000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>58397000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>41138000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>19406000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>12235000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>41746000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3703000.0</v>
       </c>
-      <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>14154000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>661650000.0</v>
+      </c>
+      <c r="C55">
         <v>675976000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>689622000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>780620000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>825600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>830677000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>818076000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>842406000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>862086000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>860759000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>836720000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>869645000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>937997000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>946715000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>926207000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1110193000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1268544000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1177526000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1149701000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1119160000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1094671000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>989581000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>214179000.0</v>
+      </c>
+      <c r="C56">
         <v>214849000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>215926000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>220305000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>252577000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>243123000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>217064000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>224630000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>230542000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>216380000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>199218000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>225431000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>287738000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>274238000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>233815000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>308871000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>351188000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>266243000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>235036000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>292385000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>269038000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>159007000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>7077000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>63006000.0</v>
+      </c>
+      <c r="C57">
         <v>80085000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>73016000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>75561000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>114519000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>122241000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>103697000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>109957000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>132511000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>133974000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>108268000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>127269000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>141383000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>112907000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>109805000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>202251000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>200311000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>166225000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>127840000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>113072000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>145343000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>80073000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>486850000.0</v>
+      </c>
+      <c r="C58">
         <v>505128000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>503486000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>506374000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>546050000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>554247000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>538250000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>545120000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>567461000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>569411000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>524947000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>542120000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>610608000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>611846000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>562840000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>601658000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>645387000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>571504000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>525557000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>607597000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>579746000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>514541000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>174800000.0</v>
+      </c>
+      <c r="C60">
         <v>170848000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>186136000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>274246000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>279550000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>276430000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>279826000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>297286000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>294625000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>291348000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>311773000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>327525000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>327389000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>334869000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>363367000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>508535000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>623157000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>606022000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>624144000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>511563000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>514925000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>475040000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>430878000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5746,2775 +5924,2866 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
         <v>381234000.0</v>
       </c>
       <c r="C2">
         <v>348603000.0</v>
       </c>
       <c r="D2">
         <v>382325000.0</v>
       </c>
       <c r="E2">
         <v>427129000.0</v>
       </c>
       <c r="F2">
         <v>484780000.0</v>
       </c>
       <c r="G2">
         <v>310960000.0</v>
       </c>
       <c r="H2">
         <v>207539000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
         <v>54135000.0</v>
       </c>
       <c r="C3">
         <v>56328000.0</v>
       </c>
       <c r="D3">
         <v>57781000.0</v>
       </c>
       <c r="E3">
         <v>56547000.0</v>
       </c>
       <c r="F3">
         <v>47500000.0</v>
       </c>
       <c r="G3">
         <v>40968000.0</v>
       </c>
       <c r="H3">
         <v>39157000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>-1162000.0</v>
+        <v>-87972000.0</v>
       </c>
       <c r="C5">
         <v>-2464000.0</v>
       </c>
       <c r="D5">
         <v>-51142000.0</v>
       </c>
       <c r="E5">
         <v>-353069000.0</v>
       </c>
       <c r="F5">
         <v>-63632000.0</v>
       </c>
       <c r="G5">
         <v>65872000.0</v>
       </c>
       <c r="H5">
         <v>9993000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>52973000.0</v>
+        <v>-33837000.0</v>
       </c>
       <c r="C6">
         <v>53864000.0</v>
       </c>
       <c r="D6">
         <v>6639000.0</v>
       </c>
       <c r="E6">
         <v>-296522000.0</v>
       </c>
       <c r="F6">
         <v>-16132000.0</v>
       </c>
       <c r="G6">
         <v>106840000.0</v>
       </c>
       <c r="H6">
         <v>49150000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
         <v>178286000.0</v>
       </c>
       <c r="C9">
         <v>255469000.0</v>
       </c>
       <c r="D9">
         <v>223557000.0</v>
       </c>
       <c r="E9">
         <v>228772000.0</v>
       </c>
       <c r="F9">
         <v>300765000.0</v>
       </c>
       <c r="G9">
         <v>234812000.0</v>
       </c>
       <c r="H9">
         <v>155780000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
         <v>-119322000.0</v>
       </c>
       <c r="C10">
         <v>-35964000.0</v>
       </c>
       <c r="D10">
         <v>-82417000.0</v>
       </c>
       <c r="E10">
         <v>-380954000.0</v>
       </c>
       <c r="F10">
         <v>-90278000.0</v>
       </c>
       <c r="G10">
         <v>31799000.0</v>
       </c>
       <c r="H10">
         <v>-29469000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
         <v>-4141000.0</v>
       </c>
       <c r="C11">
         <v>-1956000.0</v>
       </c>
       <c r="D11">
         <v>1985000.0</v>
       </c>
       <c r="E11">
         <v>1186000.0</v>
       </c>
       <c r="F11">
         <v>1489000.0</v>
       </c>
       <c r="G11">
         <v>749000.0</v>
       </c>
       <c r="H11">
         <v>124000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
         <v>31350000.0</v>
       </c>
       <c r="C12">
         <v>33500000.0</v>
       </c>
       <c r="D12">
         <v>31275000.0</v>
       </c>
       <c r="E12">
         <v>27885000.0</v>
       </c>
       <c r="F12">
         <v>26646000.0</v>
       </c>
       <c r="G12">
         <v>34073000.0</v>
       </c>
       <c r="H12">
         <v>39462000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
         <v>-115181000.0</v>
       </c>
       <c r="C15">
         <v>-34008000.0</v>
       </c>
       <c r="D15">
         <v>-84402000.0</v>
       </c>
       <c r="E15">
         <v>-382140000.0</v>
       </c>
       <c r="F15">
         <v>-91767000.0</v>
       </c>
       <c r="G15">
         <v>31050000.0</v>
       </c>
       <c r="H15">
         <v>-29593000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-382140000.0</v>
       </c>
       <c r="F16">
         <v>-88821000.0</v>
       </c>
       <c r="G16">
         <v>31602000.0</v>
       </c>
       <c r="H16">
         <v>-29593000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>-115181000.0</v>
+      </c>
       <c r="C17">
         <v>-34008000.0</v>
       </c>
       <c r="D17">
         <v>-84402000.0</v>
       </c>
       <c r="E17">
         <v>-382140000.0</v>
       </c>
       <c r="F17">
         <v>-88821000.0</v>
       </c>
       <c r="G17">
         <v>31602000.0</v>
       </c>
       <c r="H17">
         <v>-29593000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-31350000.0</v>
+      </c>
       <c r="C18">
         <v>-33500000.0</v>
       </c>
       <c r="D18">
         <v>-31275000.0</v>
       </c>
       <c r="E18">
         <v>-27885000.0</v>
       </c>
       <c r="F18">
         <v>-26646000.0</v>
       </c>
       <c r="G18">
         <v>-34073000.0</v>
       </c>
       <c r="H18">
         <v>-39462000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-7127000.0</v>
       </c>
       <c r="F19">
         <v>-2483000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>231646000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
         <v>-1162000.0</v>
       </c>
       <c r="C21">
         <v>-2944000.0</v>
       </c>
       <c r="D21">
         <v>-55447000.0</v>
       </c>
       <c r="E21">
         <v>-345942000.0</v>
       </c>
       <c r="F21">
         <v>-61149000.0</v>
       </c>
       <c r="G21">
         <v>58346000.0</v>
       </c>
       <c r="H21">
         <v>10455000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
         <v>560682000.0</v>
       </c>
       <c r="C23">
         <v>607016000.0</v>
       </c>
       <c r="D23">
         <v>661329000.0</v>
       </c>
       <c r="E23">
         <v>1001843000.0</v>
       </c>
       <c r="F23">
         <v>846694000.0</v>
       </c>
       <c r="G23">
         <v>487426000.0</v>
       </c>
       <c r="H23">
         <v>352864000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>54135000.0</v>
+      </c>
       <c r="C25">
         <v>56328000.0</v>
       </c>
       <c r="D25">
         <v>57781000.0</v>
       </c>
       <c r="E25">
         <v>56547000.0</v>
       </c>
       <c r="F25">
         <v>47500000.0</v>
       </c>
       <c r="G25">
         <v>40968000.0</v>
       </c>
       <c r="H25">
         <v>39157000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>11500000.0</v>
       </c>
       <c r="E26">
         <v>10800000.0</v>
       </c>
       <c r="F26">
         <v>58400000.0</v>
       </c>
       <c r="G26">
         <v>6800000.0</v>
       </c>
       <c r="H26">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
         <v>90217000.0</v>
       </c>
       <c r="C27">
         <v>109656000.0</v>
       </c>
       <c r="D27">
         <v>108727000.0</v>
       </c>
       <c r="E27">
         <v>130688000.0</v>
       </c>
       <c r="F27">
         <v>165180000.0</v>
       </c>
       <c r="G27">
         <v>93690000.0</v>
       </c>
       <c r="H27">
         <v>66921000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
         <v>95031000.0</v>
       </c>
       <c r="C28">
         <v>113483000.0</v>
       </c>
       <c r="D28">
         <v>129800000.0</v>
       </c>
       <c r="E28">
         <v>166824000.0</v>
       </c>
       <c r="F28">
         <v>158555000.0</v>
       </c>
       <c r="G28">
         <v>50243000.0</v>
       </c>
       <c r="H28">
         <v>45304000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>-4141000.0</v>
+      </c>
       <c r="C29">
         <v>-1956000.0</v>
       </c>
       <c r="D29">
         <v>1985000.0</v>
       </c>
       <c r="E29">
         <v>1186000.0</v>
       </c>
       <c r="F29">
         <v>1489000.0</v>
       </c>
       <c r="G29">
         <v>749000.0</v>
       </c>
       <c r="H29">
         <v>124000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
         <v>179448000.0</v>
       </c>
       <c r="C30">
         <v>258413000.0</v>
       </c>
       <c r="D30">
         <v>279004000.0</v>
       </c>
       <c r="E30">
         <v>574714000.0</v>
       </c>
       <c r="F30">
         <v>361914000.0</v>
       </c>
       <c r="G30">
         <v>176466000.0</v>
       </c>
       <c r="H30">
         <v>145325000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
         <v>-118160000.0</v>
       </c>
       <c r="C31">
         <v>-33020000.0</v>
       </c>
       <c r="D31">
         <v>-26970000.0</v>
       </c>
       <c r="E31">
         <v>-35012000.0</v>
       </c>
       <c r="F31">
         <v>-29129000.0</v>
       </c>
       <c r="G31">
         <v>-26547000.0</v>
       </c>
       <c r="H31">
         <v>-39924000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
         <v>559520000.0</v>
       </c>
       <c r="C32">
         <v>604072000.0</v>
       </c>
       <c r="D32">
         <v>605882000.0</v>
       </c>
       <c r="E32">
         <v>655901000.0</v>
       </c>
       <c r="F32">
         <v>785545000.0</v>
       </c>
       <c r="G32">
         <v>545772000.0</v>
       </c>
       <c r="H32">
         <v>363319000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>51051000.0</v>
+      </c>
+      <c r="C2">
         <v>99830000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>85663000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>88483000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83824000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>99747000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>70362000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>96143000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>82351000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103342000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73064000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>108181000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97738000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>92410000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>68710000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>126829000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>141066000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>109481000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>107696000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>129715000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>134942000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>82584000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>79294000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>86502000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>62028000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>13181000.0</v>
+      </c>
+      <c r="C3">
         <v>13285000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13302000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13311000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13683000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14253000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13883000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13944000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14248000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14503000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14438000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14638000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14202000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14819000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14368000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14234000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>13126000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13231000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12830000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>10748000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10691000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10612000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10437000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10106000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9813000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5">
-        <v>484000.0</v>
+        <v>-4958000.0</v>
       </c>
       <c r="C5">
+        <v>-11492000.0</v>
+      </c>
+      <c r="D5">
         <v>-82311000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>316000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10271000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-751000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11392000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6076000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3603000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15407000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10892000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-22158000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2685000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-21930000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-204030000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-126024000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2971000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-25661000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-85464000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2974000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>47465000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4529000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16327000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>28432000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>17135000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B6">
-        <v>13769000.0</v>
+        <v>8223000.0</v>
       </c>
       <c r="C6">
+        <v>1793000.0</v>
+      </c>
+      <c r="D6">
         <v>-69009000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>13627000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3412000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13502000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2491000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20020000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17851000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-904000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3546000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-7520000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11517000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7111000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-189662000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-111790000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10155000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-12430000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-72634000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13722000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>58156000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15141000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26764000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>38538000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>26948000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>43015000.0</v>
+      </c>
+      <c r="C9">
         <v>45528000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>39733000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>57000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>59459000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68890000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>51688000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>72328000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>62563000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>60137000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>44666000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>63331000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55423000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45723000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25078000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>73441000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>82644000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>65451000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>54322000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>83307000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>100631000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>51144000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>65777000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>66688000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>51755000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>2652000.0</v>
+      </c>
+      <c r="C10">
         <v>-19043000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-90126000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7775000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2378000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-8943000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-19926000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2602000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4493000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-23274000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18409000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-29968000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10766000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-29577000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-211367000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-133088000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8808000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30914000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-91168000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4903000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>39653000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3235000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8266000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19369000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7950000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>-276000.0</v>
+      </c>
+      <c r="C11">
         <v>-1843000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-307000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-391000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1985000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-137000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-24000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>190000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>771000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>852000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>198000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>164000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1213000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-225000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>46000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>152000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2744000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1983000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>724000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>52000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>150000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>516000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>-7610000.0</v>
+      </c>
+      <c r="C12">
         <v>7551000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7815000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8091000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7893000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8192000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8534000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8678000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8096000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7867000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7517000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7810000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8081000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7647000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7337000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7064000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5837000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5253000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5704000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7877000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7812000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7764000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8061000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9063000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9185000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>2928000.0</v>
+      </c>
+      <c r="C15">
         <v>-17200000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-89819000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7384000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-778000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6958000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-19789000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2578000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4683000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24045000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19261000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-30166000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-10930000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-30790000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-211142000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-133134000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-8960000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-33658000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-89185000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4907000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>38929000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3287000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8116000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18853000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>7919000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-19261000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-10930000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8018000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-30790000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-210449000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-132279000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-8432000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-33658000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-89185000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4907000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>38929000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>8116000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18853000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7919000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>103</v>
+      </c>
+      <c r="B17">
+        <v>2928000.0</v>
+      </c>
       <c r="C17">
+        <v>-17200000.0</v>
+      </c>
+      <c r="D17">
         <v>-89819000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7384000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-778000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6958000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-19789000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2578000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4683000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24045000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-19261000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-10930000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>8018000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-30790000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-210449000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-132279000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-8432000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-33658000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-89185000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4907000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>38929000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3287000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8116000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>18853000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>104</v>
+      </c>
+      <c r="B18">
+        <v>-7610000.0</v>
+      </c>
       <c r="C18">
+        <v>-7551000.0</v>
+      </c>
+      <c r="D18">
         <v>-7815000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8091000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7893000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-8192000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8534000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8678000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8096000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7867000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7517000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7810000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10454000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-7647000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7337000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7064000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5837000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5253000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5704000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7877000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7812000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7764000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8061000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9063000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>578000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>21899000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1224000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3545000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5350000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>544000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-3654000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>39000.0</v>
       </c>
-      <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>1288000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>118873000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>111485000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-1023000.0</v>
+      </c>
+      <c r="C21">
         <v>484000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2431000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6095000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3412000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-238000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7428000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4795000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-73000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-11692000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12884000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-27608000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3263000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-23154000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-200485000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-120674000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3515000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-27251000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-81810000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2935000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>47923000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-950000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13680000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28265000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>17902000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>95089000.0</v>
+      </c>
+      <c r="C23">
         <v>144874000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>127827000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>151578000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>139871000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>168875000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>129478000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>163676000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>144987000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>175171000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>130614000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>199120000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>156424000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>161287000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>294273000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>320944000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>227225000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>202183000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>243828000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>210087000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>187650000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>134678000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>131391000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>124925000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>95881000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>111</v>
+      </c>
+      <c r="B25">
+        <v>13181000.0</v>
+      </c>
       <c r="C25">
+        <v>13283000.0</v>
+      </c>
+      <c r="D25">
         <v>13300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>13311000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14241000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14253000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13883000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13944000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14248000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14503000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14438000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14638000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14202000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14819000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14368000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14234000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>13126000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13231000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12830000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10748000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10691000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10612000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>10437000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10106000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9813000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>3400000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8500000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="N26">
         <v>2200000.0</v>
       </c>
       <c r="O26">
+        <v>2200000.0</v>
+      </c>
+      <c r="P26">
         <v>1900000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1800000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>4900000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5700000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>7300000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>3800000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6800000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>12632000.0</v>
+      </c>
+      <c r="C27">
         <v>23228000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>24779000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22210000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>33591000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26162000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>28224000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>21679000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>32824000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>25913000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>27915000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22075000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>28287000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>25496000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>42051000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>34854000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>38541000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>48519000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>47269000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>30851000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>29353000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>26635000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>20985000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>16718000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>19413000.0</v>
+      </c>
+      <c r="C28">
         <v>21816000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22164000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>26032000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25019000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26719000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24135000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>30491000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32138000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25927000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24823000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>52371000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26679000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24187000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>70485000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>31436000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>40716000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>44373000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>75824000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>24802000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13556000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14606000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17327000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9306000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9004000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>115</v>
+      </c>
+      <c r="B29">
+        <v>-276000.0</v>
+      </c>
       <c r="C29">
+        <v>-1843000.0</v>
+      </c>
+      <c r="D29">
         <v>-307000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-391000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1985000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-137000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-24000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>190000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>771000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>852000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>198000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>164000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1213000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-225000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>46000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>152000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2744000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1983000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>724000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>52000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>150000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>516000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>44038000.0</v>
+      </c>
+      <c r="C30">
         <v>45044000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>42164000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>63095000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>56047000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>69128000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59116000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67533000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>62636000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>71829000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>57550000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>90939000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>58686000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>68877000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>225563000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>194115000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>86159000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>92702000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>136132000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>80372000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>52708000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>52094000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>52097000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38423000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33853000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>3675000.0</v>
+      </c>
+      <c r="C31">
         <v>-19527000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-87695000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1680000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5790000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-8705000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-12498000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7397000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4420000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11582000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-5525000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2360000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7503000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6423000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-10882000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-12414000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-5293000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3663000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-9358000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-7838000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-8270000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2285000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-5414000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8896000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-9952000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>94066000.0</v>
+      </c>
+      <c r="C32">
         <v>145358000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>125396000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>145483000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>143283000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>168637000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>122050000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>168471000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>144914000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>163479000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>117730000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>171512000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>153161000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>138133000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>93788000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>200270000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>223710000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>174932000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>162018000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>213022000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>235573000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>133728000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>145071000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>153190000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>113783000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8541,2721 +8810,2798 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>14981000.0</v>
       </c>
       <c r="C2">
         <v>29921000.0</v>
       </c>
       <c r="D2">
         <v>51555000.0</v>
       </c>
       <c r="E2">
         <v>16740000.0</v>
       </c>
       <c r="F2">
         <v>11556000.0</v>
       </c>
       <c r="G2">
         <v>7077000.0</v>
       </c>
       <c r="H2">
         <v>6848000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>6934000</v>
       </c>
       <c r="C3">
         <v>11996000</v>
       </c>
       <c r="D3">
         <v>20406000</v>
       </c>
       <c r="E3">
         <v>18904000</v>
       </c>
       <c r="F3">
         <v>23042000</v>
       </c>
       <c r="G3">
         <v>14638000</v>
       </c>
       <c r="H3">
         <v>8004000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>34815000.0</v>
       </c>
       <c r="F4">
         <v>5184000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>40066000.0</v>
       </c>
       <c r="F5">
         <v>31016000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>4643000.0</v>
       </c>
       <c r="C6">
         <v>-14940000.0</v>
       </c>
       <c r="D6">
         <v>-21634000.0</v>
       </c>
       <c r="E6">
         <v>34815000.0</v>
       </c>
       <c r="F6">
         <v>5184000.0</v>
       </c>
       <c r="G6">
         <v>4479000.0</v>
       </c>
       <c r="H6">
         <v>229000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
         <v>-9023000.0</v>
       </c>
       <c r="C7">
         <v>-17031000.0</v>
       </c>
       <c r="D7">
         <v>37167000.0</v>
       </c>
       <c r="E7">
         <v>7507000.0</v>
       </c>
       <c r="F7">
         <v>-81404000.0</v>
       </c>
       <c r="G7">
         <v>-35644000.0</v>
       </c>
       <c r="H7">
         <v>3687000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>51052000.0</v>
       </c>
       <c r="F8">
         <v>-26365000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>3150000.0</v>
       </c>
       <c r="C9">
         <v>-25396000.0</v>
       </c>
       <c r="D9">
         <v>-17735000.0</v>
       </c>
       <c r="E9">
         <v>51052000.0</v>
       </c>
       <c r="F9">
         <v>-26365000.0</v>
       </c>
       <c r="G9">
         <v>-30170000.0</v>
       </c>
       <c r="H9">
         <v>-8494000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>8536000.0</v>
       </c>
       <c r="C10">
         <v>-11192000.0</v>
       </c>
       <c r="D10">
         <v>57295000.0</v>
       </c>
       <c r="E10">
         <v>-11931000.0</v>
       </c>
       <c r="F10">
         <v>-67826000.0</v>
       </c>
       <c r="G10">
         <v>-29531000.0</v>
       </c>
       <c r="H10">
         <v>-4949000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-28211000.0</v>
       </c>
       <c r="F11">
         <v>20417000.0</v>
       </c>
       <c r="G11">
         <v>28351000.0</v>
       </c>
       <c r="H11">
         <v>17052000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>320480000.0</v>
       </c>
       <c r="F12">
         <v>95660000.0</v>
       </c>
       <c r="G12">
         <v>6909000.0</v>
       </c>
       <c r="H12">
         <v>2595000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4706000.0</v>
       </c>
       <c r="F13">
         <v>-7334000.0</v>
       </c>
       <c r="G13">
         <v>-4294000.0</v>
       </c>
       <c r="H13">
         <v>78000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
         <v>54135000.0</v>
       </c>
       <c r="C14">
         <v>56328000.0</v>
       </c>
       <c r="D14">
         <v>57778000.0</v>
       </c>
       <c r="E14">
         <v>56547000.0</v>
       </c>
       <c r="F14">
         <v>47500000.0</v>
       </c>
       <c r="G14">
         <v>40968000.0</v>
       </c>
       <c r="H14">
         <v>39157000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>250000.0</v>
       </c>
       <c r="H15">
         <v>80000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
         <v>19624000.0</v>
       </c>
       <c r="C16">
         <v>14981000.0</v>
       </c>
       <c r="D16">
         <v>29921000.0</v>
       </c>
       <c r="E16">
         <v>51555000.0</v>
       </c>
       <c r="F16">
         <v>16740000.0</v>
       </c>
       <c r="G16">
         <v>11556000.0</v>
       </c>
       <c r="H16">
         <v>7077000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>13586000.0</v>
       </c>
       <c r="C18">
         <v>11892000.0</v>
       </c>
       <c r="D18">
         <v>43636000.0</v>
       </c>
       <c r="E18">
         <v>-13810000.0</v>
       </c>
       <c r="F18">
         <v>-51469000.0</v>
       </c>
       <c r="G18">
         <v>31959000.0</v>
       </c>
       <c r="H18">
         <v>10482000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-12331000.0</v>
       </c>
       <c r="D19">
         <v>-17378000.0</v>
       </c>
       <c r="E19">
         <v>-18904000.0</v>
       </c>
       <c r="F19">
         <v>-81132000.0</v>
       </c>
       <c r="G19">
         <v>-27341000.0</v>
       </c>
       <c r="H19">
         <v>-8997000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>-270000.0</v>
       </c>
       <c r="F20">
         <v>142274000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>-5793000.0</v>
+      </c>
       <c r="C21">
         <v>-24171000.0</v>
       </c>
       <c r="D21">
         <v>-56073000.0</v>
       </c>
       <c r="E21">
         <v>58446000.0</v>
       </c>
       <c r="F21">
         <v>-20165000.0</v>
       </c>
       <c r="G21">
         <v>-13717000.0</v>
       </c>
       <c r="H21">
         <v>-9180000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
         <v>-115181000.0</v>
       </c>
       <c r="C22">
         <v>-34008000.0</v>
       </c>
       <c r="D22">
         <v>-84402000.0</v>
       </c>
       <c r="E22">
         <v>-382140000.0</v>
       </c>
       <c r="F22">
         <v>-91767000.0</v>
       </c>
       <c r="G22">
         <v>31602000.0</v>
       </c>
       <c r="H22">
         <v>-29593000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
         <v>-2752000.0</v>
       </c>
       <c r="C23">
         <v>-119000.0</v>
       </c>
       <c r="D23">
         <v>-12225000.0</v>
       </c>
       <c r="E23">
         <v>-9275000.0</v>
       </c>
       <c r="F23">
         <v>-8601000.0</v>
       </c>
       <c r="G23">
         <v>56190000.0</v>
       </c>
       <c r="H23">
         <v>34500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24">
         <v>-398000.0</v>
       </c>
       <c r="C24">
         <v>-335000.0</v>
       </c>
       <c r="D24">
         <v>2568000.0</v>
       </c>
       <c r="E24">
         <v>-506000.0</v>
       </c>
       <c r="F24">
         <v>-563000.0</v>
       </c>
       <c r="G24">
         <v>21000.0</v>
       </c>
       <c r="H24">
         <v>148000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
         <v>75335000.0</v>
       </c>
       <c r="C25">
         <v>-9302000.0</v>
       </c>
       <c r="D25">
         <v>2429000.0</v>
       </c>
       <c r="E25">
         <v>236786000.0</v>
       </c>
       <c r="F25">
         <v>17071000.0</v>
       </c>
       <c r="G25">
         <v>2762000.0</v>
       </c>
       <c r="H25">
         <v>2640000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-2207000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>-41000.0</v>
       </c>
       <c r="F26">
         <v>142274000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
         <v>15254000.0</v>
       </c>
       <c r="C27">
         <v>27901000.0</v>
       </c>
       <c r="D27">
         <v>53203000.0</v>
       </c>
       <c r="E27">
         <v>87697000.0</v>
       </c>
       <c r="F27">
         <v>81112000.0</v>
       </c>
       <c r="G27">
         <v>12810000.0</v>
       </c>
       <c r="H27">
         <v>2352000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
         <v>-8545000.0</v>
       </c>
       <c r="C28">
         <v>-26497000.0</v>
       </c>
       <c r="D28">
         <v>-68298000.0</v>
       </c>
       <c r="E28">
         <v>48625000.0</v>
       </c>
       <c r="F28">
         <v>113508000.0</v>
       </c>
       <c r="G28">
         <v>-14777000.0</v>
       </c>
       <c r="H28">
         <v>-9260000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
         <v>20520000.0</v>
       </c>
       <c r="C29">
         <v>23888000.0</v>
       </c>
       <c r="D29">
         <v>64042000.0</v>
       </c>
       <c r="E29">
         <v>5094000.0</v>
       </c>
       <c r="F29">
         <v>-28427000.0</v>
       </c>
       <c r="G29">
         <v>46597000.0</v>
       </c>
       <c r="H29">
         <v>18486000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
         <v>-7332000.0</v>
       </c>
       <c r="C30">
         <v>-12331000.0</v>
       </c>
       <c r="D30">
         <v>-17378000.0</v>
       </c>
       <c r="E30">
         <v>-18904000.0</v>
       </c>
       <c r="F30">
         <v>-79897000.0</v>
       </c>
       <c r="G30">
         <v>-27341000.0</v>
       </c>
       <c r="H30">
         <v>-8997000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>19624000.0</v>
+      </c>
+      <c r="C2">
         <v>5866000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10301000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12034000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14981000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16872000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18025000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23620000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29921000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11280000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14496000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27732000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>51555000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8349000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11098000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>16740000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18103000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>75252000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17101000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11556000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>26413000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18596000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>42676000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>7077000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>3392000</v>
+      </c>
+      <c r="C3">
         <v>1320000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1163000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2625000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1911000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2098000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2373000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2138000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5835000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4355000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6974000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6872000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2205000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3373000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2804000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8079000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4648000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4632000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6835000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4975000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4685000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4111000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2974000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2703000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...1 lines deleted...]
-      </c>
+      <c r="L4"/>
       <c r="M4">
         <v>-23823000.0</v>
       </c>
       <c r="N4">
+        <v>-23823000.0</v>
+      </c>
+      <c r="O4">
         <v>43206000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5260000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2511000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-5642000.0</v>
       </c>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3569000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1196000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>45701000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3264000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4116000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1745000.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>14063000.0</v>
+      </c>
+      <c r="C6">
         <v>13758000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4435000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1733000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2947000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1891000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1153000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5595000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6301000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18641000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3216000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-13236000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-23823000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>43206000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5254000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2505000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-5642000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1363000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-57149000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>58151000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5545000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14857000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7817000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-24080000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>35599000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>123000.0</v>
+      </c>
+      <c r="C7">
         <v>19341000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3922000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7405000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-39691000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4999000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>8347000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10001000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-30380000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16619000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21687000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36480000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-37622000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13931000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>51961000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11747000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-69549000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-28108000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7812000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>31928000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-81297000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-11713000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3121000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5834000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-31044000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...1 lines deleted...]
-      </c>
+      <c r="L8"/>
       <c r="M8">
         <v>-57145000.0</v>
       </c>
       <c r="N8">
+        <v>-57145000.0</v>
+      </c>
+      <c r="O8">
         <v>-7822000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>77583000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>51674000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-70383000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>17768000.0</v>
+      </c>
+      <c r="C9">
         <v>-1499000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4533000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>18809000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9627000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-14545000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18444000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10185000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-19110000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-8636000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>31880000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>16166000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-57145000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-7822000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>77583000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>51674000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-70383000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-7173000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>35973000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>44128000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-99293000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15689000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11325000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-26093000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-31091000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>11057000.0</v>
+      </c>
+      <c r="C10">
         <v>15795000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1169000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>11441000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-19869000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2309000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14023000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8867000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3727000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5715000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34578000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21090000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4800000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2936000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>780000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-18561000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30441000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-23015000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10619000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6697000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-25734000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-9579000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>13191000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-7409000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-366000.0</v>
       </c>
       <c r="M11">
         <v>-366000.0</v>
       </c>
       <c r="N11">
+        <v>-366000.0</v>
+      </c>
+      <c r="O11">
         <v>14605000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-23874000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-36982000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>17650000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10386000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14767000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1733000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>26531000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>2127000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9022000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7376000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1151000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12594000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-8727000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12019000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>168184000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>123530000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17977000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20326000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>66605000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4345000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4384000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12">
         <v>7491000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>284000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1131000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-4797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-180000.0</v>
       </c>
       <c r="M13">
         <v>-180000.0</v>
       </c>
       <c r="N13">
+        <v>-180000.0</v>
+      </c>
+      <c r="O13">
         <v>2326000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-4294000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4109000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1757000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>355000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-6003000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>152000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1838000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-752000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1954000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>13181000.0</v>
+      </c>
+      <c r="C14">
         <v>13283000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13311000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14241000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14253000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13883000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13944000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14248000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14503000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14438000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14638000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14202000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14819000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14368000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14234000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>13126000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13231000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12830000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10748000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10691000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11341000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10437000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10106000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9813000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="V15">
-[...2 lines deleted...]
-      <c r="W15"/>
+      <c r="W15">
+        <v>-250000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>33687000.0</v>
+      </c>
+      <c r="C16">
         <v>19624000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5866000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10301000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12034000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>14981000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>16872000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>18025000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23620000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29921000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11280000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14496000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>27732000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>51555000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8349000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13603000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11098000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16740000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18103000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>75252000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17101000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11556000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26413000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18596000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>42676000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>14504000.0</v>
+      </c>
+      <c r="C18">
         <v>14191000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6391000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>15667000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22748000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5374000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>12774000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>11729000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18433000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>15328000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11529000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42574000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-25795000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7722000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21245000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8782000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-51559000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-32189000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-23899000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>36138000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-31519000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-514999.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25744000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21122000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-14227000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-1213000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2748000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1902000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2098000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2343000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2138000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5752000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4252000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6499000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6872000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>245000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3373000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2804000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8079000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4648000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5681000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-63876000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-6600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4975000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-17374000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4111000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2965000.0</v>
       </c>
-      <c r="Y19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>270000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>138</v>
+      </c>
+      <c r="B21">
+        <v>-169000.0</v>
+      </c>
       <c r="C21">
+        <v>-187000.0</v>
+      </c>
+      <c r="D21">
         <v>-9194000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16204000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19792000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7199000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11697000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-15220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-351000.0</v>
       </c>
       <c r="M21">
         <v>-351000.0</v>
       </c>
       <c r="N21">
+        <v>-351000.0</v>
+      </c>
+      <c r="O21">
         <v>35989000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26499000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2934000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>46022000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>31033000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-122659000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34397000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>37064000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-17927000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-44932000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>50074000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>2928000.0</v>
+      </c>
+      <c r="C22">
         <v>-17200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-89819000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7384000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-778000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-6958000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-19789000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2578000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4683000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24045000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-19261000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-30166000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-10930000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-30790000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-211142000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-133134000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-8960000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-33658000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-89185000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-4907000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>38929000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3287000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8117000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18853000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7919000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-174000.0</v>
+      </c>
+      <c r="C23">
+        <v>-84000.0</v>
+      </c>
+      <c r="D23">
+        <v>-820000.0</v>
+      </c>
+      <c r="E23">
+        <v>-17135000.0</v>
+      </c>
+      <c r="F23">
+        <v>19792000.0</v>
+      </c>
+      <c r="G23">
+        <v>-66000.0</v>
+      </c>
+      <c r="H23">
+        <v>-2260000.0</v>
+      </c>
+      <c r="I23">
+        <v>-2138000.0</v>
+      </c>
+      <c r="J23">
+        <v>-5752000.0</v>
+      </c>
+      <c r="K23">
+        <v>3400000.0</v>
+      </c>
+      <c r="L23">
+        <v>16600000.0</v>
+      </c>
+      <c r="M23">
+        <v>-12225000.0</v>
+      </c>
+      <c r="N23">
+        <v>62200000.0</v>
+      </c>
+      <c r="O23">
+        <v>46446000.0</v>
+      </c>
+      <c r="P23">
+        <v>56378000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-9316000.0</v>
+      </c>
+      <c r="R23">
+        <v>46022000.0</v>
+      </c>
+      <c r="S23">
+        <v>-123000.0</v>
+      </c>
+      <c r="T23">
+        <v>146450000.0</v>
+      </c>
+      <c r="U23">
+        <v>-3906000.0</v>
+      </c>
+      <c r="V23">
+        <v>38000000.0</v>
+      </c>
+      <c r="W23">
+        <v>-471000.0</v>
+      </c>
+      <c r="X23">
+        <v>-17000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-279000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-60000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24">
+        <v>-98000.0</v>
+      </c>
+      <c r="C24">
+        <v>-149000.0</v>
+      </c>
+      <c r="D24">
+        <v>-50000.0</v>
+      </c>
+      <c r="E24">
+        <v>-123000.0</v>
+      </c>
+      <c r="F24">
+        <v>-76000.0</v>
+      </c>
+      <c r="G24">
+        <v>-136000.0</v>
+      </c>
+      <c r="H24">
+        <v>-43000.0</v>
+      </c>
+      <c r="I24">
+        <v>-87000.0</v>
+      </c>
+      <c r="J24">
+        <v>-69000.0</v>
+      </c>
+      <c r="K24">
+        <v>16000.0</v>
+      </c>
+      <c r="L24">
+        <v>325000.0</v>
+      </c>
+      <c r="M24">
+        <v>-100000.0</v>
+      </c>
+      <c r="N24">
+        <v>2327000.0</v>
+      </c>
+      <c r="O24">
+        <v>-103000.0</v>
+      </c>
+      <c r="P24">
+        <v>-98000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-181000.0</v>
+      </c>
+      <c r="R24">
+        <v>-124000.0</v>
+      </c>
+      <c r="S24">
+        <v>-139000.0</v>
+      </c>
+      <c r="T24">
         <v>-97000.0</v>
       </c>
-      <c r="C23">
-[...127 lines deleted...]
-      <c r="T24">
+      <c r="U24">
         <v>-217000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-110000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-165000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-96000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-91000.0</v>
+      </c>
+      <c r="C25">
         <v>-2691000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>76820000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>991000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>215000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>339000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6805000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-14565000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1881000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6583000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4562000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4542000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2817000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6125000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>115609000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>112063000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2989000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1577000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7893000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3424000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4177000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6078000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1625000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>687000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>657000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>142</v>
+      </c>
+      <c r="B26">
+        <v>-174000.0</v>
+      </c>
       <c r="C26">
+        <v>-13000.0</v>
+      </c>
+      <c r="D26">
         <v>-762000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1073000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-41000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>1755000.0</v>
+      </c>
+      <c r="C27">
         <v>2778000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3331000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3969000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5176000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4837000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5901000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7065000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10098000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6023000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6201000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>33036000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7943000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7010000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>53253000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11951000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>15483000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19401000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>59210000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1545000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>956000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1751000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9805000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>640000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>614000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-343000.0</v>
+      </c>
+      <c r="C28">
         <v>-284000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-10776000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17277000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>19792000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7265000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-13957000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-17324000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12049000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3210000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15220000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-55810000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-478000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35484000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-26499000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6277000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45917000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30640000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>23791000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>22013000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>37064000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1653000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-17927000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-45211000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>50014000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>17896000.0</v>
+      </c>
+      <c r="C29">
         <v>15511000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7554000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18292000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-20837000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7472000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15147000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13867000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12598000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19683000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18503000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49446000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-23590000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11095000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24049000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>16861000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-46911000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-27557000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-17064000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42738000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-26544000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4170000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>29855000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24096000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-11524000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-3490000.0</v>
+      </c>
+      <c r="C30">
         <v>-1469000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1213000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2748000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1902000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2098000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2343000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2138000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5752000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4252000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6499000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6872000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>245000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3373000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2804000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8079000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4648000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-4446000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-63876000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4975000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-17374000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4111000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2965000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2891000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>