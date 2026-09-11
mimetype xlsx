--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -815,1723 +824,1916 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>43903405000.0</v>
+      </c>
+      <c r="C2">
         <v>18158845000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17882868000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24704532000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21177845000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35101927000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33521473000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-384347000.0</v>
+      </c>
+      <c r="C5">
         <v>18662362000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18262835000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15633818000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15595787000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>15525191000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15600000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>38888140400.0</v>
       </c>
       <c r="D9">
         <v>38888140400.0</v>
       </c>
       <c r="E9">
-        <v>2800000000.0</v>
+        <v>38888140400.0</v>
       </c>
       <c r="F9">
         <v>2800000000.0</v>
       </c>
       <c r="G9">
         <v>2800000000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9">
+        <v>2800000000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>43760623000.0</v>
+      </c>
+      <c r="C10">
         <v>44960339000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18464135000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24141051000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>20662477000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>36914605000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>15298840000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>43760623000.0</v>
+      </c>
+      <c r="C12">
         <v>44960339000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>18464135000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24141051000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>20662477000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36914605000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15298840000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>97500000000.0</v>
       </c>
       <c r="C13">
         <v>97500000000.0</v>
       </c>
       <c r="D13">
         <v>97500000000.0</v>
       </c>
       <c r="E13">
-        <v>78000000000.0</v>
+        <v>97500000000.0</v>
       </c>
       <c r="F13">
         <v>78000000000.0</v>
       </c>
       <c r="G13">
         <v>78000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>78000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1950000000.0</v>
       </c>
       <c r="C14">
         <v>1950000000.0</v>
       </c>
       <c r="D14">
+        <v>1950000000.0</v>
+      </c>
+      <c r="E14">
         <v>1712795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1950000000.0</v>
       </c>
       <c r="F14">
         <v>1950000000.0</v>
       </c>
       <c r="G14">
         <v>1950000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>1950000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>22</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>22660393000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19770004086.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19206636000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4222760000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9072982000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6332804000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>68517756000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>54679878000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>41066785000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>88401323000.0</v>
+      </c>
+      <c r="C22">
         <v>122070328000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>164066054000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>174471858000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>108560556000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>129643087000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>167302345000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>285362070000.0</v>
+      </c>
+      <c r="C23">
         <v>295539066000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>346532444000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>316483653000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>289436625000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>300074644000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>310761106000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>350000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3300000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>5675000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>17723000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
         <v>350000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3300000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5675000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17723000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-63088633000.0</v>
+      </c>
+      <c r="C28">
         <v>-25250535000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>82369400000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>47681984000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>96433605000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>81400196000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>120587872000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>63733601000.0</v>
+      </c>
+      <c r="C30">
         <v>67212212000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>99850971000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>52163405000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78176434000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>54679878000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>41066785000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-    </row>
-    <row r="32" spans="1:7">
+      <c r="H31"/>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>57022651000.0</v>
+      </c>
+      <c r="C33">
         <v>58425389000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>62094570000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>63775395000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>78141781000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>73530267000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>74599104000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7039536000.0</v>
+      </c>
+      <c r="C35">
         <v>14914212000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14591161000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14965189000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>31473848000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>32660512000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>44302686000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>42</v>
+      </c>
+      <c r="B36">
+        <v>1452933000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>-68517756000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-70371031000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-71598954000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1255344570.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1075229380.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>476646310.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>276424300.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>32443873000.0</v>
+      </c>
+      <c r="C39">
         <v>2870797000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3488121364.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1931945000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3895378000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5306807000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12494033000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>15568092000.0</v>
+      </c>
+      <c r="C40">
         <v>10079300000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>24979877000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5128568000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4115456000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3837090000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10069824000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>38888140000.0</v>
       </c>
       <c r="C42">
+        <v>38888140000.0</v>
+      </c>
+      <c r="D42">
         <v>19388140000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>38888140000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2800000000.0</v>
       </c>
       <c r="F42">
         <v>2800000000.0</v>
       </c>
       <c r="G42">
         <v>2800000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:7">
+      <c r="H42">
+        <v>2800000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>55569718000.0</v>
+      </c>
+      <c r="C46">
         <v>57170045000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>61019340000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>63298749000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>68517756000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>70371031000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>71598954000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>57170044810.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>61019340370.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>63298748730.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>68517756170.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>70371031280.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>71598954180.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>102615010000.0</v>
+      </c>
+      <c r="C48">
         <v>64175609000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>58561175000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>27330550000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>16932819000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>9652448000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>7695956000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>-19328010000.0</v>
+      </c>
+      <c r="C51">
         <v>19709804000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>100833535000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>71823035000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>117096082000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>118314801000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>135886712000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>-19767766000.0</v>
+      </c>
+      <c r="C52">
         <v>10500206000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>91126210000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>70889420000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>113026090000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>112525763000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>111497225000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>285362070000.0</v>
+      </c>
+      <c r="C55">
         <v>295539066000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>346532444000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>316483653000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>289436625000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>300074644000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>310761106000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>228339419000.0</v>
+      </c>
+      <c r="C56">
         <v>237113676000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>284437875000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>252708258000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>211294844000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>226544377000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>236162002000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>39703731000.0</v>
+      </c>
+      <c r="C57">
         <v>61398743000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>138229134000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>122165956000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>144634171000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>161436493000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>162362464000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>46743267000.0</v>
+      </c>
+      <c r="C58">
         <v>76312954000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>152820294000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>137131145000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>176108019000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>194097005000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>206665150000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>238618804000.0</v>
+      </c>
+      <c r="C60">
         <v>219226112000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>193712150000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>179352508000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>113328606000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>105977639000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>104095956000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>79390969000.0</v>
+      </c>
+      <c r="C2">
+        <v>52693948000.0</v>
+      </c>
+      <c r="D2">
+        <v>43903405000.0</v>
+      </c>
+      <c r="E2">
         <v>28477061000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>22291625000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>15920446062.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>18158845000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>14939527000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>15879563000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>22143149000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>17882868000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>24193205169.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>20119191120.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>27607686607.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>24704531835.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>16098920916.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>16195082887.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>22035860984.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>21177845048.0</v>
       </c>
-      <c r="R2"/>
-[...3 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
-        <v>18662362000.0</v>
+        <v>19115653000.0</v>
       </c>
       <c r="C5">
-        <v>-837638000.0</v>
+        <v>19115653000.0</v>
       </c>
       <c r="D5">
-        <v>-837638000.0</v>
+        <v>-384347000.0</v>
       </c>
       <c r="E5">
         <v>18662362000.0</v>
       </c>
       <c r="F5">
-        <v>18262835000.0</v>
+        <v>-837638000.0</v>
       </c>
       <c r="G5">
-        <v>-1237165000.0</v>
+        <v>-837638000.0</v>
       </c>
       <c r="H5">
-        <v>18262835000.0</v>
+        <v>18662362000.0</v>
       </c>
       <c r="I5">
         <v>18262835000.0</v>
       </c>
       <c r="J5">
+        <v>-1237165000.0</v>
+      </c>
+      <c r="K5">
+        <v>18262835000.0</v>
+      </c>
+      <c r="L5">
+        <v>18262835000.0</v>
+      </c>
+      <c r="M5">
         <v>19533817565.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>15633817565.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>15633817565.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>15633817565.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-4213144.0</v>
       </c>
       <c r="Q5">
         <v>15595786856.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
+      <c r="R5">
+        <v>15595786856.0</v>
+      </c>
+      <c r="S5">
+        <v>-4213144.0</v>
+      </c>
       <c r="T5">
+        <v>15595786856.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>105977638555.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
       <c r="E9">
         <v>38888140400.0</v>
       </c>
       <c r="F9">
         <v>38888140400.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-      <c r="I9"/>
+      <c r="G9">
+        <v>38888140400.0</v>
+      </c>
+      <c r="H9">
+        <v>38888140400.0</v>
+      </c>
+      <c r="I9">
+        <v>38888140400.0</v>
+      </c>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>38888140400.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>38888140400.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>38888140400.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>38891890400.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>2800000000.0</v>
       </c>
-      <c r="P9"/>
-[...1 lines deleted...]
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>128918339000.0</v>
+      </c>
+      <c r="C10">
+        <v>120224210000.0</v>
+      </c>
+      <c r="D10">
+        <v>43760623000.0</v>
+      </c>
+      <c r="E10">
         <v>119093965000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>66466028000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>58477893000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>44960339000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>20247628000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>23803074000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>21635633000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>18464135000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>14224048523.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>28081715032.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>46812857600.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>24141051068.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>32514392088.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>33565750167.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>71129001752.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>20662476796.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-36914604924.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>128918339000.0</v>
+      </c>
+      <c r="C12">
+        <v>120224210000.0</v>
+      </c>
+      <c r="D12">
+        <v>43760623000.0</v>
+      </c>
+      <c r="E12">
         <v>119093965000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>66466028000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>58477893000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>44960339000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>20247628000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>23803074000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>21635633000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>18464135000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>14224048523.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>28081715032.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>46812857600.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>24141051068.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>32514392088.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>33565750167.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>71129001752.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>20662476796.0</v>
       </c>
-      <c r="R12"/>
-[...1 lines deleted...]
-      <c r="T12">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12">
         <v>36914604924.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>97500000000.0</v>
       </c>
       <c r="C13">
         <v>97500000000.0</v>
       </c>
       <c r="D13">
         <v>97500000000.0</v>
       </c>
       <c r="E13">
         <v>97500000000.0</v>
       </c>
       <c r="F13">
         <v>97500000000.0</v>
       </c>
       <c r="G13">
         <v>97500000000.0</v>
       </c>
       <c r="H13">
         <v>97500000000.0</v>
       </c>
       <c r="I13">
         <v>97500000000.0</v>
       </c>
       <c r="J13">
         <v>97500000000.0</v>
       </c>
       <c r="K13">
         <v>97500000000.0</v>
       </c>
       <c r="L13">
         <v>97500000000.0</v>
       </c>
       <c r="M13">
         <v>97500000000.0</v>
       </c>
       <c r="N13">
         <v>97500000000.0</v>
       </c>
       <c r="O13">
+        <v>97500000000.0</v>
+      </c>
+      <c r="P13">
+        <v>97500000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>97500000000.0</v>
+      </c>
+      <c r="R13">
         <v>78000000000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>78000000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>78000000000.0</v>
       </c>
-      <c r="R13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
         <v>1950000000.0</v>
       </c>
       <c r="C14">
         <v>1950000000.0</v>
       </c>
       <c r="D14">
         <v>1950000000.0</v>
       </c>
       <c r="E14">
         <v>1950000000.0</v>
       </c>
       <c r="F14">
         <v>1950000000.0</v>
       </c>
       <c r="G14">
         <v>1950000000.0</v>
       </c>
       <c r="H14">
         <v>1950000000.0</v>
       </c>
       <c r="I14">
         <v>1950000000.0</v>
       </c>
@@ -2546,5956 +2748,6707 @@
       </c>
       <c r="M14">
         <v>1950000000.0</v>
       </c>
       <c r="N14">
         <v>1950000000.0</v>
       </c>
       <c r="O14">
         <v>1950000000.0</v>
       </c>
       <c r="P14">
         <v>1950000000.0</v>
       </c>
       <c r="Q14">
         <v>1950000000.0</v>
       </c>
       <c r="R14">
         <v>1950000000.0</v>
       </c>
       <c r="S14">
         <v>1950000000.0</v>
       </c>
       <c r="T14">
         <v>1950000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14">
+        <v>1950000000.0</v>
+      </c>
+      <c r="V14">
+        <v>1950000000.0</v>
+      </c>
+      <c r="W14">
+        <v>1950000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>19170596000.0</v>
+      </c>
+      <c r="C16">
+        <v>27754099000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>16630831000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>34214323482.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>19605315232.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>22660393000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>24015544000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>27694634000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>18826157000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>19770004000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>23352318288.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>18702858444.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>15058376319.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>19206635628.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>8178890272.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>17402498437.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>19251195804.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>4222759730.0</v>
       </c>
-      <c r="R16"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>80748737000.0</v>
+      </c>
+      <c r="C22">
+        <v>84959512000.0</v>
+      </c>
+      <c r="D22">
+        <v>88401323000.0</v>
+      </c>
+      <c r="E22">
         <v>87901339000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>98149193000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>83720630000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>122070328000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>142887727000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>162666890000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>172192114000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>164066054000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>156767149480.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>149120504580.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>135602466076.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>174471857775.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>146293842674.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>148633834865.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>147234729229.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>108560556075.0</v>
       </c>
-      <c r="R22"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>367788631000.0</v>
+      </c>
+      <c r="C23">
+        <v>365010212000.0</v>
+      </c>
+      <c r="D23">
+        <v>285362070000.0</v>
+      </c>
+      <c r="E23">
         <v>332237527000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>300050356000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>276151886000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>295539066000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>312296199000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>321712605000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>343024742000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>346532444000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>314675872143.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>313324381838.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>297575754889.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>316483653347.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>300632509248.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>332798980003.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>363551645433.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>289436624890.0</v>
       </c>
-      <c r="R23"/>
-[...1 lines deleted...]
-      <c r="T23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
         <v>105977638555.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24"/>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>350000000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>350000000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>350000000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>3300000000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>3300000000.0</v>
       </c>
-      <c r="P24"/>
-[...1 lines deleted...]
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>30</v>
-[...9 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-      <c r="I25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>350000000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>350000000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>350000000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>3300000000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>3300000000.0</v>
       </c>
-      <c r="P25"/>
-[...1 lines deleted...]
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-117054504000.0</v>
+      </c>
+      <c r="C28">
+        <v>-88423193000.0</v>
+      </c>
+      <c r="D28">
+        <v>-63088633000.0</v>
+      </c>
+      <c r="E28">
         <v>-71571713000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-62113909000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-55443556000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-25250535000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>27247457000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>40806514000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>68816519000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>73359400000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>47872238904.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>42869264331.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>5718786766.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>47681984223.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>49454771676.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>117252951982.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>80718851034.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>96433604873.0</v>
       </c>
-      <c r="R28"/>
-[...1 lines deleted...]
-      <c r="T28">
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28">
         <v>36914604924.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>81382393000.0</v>
+      </c>
+      <c r="C30">
+        <v>83273350000.0</v>
+      </c>
+      <c r="D30">
+        <v>63733601000.0</v>
+      </c>
+      <c r="E30">
         <v>64320918000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>74318730000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>72293030000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>67212212000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>87194572000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>73088910000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>85848020000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>100476279000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>80534419818.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>71088755354.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>49898179918.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>52163404897.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>53710024803.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>77048419143.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>61383332008.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>78176434061.0</v>
       </c>
-      <c r="R30"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:20">
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>54326064000.0</v>
+      </c>
+      <c r="C33">
+        <v>55699634000.0</v>
+      </c>
+      <c r="D33">
+        <v>57022651000.0</v>
+      </c>
+      <c r="E33">
         <v>58038777000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>57757619000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>58258572000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>58425389000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>59343568000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>60129246000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>61345578000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>62094570000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>61956686333.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>63814726294.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>62903591885.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>63775395046.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>65141738317.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>67076204980.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>68219562764.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>78141780508.0</v>
       </c>
-      <c r="R33"/>
-[...1 lines deleted...]
-      <c r="T33">
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33">
         <v>-36914604924.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7039295000.0</v>
+      </c>
+      <c r="C35">
+        <v>7039295000.0</v>
+      </c>
+      <c r="D35">
+        <v>7039536000.0</v>
+      </c>
+      <c r="E35">
         <v>6407952000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>6407952000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>6234264000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>14914212000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>14699191000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>14429345000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>14444514000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>14591161000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>13148020820.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>13126250860.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>15101250860.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>14965188957.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>6480485065.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>13368795064.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>31738818646.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>31473848414.0</v>
       </c>
-      <c r="R35"/>
-[...1 lines deleted...]
-      <c r="T35">
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35">
         <v>-105977638555.0</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
+        <v>1452933000.0</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36">
         <v>-1000.0</v>
       </c>
-      <c r="D36"/>
-[...1 lines deleted...]
-      <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
+      <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="L36">
-[...1 lines deleted...]
-      </c>
+      <c r="L36"/>
       <c r="M36"/>
       <c r="N36">
         <v>-1.0</v>
       </c>
       <c r="O36">
         <v>-1.0</v>
       </c>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
+        <v>-1.0</v>
+      </c>
+      <c r="R36">
+        <v>-1.0</v>
+      </c>
+      <c r="S36">
         <v>-67778286999.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>9624024343.0</v>
       </c>
-      <c r="R36"/>
-[...1 lines deleted...]
-      <c r="T36">
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36">
         <v>-36914604924.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>43</v>
-[...9 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
       <c r="E38">
         <v>1255344570.0</v>
       </c>
       <c r="F38">
+        <v>1255344570.0</v>
+      </c>
+      <c r="G38">
+        <v>1255344570.0</v>
+      </c>
+      <c r="H38">
+        <v>1255344570.0</v>
+      </c>
+      <c r="I38">
         <v>1075229380.0</v>
       </c>
-      <c r="G38"/>
-[...3 lines deleted...]
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38">
-[...4 lines deleted...]
-      </c>
+      <c r="L38"/>
+      <c r="M38"/>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
         <v>1.0</v>
       </c>
       <c r="P38">
+        <v>476646310.0</v>
+      </c>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38">
+        <v>1.0</v>
+      </c>
+      <c r="S38">
         <v>441275766.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>9624024343.0</v>
       </c>
-      <c r="R38"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>22413097000.0</v>
+      </c>
+      <c r="C39">
+        <v>20853506000.0</v>
+      </c>
+      <c r="D39">
+        <v>32443873000.0</v>
+      </c>
+      <c r="E39">
         <v>2882527000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>3358786000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>3401761000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>2870797000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>2622705000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>2024485000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>2003397000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>1431406000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>1829087592.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>3112167030.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>5596606413.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>4485114969.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>5492652505.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>7246486625.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>16018314085.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>3895377449.0</v>
       </c>
-      <c r="R39"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:20">
+      <c r="U39"/>
+      <c r="V39"/>
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>8203802000.0</v>
+      </c>
+      <c r="C40">
+        <v>6928474000.0</v>
+      </c>
+      <c r="D40">
+        <v>15568092000.0</v>
+      </c>
+      <c r="E40">
         <v>4312569000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>40047909000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>34537406297.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>10079300000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>7763563000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>34797502000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>7068241000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>5209873000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>4765633010.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>5371518674.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>6122067458.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>5128568392.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>11196531385.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>17285821947.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>23631902847.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>8338214615.0</v>
       </c>
-      <c r="R40"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:20">
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>38888140000.0</v>
       </c>
       <c r="C42">
         <v>38888140000.0</v>
       </c>
       <c r="D42">
         <v>38888140000.0</v>
       </c>
       <c r="E42">
         <v>38888140000.0</v>
       </c>
       <c r="F42">
         <v>38888140000.0</v>
       </c>
       <c r="G42">
         <v>38888140000.0</v>
       </c>
       <c r="H42">
         <v>38888140000.0</v>
       </c>
       <c r="I42">
         <v>38888140000.0</v>
       </c>
       <c r="J42">
+        <v>38888140000.0</v>
+      </c>
+      <c r="K42">
+        <v>38888140000.0</v>
+      </c>
+      <c r="L42">
+        <v>38888140000.0</v>
+      </c>
+      <c r="M42">
         <v>58388140398.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>54488140398.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>54488140398.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>54488140398.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>54491890398.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>2800000000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>2800000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>2800000000.0</v>
       </c>
-      <c r="R42"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:20">
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>52873131000.0</v>
+      </c>
+      <c r="C46">
+        <v>54246701000.0</v>
+      </c>
+      <c r="D46">
+        <v>55569718000.0</v>
+      </c>
+      <c r="E46">
         <v>56783433000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>56502275000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>57003227000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>57170045000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>58268338000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>59054016000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>60270349000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>61019340000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>61480040019.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>63338079981.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>62426945572.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>63298748732.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>64700462552.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>66634929215.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>67778287000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>68517756166.0</v>
       </c>
-      <c r="R46"/>
-[...3 lines deleted...]
-    <row r="47" spans="1:20">
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>56783432810.0</v>
       </c>
-      <c r="C47">
+      <c r="F47">
         <v>56502274760.0</v>
       </c>
-      <c r="D47">
+      <c r="G47">
         <v>57003227310.0</v>
       </c>
-      <c r="E47">
+      <c r="H47">
         <v>57170044810.0</v>
       </c>
-      <c r="F47">
+      <c r="I47">
         <v>58268338170.0</v>
       </c>
-      <c r="G47"/>
-[...1 lines deleted...]
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>63338079980.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>62426945570.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>63298748730.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>64700462550.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>66634929220.0</v>
       </c>
-      <c r="P47"/>
-[...1 lines deleted...]
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>87055855000.0</v>
+      </c>
+      <c r="C48">
+        <v>83729101000.0</v>
+      </c>
+      <c r="D48">
+        <v>102615010000.0</v>
+      </c>
+      <c r="E48">
         <v>74539698000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>92103588000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>86205317000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>64175609000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>48732315000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>46891141000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>40681989000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>39061175000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>30376366222.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>32988870173.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>30343866737.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>27330550302.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>27252491798.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>24240475934.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>35459240684.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>16932819022.0</v>
       </c>
-      <c r="R48"/>
-[...3 lines deleted...]
-    <row r="49" spans="1:20">
+      <c r="U48"/>
+      <c r="V48"/>
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>11863835000.0</v>
+      </c>
+      <c r="C51">
+        <v>31801017000.0</v>
+      </c>
+      <c r="D51">
+        <v>-19328010000.0</v>
+      </c>
+      <c r="E51">
         <v>47522252000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>4352119000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>3034337000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>19709804000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>57310440000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>64609588000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>90452152000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>100833535000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>62096287427.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>70950979363.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>52531644366.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>71823035291.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>81969163764.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>150818702149.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>151847852786.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>117096081669.0</v>
       </c>
-      <c r="R51"/>
-[...3 lines deleted...]
-    <row r="52" spans="1:20">
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>11424320000.0</v>
+      </c>
+      <c r="C52">
+        <v>31361502000.0</v>
+      </c>
+      <c r="D52">
+        <v>-19767766000.0</v>
+      </c>
+      <c r="E52">
         <v>46818912000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>3648780000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>2504686000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>10500206000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>47495085000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>26451709000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>80891474000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>91126210000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>35738992566.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>50066012270.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>33839052140.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>52340791492.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>77306498770.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>141861133762.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>128261694606.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>113026089526.0</v>
       </c>
-      <c r="R52"/>
-[...3 lines deleted...]
-    <row r="53" spans="1:20">
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>73829209848.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>367788631000.0</v>
+      </c>
+      <c r="C55">
+        <v>365010212000.0</v>
+      </c>
+      <c r="D55">
+        <v>285362070000.0</v>
+      </c>
+      <c r="E55">
         <v>332237527000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>300050356000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>276151886000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>295539066000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>312296199000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>321712605000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>343024742000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>346532444000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>314675872143.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>313324381838.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>297575754889.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>316483653347.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>300632509248.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>332798980003.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>363551645433.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>289436624890.0</v>
       </c>
-      <c r="R55"/>
-[...3 lines deleted...]
-    <row r="56" spans="1:20">
+      <c r="U55"/>
+      <c r="V55"/>
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>313462566000.0</v>
+      </c>
+      <c r="C56">
+        <v>309310578000.0</v>
+      </c>
+      <c r="D56">
+        <v>228339419000.0</v>
+      </c>
+      <c r="E56">
         <v>274198749000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>242292737000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>217893314000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>237113676000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>252952632000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>261583360000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>281679164000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>284437875000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>252719185810.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>249509655543.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>234672163003.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>252708258301.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>235490770930.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>265722775022.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>295332082668.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>211294844381.0</v>
       </c>
-      <c r="R56"/>
-[...1 lines deleted...]
-      <c r="T56">
+      <c r="U56"/>
+      <c r="V56"/>
+      <c r="W56">
         <v>36914604924.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>118189687000.0</v>
+      </c>
+      <c r="C57">
+        <v>118738022000.0</v>
+      </c>
+      <c r="D57">
+        <v>39703731000.0</v>
+      </c>
+      <c r="E57">
         <v>96239374000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>65988314000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>48161804000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>61398743000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>94213718000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>105741144000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>133247264000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>138229134000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>115229527137.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>115187302842.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>100108679329.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>122165956124.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>114911855131.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>198793922148.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>215557799246.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>144634170598.0</v>
       </c>
-      <c r="R57"/>
-[...3 lines deleted...]
-    <row r="58" spans="1:20">
+      <c r="U57"/>
+      <c r="V57"/>
+      <c r="W57"/>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>125228982000.0</v>
+      </c>
+      <c r="C58">
+        <v>125777317000.0</v>
+      </c>
+      <c r="D58">
+        <v>46743267000.0</v>
+      </c>
+      <c r="E58">
         <v>102647326000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>72396266000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>54396068000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>76312954000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>108912909000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>120170489000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>147691778000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>152820294000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>128377547958.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>128313553702.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>115209930189.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>137131145082.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>121392340196.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>212162717213.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>247296617893.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>176108019012.0</v>
       </c>
-      <c r="R58"/>
-[...1 lines deleted...]
-      <c r="T58">
+      <c r="U58"/>
+      <c r="V58"/>
+      <c r="W58">
         <v>-105977638555.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>242559648000.0</v>
+      </c>
+      <c r="C60">
+        <v>239232894000.0</v>
+      </c>
+      <c r="D60">
+        <v>238618804000.0</v>
+      </c>
+      <c r="E60">
         <v>229590200000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>227654090000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>221755819000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>219226112000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>203383290000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>201542116000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>195332965000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>193712150000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>186298324185.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>185010828136.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>182365824700.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>179352508265.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>179240169052.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>120636262790.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>116255027540.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>113328605878.0</v>
       </c>
-      <c r="R60"/>
-[...1 lines deleted...]
-      <c r="T60">
+      <c r="U60"/>
+      <c r="V60"/>
+      <c r="W60">
         <v>105977638555.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>541809902000.0</v>
+      </c>
+      <c r="C2">
         <v>502143802000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>530855606000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>506446669000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>599007746000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>433026708000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>478362275000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>7180292000.0</v>
+      </c>
+      <c r="C3">
         <v>8122331000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8194112000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9913466000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10140013000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10203643000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11792207000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>30407120000.0</v>
+      </c>
+      <c r="C5">
         <v>44042398000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>29314383000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24536076000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18661586000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14354951000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9177979000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>37587412000.0</v>
+      </c>
+      <c r="C6">
         <v>52164729000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>37508495000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34449542000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28801599000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>24558594000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20970186000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>74879353000.0</v>
+      </c>
+      <c r="C9">
         <v>87675842000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>67260456000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>64712545000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>59759186000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>44703291000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39837313000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>29333111000.0</v>
+      </c>
+      <c r="C10">
         <v>37559328000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22826230000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13377809000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>9703517000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2552306000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3997842000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>6493710000.0</v>
+      </c>
+      <c r="C11">
         <v>8544893000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5245606000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2980077000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2423145000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>595815000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1032560000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>96</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>6483070000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6488153000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11158267000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8958069000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11802646000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>13064535000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>97</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>5626049420.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5715875180.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3477748910.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>268632130.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10836761970.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4216848770.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>22839401000.0</v>
+      </c>
+      <c r="C15">
         <v>29014435000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17580624000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>10397731000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7280371000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1956491000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2965282000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>100</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>29014434710.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17580624470.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10397731280.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7280371490.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1956491230.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2965282050.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>29684730000.0</v>
+      </c>
+      <c r="C21">
         <v>39031162000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28542105000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16770144000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9457927000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14077243000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9040982000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>587004524000.0</v>
+      </c>
+      <c r="C23">
         <v>550788482000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>569573957000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>554389070000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>649309005000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>463652756000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>509158607000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B27">
+        <v>20008049000.0</v>
+      </c>
+      <c r="C27">
         <v>25218897000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15295473000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>28713561000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>33098769000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>14379464000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14618753000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>23151548000.0</v>
+      </c>
+      <c r="C28">
         <v>24178545000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24243027000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19858379000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18509195000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2753524000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2540179000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>113</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>8544893250.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5245605600.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2980077420.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2423145320.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>595814650.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1032560250.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>45194623000.0</v>
+      </c>
+      <c r="C30">
         <v>48644680000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40016653000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>47942401000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>50301259000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30626048000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>30796332000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-351619000.0</v>
+      </c>
+      <c r="C31">
         <v>-1471834000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5555180000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3392335000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>245590000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11524937000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5043139000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>616689254000.0</v>
+      </c>
+      <c r="C32">
         <v>589819644000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>598116062000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>571159214000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>658766932000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>477729999000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>518199588000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>206463717000.0</v>
+      </c>
+      <c r="C2">
+        <v>96233079025.0</v>
+      </c>
+      <c r="D2">
+        <v>137507308000.0</v>
+      </c>
+      <c r="E2">
         <v>142643591000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>108589290000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>153368387330.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>123798535000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>129165780000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>124438545000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>124433905000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>138310513000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>135809958721.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>118854933250.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>137880201845.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>107300789927.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>113827735464.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>166610447368.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>118205433948.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>178253920620.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>194866716881.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>124692104690.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>100356403662.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>1768428000.0</v>
+      </c>
+      <c r="C3">
+        <v>1732194962.0</v>
+      </c>
+      <c r="D3">
+        <v>1871162000.0</v>
+      </c>
+      <c r="E3">
         <v>1892764000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>3297771000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>200097696.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>2074968000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>2059348000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>2017693000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>1970323000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>2236546000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>2076817414.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>2000895819.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>1879852980.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>2571737828.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>2548322982.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>2402702567.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>2457115763.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>4807323664.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>419300074.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>2456694658.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>2483554478.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-218776000.0</v>
+      </c>
+      <c r="C5">
+        <v>444105128.0</v>
+      </c>
+      <c r="D5">
+        <v>11263660000.0</v>
+      </c>
+      <c r="E5">
         <v>7748707000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>7060432000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>3685099874.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>21137544000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>8957544000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>9849739000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>4097570000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>12965817000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>6157088565.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>4797164220.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>5394312820.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>1761730715.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>7062056176.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>6640390989.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>5859620149.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>5318975750.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>2078278251.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>274099360.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>3042552000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>1549652000.0</v>
+      </c>
+      <c r="C6">
+        <v>2176300090.0</v>
+      </c>
+      <c r="D6">
+        <v>13134822000.0</v>
+      </c>
+      <c r="E6">
         <v>9641471000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>10358203000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>3885197570.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>23212512000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>11016892000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>11867432000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>6067893000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>15202363000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>8233905979.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>6798060039.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>7274165800.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>4333468543.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>9610379158.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>9043093556.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>8316735912.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>10126299414.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>2497578325.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>2730794018.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>5526106478.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>11017712000.0</v>
+      </c>
+      <c r="C9">
+        <v>8423381326.0</v>
+      </c>
+      <c r="D9">
+        <v>23852101000.0</v>
+      </c>
+      <c r="E9">
         <v>14393705000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>19805035000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>16529837996.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>29382364000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>25564114000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>21037903000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>11998498000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>25677488000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>16320573387.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>10248677582.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>15013716787.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>9978912052.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>16986109574.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>20862320746.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>17387464787.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>22382821445.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>17191115765.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>9965576385.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>11058272487.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>4195797000.0</v>
+      </c>
+      <c r="C10">
+        <v>742382497.0</v>
+      </c>
+      <c r="D10">
+        <v>10988055000.0</v>
+      </c>
+      <c r="E10">
         <v>7519673000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>7414966000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>3410417206.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>19998460000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>7517077000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>7963233000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>2080558000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>11152049000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>4422782789.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>3389058396.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>3862339555.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>126506786.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>3829074351.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>5639779570.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>3782447995.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>3071876467.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>2326334106.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>2640383930.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>1664922302.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>869043000.0</v>
+      </c>
+      <c r="C11">
+        <v>128291900.0</v>
+      </c>
+      <c r="D11">
+        <v>2412742000.0</v>
+      </c>
+      <c r="E11">
         <v>1683563000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>1516694000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>880710160.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>4555166000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>1775902000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>1754082000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>459744000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>2467241000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>1185286740.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>744054960.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>849023120.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>48448282.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>817058440.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>1258544320.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>856026380.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>881640955.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>543341039.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>512126402.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>486036919.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>1176678000.0</v>
+      </c>
+      <c r="C12">
+        <v>1255992960.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
         <v>229034000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>201229000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>340897733.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>1139084000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>1440468000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>1886506000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>2017012000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>1813768000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>1734305773.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>1408105827.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>1531973268.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>1635223932.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>3232981821.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>3403313982.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>2715935340.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>2247099279.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>2374402573.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>2132211283.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>1705763235.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>97</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>1442200.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>14462650.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>125602280.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>898629800.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>659750750.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>1757070130.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>1336634900.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>180008970.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>1337756050.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>1959983910.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="S13"/>
+      <c r="T13">
         <v>1505342850.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>983695340.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>253015380.0</v>
       </c>
-      <c r="T13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:20">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>3326754000.0</v>
+      </c>
+      <c r="C15">
+        <v>614090597.0</v>
+      </c>
+      <c r="D15">
+        <v>8575312000.0</v>
+      </c>
+      <c r="E15">
         <v>5836110000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>5898272000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>2529707046.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>15443295000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>5741174000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>6209151000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>1620815000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>8684809000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>3237496049.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>2645003436.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>3013316435.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>78058504.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>3012015911.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>4381235250.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>2926421615.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>2190235512.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>1782993067.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>2128257529.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>1178885382.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>100</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>5836110070.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>5898271540.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>2529707050.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>15443294710.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>5741174070.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>2645003440.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>3013316440.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>78058500.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>3012015910.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>7307656870.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="S16"/>
+      <c r="T16">
         <v>2190235510.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>1782993070.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>3307142910.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:20">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-218776000.0</v>
+      </c>
+      <c r="C21">
+        <v>444105128.0</v>
+      </c>
+      <c r="D21">
+        <v>11229976000.0</v>
+      </c>
+      <c r="E21">
         <v>5845477000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>7400503000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>3536019483.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>15380699000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>12304195000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>10210840000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>1725129000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>14705124000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>6688617310.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>1742788420.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>5244880570.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>365436140.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>4988327150.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>5588434410.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>6084199640.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>4867397920.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>5075620.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>84389320.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>3042810140.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>217700204000.0</v>
+      </c>
+      <c r="C23">
+        <v>104212355223.0</v>
+      </c>
+      <c r="D23">
+        <v>150129433000.0</v>
+      </c>
+      <c r="E23">
         <v>151191818000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>120993822000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>166362205844.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>137800200000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>142425699000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>135265609000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>134707274000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>149282877000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>145441914797.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>127360822413.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>147649038062.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>116914265839.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>125825517892.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>181884333708.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>129508699094.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>195769344145.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>212052757023.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>134573291753.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>108371866006.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
+        <v>4526993000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27">
         <v>4867133000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>6231494872.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>6199597000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>7772828000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>6122672000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>5123801000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>3693578000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>3369459603.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>3358792337.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>4873642592.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>4067085941.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>7329881215.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>10261998666.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>7054595044.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>11649678881.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>11880025923.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>9569063997.0</v>
       </c>
-      <c r="T27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:20">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>112</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>7596101000.0</v>
+      </c>
+      <c r="E28">
         <v>8454664690.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>4879374000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>6323912039.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>8001491000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>5651183000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>5183779000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>5342093000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>7385845000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>6448928471.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>5333710640.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>5074543096.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>5761173441.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>4836648126.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>5011886674.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>4248671102.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>6174433737.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>11123233162.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1211528334.0</v>
       </c>
-      <c r="T28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:20">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>113</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29">
         <v>1683563200.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>1516694080.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>880710160.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>4555165530.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1775902480.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-      <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29">
         <v>744054960.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>849023120.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>48448280.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>817058440.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>2114570700.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="S29"/>
+      <c r="T29">
         <v>881640960.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>543341040.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>998163320.0</v>
       </c>
-      <c r="T29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:20">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>11236488000.0</v>
+      </c>
+      <c r="C30">
+        <v>7979276203.0</v>
+      </c>
+      <c r="D30">
+        <v>12622125000.0</v>
+      </c>
+      <c r="E30">
         <v>8548227000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>12404532000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>12993818514.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>14001665000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>13259919000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>10827063000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>10273369000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>10972364000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>9631956074.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>8505889160.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>9768836217.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>9613475912.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>11997782428.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>15273886340.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>11303265146.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>17515423521.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>17186040145.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>9881187063.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>8015462344.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>4414573000.0</v>
+      </c>
+      <c r="C31">
+        <v>298277369.0</v>
+      </c>
+      <c r="D31">
+        <v>-241922000.0</v>
+      </c>
+      <c r="E31">
         <v>1674196000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>14463000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-125602277.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>4617762000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>-4787118000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>-2247607000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>355429000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>-3553075000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-2265834521.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>1646269976.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>-1382541015.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>-1431956563.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-1159252799.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>-3376337484.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-2301751645.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>-1795521453.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-7182046876.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>2555994610.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-1377887698.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>217481428000.0</v>
+      </c>
+      <c r="C32">
+        <v>104656460351.0</v>
+      </c>
+      <c r="D32">
+        <v>161359409000.0</v>
+      </c>
+      <c r="E32">
         <v>157037295000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>128394325000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>169898225327.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>153180899000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>154729894000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>145476448000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>136432403000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>163988001000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>152130532108.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>129103610832.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>152893918632.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>117279701979.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>130813845038.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>187472768114.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>135592898735.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>200636742065.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>212057832646.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>134657681075.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>111414676149.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>44960339000.0</v>
+      </c>
+      <c r="C2">
         <v>18464135000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24141051000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>20662477000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36914605000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15298840000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25663537000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>4739043000</v>
+      </c>
+      <c r="C3">
         <v>4176985000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4198261000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3427550000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8286738000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8027420000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11145215000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-1199717000.0</v>
+      </c>
+      <c r="C6">
         <v>26496204000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5676916000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3478574000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-16252128000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21615765000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-10364697000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>122</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-37427409990.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-37328334210.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-40723684540.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-48524712870.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-22479845730.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-22441217510.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12"/>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>7519601000.0</v>
+      </c>
+      <c r="C14">
         <v>8122331000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8194112000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9913466000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10140013000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10203643000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11792207000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>3900000000.0</v>
       </c>
       <c r="C15">
+        <v>3900000000.0</v>
+      </c>
+      <c r="D15">
         <v>1950000000.0</v>
       </c>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>43760623000.0</v>
+      </c>
+      <c r="C16">
         <v>44960339000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>18464135000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24141051000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>20662477000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36914605000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>15298840000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>46289496000.0</v>
+      </c>
+      <c r="C18">
         <v>112228549000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19855891000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-641698000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16251146000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>39072389000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-34837289000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>22839401000.0</v>
+      </c>
+      <c r="C22">
         <v>29014435000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17580624000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10397731000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7280371000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1956491000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2965282000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>137</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-170000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2855000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-13750000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1218719500.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-17571910837.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2882811000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B24">
+        <v>-231712000.0</v>
+      </c>
+      <c r="C24">
         <v>176576580.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>498198000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9182749000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6299937000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>17300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2885211450.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>20669536000.0</v>
+      </c>
+      <c r="C25">
         <v>79268768000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-41432366000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-17525345000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-25384793000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>34939674000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-38449563000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>58500000000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>-43679028000.0</v>
+      </c>
+      <c r="C28">
         <v>-85344781000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13957545000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4899303000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1218719000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-17571911000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13660234000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>51028538000.0</v>
+      </c>
+      <c r="C29">
         <v>116405533000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-15657630000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2785852000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7964409000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>47099809000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-23692074000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-4970754000.0</v>
+      </c>
+      <c r="C30">
         <v>-4000408000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4213063000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6191022000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14586675000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8010120000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-8260004000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>83</v>
+      </c>
+      <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>120224210000.0</v>
+      </c>
+      <c r="C2">
+        <v>119093965000.0</v>
+      </c>
+      <c r="D2">
+        <v>119093965000.0</v>
+      </c>
+      <c r="E2">
         <v>66466028000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>58477893000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>44960339000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>20247628000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>23803073781.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>21635633000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>18464135000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>14224048523.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>28081715032.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>46812857600.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>24141051068.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>32514392088.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>33565750167.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>71129001752.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>20662476796.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>42719562899.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>39219955313.0</v>
       </c>
-      <c r="S2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>371280000</v>
+      </c>
+      <c r="C3">
+        <v>3524871000</v>
+      </c>
+      <c r="D3">
+        <v>482368000</v>
+      </c>
+      <c r="E3">
         <v>2173922000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>1138207000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>994545000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>1145424000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>729255308</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>1041096000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>1260542000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>699479361</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>336729755</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>2949530228</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>725521820</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>299795260</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>654930675</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>1431459426</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>1640954774</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>4645041591</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>2461910041</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>1179786310</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>8694129000.0</v>
+      </c>
+      <c r="C6">
+        <v>1130245000.0</v>
+      </c>
+      <c r="D6">
+        <v>-75333342000.0</v>
+      </c>
+      <c r="E6">
         <v>52627937000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>7988135000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>13517554000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>24712711000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-3555445502.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>2167440000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>3171498000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>4240086753.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-13857666509.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-18731142568.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>22671806532.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-8373341020.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-1051358079.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-37563251585.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>50466524956.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-22057086103.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>3499607586.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>2305350390.0</v>
       </c>
-      <c r="T6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:20">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>122</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7">
         <v>-31194578550.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>-23522648140.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>-11310923080.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-37427409990.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-36885940040.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-      <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>-15209929360.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-9921813560.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>-40723684540.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-40257732370.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-29298449150.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-48524712870.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-31298384100.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-17597950930.0</v>
       </c>
-      <c r="T7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:20">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>1768428000.0</v>
+      </c>
+      <c r="C14">
+        <v>1732195000.0</v>
+      </c>
+      <c r="D14">
+        <v>1953601000.0</v>
+      </c>
+      <c r="E14">
         <v>1892764000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>3209296000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>548206000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>2074968000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>2059347515.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>1909897000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>1970323000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>2236545787.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>2076817414.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>2000895819.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>1879852980.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>2571737828.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>2548322982.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>4805405133.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>2269872055.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>4807323664.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>419300074.0</v>
       </c>
-      <c r="S14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:20">
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>3900000000.0</v>
       </c>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>3900000000.0</v>
       </c>
-      <c r="G15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I15">
+        <v>3900000000.0</v>
+      </c>
+      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15"/>
+      <c r="M15">
+        <v>1950000000.0</v>
+      </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>128918339000.0</v>
+      </c>
+      <c r="C16">
+        <v>120224210000.0</v>
+      </c>
+      <c r="D16">
+        <v>43760623000.0</v>
+      </c>
+      <c r="E16">
         <v>119093965000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>66466028000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>58477893000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>44960339000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>20247628279.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>23803074000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>21635633000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>18464135276.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>14224048523.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>28081715032.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>46812857600.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>24141051068.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>32514392088.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>33565750167.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>71129001752.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>20662476796.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>42719562899.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>39219955313.0</v>
       </c>
-      <c r="T16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:20">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>29750760000.0</v>
+      </c>
+      <c r="C18">
+        <v>24813884000.0</v>
+      </c>
+      <c r="D18">
+        <v>-5788133000.0</v>
+      </c>
+      <c r="E18">
         <v>14309652000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>5942562000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>31775414000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>63466096000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>6839928550.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>28282970000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>13640221000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-24146820009.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-2612771466.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-38209112622.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>44599813034.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>5273225439.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>23298793729.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-13952145922.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-15261571447.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-26151627653.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>9538358723.0</v>
       </c>
-      <c r="S18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:20">
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>3326754000.0</v>
+      </c>
+      <c r="C22">
+        <v>614091000.0</v>
+      </c>
+      <c r="D22">
+        <v>8575312000.0</v>
+      </c>
+      <c r="E22">
         <v>5836110000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>5898272000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>2529707000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>15443295000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>5741174072.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>6209151000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>1620815000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>8684808552.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>3237496049.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>2645003436.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>3013316435.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>78058504.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>3012015911.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>4381235250.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>2926423615.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>2190235512.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>1782993067.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>2128257911.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>1178885000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
-        <v>-8840000000.0</v>
+        <v>-67153761000.0</v>
       </c>
       <c r="E23">
-        <v>43090908000.0</v>
+        <v>8840000000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
+        <v>-8840000000.0</v>
+      </c>
+      <c r="H23">
+        <v>43090908000.0</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23">
         <v>-170000000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>-170000000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>-880000000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-8836665426.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-1975000000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-22573918925.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>988500000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-55709916550.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-18940189883.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>21290000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>222782257.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-126800956.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>0.0</v>
       </c>
-      <c r="T23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:20">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>138</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>-35000000.0</v>
+      </c>
+      <c r="E24">
         <v>288288290.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>190990990.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>-355721000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>176576580.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>361531410.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-667000.0</v>
       </c>
-      <c r="H24"/>
-[...2 lines deleted...]
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>137837840.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-111162162.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>175822718.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>9182748580.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>9182748577.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>9218037965.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>-6299937127.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="U24"/>
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="T24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:20">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>25026858000.0</v>
+      </c>
+      <c r="C25">
+        <v>25992470000.0</v>
+      </c>
+      <c r="D25">
+        <v>-15834678000.0</v>
+      </c>
+      <c r="E25">
         <v>8754700000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>-2026799000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>29692046000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>47093258000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-231337729.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>21205018000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>11309626000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-34368694987.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-3436720346.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>-35903690011.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>44191871399.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>7467109503.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>23490031475.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-16901921746.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-16547040288.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-18889497910.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>10636575771.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-2128257911.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>-1178885000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>58500000000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>58500000000.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>-19428611000.0</v>
+      </c>
+      <c r="C28">
+        <v>52046635000.0</v>
+      </c>
+      <c r="D28">
+        <v>-67153761000.0</v>
+      </c>
+      <c r="E28">
         <v>39270132000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>1105570000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-16900968000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-37600636000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-11520198057.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-25842564000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-10381383000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>27873794474.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-10786665426.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>19444334997.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-22573918925.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-7915775533.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-25955957987.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-27069340520.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>56041771117.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>10117454555.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-9270053144.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-2066120910.0</v>
       </c>
-      <c r="T28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:20">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>30122040000.0</v>
+      </c>
+      <c r="C29">
+        <v>28338755000.0</v>
+      </c>
+      <c r="D29">
+        <v>-5305764000.0</v>
+      </c>
+      <c r="E29">
         <v>16483575000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>7080769000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>32769959000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>64611521000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>7569183858.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>29324066000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>14900763000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-23447340648.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-2276041711.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-35259582394.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>45325334854.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>4973430179.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>23953724404.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-12520686496.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-13620616673.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-21506586062.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>12000268764.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>1541908780.0</v>
       </c>
-      <c r="T29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:20">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-371280000.0</v>
+      </c>
+      <c r="C30">
+        <v>-3524871000.0</v>
+      </c>
+      <c r="D30">
+        <v>-517368000.0</v>
+      </c>
+      <c r="E30">
         <v>-2076625000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-1026495000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-1350266000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-1330379000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-367723897.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-1041763000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-1260542000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-339119000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-336729755.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-2949530228.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-587683982.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>735617978.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-654930675.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-1466748623.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>7577083191.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-10944978718.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-2461910041.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-1179786310.0</v>
       </c>
-      <c r="T30"/>
+      <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>