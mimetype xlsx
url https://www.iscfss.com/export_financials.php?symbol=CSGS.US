--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5728,793 +5731,799 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>46156000.0</v>
+      </c>
+      <c r="C2">
         <v>45281000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>42466000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40279000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31397000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36370000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51907000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>52862000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43768000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>46406000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42623000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37961000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36121000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47720000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32686000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34182000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35193000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35397000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32080000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>31852000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32949000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29834000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36617000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34494000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>37960000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32704000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39534000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44874000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>40792000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45386000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>39054000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37316000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35536000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>38420000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>31686000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>29982000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31803000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35118000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>25348000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>26660000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28938000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>43392000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>37859000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>31978000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31224000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37052000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31082000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36306000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31994000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33376000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>33211000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>35623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32764000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>30473000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>33145000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30450000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28512000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>27198000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27140000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>28206000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26608000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25381000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>21901000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28978000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>30502000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26856000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24422000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23752000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>25522000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22943000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>20403000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>20470000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>20662000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>18429000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22229000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16928000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>17206000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15509000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15616000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12420000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>12404000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>17306000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>13101000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>18870000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>20308000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22412000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>19852000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21187000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>20850000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>21291000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17180000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>21705000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22384000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>24810000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>19065000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25451000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>21540000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11408000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13337000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12264000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>11920000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>14850000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11228000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11102000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11543000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>9800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>10600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>10500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>9400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>10400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>11800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>10300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>10900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>12600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>11100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>11800000.0</v>
       </c>
-      <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6594,52 +6603,53 @@
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6719,450 +6729,452 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-51876000.0</v>
+      </c>
+      <c r="C5">
         <v>-45042000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-45975000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-41892000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-55467000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-62290000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-45562000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-55629000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-55388000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-50413000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-60772000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-54277000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-55986000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-58829000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-73448000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-55532000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-39537000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-38353000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-35783000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-29294000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-31499000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-31138000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-44235000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-51888000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-54611000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-39503000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-40697000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-33796000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-29988000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-42935000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-37371000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-37369000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-21206000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-28822000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-30045000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-35661000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-40989000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-45372000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-36727000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34768000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-26576000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-26385000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-23747000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-14986000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-22912000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-13380000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4477000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5800000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2638000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1617000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2618000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-9211000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8419000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-142000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>75000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5998000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1278000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-4409000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1981000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>5878000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>5887000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-25000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-890000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-896000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-889000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-909000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-897000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-871000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-823000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-678000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-73000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-436000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-409000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-420000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-856000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-843000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-831000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-827000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>25000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>35000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>28000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>71000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6685000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>7406000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>8181000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>8075000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>4708000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4107000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3630000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2062000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-3068000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-4132000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-10259000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2850000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-215000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1519000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-642000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-658000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-590000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-792000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-801000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>16426000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>25388000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>25571000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>25843000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>26000000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>25800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-28500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-26000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-23800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-21900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-19900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16300000.0</v>
       </c>
       <c r="DJ5">
         <v>-16300000.0</v>
       </c>
       <c r="DK5">
+        <v>-16300000.0</v>
+      </c>
+      <c r="DL5">
         <v>-13400000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-15700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-13000000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-10700000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-9500000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-8100000.0</v>
       </c>
-      <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7206,51 +7218,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7267,140 +7281,143 @@
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>25289000.0</v>
+      </c>
+      <c r="C7">
         <v>25989000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27695000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27173000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28571000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>36087000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>38429000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>42563000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>46499000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>50306000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>54489000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>55184000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>64317000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>74219000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>80005000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>80556000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>87582000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>93338000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>103982000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>108902000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>114337000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>118577000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>123842000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>124380000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>113705000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>101378000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>99462000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>100272000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>85579000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7448,113 +7465,116 @@
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
+        <v>722000.0</v>
+      </c>
+      <c r="C8">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>722000.0</v>
       </c>
       <c r="D8">
         <v>722000.0</v>
       </c>
       <c r="E8">
         <v>722000.0</v>
       </c>
       <c r="F8">
+        <v>722000.0</v>
+      </c>
+      <c r="G8">
         <v>718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000.0</v>
       </c>
       <c r="H8">
         <v>717000.0</v>
       </c>
       <c r="I8">
         <v>717000.0</v>
       </c>
       <c r="J8">
-        <v>713000.0</v>
+        <v>717000.0</v>
       </c>
       <c r="K8">
         <v>713000.0</v>
       </c>
       <c r="L8">
         <v>713000.0</v>
       </c>
       <c r="M8">
+        <v>713000.0</v>
+      </c>
+      <c r="N8">
         <v>712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000.0</v>
       </c>
       <c r="O8">
         <v>708000.0</v>
       </c>
       <c r="P8">
-        <v>709000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="Q8">
         <v>709000.0</v>
       </c>
       <c r="R8">
+        <v>709000.0</v>
+      </c>
+      <c r="S8">
         <v>705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704000.0</v>
       </c>
       <c r="T8">
         <v>704000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>704000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7611,213 +7631,214 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>501486000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>493184000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>495189000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>488292000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>479271000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>472078000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>488303000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>482387000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>477010000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>471364000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>470557000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>462775000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>458362000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>452524000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>454663000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>451606000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>446512000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>441484000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>441417000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>436412000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>431450000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>425926000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>427091000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>422919000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>421638000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>415450000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>391209000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>397029000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>396133000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>374689000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>503254000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>487530000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>483595000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>477969000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>486414000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>483193000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>477053000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>472766000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>473190000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>469878000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>465574000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>461400000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>461497000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>457962000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>453879000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>450100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>449376000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>446818000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>443549000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7834,415 +7855,419 @@
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>147324000.0</v>
+      </c>
+      <c r="C10">
         <v>180011000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>158385000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>145875000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>136024000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>161789000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>118444000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>110435000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>120810000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>186264000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>146730000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>146212000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>167681000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>150365000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>146685000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>133770000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>181457000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>205635000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>195365000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>163768000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>150609000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>188699000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>174489000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>144019000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>107744000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>156548000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>160630000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>113777000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>123572000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>139277000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>197172000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>119671000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>147503000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>122243000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>142751000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>125111000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>107422000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>126351000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>140221000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>135117000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>289733000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>132631000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>100165000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>94945000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>89277000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>81712000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>75573000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>86122000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>65454000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>82686000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>92736000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>96849000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>146158000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>136473000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>160308000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>175963000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>178408000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>146733000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>124160000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>114355000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>151985000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>197858000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>67349000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>182692000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>165290000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>163489000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>121330000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>97385000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>84430000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>83886000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>119983000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>128890000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>140449000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>123416000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>118867000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>179378000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>208703000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>240687000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>282665000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>343957000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>353482000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>346113000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>120073000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>130787000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>111620000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>140751000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>130986000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>129004000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>104520000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>105397000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>135663000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>127411000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>113332000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>94424000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>51443000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>92059000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>68235000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>30165000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>28632000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>31436000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>30187000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>32751000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>83734000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>69754000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>66277000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>48700000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>31000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>34100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>40000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>39600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>36200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>26200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>16100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>20400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>25900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>5800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>6100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>5700000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>4300000.0</v>
       </c>
-      <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8322,1890 +8347,1904 @@
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>147324000.0</v>
+      </c>
+      <c r="C12">
         <v>180011000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>158385000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>145875000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>136024000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>161789000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>118444000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>110435000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>120810000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>186264000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>146730000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>146212000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>167681000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>150436000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>147260000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>135035000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>187590000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>233672000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>224540000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>212093000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>205148000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>240297000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>212094000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>171202000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>131273000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>182657000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>171967000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>131451000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>141905000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>162880000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>199302000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>186364000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>222098000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>261360000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>258547000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>244954000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>237872000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>276498000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>266138000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>286732000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>385230000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>240936000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>199770000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>194043000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>169894000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>201800000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>183459000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>189583000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>183012000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>210837000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>193898000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>189294000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>172703000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>169321000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>184769000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>196062000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>188555000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>158830000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>138599000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>134350000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>167370000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>215550000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>82332000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>229666000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>210745000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>198377000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>157008000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>132858000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>120345000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>141217000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>164749000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>148199000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>146606000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>132832000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>177328000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>338478000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>367586000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>415490000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>414930000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>414253000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>384632000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>392224000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>161436000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>164877000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>146811000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>157478000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>138856000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>131201000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>105736000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>105397000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>144458000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>128435000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>114351000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>95437000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>54844000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>94050000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>68235000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>83599000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>74049000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>55532000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>52365000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>43733000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>83734000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>69754000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>66277000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>48700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>31000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>34100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>40000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>39600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>36200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>26200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>16100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>20400000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>25900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>5800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>6100000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>5700000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>4300000.0</v>
       </c>
-      <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>722000.0</v>
+      </c>
+      <c r="C13">
         <v>721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>722000.0</v>
       </c>
       <c r="D13">
         <v>722000.0</v>
       </c>
       <c r="E13">
         <v>722000.0</v>
       </c>
       <c r="F13">
+        <v>722000.0</v>
+      </c>
+      <c r="G13">
         <v>718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000.0</v>
       </c>
       <c r="H13">
         <v>717000.0</v>
       </c>
       <c r="I13">
         <v>717000.0</v>
       </c>
       <c r="J13">
-        <v>713000.0</v>
+        <v>717000.0</v>
       </c>
       <c r="K13">
         <v>713000.0</v>
       </c>
       <c r="L13">
         <v>713000.0</v>
       </c>
       <c r="M13">
+        <v>713000.0</v>
+      </c>
+      <c r="N13">
         <v>712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000.0</v>
       </c>
       <c r="O13">
         <v>708000.0</v>
       </c>
       <c r="P13">
-        <v>709000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="Q13">
         <v>709000.0</v>
       </c>
       <c r="R13">
+        <v>709000.0</v>
+      </c>
+      <c r="S13">
         <v>705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704000.0</v>
       </c>
       <c r="T13">
         <v>704000.0</v>
       </c>
       <c r="U13">
         <v>704000.0</v>
       </c>
       <c r="V13">
+        <v>704000.0</v>
+      </c>
+      <c r="W13">
         <v>700000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699000.0</v>
       </c>
       <c r="Y13">
         <v>699000.0</v>
       </c>
       <c r="Z13">
-        <v>696000.0</v>
+        <v>699000.0</v>
       </c>
       <c r="AA13">
         <v>696000.0</v>
       </c>
       <c r="AB13">
         <v>696000.0</v>
       </c>
       <c r="AC13">
+        <v>696000.0</v>
+      </c>
+      <c r="AD13">
         <v>697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693000.0</v>
       </c>
       <c r="AE13">
         <v>693000.0</v>
       </c>
       <c r="AF13">
-        <v>692000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="AG13">
         <v>692000.0</v>
       </c>
       <c r="AH13">
-        <v>689000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="AI13">
         <v>689000.0</v>
       </c>
       <c r="AJ13">
         <v>689000.0</v>
       </c>
       <c r="AK13">
         <v>689000.0</v>
       </c>
       <c r="AL13">
-        <v>672000.0</v>
+        <v>689000.0</v>
       </c>
       <c r="AM13">
         <v>672000.0</v>
       </c>
       <c r="AN13">
-        <v>673000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="AO13">
         <v>673000.0</v>
       </c>
       <c r="AP13">
+        <v>673000.0</v>
+      </c>
+      <c r="AQ13">
         <v>672000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671000.0</v>
       </c>
       <c r="AS13">
         <v>671000.0</v>
       </c>
       <c r="AT13">
-        <v>667000.0</v>
+        <v>671000.0</v>
       </c>
       <c r="AU13">
         <v>667000.0</v>
       </c>
       <c r="AV13">
-        <v>661000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="AW13">
         <v>661000.0</v>
       </c>
       <c r="AX13">
+        <v>661000.0</v>
+      </c>
+      <c r="AY13">
         <v>658000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658000.0</v>
       </c>
       <c r="BA13">
         <v>658000.0</v>
       </c>
       <c r="BB13">
+        <v>658000.0</v>
+      </c>
+      <c r="BC13">
         <v>653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652000.0</v>
       </c>
       <c r="BD13">
         <v>652000.0</v>
       </c>
       <c r="BE13">
         <v>652000.0</v>
       </c>
       <c r="BF13">
+        <v>652000.0</v>
+      </c>
+      <c r="BG13">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646000.0</v>
       </c>
       <c r="BH13">
         <v>646000.0</v>
       </c>
       <c r="BI13">
+        <v>646000.0</v>
+      </c>
+      <c r="BJ13">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>641000.0</v>
       </c>
       <c r="BK13">
         <v>641000.0</v>
       </c>
       <c r="BL13">
-        <v>640000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="BM13">
         <v>640000.0</v>
       </c>
       <c r="BN13">
-        <v>636000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="BO13">
         <v>636000.0</v>
       </c>
       <c r="BP13">
         <v>636000.0</v>
       </c>
       <c r="BQ13">
         <v>636000.0</v>
       </c>
       <c r="BR13">
-        <v>629000.0</v>
+        <v>636000.0</v>
       </c>
       <c r="BS13">
         <v>629000.0</v>
       </c>
       <c r="BT13">
         <v>629000.0</v>
       </c>
       <c r="BU13">
         <v>629000.0</v>
       </c>
       <c r="BV13">
+        <v>629000.0</v>
+      </c>
+      <c r="BW13">
         <v>622000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621000.0</v>
       </c>
       <c r="BY13">
         <v>621000.0</v>
       </c>
       <c r="BZ13">
+        <v>621000.0</v>
+      </c>
+      <c r="CA13">
         <v>616000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000.0</v>
       </c>
       <c r="CC13">
         <v>609000.0</v>
       </c>
       <c r="CD13">
+        <v>609000.0</v>
+      </c>
+      <c r="CE13">
         <v>601000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>605000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>603000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>602000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>595000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>596000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593000.0</v>
       </c>
       <c r="CL13">
         <v>593000.0</v>
       </c>
       <c r="CM13">
-        <v>578000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="CN13">
         <v>578000.0</v>
       </c>
       <c r="CO13">
         <v>578000.0</v>
       </c>
       <c r="CP13">
-        <v>577000.0</v>
+        <v>578000.0</v>
       </c>
       <c r="CQ13">
         <v>577000.0</v>
       </c>
       <c r="CR13">
-        <v>576000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="CS13">
         <v>576000.0</v>
       </c>
       <c r="CT13">
-        <v>575000.0</v>
+        <v>576000.0</v>
       </c>
       <c r="CU13">
         <v>575000.0</v>
       </c>
       <c r="CV13">
+        <v>575000.0</v>
+      </c>
+      <c r="CW13">
         <v>573000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>565000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>543000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>532000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>530000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DC13">
         <v>500000.0</v>
       </c>
-      <c r="DD13"/>
+      <c r="DD13">
+        <v>500000.0</v>
+      </c>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>28886000.0</v>
+      </c>
+      <c r="C14">
         <v>28502000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>27970000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>28132000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>28267000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28523000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28468000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28797000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28842000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>30284000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>30726000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30609000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>30732000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>31159000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>31492000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31810000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>31939000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31960000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31993000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32146000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32225000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32273000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>32258000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>32358000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>32443000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>32518000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>32458000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32438000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>32602000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32806000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32908000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>33102000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32983000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32901000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32996000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32594000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32935000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32639000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32811000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33672000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34029000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33287000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33095000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33340000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>33372000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33996000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>33543000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>34035000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>33831000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>32664000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>32439000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>32527000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>32568000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>32398000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>32310000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>32627000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>32647000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>33028000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>33233000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>33179000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>33365000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>33089000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>33093000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>34056000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>34449000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>34427000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>34354000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>34465000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>33477000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>33673000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>33345000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>33189000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>40021000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>38969000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>42312000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>44715000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>47102000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>47154000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>47121000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>47409000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>48571000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>47983000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>48881000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>49584000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>51223000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>50324000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>52096000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>52255000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>51432000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>51456000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>51703000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>51494000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>52525000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>52005000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>53084000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>53450000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>54639000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>54677000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>54915000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>55135000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>56680000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>56878000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>56910000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>56830000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>54660000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>55517241.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>54000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>54216000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>52758000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>51300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>51204000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>51048000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>50994066.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>51040000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>51002000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>50984000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>49976488.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>42500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="DQ14">
         <v>40000000.0</v>
       </c>
+      <c r="DR14">
+        <v>40000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>713000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>708000.0</v>
       </c>
       <c r="O15">
         <v>708000.0</v>
       </c>
       <c r="P15">
-        <v>709000.0</v>
+        <v>708000.0</v>
       </c>
       <c r="Q15">
         <v>709000.0</v>
       </c>
       <c r="R15">
+        <v>709000.0</v>
+      </c>
+      <c r="S15">
         <v>705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704000.0</v>
       </c>
       <c r="T15">
         <v>704000.0</v>
       </c>
       <c r="U15">
         <v>704000.0</v>
       </c>
       <c r="V15">
+        <v>704000.0</v>
+      </c>
+      <c r="W15">
         <v>700000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699000.0</v>
       </c>
       <c r="Y15">
         <v>699000.0</v>
       </c>
       <c r="Z15">
-        <v>696000.0</v>
+        <v>699000.0</v>
       </c>
       <c r="AA15">
         <v>696000.0</v>
       </c>
       <c r="AB15">
         <v>696000.0</v>
       </c>
       <c r="AC15">
+        <v>696000.0</v>
+      </c>
+      <c r="AD15">
         <v>697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>693000.0</v>
       </c>
       <c r="AE15">
         <v>693000.0</v>
       </c>
       <c r="AF15">
-        <v>692000.0</v>
+        <v>693000.0</v>
       </c>
       <c r="AG15">
         <v>692000.0</v>
       </c>
       <c r="AH15">
-        <v>689000.0</v>
+        <v>692000.0</v>
       </c>
       <c r="AI15">
         <v>689000.0</v>
       </c>
       <c r="AJ15">
         <v>689000.0</v>
       </c>
       <c r="AK15">
         <v>689000.0</v>
       </c>
       <c r="AL15">
-        <v>672000.0</v>
+        <v>689000.0</v>
       </c>
       <c r="AM15">
         <v>672000.0</v>
       </c>
       <c r="AN15">
-        <v>673000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="AO15">
         <v>673000.0</v>
       </c>
       <c r="AP15">
+        <v>673000.0</v>
+      </c>
+      <c r="AQ15">
         <v>672000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>671000.0</v>
       </c>
       <c r="AS15">
         <v>671000.0</v>
       </c>
       <c r="AT15">
-        <v>667000.0</v>
+        <v>671000.0</v>
       </c>
       <c r="AU15">
         <v>667000.0</v>
       </c>
       <c r="AV15">
-        <v>661000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="AW15">
         <v>661000.0</v>
       </c>
       <c r="AX15">
+        <v>661000.0</v>
+      </c>
+      <c r="AY15">
         <v>658000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>658000.0</v>
       </c>
       <c r="BA15">
         <v>658000.0</v>
       </c>
       <c r="BB15">
+        <v>658000.0</v>
+      </c>
+      <c r="BC15">
         <v>653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>652000.0</v>
       </c>
       <c r="BD15">
         <v>652000.0</v>
       </c>
       <c r="BE15">
         <v>652000.0</v>
       </c>
       <c r="BF15">
+        <v>652000.0</v>
+      </c>
+      <c r="BG15">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>646000.0</v>
       </c>
       <c r="BH15">
         <v>646000.0</v>
       </c>
       <c r="BI15">
+        <v>646000.0</v>
+      </c>
+      <c r="BJ15">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>641000.0</v>
       </c>
       <c r="BK15">
         <v>641000.0</v>
       </c>
       <c r="BL15">
-        <v>640000.0</v>
+        <v>641000.0</v>
       </c>
       <c r="BM15">
         <v>640000.0</v>
       </c>
       <c r="BN15">
-        <v>636000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="BO15">
         <v>636000.0</v>
       </c>
       <c r="BP15">
         <v>636000.0</v>
       </c>
       <c r="BQ15">
         <v>636000.0</v>
       </c>
       <c r="BR15">
-        <v>629000.0</v>
+        <v>636000.0</v>
       </c>
       <c r="BS15">
         <v>629000.0</v>
       </c>
       <c r="BT15">
         <v>629000.0</v>
       </c>
       <c r="BU15">
         <v>629000.0</v>
       </c>
       <c r="BV15">
+        <v>629000.0</v>
+      </c>
+      <c r="BW15">
         <v>622000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621000.0</v>
       </c>
       <c r="BY15">
         <v>621000.0</v>
       </c>
       <c r="BZ15">
+        <v>621000.0</v>
+      </c>
+      <c r="CA15">
         <v>616000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>614000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>609000.0</v>
       </c>
       <c r="CC15">
         <v>609000.0</v>
       </c>
       <c r="CD15">
+        <v>609000.0</v>
+      </c>
+      <c r="CE15">
         <v>601000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>605000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>603000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>602000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>595000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>596000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>597000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>593000.0</v>
       </c>
       <c r="CL15">
         <v>593000.0</v>
       </c>
       <c r="CM15">
-        <v>578000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="CN15">
         <v>578000.0</v>
       </c>
       <c r="CO15">
         <v>578000.0</v>
       </c>
       <c r="CP15">
-        <v>577000.0</v>
+        <v>578000.0</v>
       </c>
       <c r="CQ15">
         <v>577000.0</v>
       </c>
       <c r="CR15">
-        <v>576000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="CS15">
         <v>576000.0</v>
       </c>
       <c r="CT15">
-        <v>575000.0</v>
+        <v>576000.0</v>
       </c>
       <c r="CU15">
         <v>575000.0</v>
       </c>
       <c r="CV15">
+        <v>575000.0</v>
+      </c>
+      <c r="CW15">
         <v>573000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>565000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>543000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>532000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>530000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DC15">
         <v>500000.0</v>
       </c>
-      <c r="DD15"/>
+      <c r="DD15">
+        <v>500000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>56470000.0</v>
+      </c>
+      <c r="C16">
         <v>47633000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
-        <v>97461000.0</v>
+        <v>60184000.0</v>
       </c>
       <c r="E16">
-        <v>99611000.0</v>
+        <v>62251000.0</v>
       </c>
       <c r="F16">
+        <v>62683000.0</v>
+      </c>
+      <c r="G16">
         <v>95872000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100513000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>92138000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>56404000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41035000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>94503000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89181000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>89223000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>86505000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>83509000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>85435000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>92314000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>97294000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>96484000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>87374000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>88405000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>92349000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87222000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>89473000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>87037000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>83781000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>84980000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>84646000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>81713000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>77125000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>77467000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>75184000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>73188000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>72938000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>82658000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>90455000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>83441000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>78980000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>81705000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>84607000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>80428000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>75601000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>77926000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>82238000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>80093000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>75795000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>79851000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>82822000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>81944000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>77562000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>81200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>88817000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>91347000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>81498000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>54627000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>57958000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>52329000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>44824000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>42447000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45451000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>52671000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>56184000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>29767000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>29865000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>32601000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26307000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>15600000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17430000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18295000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>11487000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>14034000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>16837000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>20013000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>17480000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15520000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>17625000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19710000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>17586000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12255000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13523000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>13938000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>9575000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>12056000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>50177000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>50515000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>53250000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>46078000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>57870000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>57510000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>52655000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>55590000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>65118000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>59892000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>45411000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>50617000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>57650000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>70905000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>9850000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>13877000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>28568000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>11246000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>9392000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>9822000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10442000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>10821000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>11087000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>11011000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>12303000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>13844000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>14057000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>14251000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>13455000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>12328000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>14218000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>14239000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12025000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>12470000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>8382000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>7453000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>8478000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>9169000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>8890000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>9654000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7950000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>8958000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>7447000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>5475000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3312000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2586000.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17">
+      <c r="BC17"/>
+      <c r="BD17">
         <v>1998000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2320000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1681000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1008000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1329000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9446000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
@@ -10222,213 +10261,214 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>20923000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>21876000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22108000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>18848000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>48530000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>23885000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>46618000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>47249000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>46799000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27074000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22384000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>29272000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>30106000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>34361000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>24928000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>26701000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26667000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>25726000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>25732000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>19459000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>18236000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>17603000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16930000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11648000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7810000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>11238000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6793000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>7745000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>7990000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13081000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>19065000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>24178000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>20643000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>27386000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>30093000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>24386000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>25016000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>26769000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>29495000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>28114000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>31165000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>29448000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>28178000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>28826000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>31206000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>33020000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>36819000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>34169000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>31771000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10445,52 +10485,53 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10570,1638 +10611,1649 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>322770000.0</v>
+      </c>
+      <c r="C20">
         <v>324706000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>323909000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>325773000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>319371000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>316041000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>323449000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>317129000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>306581000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>308596000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>302996000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>306641000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>305104000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>304036000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>295196000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>301222000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>319034000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>321330000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>313246000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>274843000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>273265000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>272322000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>266636000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>262774000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>262833000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>259164000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>253050000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>256890000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>258512000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>255816000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>210697000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>210605000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>222915000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>210080000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>210023000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>206634000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>202750000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>201094000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>206887000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>209662000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>216911000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>219724000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>222086000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>226040000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>219666000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>225269000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>230798000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>236788000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>234362000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>233599000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>231235000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>227546000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>226309000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>233365000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>233803000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>219933000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>222124000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>222768000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>208987000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>200443000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>199253000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>209164000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>108507000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>108022000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>107537000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>107052000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>104803000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>104899000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>105297000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>103971000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>91965000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>91595000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>61094000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>60745000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>59891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14150000.0</v>
       </c>
       <c r="BY20">
         <v>14150000.0</v>
       </c>
       <c r="BZ20">
-        <v>14228000.0</v>
+        <v>14150000.0</v>
       </c>
       <c r="CA20">
         <v>14228000.0</v>
       </c>
       <c r="CB20">
+        <v>14228000.0</v>
+      </c>
+      <c r="CC20">
         <v>9228000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>10460000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>623000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>58735000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>217899000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>288567000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>218346000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>217794000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>217778000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>219404000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>219199000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>218656000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>218589000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>214799000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>13461000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>224632000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>215001000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>207180000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>13461000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CV20">
         <v>81343000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>67722000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>53072000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>54262000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>55452000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>55556000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>2462000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>58000000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>59400000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>62500000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>74600000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>67400000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>70200000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>72700000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>75200000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>78600000.0</v>
       </c>
-      <c r="DK20">
+      <c r="DL20">
         <v>27000000.0</v>
       </c>
-      <c r="DL20">
+      <c r="DM20">
         <v>29800000.0</v>
       </c>
-      <c r="DM20">
+      <c r="DN20">
         <v>32500000.0</v>
       </c>
-      <c r="DN20">
+      <c r="DO20">
         <v>35500000.0</v>
       </c>
-      <c r="DO20">
+      <c r="DP20">
         <v>37900000.0</v>
       </c>
-      <c r="DP20">
+      <c r="DQ20">
         <v>40600000.0</v>
       </c>
-      <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>115397000.0</v>
+      </c>
+      <c r="C21">
         <v>119918000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>124065000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>121923000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>122453000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>120113000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>126229000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>125354000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>101418000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>104524000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>108009000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>113490000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>118263000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>122926000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>124453000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>125353000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>130739000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>133582000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>130977000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>123612000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>119192000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>121703000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>124032000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>123478000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>137941000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>138377000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>88891000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>133276000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>98188000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>101856000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>71816000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>72499000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>70582000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>70532000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>63811000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>66979000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>68017000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>71102000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>66060000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>69385000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>70729000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>74833000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>80443000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>84946000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>86115000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>90769000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>90560000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>95870000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>95351000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>98756000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>102286000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>106503000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>105719000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>113117000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>117504000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>116738000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>122542000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>128369000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>135072000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>142880000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>144136000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>147446000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>46544000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>49798000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>51572000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>53564000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>46854000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>44414000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>45233000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>44079000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>40530000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>41547000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>37491000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>40175000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>44212000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>41092000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>42291000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>43749000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>43906000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>44753000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>47611000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>42284000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>58735000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>265777000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>288567000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>51050000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>270202000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>270550000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>274767000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>276657000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>277733000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>279133000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>276506000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>283870000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>224632000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>285022000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>207180000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>13461000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>81343000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>67722000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>53072000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>54262000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>55452000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>55556000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>2462000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>58000000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>59400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>62500000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>74600000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>67400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>70200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>72700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>75200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>78600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>27000000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>29800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>32500000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>35500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>37900000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>40600000.0</v>
       </c>
-      <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="O22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
-      <c r="R22">
-[...1 lines deleted...]
-      </c>
+      <c r="R22"/>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
+        <v>1.0</v>
+      </c>
+      <c r="U22">
         <v>2.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
       <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>18135000.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>18135000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12844000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7478000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10086000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13204000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8691000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11445000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9398000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>15085000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14095000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>16116000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>15828000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>22244000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>19758000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>19675000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18654000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19982000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>17752000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>18224000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>10500000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13852000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>139240000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2519000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13038000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>16826000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>13109000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>11791000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10605000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12755000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11063000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10387000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8828000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>10657000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10494000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>9166000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9124000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8927000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>9496000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>8994000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>10508000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>9565000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>10044000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>7093000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7238000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5336000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5401000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>5971000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>7673000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9134000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>8780000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>9260000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>9334000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8355000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>10702000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7685000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6123000.0</v>
       </c>
-      <c r="CT22"/>
-      <c r="CU22">
+      <c r="CU22"/>
+      <c r="CV22">
         <v>5005000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>4078000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3815000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>1481395000.0</v>
+      </c>
+      <c r="C23">
         <v>1544607000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1473519000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1421238000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1419004000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1500687000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1387446000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1353288000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1292952000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1443046000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1329602000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1293069000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1296008000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1348553000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1259145000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1290679000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1303334000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1387149000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1364756000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1291684000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1274481000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1332000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1271816000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1269382000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1224457000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1283030000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1207157000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1179717000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1147047000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1114362000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>947309000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>927231000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>928438000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>904534000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>875372000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>864394000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>852402000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>891879000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>868118000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>876728000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>988420000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>877233000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>840706000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>836785000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>810216000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>858863000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>847384000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>870790000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>854415000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>868980000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>849864000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>844426000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>825009000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>846941000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>835848000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>822828000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>822223000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>817652000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>787494000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>800021000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>815538000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>879698000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>579197000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>574915000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>576733000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>561714000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>515828000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>484884000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>484677000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>485214000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>483435000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>460576000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>440945000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>422388000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>466261000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>561948000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>595612000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>653496000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>652801000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>642661000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>632828000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>638376000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>705731000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>692701000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>691813000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>710407000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>684768000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>685170000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>684948000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>724775000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>780102000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>751762000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>742526000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>731317000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>717996000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>728987000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>704710000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>374046000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>374623000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>346294000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>299495000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>332089000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>335643000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>310452000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>288609000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>275000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>262400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>257700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>264300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>271500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>221400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>199900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>185200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>179800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>249400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>113100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>110900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>114900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>107800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>109100000.0</v>
       </c>
-      <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>540307000.0</v>
+      </c>
+      <c r="C24">
         <v>539452000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>538606000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>537767000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>537554000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>530997000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>531986000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>532982000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>533986000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>534997000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>535998000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>402092000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>403781000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>375469000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>377157000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>133845000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>135532000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>137219000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>138905000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>104120000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>107733000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>337154000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>339707000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>342274000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>344853000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>346509000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>348178000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>349860000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>351556000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>352326000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>353109000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>353904000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>354759000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>309236000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>313663000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>318098000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>322541000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>326993000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>329581000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>332178000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>334786000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>135000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>277345000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>138750000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>277972000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>233331000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>237469000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>241634000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>245828000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>250050000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>252423000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>254822000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>257247000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>259698000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>270924000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>277173000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>283447000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>282744000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>293565000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>297407000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>301272000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>305159000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>114067000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>112996000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>159166000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>157447000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>155390000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>153373000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>164732000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>200300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="BT24">
         <v>230000000.0</v>
       </c>
       <c r="BU24">
         <v>230000000.0</v>
       </c>
       <c r="BV24">
         <v>230000000.0</v>
       </c>
       <c r="BW24">
         <v>230000000.0</v>
       </c>
       <c r="BX24">
         <v>230000000.0</v>
       </c>
       <c r="BY24">
         <v>230000000.0</v>
       </c>
       <c r="BZ24">
         <v>230000000.0</v>
       </c>
       <c r="CA24">
         <v>230000000.0</v>
       </c>
@@ -12211,275 +12263,278 @@
       <c r="CC24">
         <v>230000000.0</v>
       </c>
       <c r="CD24">
         <v>230000000.0</v>
       </c>
       <c r="CE24">
         <v>230000000.0</v>
       </c>
       <c r="CF24">
         <v>230000000.0</v>
       </c>
       <c r="CG24">
         <v>230000000.0</v>
       </c>
       <c r="CH24">
         <v>230000000.0</v>
       </c>
       <c r="CI24">
         <v>230000000.0</v>
       </c>
       <c r="CJ24">
         <v>230000000.0</v>
       </c>
       <c r="CK24">
+        <v>230000000.0</v>
+      </c>
+      <c r="CL24">
         <v>179301000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>183788000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>220410000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>231443000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>248532000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>253630000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>258728000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>263827000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>268925000.0</v>
       </c>
-      <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>13000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>26250000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>32820000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>39385000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>46118000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>52870000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>402092000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>403781000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>375469000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>377157000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>133845000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>135532000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>137219000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>138905000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>104120000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>107733000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>337154000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>339707000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>342274000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>344853000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>346509000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>348178000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>349860000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>351556000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>352326000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>353109000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>353904000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>354759000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>309236000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>313663000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>318098000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>322541000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>326993000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>329581000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>332178000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>334786000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>135000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>277345000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>138750000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>277972000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>233331000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>237469000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>241634000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>245828000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>250050000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>252423000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>254822000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>257247000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>259698000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>270924000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>277173000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>283447000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>282744000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>293565000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>297407000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12496,130 +12551,131 @@
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>1179000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1230000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1282000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1333000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2170000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1833000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1846000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1930000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2299000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>169000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>409000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
@@ -12643,52 +12699,53 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12768,491 +12825,497 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>418272000.0</v>
+      </c>
+      <c r="C28">
         <v>406582000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>407916000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>419065000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>430101000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>412795000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>459471000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>472610000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>467175000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>406539000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>466257000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>333564000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>337917000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>336823000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>362977000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>333131000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>294157000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>262422000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>284092000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>292222000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>313342000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>281095000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>302185000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>334823000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>362064000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>301652000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>296385000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>344793000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>321063000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>220549000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>163437000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>241733000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>214756000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>209493000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>191537000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>211737000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>231994000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>250068000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>236483000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>250664000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>159408000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>151946000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>184680000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>190199000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>196195000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>174119000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>182521000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>174262000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>197249000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>182364000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>174687000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>172973000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>126089000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>138225000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>131116000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>119210000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>125539000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>163011000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>186905000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>199052000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>186651000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>176829000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>72890000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-21841000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1539000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-153000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>39292000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>61909000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>80302000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>116414000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>110017000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>101110000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>89551000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>106584000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>111133000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>50622000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21297000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-10687000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-52665000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-113957000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-123482000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-116113000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>109927000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>99213000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>118380000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>89249000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>99014000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>100996000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>94405000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>123528000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>93262000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>121514000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>155593000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>175576000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>218557000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>177941000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>201765000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1335000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>9868000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>14064000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>22313000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>25505000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-19734000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>246000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>9723000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>32300000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>55000000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>56900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>71000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>88600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>94400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>106600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>118900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>114700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>124100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>25500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>24200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>26400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>29300000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>35700000.0</v>
       </c>
-      <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>834248000.0</v>
+      </c>
+      <c r="C29">
         <v>823151000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>828102000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>828488000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>820649000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>821066000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>827897000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>813811000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>810826000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>815823000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>818989000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>807903000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>809504000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>768218000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>773962000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>763367000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>798569000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>811328000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>815464000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>786868000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>777329000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>773612000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>762759000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>752084000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>742934000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13304,576 +13367,580 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>373103000.0</v>
+      </c>
+      <c r="C30">
         <v>371055000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>361018000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>354891000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>355466000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>349676000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>376507000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>360812000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>362070000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>351188000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>361265000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>338590000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>331272000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>328289000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>313045000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>302573000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>289364000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>286533000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>285148000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>274981000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>290235000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>266575000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>265435000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>287870000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>301705000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>281805000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>284271000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>312276000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>288529000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>279774000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>291030000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>289696000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>260738000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>264557000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>246085000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>248356000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>253376000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>251689000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>239556000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>213432000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>220886000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>224002000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>224142000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>219485000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>230176000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>226808000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>230537000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>238847000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>235277000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>216876000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>216104000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>215888000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>213859000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>220406000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>208245000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>196875000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>200024000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>214924000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>205695000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>205690000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>195394000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>185808000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>122420000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109590000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>117066000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>116950000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>121831000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>119719000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>130210000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>129488000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>117037000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>112988000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>132397000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>122298000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>115770000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>108272000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>109026000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>115575000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>113515000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>102199000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>115541000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>116504000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>102808000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>148173000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>157216000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>160150000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>142756000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>141829000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>156393000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>148733000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>174580000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>196189000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>195519000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>189876000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>196809000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>28452000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>64901000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>104959000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>119859000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>124772000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>91044000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>133208000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>99182000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>90118000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>71334000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>75800000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>79400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>68100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>64100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>64500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>61600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>57900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>55200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>48600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>47000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>41000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>36300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>39700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>32900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>31500000.0</v>
       </c>
-      <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>17294000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-707000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16978000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-23150000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1023000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>7789000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>28315000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>43015000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>88124000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>82592000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>123620000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>64297000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>52931000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>38024000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>104972000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>40095000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>23882000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>10810000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>3352000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>75906000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>66756000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>64578000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>62134000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>51018000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>41513000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>32964000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>19005000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>8014000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3874000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>43147000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>51288000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>31379000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>16677000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>1257000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>50819000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>51894000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>50172000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>41566000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>33749000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>21026000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-497000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-5371000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>326639000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-43777000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>42112000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>34885000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>24735000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>24420000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>32319000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13890,128 +13957,131 @@
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>307540000.0</v>
+      </c>
+      <c r="C32">
         <v>286879000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>287952000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>288132000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>287730000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>285673000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>287731000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>282597000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>312635000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>301390000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>298534000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>294313000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>289803000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>238746000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>246345000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24818000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>39898000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>53097000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>58476000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>54705000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>55275000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>278330000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>279800000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>272001000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>253501000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14063,596 +14133,602 @@
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>590897000.0</v>
+      </c>
+      <c r="C33">
         <v>606924000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>610632000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>617144000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>610520000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>599805000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>600206000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>594247000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>559150000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>580820000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>569535000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>567654000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>564470000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>582598000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>567420000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>582424000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>616559000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>638950000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>643039000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>613740000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>631473000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>617409000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>634630000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>626614000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>626153000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>613948000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>599692000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>607089000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>596319000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>514795000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>418271000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>412986000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>413214000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>350268000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>335706000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>333451000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>331884000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>331941000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>329104000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>337732000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>349046000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>359007000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>366695000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>376542000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>371648000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>380730000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>387550000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>395810000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>392642000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>393605000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>391973000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>388211000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>387985000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>406006000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>404981000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>390077000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>397590000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>407692000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>406916000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>420242000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>421046000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>438204000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>211752000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>216554000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>220993000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>222335000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>213790000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>211980000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>206846000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>197286000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>185134000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>182785000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>145845000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>150202000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>154885000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>100332000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>104133000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>107868000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>108961000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>110744000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>115398000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>102938000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>122160000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>358368000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>367634000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>375720000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>385950000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>394169000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>404789000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>414738000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>402175000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>406936000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>412675000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>427081000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>443874000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>430348000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>429788000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>169547000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>168949000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>154110000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>143695000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>143135000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>145503000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>144182000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>145278000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>144800000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>146100000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>151000000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>155500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>163300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>120000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>111500000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>110500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>107700000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>173200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>66800000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>65900000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>66400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>67400000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>70200000.0</v>
       </c>
-      <c r="DQ33"/>
+      <c r="DR33"/>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>15893000.0</v>
+      </c>
+      <c r="C34">
         <v>17649000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>19444000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>25094000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>25165000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>17597000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>17341000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>17073000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10737000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>12916000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>9807000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>55641000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>11786000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>11901000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>73455000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>76797000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>82868000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>13107000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>98280000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>11209000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>124226000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>130052000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>135524000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>128613000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>113609000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>96238000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>93163000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>93282000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>82775000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>24889000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>13685000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>13465000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>13300000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>13029000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>14113000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>14476000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>14613000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>14863000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>17220000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>17414000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>16175000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>17204000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>14548000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>14637000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>16364000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>17434000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>16534000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>16570000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>16064000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>16525000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>17194000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>16201000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>17813000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>20694000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>22008000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>21967000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>23844000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>23235000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>20778000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>20521000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14669,819 +14745,824 @@
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>604496000.0</v>
+      </c>
+      <c r="C35">
         <v>610104000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>609088000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>614555000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>615155000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>602909000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>599526000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>603515000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>602445000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>608884000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>607578000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>478656000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>486050000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>466095000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>469460000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>230220000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>242285000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>251803000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>257891000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>228665000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>259033000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>473345000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>504503000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>500993000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>492823000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>467675000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>468042000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>469809000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>460057000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>402947000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>386253000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>385605000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>385662000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>339195000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>339424000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>340384000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>348392000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>348649000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>354546000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>357582000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>364042000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>171269000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>316071000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>174030000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>321722000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>279993000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>278389000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>283220000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>288661000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>296070000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>297731000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>302188000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>304508000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>308570000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>321758000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>330346000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>340311000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>345553000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>348512000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>349699000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>351401000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>372211000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>186178000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>181283000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>244324000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>230623000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>211429000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>203717000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>210138000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>232195000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>255061000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>250406000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>247917000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>248661000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>248527000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>248825000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>247115000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>244251000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>242816000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>241191000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>242087000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>245284000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>238122000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>244905000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>240270000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>240325000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>239537000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>239687000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>188472000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>193595000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>229675000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>240415000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>259278000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>264758000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>274470000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>272029000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>275473000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>288000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>294000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>13307000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>26701000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>33283000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>39861000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>46607000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>53340000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>60000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>66400000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>72900000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>91400000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>109300000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>115500000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>131500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>140200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>144300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>156100000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>27100000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>28100000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>28900000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>30200000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>35100000.0</v>
       </c>
-      <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>18733000.0</v>
+      </c>
+      <c r="C36">
         <v>19887000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16313000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>17168000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>11715000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9595000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8502000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>9063000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-92125000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>10017000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7034000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7558000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7808000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7956000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>9091000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>13293000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>15378000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15840000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16834000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>23643000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>41007000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>20664000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>35396000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>29176000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>28963000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>27739000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>27848000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>28099000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>27220000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>64221000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>10898000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>7012000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7963000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>11036000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>9799000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10040000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>12371000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>12570000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>11300000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>13912000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>14646000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>20173000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>20694000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>18886000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>18425000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>17469000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>17606000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>17658000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>18444000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>18701000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>16004000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15508000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15751000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>17496000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>13433000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13345000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13951000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>14392000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15430000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>16427000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>18416000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>19656000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-196675000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>8317000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>8632000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>4920000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>5402000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>6074000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>5694000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>6642000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>7573000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>8017000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>9219000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>7158000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>6848000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>6010000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6635000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>6569000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>7341000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>7957000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>5929000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>6236000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>6532000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>25731000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>8144000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>33228000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>36589000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>40307000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>43297000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>46535000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>48503000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>52695000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>55898000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>59472000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>125137000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>54398000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>129695000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>72780000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>4334000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3875000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>4355000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>52243000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>54143000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>56356000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>112686000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>60300000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>63200000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>64400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>56300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>71200000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>26700000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>18800000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>16500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>11900000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>130300000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>21200000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>19300000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>17800000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>19500000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>19300000.0</v>
       </c>
-      <c r="DQ36"/>
+      <c r="DR36"/>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
-      <c r="Q37">
-[...1 lines deleted...]
-      </c>
+      <c r="Q37"/>
       <c r="R37">
         <v>3635000.0</v>
       </c>
       <c r="S37">
         <v>3635000.0</v>
       </c>
-      <c r="T37"/>
+      <c r="T37">
+        <v>3635000.0</v>
+      </c>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15525,51 +15606,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15586,1763 +15669,1775 @@
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>84422000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>86069000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>75076000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>70074000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>71158000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>71042000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>73239000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>79942000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>98233000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>94353000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>284795000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>79930000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>89583000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>84863000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>80572000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>78265000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>38041000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>67777000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>47180000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>43348000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>46055000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>305617000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>297884000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>297108000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>295466000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>298825000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>298486000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>304984000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>314756000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>323015000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>331855000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>339580000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>334657000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>343269000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>350788000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>360099000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>358961000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>358544000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>357299000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>353038000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>350774000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>366577000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>366738000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>352336000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>360298000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>363783000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>360818000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>369196000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>371618000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>385947000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>164965000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>166137000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>167741000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>165536000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>157059000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>155387000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>156224000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>154692000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>140068000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>142214000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>112875000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>117546000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>126542000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>74134000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>79031000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>84188000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>89947000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>90803000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>94091000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>81795000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>101150000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>325244000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>333209000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>341244000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>352946000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>360342000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>368738000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>376520000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>362377000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>366068000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>368621000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>380639000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>395330000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>380869000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>378999000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>126635000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>129213000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>114965000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>103814000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>106505000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>109595000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>111912000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>115148000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>370071000.0</v>
+      </c>
+      <c r="C39">
         <v>386617000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>343484000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>303328000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>316994000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>389417000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>292289000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>287794000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>250922000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>324774000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>252072000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>240613000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>232585000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>287230000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>231420000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>270647000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>209821000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>227994000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>212029000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>190870000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>147625000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>207719000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>159657000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>183696000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>165326000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>204620000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>151227000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>128901000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>120294000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>156913000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>38706000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>38185000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>32388000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>28349000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>35034000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>37633000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>29270000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>31751000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>33320000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>38832000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>33258000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>35153000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>50099000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>46715000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>28412000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>49525000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>45838000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>35105000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>43484000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>47662000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>47889000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>51033000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>50462000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>51208000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>246098000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>20139000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>17400000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>16224000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>18532000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>21515000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>21228000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>40136000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>162693000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>19105000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>27929000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>24052000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>23199000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>20327000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>27276000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>17223000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>16515000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>16604000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7269000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>17056000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>18278000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>14866000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>14867000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>14563000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>15395000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>15465000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>17257000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>26710000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>319327000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>21283000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>20152000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>17059000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>17206000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>12000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>18030000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>99243000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>58889000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>20202000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>19981000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>10568000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>197091000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>168452000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>67428000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>15941000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>6761000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>7802000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>8576000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>12013000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>7224000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>6398000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>5720000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>5700000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>5900000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>4500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>4700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>4100000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>3600000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>4300000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>3400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DL39">
         <v>3300000.0</v>
       </c>
       <c r="DM39">
+        <v>3300000.0</v>
+      </c>
+      <c r="DN39">
         <v>2900000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>2700000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>1800000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>3100000.0</v>
       </c>
-      <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>472902000.0</v>
+      </c>
+      <c r="C40">
         <v>551937000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>373362000.0</v>
+        <v>466303000.0</v>
       </c>
       <c r="E40">
-        <v>372561000.0</v>
+        <v>408572000.0</v>
       </c>
       <c r="F40">
+        <v>409489000.0</v>
+      </c>
+      <c r="G40">
         <v>456598000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>324650000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>308458000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>296209000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>445845000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>282781000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>264336000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>251715000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>329017000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>244346000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>289280000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>243238000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>301243000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>272306000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>236805000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>195392000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>270736000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>194178000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>205209000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>185316000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>266647000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>237076000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>218162000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>218614000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>286200000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>114247000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>106386000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>101966000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>146400000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>104575000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>101864000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>100619000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>127524000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>104891000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>112737000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>170067000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>91549000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>100264000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>107057000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>62639000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>137407000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>94879000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>66862000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>92718000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>140531000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>96054000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>99586000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>85124000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>141899000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>94815000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>90614000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>95379000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>120871000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>84144000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>90900000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>90597000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>117288000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>80454000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>66802000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>59404000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>59929000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>58927000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>47055000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>57631000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>64522000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>58433000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>58610000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>54500000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>50376000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>59087000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>46657000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>51565000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>54765000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>64333000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>58178000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>60394000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>67881000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>150708000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>79934000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>83263000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>71265000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>71105000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>55936000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>66183000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>100589000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>186056000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>67078000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>58004000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>80648000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>69657000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>61123000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>57428000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>70952000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>64068000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>49007000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>62892000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>67351000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>60741000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>57758000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>54449000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>66900000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>59000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>62600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>66300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>71600000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>78900000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>60400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>50400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>50000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>24800000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>21700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>19000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>21400000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>19100000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>15900000.0</v>
       </c>
-      <c r="DQ40"/>
+      <c r="DR40"/>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>37172000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>37419000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>34024000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>37206000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>42003000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>44516000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>38613000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>38946000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>60272000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>56510000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>63534000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>56110000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>56350000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>42230000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>43290000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>41956000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>41659000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>50621000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>33144000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>31701000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>30903000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>25375000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>25663000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>22186000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>22208000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>21557000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>24946000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>25354000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>25220000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>27032000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>24135000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>23905000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>25162000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>27082000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>25804000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>23933000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>23939000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>25746000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>26944000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>24393000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>26089000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>27198000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>29460000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>29979000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>32330000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>31866000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>28720000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>28583000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>25758000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>33805000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>24453000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>27182000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>32038000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>30978000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>18998000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>19828000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>20795000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>20705000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>18154000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>20406000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>17917000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>18661000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>18527000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>18825000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>17115000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>14251000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>12816000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>11191000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>12087000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>15284000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>8122000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>14905000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>10270000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>10325000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>9537000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>9687000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>9171000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>9807000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>9265000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>8972000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>10746000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>11128000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>15742000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>8202000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>6548000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>288000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>294000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>307000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>451000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>463000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>476000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>489000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>470000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-708233000.0</v>
+      </c>
+      <c r="C42">
         <v>-711087000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-706551000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-698073000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-689076000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-676009000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-660824000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-655547000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-654733000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-645108000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-642834000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-516548000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-524850000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-522845000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-507314000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-488388000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-474024000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-441803000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-431887000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-430591000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-429280000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-423569000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-417387000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-416230000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-421701000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-413154000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-411311000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-411674000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-410166000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-391861000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-386091000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-394616000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-394508000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-387641000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-386829000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-383012000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-384155000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-434793000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-426934000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-420520000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-441964000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-303873000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-309597000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-313532000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-319158000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-264370000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-260415000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-261319000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-265606000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-265182000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-268494000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-272670000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>-273354000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-266746000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-270281000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-271642000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-269983000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-265517000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-265807000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-261414000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-265069000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-265251000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-268530000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-271426000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-274782000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-266901000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-270339000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-272235000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>-278853000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-271215000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>-311093000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-314008000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-317114000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-317586000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-264874000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-138668000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-94955000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-19695000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-5403000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>7764000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>10032000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>19788000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>29183000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>38863000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>55452000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>74759000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>72697000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>81611000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>302698000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>288130000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>85458000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>85204000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>84815000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>69407000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>64039000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>71714000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>71064000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>71263000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>94392000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>90327000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>68709000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>109253000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>133077000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>128229000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>124988000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>115900000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>125000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>152500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>150000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>146400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>143300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>142100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>139800000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>137900000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>110400000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>110300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>109900000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>110200000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>109300000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>109200000.0</v>
       </c>
-      <c r="DQ42"/>
+      <c r="DR42"/>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17422,120 +17517,119 @@
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
         <v>39841000.0</v>
       </c>
-      <c r="AM44">
+      <c r="AN44">
         <v>28690000.0</v>
       </c>
-      <c r="AN44">
+      <c r="AO44">
         <v>33894000.0</v>
       </c>
-      <c r="AO44">
+      <c r="AP44">
         <v>107604000.0</v>
       </c>
-      <c r="AP44">
-[...1 lines deleted...]
-      </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
@@ -17546,51 +17640,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17607,1607 +17703,1618 @@
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>181728000.0</v>
+      </c>
+      <c r="C45">
         <v>181730000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>206090000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>217521000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>218795000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>214275000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>220836000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>219340000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>218741000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>221644000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>223649000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>222463000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>218954000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>226940000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>236883000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>182142000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>188117000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>192515000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>198925000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>201993000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>187763000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>179276000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>177179000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>178382000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>164158000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>81813000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>78265000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>75040000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>59553000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>44651000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>37822000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>36343000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>36418000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>33116000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>30618000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>32748000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>34290000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>35992000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>34840000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>36962000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>36991000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>38326000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>36762000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>35711000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>33681000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>35061000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>34674000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>35173000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>37211000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>39429000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>38243000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>37741000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>37292000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>41154000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>46098000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>51046000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>49428000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>52257000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>46787000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>50417000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>53252000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>56799000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>56731000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>56593000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>50622000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>42594000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>45066000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>40571000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>32970000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>32656000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>28343000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>26198000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>25102000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>23680000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>19014000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>19941000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>21307000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>21143000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>21010000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>33124000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>34425000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>34476000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>33004000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>33827000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>36051000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>38218000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>39798000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>40868000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>44054000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>46442000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>48544000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>49479000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>50789000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>42912000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>39736000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>39145000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>39881000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>36630000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>35908000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>32270000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>30130000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>26500000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>23500000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>24100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>24600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>24700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>23100000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17200000.0</v>
       </c>
       <c r="DJ45">
         <v>17200000.0</v>
       </c>
       <c r="DK45">
+        <v>17200000.0</v>
+      </c>
+      <c r="DL45">
         <v>15900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>15800000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>14100000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>13100000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>10000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>10300000.0</v>
       </c>
-      <c r="DQ45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>54851000.0</v>
+      </c>
+      <c r="C46">
         <v>58783000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>62645000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>75261000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>81224000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>80761000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>84195000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>87767000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>92306000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>99828000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>105225000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>109267000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>111118000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>121474000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>124889000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>134305000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>142653000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>159614000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>172826000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>182142000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>188117000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>192515000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>198925000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>201993000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>187763000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>179276000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>177179000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>178382000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>164158000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>81813000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>78265000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>75040000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>59553000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>44651000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37822000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>36343000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>36418000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>33116000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>30618000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>32748000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>34290000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>35992000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>34840000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>36962000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>36991000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>38326000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>36762000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>35711000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>33681000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>35061000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>34674000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>35173000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>37211000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>39429000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>38243000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>37741000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>37292000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>41154000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>46098000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>51046000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>49428000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>52257000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>46787000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>50417000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>53252000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>56799000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>56731000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>56593000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>50622000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>42594000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>45066000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>40571000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>32970000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>32656000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>28343000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>26198000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>25102000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>23680000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>19014000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>19941000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>21307000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>21143000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>21010000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>33124000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>34425000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>34476000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>33004000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>33827000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>36051000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>38218000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>39798000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>40868000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>44054000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>46442000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>48544000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>49479000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>50789000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>42912000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>39736000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>39145000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>39881000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>36630000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>35908000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>32270000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>30130000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>26500000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>23500000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>24100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>24600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>24700000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>23100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>20000000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>18800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>17200000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>15900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>15800000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>14100000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>13100000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>10000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>10300000.0</v>
       </c>
-      <c r="DQ46"/>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>70457000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>68648000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>71787000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>71856000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>134305000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>70803000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>159614000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>172826000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>182142000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>81944000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>81759000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>83199000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>84689000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>80754000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>84429000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>84230000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>84354000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>85895000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>81813000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>78265000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>75040000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>59553000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>44651000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>37822000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>36343000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>36418000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>33116000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>30618000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>32748000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>34290000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>35992000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>34840000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>36962000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>36991000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>38326000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>36762000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>35711000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>33681000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>35061000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>34674000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>35173000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>37211000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>39429000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>38243000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>37741000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>37292000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>41154000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>46098000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>51046000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>49428000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>52257000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>46787000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>50417000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>53252000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>56799000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>56731000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>56593000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>50622000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>42594000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>45066000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>40571000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>32970000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>32656000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>28343000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>26198000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>25102000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>23680000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>19014000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>19941000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>21307000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>21143000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>21010000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>33124000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>34425000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>34476000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>33004000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>33827000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>36051000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>38218000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>39798000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>40868000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>44054000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>46442000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>48544000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>49479000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>50789000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>42912000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>39736000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>39145000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>39881000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>36630000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>35908000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>32270000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>30130000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>1053328000.0</v>
+      </c>
+      <c r="C48">
         <v>1039107000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1041300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1029964000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1026916000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1020150000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>994080000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>983788000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>978744000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>968134000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>963384000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>953423000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>948347000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>936215000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>924359000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>920233000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>923389000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>916060000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>906955000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>898961000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>887790000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>876402000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>870848000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>865041000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>862444000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>848623000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>833348000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>819098000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>806967000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>795127000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>781188000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>772071000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>764015000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>749438000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>741037000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>733110000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>728186000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>714846000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>707950000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>695894000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>691050000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>675431000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>666582000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>655510000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>648437000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>644806000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>637477000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>637688000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>633586000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>629011000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>625000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>614775000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>607772000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>592874000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>577084000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>567671000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>555801000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>543995000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>532701000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>522222000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>513207000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>501713000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>503504000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>491814000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>480348000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>479284000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>470818000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>459479000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>451961000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>461679000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>441809000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>428068000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>414747000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>399908000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>386005000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>370803000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>355181000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>337640000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>322545000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>308941000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>293336000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>277870000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>255271000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>241769000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>233222000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>224641000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>212379000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>196046000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>188290000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>177457000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>173705000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>227277000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>215392000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>214971000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>197914000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>200579000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>181331000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>178868000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>150170000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>120540000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>92013000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>64947000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>40201000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>16773000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>-5213000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>-25500000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>-44300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>-60300000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>-73800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>-85400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>-142300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>-155900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-164600000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-171000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>-54800000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>-65300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>-67000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>-68200000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>-71900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-72900000.0</v>
       </c>
-      <c r="DQ48"/>
+      <c r="DR48"/>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>953423000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>948347000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>936215000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>924359000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>920233000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>923389000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>916060000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>906955000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>898961000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>887790000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>876402000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>870848000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>865041000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>862444000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>848623000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>833348000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>819098000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>806967000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>795127000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>781188000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>772071000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>764015000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>749438000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>741037000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>733110000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>728186000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>714846000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>707950000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>695894000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>691050000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>675431000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>666582000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>655510000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>648437000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>644806000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>637477000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>637688000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>633586000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>629011000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>625000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>614775000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>607772000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>592874000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>577084000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>567671000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>555801000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>543995000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>532701000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>522222000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19224,175 +19331,176 @@
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>7500000.0</v>
       </c>
       <c r="H50">
         <v>7500000.0</v>
       </c>
       <c r="I50">
         <v>7500000.0</v>
       </c>
       <c r="J50">
         <v>7500000.0</v>
       </c>
       <c r="K50">
-        <v>22500000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="L50">
         <v>22500000.0</v>
       </c>
       <c r="M50">
-        <v>37500000.0</v>
+        <v>22500000.0</v>
       </c>
       <c r="N50">
         <v>37500000.0</v>
       </c>
       <c r="O50">
+        <v>37500000.0</v>
+      </c>
+      <c r="P50">
         <v>52500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252500000.0</v>
       </c>
       <c r="Q50">
         <v>252500000.0</v>
       </c>
       <c r="R50">
+        <v>252500000.0</v>
+      </c>
+      <c r="S50">
         <v>237500000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>236570000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>242968000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>241881000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>14063000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>13125000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>12188000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>11250000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>10313000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>9375000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>8438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="AD50">
         <v>7500000.0</v>
       </c>
       <c r="AE50">
         <v>7500000.0</v>
       </c>
       <c r="AF50">
         <v>7500000.0</v>
       </c>
       <c r="AG50">
         <v>7500000.0</v>
       </c>
       <c r="AH50">
+        <v>7500000.0</v>
+      </c>
+      <c r="AI50">
         <v>22500000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>20625000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>336848000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>16875000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>89267000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>47123000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>53603000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>148868000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>22500000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19423,264 +19531,265 @@
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>565596000.0</v>
+      </c>
+      <c r="C51">
         <v>586593000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>566301000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>564940000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>566125000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>574584000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>577915000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>583045000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>587985000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>592803000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>612987000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>479776000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>505598000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>487188000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>509662000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>466901000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>475614000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>468057000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>479457000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>455990000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>463951000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>469794000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>476674000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>478842000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>469808000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>458200000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>457015000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>458570000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>444635000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>359826000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>360609000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>361404000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>362259000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>331736000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>334288000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>336848000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>339416000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>376419000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>376704000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>385781000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>449141000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>284577000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>284845000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>285144000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>285472000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>255831000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>258094000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>260384000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>262703000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>265050000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>267423000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>269822000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>272247000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>274698000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>291424000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>295173000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>303947000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>309744000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>311065000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>313407000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>338636000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>374687000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>140239000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>160851000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>163751000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>163336000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>160622000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>159294000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>164732000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>200300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230000000.0</v>
       </c>
       <c r="BT51">
         <v>230000000.0</v>
       </c>
       <c r="BU51">
         <v>230000000.0</v>
       </c>
       <c r="BV51">
         <v>230000000.0</v>
       </c>
       <c r="BW51">
         <v>230000000.0</v>
       </c>
       <c r="BX51">
         <v>230000000.0</v>
       </c>
       <c r="BY51">
         <v>230000000.0</v>
       </c>
       <c r="BZ51">
         <v>230000000.0</v>
       </c>
       <c r="CA51">
         <v>230000000.0</v>
       </c>
@@ -19690,857 +19799,862 @@
       <c r="CC51">
         <v>230000000.0</v>
       </c>
       <c r="CD51">
         <v>230000000.0</v>
       </c>
       <c r="CE51">
         <v>230000000.0</v>
       </c>
       <c r="CF51">
         <v>230000000.0</v>
       </c>
       <c r="CG51">
         <v>230000000.0</v>
       </c>
       <c r="CH51">
         <v>230000000.0</v>
       </c>
       <c r="CI51">
         <v>230000000.0</v>
       </c>
       <c r="CJ51">
         <v>230000000.0</v>
       </c>
       <c r="CK51">
+        <v>230000000.0</v>
+      </c>
+      <c r="CL51">
         <v>198925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228925000.0</v>
       </c>
       <c r="CM51">
         <v>228925000.0</v>
       </c>
       <c r="CN51">
+        <v>228925000.0</v>
+      </c>
+      <c r="CO51">
         <v>248925000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>268925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000000.0</v>
       </c>
       <c r="CQ51">
         <v>270000000.0</v>
       </c>
       <c r="CR51">
         <v>270000000.0</v>
       </c>
       <c r="CS51">
         <v>270000000.0</v>
       </c>
       <c r="CT51">
+        <v>270000000.0</v>
+      </c>
+      <c r="CU51">
         <v>31500000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>38500000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>45500000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>52500000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>58256000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>64000000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>70000000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>76000000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>81000000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>86000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>91000000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>111000000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>128200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>130600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>132800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>135000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>135100000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>150000000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>27500000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>30000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>32500000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>35000000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>40000000.0</v>
       </c>
-      <c r="DQ51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>5256000.0</v>
+      </c>
+      <c r="C52">
         <v>4837000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5982000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4649000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5008000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>18567000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>21502000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>22341000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>22900000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>23446000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>39415000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>39124000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>56720000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>58512000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>74226000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>273887000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>275332000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>260770000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>260179000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>266271000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>265190000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>36714000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>35705000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>33959000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>33335000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>32755000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>32263000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>52996000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>44974000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>-53607000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>-49078000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>-36998000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>-38527000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>-40484000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>-39721000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>-31564000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>-31841000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>49426000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>47123000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>53603000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>114355000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>149577000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>7500000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>146394000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>7500000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>22500000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>20625000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>18750000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>16875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="AY52">
         <v>15000000.0</v>
       </c>
       <c r="AZ52">
         <v>15000000.0</v>
       </c>
       <c r="BA52">
         <v>15000000.0</v>
       </c>
       <c r="BB52">
         <v>15000000.0</v>
       </c>
       <c r="BC52">
+        <v>15000000.0</v>
+      </c>
+      <c r="BD52">
         <v>20500000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>18000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>20500000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>27000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>17500000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>16000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>37364000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>69528000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>26172000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>47855000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>21582000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>26598000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>25950000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>17708000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>14891000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>22997000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>21974000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>16281000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>15380000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>21042000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>18844000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>13020000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>12481000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>20962000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>21392000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>16788000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>19406000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>32447000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>26175000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>39725000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>26793000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>31859000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>30870000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>28129000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>19624000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>45137000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>8515000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>17482000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>20393000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>16370000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>11272000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>6173000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>1075000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>31500000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>38500000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>32500000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>26250000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>25436000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>24615000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>23882000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>23130000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>21700000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>20200000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>18700000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>19800000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>19100000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>15800000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>12400000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>9000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>6800000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>5000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DN52">
         <v>10000000.0</v>
       </c>
       <c r="DO52">
         <v>10000000.0</v>
       </c>
       <c r="DP52">
         <v>10000000.0</v>
       </c>
-      <c r="DQ52"/>
+      <c r="DQ52">
+        <v>10000000.0</v>
+      </c>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>186264000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>146730000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>146212000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>167681000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>71000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>575000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1265000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>6133000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>28037000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>29175000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>48325000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>54539000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>51598000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>37605000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>27183000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>23529000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>26109000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>11337000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>17674000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>18333000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>23603000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2130000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>66693000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>74595000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>139117000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>115796000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>119843000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>130450000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>150147000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>125917000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>151615000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>95497000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>108305000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>99605000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>99098000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>80617000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>120088000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>107886000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>103461000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>117558000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>128151000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>101162000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>92445000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>26545000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>32848000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>24461000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>20099000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>10147000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>12097000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>14439000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>19995000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>15385000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>17692000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>14983000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>46974000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>45455000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>34888000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>35678000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>35473000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>35915000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>57331000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>44766000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>19309000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>6157000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>9416000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>58461000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>159100000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>158883000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>174803000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>132265000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>70296000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>31150000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>46111000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>41363000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>34090000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>35191000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>16727000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>7870000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>2197000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>1216000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>105397000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>8795000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>1024000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>1019000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>1013000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>3401000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>1991000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>68235000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>53434000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>45417000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>24096000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>22178000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>10982000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20584,51 +20698,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -20645,1539 +20761,1550 @@
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>1481395000.0</v>
+      </c>
+      <c r="C55">
         <v>1544607000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1473519000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1421238000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1419004000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1500687000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1387446000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1353288000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1292952000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1443046000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1329602000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1293069000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1296008000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1348553000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1259145000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1290679000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1303334000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1387149000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1364756000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1291684000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1274481000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1332000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1271816000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1269382000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1224457000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1283030000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1207157000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1179717000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1147047000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1114362000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>947309000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>927231000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>928438000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>904534000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>875372000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>864394000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>852402000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>891879000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>868118000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>876728000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>988420000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>877233000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>840706000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>836785000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>810216000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>858863000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>847384000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>870790000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>854415000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>868980000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>849864000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>844426000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>825009000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>846941000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>835848000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>822828000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>822223000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>817652000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>787494000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>800021000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>815538000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>879698000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>579197000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>574915000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>576733000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>561714000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>515828000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>484884000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>484677000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>485214000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>483435000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>460576000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>440945000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>422388000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>466261000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>561948000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>595612000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>653496000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>652801000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>642661000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>632828000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>638376000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>705731000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>692701000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>691813000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>710407000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>684768000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>685170000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>684948000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>724775000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>780102000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>751762000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>742526000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>731317000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>717996000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>728987000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>704710000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>374046000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>374623000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>346294000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>299495000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>332089000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>335643000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>310452000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>288609000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>275000000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>262400000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>257700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>264300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>271500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>221400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>199900000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>185200000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>179800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>249400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>113100000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>110900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>114900000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>107800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>109100000.0</v>
       </c>
-      <c r="DQ55"/>
+      <c r="DR55"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>890498000.0</v>
+      </c>
+      <c r="C56">
         <v>937683000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>862887000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>804094000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>808484000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>900882000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>787240000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>759041000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>733802000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>862226000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>760067000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>725415000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>731538000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>765955000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>691725000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>708255000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>686775000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>748199000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>721717000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>677944000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>643008000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>714591000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>637186000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>642768000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>598304000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>669082000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>607465000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>572628000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>550728000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>599567000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>529038000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>514245000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>515224000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>554266000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>539666000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>530943000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>520518000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>559938000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>539014000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>538996000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>639374000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>518226000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>474011000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>460243000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>438568000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>478133000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>459834000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>474980000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>461773000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>475375000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>457891000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>456215000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>437024000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>440935000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>430867000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>432751000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>424633000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>409960000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>380578000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>379779000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>394492000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>441494000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>367445000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>358361000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>355740000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>339379000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>302038000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>272904000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>277831000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>287928000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>298301000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>277791000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>295100000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>272186000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>311376000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>461616000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>491479000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>545628000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>543840000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>531917000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>517430000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>535438000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>583571000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>334333000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>324179000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>334687000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>298818000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>291001000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>280159000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>310037000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>377927000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>344826000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>329851000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>304236000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>274122000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>298639000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>274922000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>204499000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>205674000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>192184000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>155800000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>188954000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>190140000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>166270000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>143331000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>130200000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>116300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>106700000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>108800000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>108200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>101400000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>88400000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>74700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>72100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>76200000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>46300000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>45000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>48500000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>40400000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>38900000.0</v>
       </c>
-      <c r="DQ56"/>
+      <c r="DR56"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>582958000.0</v>
+      </c>
+      <c r="C57">
         <v>650804000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>574935000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>515962000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>520754000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>615209000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>499509000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>476444000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>421167000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>560836000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>461533000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>431102000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>441735000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>527209000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>445380000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>683437000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>646877000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>695102000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>663241000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>623239000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>587733000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>436260000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>357386000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>370767000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>344803000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>418693000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>357079000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>335584000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>319480000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>350391000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>202637000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>191766000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>184701000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>222593000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>211096000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>208884000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>200279000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>291870000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>261301000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>277867000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>401195000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>360119000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>190727000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>335092000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>181456000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>211147000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>195743000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>204740000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>194475000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>206806000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>197586000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>208686000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>193844000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>211732000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>206560000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>201799000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>196720000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>197385000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>173423000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>182990000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>209467000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>270409000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>158294000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>173500000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>127092000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>118981000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>104181000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>94158000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>101618000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>103253000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>97102000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>95917000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>95175000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>91203000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>96836000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>81210000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>88481000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>91511000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>92204000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>84121000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>86736000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>94762000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>175865000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>159155000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>154086000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>162012000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>154851000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>163122000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>189555000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>240395000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>293754000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>202420000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>192722000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>184454000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>181211000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>182570000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>176908000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>123710000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>129782000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>122339000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>112308000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>107637000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>96584000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>92742000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>89122000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>98100000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>89000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>92600000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>96700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>101200000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>104900000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>82200000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>69800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>68600000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>37700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>41000000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>39900000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>44000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>40200000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>37700000.0</v>
       </c>
-      <c r="DQ57"/>
+      <c r="DR57"/>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>1187454000.0</v>
+      </c>
+      <c r="C58">
         <v>1260908000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1184023000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1130517000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1135909000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1218118000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1099035000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1079959000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1023612000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1169720000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1069111000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>909758000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>927785000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>993304000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>914840000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>913657000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>889162000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>946905000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>921132000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>851904000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>846766000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>909605000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>861889000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>871760000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>837626000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>886368000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>825121000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>805393000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>779537000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>753338000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>588890000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>577371000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>570363000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>561788000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>550520000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>549268000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>548671000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>640519000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>615847000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>635449000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>765237000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>531388000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>506798000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>509122000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>503178000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>491140000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>474132000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>487960000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>483136000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>502876000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>495317000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>510874000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>498352000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>520302000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>528318000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>532145000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>537031000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>542938000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>521935000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>532689000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>560868000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>642620000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>344472000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>354783000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>371416000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>349604000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>315610000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>297875000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>311756000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>335448000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>352163000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>346323000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>343092000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>339864000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>345363000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>330035000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>335596000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>335762000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>335020000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>325312000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>328823000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>340046000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>413987000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>404060000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>394356000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>402337000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>394388000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>402809000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>378027000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>433990000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>523429000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>442835000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>452000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>449212000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>455681000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>454599000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>452381000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>123998000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>130076000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>135646000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>139009000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>140920000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>136445000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>139349000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>142462000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>158100000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>155400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>165500000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>188100000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>210500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>220400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>213700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>210000000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>212900000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>193800000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>68100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>68000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>72900000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>70400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>72800000.0</v>
       </c>
-      <c r="DQ58"/>
+      <c r="DR58"/>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -22221,51 +22348,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -22282,811 +22411,816 @@
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>293941000.0</v>
+      </c>
+      <c r="C60">
         <v>283699000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>289496000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>290721000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>283095000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>282569000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>288411000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>273329000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>269340000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>273326000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>260491000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>383311000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>368223000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>355249000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>344305000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>377022000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>410537000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>436609000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>439989000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>439780000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>427715000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>422395000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>409927000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>397622000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>386831000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>396662000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>382036000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>374324000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>367510000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>361024000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>358419000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>349860000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>358075000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>342746000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>324852000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>315126000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>303731000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>251360000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>252271000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>241279000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>223183000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>345845000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>333908000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>327663000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>307038000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>367723000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>373252000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>382830000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>371279000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>366104000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>354547000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>333552000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>326657000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>326639000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>307530000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>290683000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>285192000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>274714000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>265559000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>267332000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>254670000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>237078000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>234725000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>220132000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>205317000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>212110000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>200218000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>187009000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>172921000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>149766000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>131272000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>114253000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>97853000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>82524000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>120898000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>231913000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>260016000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>317734000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>317781000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>317349000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>304005000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>298330000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>291744000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>288641000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>297457000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>308070000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>290380000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>282361000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>306921000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>290785000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>256673000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>308927000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>290526000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>282105000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>262315000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>274388000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>252329000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>250048000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>244547000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>210648000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>160486000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>191169000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>199198000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>171103000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>146147000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>116900000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>107000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>92200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>76200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>61000000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>1000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>-13800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>-24800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>-33100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>55600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>45000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>42900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>42000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>37400000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>36300000.0</v>
       </c>
-      <c r="DQ60"/>
+      <c r="DR60"/>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...1 lines deleted...]
-      </c>
+      <c r="L61"/>
       <c r="M61">
         <v>-1018034000.0</v>
       </c>
       <c r="N61">
         <v>-1018034000.0</v>
       </c>
       <c r="O61">
+        <v>-1018034000.0</v>
+      </c>
+      <c r="P61">
         <v>-995606000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-967659000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-946102000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-930106000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-914274000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-907601000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-900644000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-894126000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-880162000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-874592000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-874225000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-867817000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-862917000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-858186000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-851650000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-842360000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-831585000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-826066000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-820434000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-814732000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-809748000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-804650000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-799605000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-826002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-823963000.0</v>
       </c>
       <c r="AN61">
         <v>-823963000.0</v>
       </c>
       <c r="AO61">
         <v>-823963000.0</v>
       </c>
       <c r="AP61">
+        <v>-823963000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-814437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-804437000.0</v>
       </c>
       <c r="AR61">
         <v>-804437000.0</v>
       </c>
       <c r="AS61">
         <v>-804437000.0</v>
       </c>
       <c r="AT61">
+        <v>-804437000.0</v>
+      </c>
+      <c r="AU61">
         <v>-757478000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-743608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-738372000.0</v>
       </c>
       <c r="AW61">
         <v>-738372000.0</v>
       </c>
       <c r="AX61">
         <v>-738372000.0</v>
       </c>
       <c r="AY61">
         <v>-738372000.0</v>
       </c>
       <c r="AZ61">
+        <v>-738372000.0</v>
+      </c>
+      <c r="BA61">
         <v>-738244000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-734754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-728243000.0</v>
       </c>
       <c r="BC61">
         <v>-728243000.0</v>
       </c>
       <c r="BD61">
+        <v>-728243000.0</v>
+      </c>
+      <c r="BE61">
         <v>-725521000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-720083000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-714893000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-712625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-704963000.0</v>
       </c>
       <c r="BI61">
         <v>-704963000.0</v>
       </c>
       <c r="BJ61">
         <v>-704963000.0</v>
       </c>
       <c r="BK61">
         <v>-704963000.0</v>
       </c>
       <c r="BL61">
         <v>-704963000.0</v>
       </c>
       <c r="BM61">
         <v>-704963000.0</v>
       </c>
       <c r="BN61">
-        <v>-675623000.0</v>
+        <v>-704963000.0</v>
       </c>
       <c r="BO61">
         <v>-675623000.0</v>
       </c>
       <c r="BP61">
         <v>-675623000.0</v>
       </c>
       <c r="BQ61">
         <v>-675623000.0</v>
       </c>
       <c r="BR61">
+        <v>-675623000.0</v>
+      </c>
+      <c r="BS61">
         <v>-671841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-667858000.0</v>
       </c>
       <c r="BT61">
         <v>-667858000.0</v>
       </c>
       <c r="BU61">
         <v>-667858000.0</v>
       </c>
       <c r="BV61">
         <v>-667858000.0</v>
       </c>
       <c r="BW61">
+        <v>-667858000.0</v>
+      </c>
+      <c r="BX61">
         <v>-612863000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-483116000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-435627000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-360259000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-339744000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-317860000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-311976000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-296976000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-281977000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-266978000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-246981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-224008000.0</v>
       </c>
       <c r="CI61">
         <v>-224008000.0</v>
       </c>
       <c r="CJ61">
+        <v>-224008000.0</v>
+      </c>
+      <c r="CK61">
         <v>-211110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-171111000.0</v>
       </c>
       <c r="CL61">
         <v>-171111000.0</v>
       </c>
       <c r="CM61">
         <v>-171111000.0</v>
       </c>
       <c r="CN61">
         <v>-171111000.0</v>
       </c>
       <c r="CO61">
         <v>-171111000.0</v>
       </c>
       <c r="CP61">
-        <v>-186045000.0</v>
+        <v>-171111000.0</v>
       </c>
       <c r="CQ61">
         <v>-186045000.0</v>
       </c>
       <c r="CR61">
-        <v>-182591000.0</v>
+        <v>-186045000.0</v>
       </c>
       <c r="CS61">
         <v>-182591000.0</v>
       </c>
       <c r="CT61">
+        <v>-182591000.0</v>
+      </c>
+      <c r="CU61">
         <v>-180958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-156692000.0</v>
       </c>
       <c r="CV61">
         <v>-156692000.0</v>
       </c>
       <c r="CW61">
         <v>-156692000.0</v>
       </c>
       <c r="CX61">
+        <v>-156692000.0</v>
+      </c>
+      <c r="CY61">
         <v>-71497000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-24075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23403000.0</v>
       </c>
       <c r="DA61">
         <v>-23403000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-23403000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>9082000.0</v>
       </c>
       <c r="AC62">
         <v>9082000.0</v>
       </c>
       <c r="AD62">
         <v>9082000.0</v>
       </c>
       <c r="AE62">
         <v>9082000.0</v>
       </c>
       <c r="AF62">
         <v>9082000.0</v>
       </c>
       <c r="AG62">
         <v>9082000.0</v>
       </c>
       <c r="AH62">
         <v>9082000.0</v>
       </c>
-      <c r="AI62"/>
+      <c r="AI62">
+        <v>9082000.0</v>
+      </c>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
+      <c r="AL62"/>
+      <c r="AM62">
         <v>55848000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>36000000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>41204000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>114914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7310000.0</v>
       </c>
       <c r="AQ62">
         <v>7310000.0</v>
       </c>
       <c r="AR62">
         <v>7310000.0</v>
       </c>
       <c r="AS62">
         <v>7310000.0</v>
       </c>
       <c r="AT62">
+        <v>7310000.0</v>
+      </c>
+      <c r="AU62">
         <v>6694000.0</v>
       </c>
-      <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
@@ -23117,50 +23251,51 @@
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23247,51 +23382,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>641676000.0</v>
       </c>
       <c r="C2">
         <v>614463000.0</v>
       </c>
       <c r="D2">
         <v>615042000.0</v>
       </c>
       <c r="E2">
         <v>565168000.0</v>
       </c>
       <c r="F2">
         <v>543211000.0</v>
       </c>
       <c r="G2">
         <v>535597000.0</v>
       </c>
       <c r="H2">
         <v>525122000.0</v>
       </c>
       <c r="I2">
         <v>449820000.0</v>
       </c>
@@ -23342,51 +23477,51 @@
       </c>
       <c r="Y2">
         <v>262992000.0</v>
       </c>
       <c r="Z2">
         <v>176015000.0</v>
       </c>
       <c r="AA2">
         <v>144867000.0</v>
       </c>
       <c r="AB2">
         <v>122000000.0</v>
       </c>
       <c r="AC2">
         <v>99900000.0</v>
       </c>
       <c r="AD2">
         <v>73900000.0</v>
       </c>
       <c r="AE2">
         <v>58500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>71587000.0</v>
       </c>
       <c r="C3">
         <v>72508000.0</v>
       </c>
       <c r="D3">
         <v>69289000.0</v>
       </c>
       <c r="E3">
         <v>76951000.0</v>
       </c>
       <c r="F3">
         <v>72801000.0</v>
       </c>
       <c r="G3">
         <v>66873000.0</v>
       </c>
       <c r="H3">
         <v>67122000.0</v>
       </c>
       <c r="I3">
         <v>60901000.0</v>
       </c>
@@ -23437,86 +23572,86 @@
       </c>
       <c r="Y3">
         <v>39034000.0</v>
       </c>
       <c r="Z3">
         <v>24546000.0</v>
       </c>
       <c r="AA3">
         <v>19390000.0</v>
       </c>
       <c r="AB3">
         <v>25200000.0</v>
       </c>
       <c r="AC3">
         <v>20900000.0</v>
       </c>
       <c r="AD3">
         <v>29900000.0</v>
       </c>
       <c r="AE3">
         <v>27300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>119651000.0</v>
       </c>
       <c r="C5">
         <v>142741000.0</v>
       </c>
       <c r="D5">
         <v>123877000.0</v>
       </c>
       <c r="E5">
         <v>77213000.0</v>
       </c>
       <c r="F5">
         <v>118536000.0</v>
       </c>
       <c r="G5">
         <v>103839000.0</v>
       </c>
       <c r="H5">
         <v>126290000.0</v>
       </c>
       <c r="I5">
         <v>107318000.0</v>
       </c>
@@ -23567,51 +23702,51 @@
       </c>
       <c r="Y5">
         <v>143835000.0</v>
       </c>
       <c r="Z5">
         <v>181975000.0</v>
       </c>
       <c r="AA5">
         <v>145282000.0</v>
       </c>
       <c r="AB5">
         <v>100300000.0</v>
       </c>
       <c r="AC5">
         <v>53340000.0</v>
       </c>
       <c r="AD5">
         <v>-106500000.0</v>
       </c>
       <c r="AE5">
         <v>800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>191238000.0</v>
       </c>
       <c r="C6">
         <v>215249000.0</v>
       </c>
       <c r="D6">
         <v>123877000.0</v>
       </c>
       <c r="E6">
         <v>154164000.0</v>
       </c>
       <c r="F6">
         <v>191337000.0</v>
       </c>
       <c r="G6">
         <v>170712000.0</v>
       </c>
       <c r="H6">
         <v>193412000.0</v>
       </c>
       <c r="I6">
         <v>168219000.0</v>
       </c>
@@ -23662,123 +23797,123 @@
       </c>
       <c r="Y6">
         <v>182869000.0</v>
       </c>
       <c r="Z6">
         <v>206521000.0</v>
       </c>
       <c r="AA6">
         <v>164672000.0</v>
       </c>
       <c r="AB6">
         <v>125500000.0</v>
       </c>
       <c r="AC6">
         <v>74240000.0</v>
       </c>
       <c r="AD6">
         <v>-76600000.0</v>
       </c>
       <c r="AE6">
         <v>28100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>2300000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>581613000.0</v>
       </c>
       <c r="C9">
         <v>582785000.0</v>
       </c>
       <c r="D9">
         <v>554216000.0</v>
       </c>
       <c r="E9">
         <v>524584000.0</v>
       </c>
       <c r="F9">
         <v>503276000.0</v>
       </c>
       <c r="G9">
         <v>454936000.0</v>
       </c>
       <c r="H9">
         <v>471688000.0</v>
       </c>
       <c r="I9">
         <v>425239000.0</v>
       </c>
@@ -23829,51 +23964,51 @@
       </c>
       <c r="Y9">
         <v>347940000.0</v>
       </c>
       <c r="Z9">
         <v>300893000.0</v>
       </c>
       <c r="AA9">
         <v>254028000.0</v>
       </c>
       <c r="AB9">
         <v>200200000.0</v>
       </c>
       <c r="AC9">
         <v>136700000.0</v>
       </c>
       <c r="AD9">
         <v>97900000.0</v>
       </c>
       <c r="AE9">
         <v>73800000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>90697000.0</v>
       </c>
       <c r="C10">
         <v>112272000.0</v>
       </c>
       <c r="D10">
         <v>92351000.0</v>
       </c>
       <c r="E10">
         <v>60781000.0</v>
       </c>
       <c r="F10">
         <v>100946000.0</v>
       </c>
       <c r="G10">
         <v>85356000.0</v>
       </c>
       <c r="H10">
         <v>105723000.0</v>
       </c>
       <c r="I10">
         <v>86987000.0</v>
       </c>
@@ -23924,51 +24059,51 @@
       </c>
       <c r="Y10">
         <v>87544000.0</v>
       </c>
       <c r="Z10">
         <v>183442000.0</v>
       </c>
       <c r="AA10">
         <v>145203000.0</v>
       </c>
       <c r="AB10">
         <v>96000000.0</v>
       </c>
       <c r="AC10">
         <v>46000000.0</v>
       </c>
       <c r="AD10">
         <v>-102900000.0</v>
       </c>
       <c r="AE10">
         <v>-3800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>34816000.0</v>
       </c>
       <c r="C11">
         <v>25420000.0</v>
       </c>
       <c r="D11">
         <v>-26105000.0</v>
       </c>
       <c r="E11">
         <v>16721000.0</v>
       </c>
       <c r="F11">
         <v>28615000.0</v>
       </c>
       <c r="G11">
         <v>26645000.0</v>
       </c>
       <c r="H11">
         <v>22953000.0</v>
       </c>
       <c r="I11">
         <v>20857000.0</v>
       </c>
@@ -24019,51 +24154,51 @@
       </c>
       <c r="Y11">
         <v>42926000.0</v>
       </c>
       <c r="Z11">
         <v>69521000.0</v>
       </c>
       <c r="AA11">
         <v>54734000.0</v>
       </c>
       <c r="AB11">
         <v>36100000.0</v>
       </c>
       <c r="AC11">
         <v>-39600000.0</v>
       </c>
       <c r="AD11">
         <v>102900000.0</v>
       </c>
       <c r="AE11">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>28954000.0</v>
       </c>
       <c r="C12">
         <v>30469000.0</v>
       </c>
       <c r="D12">
         <v>31176000.0</v>
       </c>
       <c r="E12">
         <v>16432000.0</v>
       </c>
       <c r="F12">
         <v>17590000.0</v>
       </c>
       <c r="G12">
         <v>18483000.0</v>
       </c>
       <c r="H12">
         <v>20567000.0</v>
       </c>
       <c r="I12">
         <v>20331000.0</v>
       </c>
@@ -24114,51 +24249,51 @@
       </c>
       <c r="Y12">
         <v>14033000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
         <v>5204000.0</v>
       </c>
       <c r="C13">
         <v>8685000.0</v>
       </c>
       <c r="D13">
         <v>2856000.0</v>
       </c>
       <c r="E13">
         <v>877000.0</v>
       </c>
       <c r="F13">
         <v>365000.0</v>
       </c>
       <c r="G13">
         <v>1244000.0</v>
       </c>
       <c r="H13">
         <v>1785000.0</v>
       </c>
       <c r="I13">
         <v>2646000.0</v>
       </c>
@@ -24171,86 +24306,86 @@
       <c r="L13">
         <v>16175000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>55881000.0</v>
       </c>
       <c r="C15">
         <v>86852000.0</v>
       </c>
       <c r="D15">
         <v>66246000.0</v>
       </c>
       <c r="E15">
         <v>44060000.0</v>
       </c>
       <c r="F15">
         <v>72331000.0</v>
       </c>
       <c r="G15">
         <v>58711000.0</v>
       </c>
       <c r="H15">
         <v>82770000.0</v>
       </c>
       <c r="I15">
         <v>66130000.0</v>
       </c>
@@ -24301,51 +24436,51 @@
       </c>
       <c r="Y15">
         <v>44618000.0</v>
       </c>
       <c r="Z15">
         <v>113921000.0</v>
       </c>
       <c r="AA15">
         <v>90469000.0</v>
       </c>
       <c r="AB15">
         <v>59900000.0</v>
       </c>
       <c r="AC15">
         <v>85600000.0</v>
       </c>
       <c r="AD15">
         <v>-102900000.0</v>
       </c>
       <c r="AE15">
         <v>-3800000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>44060000.0</v>
       </c>
       <c r="F16">
         <v>72331000.0</v>
       </c>
       <c r="G16">
         <v>58711000.0</v>
       </c>
       <c r="H16">
         <v>82770000.0</v>
       </c>
       <c r="I16">
         <v>66130000.0</v>
       </c>
       <c r="J16">
         <v>61364000.0</v>
       </c>
       <c r="K16">
         <v>62882000.0</v>
       </c>
@@ -24380,51 +24515,51 @@
         <v>62561000.0</v>
       </c>
       <c r="V16">
         <v>46742000.0</v>
       </c>
       <c r="W16">
         <v>47184000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16">
         <v>44618000.0</v>
       </c>
       <c r="Z16">
         <v>113921000.0</v>
       </c>
       <c r="AA16">
         <v>90469000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
         <v>55881000.0</v>
       </c>
       <c r="C17">
         <v>86852000.0</v>
       </c>
       <c r="D17">
         <v>73725000.0</v>
       </c>
       <c r="E17">
         <v>44060000.0</v>
       </c>
       <c r="F17">
         <v>72331000.0</v>
       </c>
       <c r="G17">
         <v>58711000.0</v>
       </c>
       <c r="H17">
         <v>82770000.0</v>
       </c>
       <c r="I17">
         <v>66130000.0</v>
       </c>
@@ -24445,51 +24580,51 @@
       </c>
       <c r="O17">
         <v>48879000.0</v>
       </c>
       <c r="P17">
         <v>42282000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>-23750000.0</v>
       </c>
       <c r="C18">
         <v>-21784000.0</v>
       </c>
       <c r="D18">
         <v>-26382000.0</v>
       </c>
       <c r="E18">
         <v>-15555000.0</v>
       </c>
       <c r="F18">
         <v>-17225000.0</v>
       </c>
       <c r="G18">
         <v>-17239000.0</v>
       </c>
       <c r="H18">
         <v>-18782000.0</v>
       </c>
       <c r="I18">
         <v>-17685000.0</v>
       </c>
@@ -24500,51 +24635,51 @@
         <v>-18671000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-17966000.0</v>
       </c>
       <c r="F19">
         <v>-23240000.0</v>
       </c>
       <c r="G19">
         <v>-20200000.0</v>
       </c>
       <c r="H19">
         <v>-20386000.0</v>
       </c>
       <c r="I19">
         <v>-278000.0</v>
       </c>
       <c r="J19">
         <v>-1181000.0</v>
       </c>
       <c r="K19">
         <v>-16368000.0</v>
       </c>
@@ -24559,100 +24694,100 @@
       </c>
       <c r="O19">
         <v>-3367000.0</v>
       </c>
       <c r="P19">
         <v>-3287000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>8796000.0</v>
       </c>
       <c r="K20">
         <v>416000.0</v>
       </c>
       <c r="L20">
         <v>3074000.0</v>
       </c>
       <c r="M20">
         <v>13969000.0</v>
       </c>
       <c r="N20">
         <v>12405000.0</v>
       </c>
       <c r="O20">
         <v>2469000.0</v>
       </c>
       <c r="P20">
         <v>7873000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>300137000.0</v>
       </c>
       <c r="C21">
         <v>131333000.0</v>
       </c>
       <c r="D21">
         <v>123877000.0</v>
       </c>
       <c r="E21">
         <v>78747000.0</v>
       </c>
       <c r="F21">
         <v>124186000.0</v>
       </c>
       <c r="G21">
         <v>105556000.0</v>
       </c>
       <c r="H21">
         <v>126109000.0</v>
       </c>
       <c r="I21">
         <v>104932000.0</v>
       </c>
@@ -24703,86 +24838,86 @@
       </c>
       <c r="Y21">
         <v>101157000.0</v>
       </c>
       <c r="Z21">
         <v>181975000.0</v>
       </c>
       <c r="AA21">
         <v>145330000.0</v>
       </c>
       <c r="AB21">
         <v>100300000.0</v>
       </c>
       <c r="AC21">
         <v>53300000.0</v>
       </c>
       <c r="AD21">
         <v>-106500000.0</v>
       </c>
       <c r="AE21">
         <v>800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>923152000.0</v>
       </c>
       <c r="C23">
         <v>1065915000.0</v>
       </c>
       <c r="D23">
         <v>1045381000.0</v>
       </c>
       <c r="E23">
         <v>1011005000.0</v>
       </c>
       <c r="F23">
         <v>922301000.0</v>
       </c>
       <c r="G23">
         <v>884977000.0</v>
       </c>
       <c r="H23">
         <v>870701000.0</v>
       </c>
       <c r="I23">
         <v>761466000.0</v>
       </c>
@@ -24833,86 +24968,86 @@
       </c>
       <c r="Y23">
         <v>467097000.0</v>
       </c>
       <c r="Z23">
         <v>294933000.0</v>
       </c>
       <c r="AA23">
         <v>253565000.0</v>
       </c>
       <c r="AB23">
         <v>221900000.0</v>
       </c>
       <c r="AC23">
         <v>183300000.0</v>
       </c>
       <c r="AD23">
         <v>278300000.0</v>
       </c>
       <c r="AE23">
         <v>131500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>72459000.0</v>
       </c>
       <c r="C25">
         <v>72508000.0</v>
       </c>
       <c r="D25">
         <v>70756000.0</v>
       </c>
       <c r="E25">
         <v>76951000.0</v>
       </c>
       <c r="F25">
         <v>72801000.0</v>
       </c>
       <c r="G25">
         <v>66873000.0</v>
       </c>
       <c r="H25">
         <v>67122000.0</v>
       </c>
       <c r="I25">
         <v>62632000.0</v>
       </c>
@@ -24921,51 +25056,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
         <v>161570000.0</v>
       </c>
       <c r="C26">
         <v>158194000.0</v>
       </c>
       <c r="D26">
         <v>143201000.0</v>
       </c>
       <c r="E26">
         <v>137913000.0</v>
       </c>
       <c r="F26">
         <v>134691000.0</v>
       </c>
       <c r="G26">
         <v>122847000.0</v>
       </c>
       <c r="H26">
         <v>127994000.0</v>
       </c>
       <c r="I26">
         <v>124034000.0</v>
       </c>
@@ -25016,86 +25151,86 @@
       </c>
       <c r="Y26">
         <v>73674000.0</v>
       </c>
       <c r="Z26">
         <v>52223000.0</v>
       </c>
       <c r="AA26">
         <v>42338000.0</v>
       </c>
       <c r="AB26">
         <v>34300000.0</v>
       </c>
       <c r="AC26">
         <v>27500000.0</v>
       </c>
       <c r="AD26">
         <v>22600000.0</v>
       </c>
       <c r="AE26">
         <v>20200000.0</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>281476000.0</v>
       </c>
       <c r="C28">
         <v>258313000.0</v>
       </c>
       <c r="D28">
         <v>245115000.0</v>
       </c>
       <c r="E28">
         <v>238018000.0</v>
       </c>
       <c r="F28">
         <v>214694000.0</v>
       </c>
       <c r="G28">
         <v>198279000.0</v>
       </c>
       <c r="H28">
         <v>191329000.0</v>
       </c>
       <c r="I28">
         <v>169308000.0</v>
       </c>
@@ -25146,51 +25281,51 @@
       </c>
       <c r="Y28">
         <v>111592000.0</v>
       </c>
       <c r="Z28">
         <v>51527000.0</v>
       </c>
       <c r="AA28">
         <v>46970000.0</v>
       </c>
       <c r="AB28">
         <v>40400000.0</v>
       </c>
       <c r="AC28">
         <v>35000000.0</v>
       </c>
       <c r="AD28">
         <v>151900000.0</v>
       </c>
       <c r="AE28">
         <v>25500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>34816000.0</v>
       </c>
       <c r="C29">
         <v>25420000.0</v>
       </c>
       <c r="D29">
         <v>30049000.0</v>
       </c>
       <c r="E29">
         <v>16721000.0</v>
       </c>
       <c r="F29">
         <v>28615000.0</v>
       </c>
       <c r="G29">
         <v>26645000.0</v>
       </c>
       <c r="H29">
         <v>22953000.0</v>
       </c>
       <c r="I29">
         <v>20857000.0</v>
       </c>
@@ -25203,51 +25338,51 @@
       <c r="L29">
         <v>33774000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>281476000.0</v>
       </c>
       <c r="C30">
         <v>451452000.0</v>
       </c>
       <c r="D30">
         <v>430339000.0</v>
       </c>
       <c r="E30">
         <v>445837000.0</v>
       </c>
       <c r="F30">
         <v>379090000.0</v>
       </c>
       <c r="G30">
         <v>349380000.0</v>
       </c>
       <c r="H30">
         <v>345579000.0</v>
       </c>
       <c r="I30">
         <v>311646000.0</v>
       </c>
@@ -25298,51 +25433,51 @@
       </c>
       <c r="Y30">
         <v>204105000.0</v>
       </c>
       <c r="Z30">
         <v>118918000.0</v>
       </c>
       <c r="AA30">
         <v>108698000.0</v>
       </c>
       <c r="AB30">
         <v>99900000.0</v>
       </c>
       <c r="AC30">
         <v>83400000.0</v>
       </c>
       <c r="AD30">
         <v>204400000.0</v>
       </c>
       <c r="AE30">
         <v>73000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>-209440000.0</v>
       </c>
       <c r="C31">
         <v>-19061000.0</v>
       </c>
       <c r="D31">
         <v>-31526000.0</v>
       </c>
       <c r="E31">
         <v>-17966000.0</v>
       </c>
       <c r="F31">
         <v>-23240000.0</v>
       </c>
       <c r="G31">
         <v>-20200000.0</v>
       </c>
       <c r="H31">
         <v>-20386000.0</v>
       </c>
       <c r="I31">
         <v>-17945000.0</v>
       </c>
@@ -25393,51 +25528,51 @@
       </c>
       <c r="Y31">
         <v>-13613000.0</v>
       </c>
       <c r="Z31">
         <v>1467000.0</v>
       </c>
       <c r="AA31">
         <v>-79000.0</v>
       </c>
       <c r="AB31">
         <v>-4262000.0</v>
       </c>
       <c r="AC31">
         <v>-7340000.0</v>
       </c>
       <c r="AD31">
         <v>1600000.0</v>
       </c>
       <c r="AE31">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>1223289000.0</v>
       </c>
       <c r="C32">
         <v>1197248000.0</v>
       </c>
       <c r="D32">
         <v>1169258000.0</v>
       </c>
       <c r="E32">
         <v>1089752000.0</v>
       </c>
       <c r="F32">
         <v>1046487000.0</v>
       </c>
       <c r="G32">
         <v>990533000.0</v>
       </c>
       <c r="H32">
         <v>996810000.0</v>
       </c>
       <c r="I32">
         <v>875059000.0</v>
       </c>
@@ -25507,1190 +25642,1197 @@
       <c r="AE32">
         <v>132300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DP1" t="s">
         <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
+      <c r="DR1" t="s">
+        <v>182</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>165804000.0</v>
+      </c>
+      <c r="C2">
         <v>165605000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>161835000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>150140000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>154498000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>154197000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>149487000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>152892000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>157887000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>162179000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>152734000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>151142000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155021000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>150154000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>138462000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>138134000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>138418000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>142026000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>134705000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>132938000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>133542000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>135165000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>131073000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>138153000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>131206000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>131871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>132054000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>132234000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>128963000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>130180000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>109052000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>109492000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>101096000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>99726000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>99717000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>97660000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>97708000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>99461000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>93420000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>92783000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>89483000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>95497000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>92182000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>91796000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>100266000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>99087000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>94470000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>93682000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>102104000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>94155000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>94898000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>94758000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>93354000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>100916000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>100411000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>92520000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>89969000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>91022000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>92988000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>90876000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>90764000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>74200000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>67795000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>74837000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>72972000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>80832000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>64453000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>65127000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>65267000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>63430000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>62906000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>60662000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>58352000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>60623000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>56623000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>49987000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>50576000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>49499000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>50696000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>46896000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>47420000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>41117000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>49922000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>73441000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>73500000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>73100000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>72449000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>67397000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>64230000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>67461000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>71813000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>67605000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>70976000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>72208000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>70589000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>68778000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>51417000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>45421000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>44845000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>43955000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>41794000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>39481000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>36545000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>34393000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>34448000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>37700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>30500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>27800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>27300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>28200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>26600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>23400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>21600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>19700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>17800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>18000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>18500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>16000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>15800000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>14200000.0</v>
       </c>
-      <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>16399000.0</v>
+      </c>
+      <c r="C3">
         <v>17814000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18792000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15985000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17177000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20100000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18635000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18611000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16945000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19158000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17778000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17086000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17228000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18664000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18557000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19722000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20008000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>19883000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18521000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17547000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16850000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16859000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16772000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16889000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>16353000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16624000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15319000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>18117000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17062000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>17365000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15848000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>15559000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13860000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11236000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10596000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10263000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10786000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10898000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10279000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>10134000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9931000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10436000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10901000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10808000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11912000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>11951000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11836000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>11774000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>12076000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13660000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>14265000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>13791000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14736000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>16086000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>17571000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16668000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>16139000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>17085000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16788000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>17342000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>16393000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>12325000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>9543000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>10265000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9733000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9250000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8878000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>4901000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>7203000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>7222000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7555000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9555000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8695000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8577000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8274000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7619000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7402000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7349000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7024000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6794000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6383000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6206000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>10724000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>10980000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>10910000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>11385000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>10291000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>10768000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>9957000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>9535000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>10847000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>10109000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>11190000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>9434000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>11313000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>10920000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>7367000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7867000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5880000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5672000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>5127000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5064000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>4889000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>4787000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>4650000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5900000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6400000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>6300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5700000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>5500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>5000000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>4700000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>7100000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>7800000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>7700000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>7300000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>7100000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>6900000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>6700000.0</v>
       </c>
-      <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26872,830 +27014,837 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>39113000.0</v>
+      </c>
+      <c r="C5">
         <v>29926000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>33707000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>27329000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>28689000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>48516000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>31557000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>27697000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>34971000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>24928000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>34719000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>27550000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>36330000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>34413000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>23048000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9851000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9901000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>28474000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>26966000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>32150000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>30946000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>24056000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>27134000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>19030000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>33619000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>29234000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33920000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>32035000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>31101000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>30670000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>19202000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>19654000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>19176000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>26470000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>28206000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>25074000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>27544000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>26578000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>35619000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>33327000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>37757000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>34636000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>32045000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>26530000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>22201000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>20755000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14106000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>21756000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>21178000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>16756000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>20597000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>23367000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17772000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>26257000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22443000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>24174000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>29874000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>26325000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>23946000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>20141000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>22586000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4509000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>19547000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>13329000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>16737000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>14373000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>15492000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>22022000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>21304000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>23026000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>21138000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>21901000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>23313000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>20739000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>21535000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>21633000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>20560000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>19948000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>22608000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>22933000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>23350000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>23875000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>24238000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>24753000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>16891000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>20983000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>22352000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>29376000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>23435000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>19970000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-90341000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>21530000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>21130000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>34593000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>31372000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>41379000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>36491000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>45664000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>46571000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>45936000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>43804000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>39578000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>37331000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>35432000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>32989000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>30700000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>26600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>22700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>20287000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>18800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>15500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>10700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>8400000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-114300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>2000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1300000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>4300000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1500000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-100000.0</v>
       </c>
-      <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>55512000.0</v>
+      </c>
+      <c r="C6">
         <v>47740000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>52499000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>43314000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>45866000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>68616000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50192000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46308000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>51916000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>44086000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>52497000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>44636000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>53558000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>53077000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>41605000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>29573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>29909000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>48357000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>45487000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>49697000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>47796000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>40915000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>43906000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>35919000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>49972000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>45858000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>49239000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>50152000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>48163000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>48035000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>35050000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>35213000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>33036000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>37706000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>38802000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>35337000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>38330000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>37476000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>45898000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>43461000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>47688000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>45072000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>42946000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>37338000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>34113000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>32706000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25942000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>33530000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>33254000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>30416000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>34862000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>37158000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>32508000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>42343000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>40014000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>40842000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>46013000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>43410000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>40734000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>37483000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>38979000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>16834000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>29090000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>23594000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>26470000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>23623000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>24370000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>26923000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>28507000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>30248000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>28693000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>31456000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>32008000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>29316000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>29809000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>29252000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>27962000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>27297000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>29632000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>29727000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>29733000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>30081000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>34962000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>35733000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>27801000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>32368000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>32643000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>40144000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>33392000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>29505000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-79494000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>31639000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>32320000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>44027000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>42685000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>52299000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>43858000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>53531000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>52451000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>51608000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>48931000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>44642000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>42220000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>40219000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>37639000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>36600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>33200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>29100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>26587000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>24500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>21000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>15700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>13100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-107200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>11500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>9700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>8600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>11400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>8400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>6600000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>26800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27877,102 +28026,103 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -28154,1584 +28304,1601 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>147928000.0</v>
+      </c>
+      <c r="C9">
         <v>157488000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>141780000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>146988000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>144955000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>162455000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>145656000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>137426000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>137248000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>135145000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>134134000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>135185000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>143718000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>139722000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>134846000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>124034000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>125982000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>132999000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>128504000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>122196000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>119577000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>125322000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>113035000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>102168000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>114411000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>122876000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>119360000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>113622000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>115830000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>117087000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>104003000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>103541000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>100608000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>105478000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>99478000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>95053000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>94762000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>95708000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>95891000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>97469000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>96743000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>101791000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>94778000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>90845000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>85365000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>94610000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>90533000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>90876000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>85924000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>100394000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>91282000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>91349000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>87278000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>97091000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>89590000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>91331000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>95038000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>96552000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>89765000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>90436000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>92328000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>79879000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>65896000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>56509000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>57291000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>46955000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>60095000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>59709000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>58279000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>60181000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>55074000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>56208000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>55244000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>52829000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>50938000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>49517000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>48168000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>47144000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>47754000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>48157000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>45540000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>44397000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>46878000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>68278000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>63406000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>63546000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>60624000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>62266000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>66134000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>62396000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-46303000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>74756000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>70956000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>82997000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>85025000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>100960000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>78958000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>72923000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>79534000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>76131000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>72305000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>69219000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>65525000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>61669000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>57615000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>52900000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>53500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>48700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>43800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>41400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>36900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>30800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>27700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>29200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>25500000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>23000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>20100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>23800000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>19500000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>16200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>26800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>32261000.0</v>
+      </c>
+      <c r="C10">
         <v>22936000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>26340000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19930000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>21491000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>41029000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23779000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>19999000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>27465000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16844000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26683000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19713000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29111000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>28267000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18720000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7165000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6629000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24095000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>22536000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27733000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26582000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19688000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22742000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14250000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>28676000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>24214000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>28821000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>26837000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>25851000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25567000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20492000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>20724000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>20204000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>21671000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23386000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20303000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>22350000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19461000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>30159000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>17285000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>33094000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>29241000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27943000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>22446000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16711000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>16715000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10064000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17741000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17002000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12482000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>16631000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18862000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13544000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>17656000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>17114000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18842000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23612000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>22140000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>19771000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>15816000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18245000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2272000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17985000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11700000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1716000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>13075000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>14097000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>16466000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>19731000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29375000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>20331000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21144000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>23042000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>21193000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23589000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>24410000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>24269000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>24155000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>26714000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>25169000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>24931000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9471000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22195000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14012000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>14067000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>17850000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>21393000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>12463000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>17550000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>12777000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-95949000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>19941000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14771000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>30177000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>12840000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>32810000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>11717000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>46538000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>47248000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>46006000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>43650000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>39658000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>37546000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>35281000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>32718000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>29900000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>25800000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>21700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>18600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>56900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>13600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>8700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>6500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-116200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>10400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>3800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>900000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>-7800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>8368000.0</v>
+      </c>
+      <c r="C11">
         <v>15935000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5857000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7663000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5361000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6561000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4691000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6170000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7998000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4174000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>7989000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5759000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8183000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8118000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6239000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1848000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>516000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6846000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6406000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8412000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6951000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6423000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>9176000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3884000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>7162000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1633000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7262000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7458000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6600000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4669000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4391000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5607000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6190000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6705000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>8806000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8722000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2113000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6814000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>12265000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6448000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>11590000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5573000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>11196000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9652000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>7353000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4083000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4831000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8338000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7311000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3401000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1331000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6790000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1354000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1866000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7701000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6972000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>11806000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10846000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>9292000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6801000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6751000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>4063000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>6295000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>234000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>652000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4609000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4229000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5763000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>6906000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9505000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>6913000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>7823000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8203000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7629000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8387000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>8788000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>8494000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>10029000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>9350000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>9564000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9465000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3364000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7990000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5465000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>5486000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>5588000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5060000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4707000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6667000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>6170000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-42377000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>8056000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5968000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>13120000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>6990000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>13562000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>9254000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>17840000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>17618000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>17479000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>16584000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>14912000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>14118000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>13295000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>12409000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>11100000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>9700000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>8200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>7000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-56900000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-13600000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-8700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-6500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>116200000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-10400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>-1700000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>-1200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-3800000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-900000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>700000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>6852000.0</v>
+      </c>
+      <c r="C12">
         <v>6990000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7367000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7399000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7198000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7487000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7778000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7698000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7506000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8084000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8036000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7837000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7219000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6146000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4328000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2686000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3272000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4379000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4430000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4417000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4364000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4368000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4392000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4780000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4943000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5020000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5099000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5198000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5250000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5145000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5127000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5141000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4918000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4799000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4820000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4771000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5194000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5396000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5460000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5609000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4663000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4143000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4102000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4084000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4884000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4040000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4042000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3976000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4176000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4274000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3966000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4505000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4228000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4921000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4078000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4106000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4152000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4185000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4175000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4325000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4341000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2237000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1562000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1629000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1548000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1298000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1395000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1394000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1573000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7421000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1995000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1874000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1808000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7126000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1684000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1895000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1786000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7465000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1862000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1903000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1885000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1771000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1887000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1850000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1915000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>10334000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1811000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2684000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3554000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>14717000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3291000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3482000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3874000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>14033000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4076000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4371000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1911000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>462000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>681000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>813000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1082000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>1330000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>1455000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>1482000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>1541000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B13">
+        <v>1232000.0</v>
+      </c>
+      <c r="C13">
         <v>938000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1284000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1070000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1912000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2044000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1922000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2103000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2616000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1820000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1175000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>772000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>569000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>340000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>281000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>126000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>130000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>79000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>78000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>84000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>124000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>158000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>254000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>303000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>529000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>457000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>392000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>417000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4731000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29779,86 +29946,85 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -30040,929 +30206,936 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>23893000.0</v>
+      </c>
+      <c r="C15">
         <v>7001000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20483000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12267000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>16130000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>34468000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>19088000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13829000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>19467000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12670000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18694000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>13954000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20928000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20149000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>12481000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5317000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6113000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17249000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16130000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19321000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19631000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>13265000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13566000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>10366000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>21514000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22581000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21559000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>19379000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>19251000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>20898000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16101000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15117000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>14014000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>14966000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>14580000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11581000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>20237000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12647000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>17894000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10837000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21504000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>23668000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16747000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>12794000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9358000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>12632000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5233000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9403000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>9691000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9081000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>15300000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12072000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>14898000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>15790000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9413000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11870000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11806000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>11294000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>10479000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9015000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>11494000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1791000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>11690000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>11466000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1064000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>8466000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>11339000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>10703000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>12825000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>19870000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>13741000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>13321000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>14839000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>13903000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>15202000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>15622000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>16044000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>15095000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13604000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>15605000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>15466000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>22599000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>13502000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>8547000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>8581000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>12262000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16333000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>7756000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>10833000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6607000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-53572000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>11885000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8803000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>17057000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5850000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>19248000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2463000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>28698000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>29630000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>28527000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>27066000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>24746000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>23428000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>21986000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>20309000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>18800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>16100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>13500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>11600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>56900000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>13600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>8700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>6500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-116200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>10400000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1700000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>3800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>900000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>-700000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>-7800000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>13954000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>20928000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20149000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12481000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5317000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6113000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17249000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16130000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19321000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19631000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>13265000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13566000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10366000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>21514000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>22581000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21559000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>19379000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>19251000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20898000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16101000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>15117000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>14014000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>14966000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>14580000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>11581000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20237000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12647000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>17894000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10837000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>21504000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23668000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>16747000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>12794000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>9358000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12632000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5233000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9403000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9691000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>9081000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15300000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12072000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>14898000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15790000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9413000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11870000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11806000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11294000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10479000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9015000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>11494000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>10739000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>11690000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>11466000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1064000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>8466000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9868000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>10703000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>12825000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16179000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>11904000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>11839000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>13328000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>13564000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15202000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>15622000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15775000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>14126000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>17364000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15605000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15466000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4284000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14812000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>15244000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>12402000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>13412000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>13750000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>13003000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>10833000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>7071000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-11719000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>11719000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8707000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>17057000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5850000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>19248000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2463000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>28698000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>29630000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>28527000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>27066000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>24746000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>23428000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>21986000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>20309000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B17">
+        <v>23893000.0</v>
+      </c>
+      <c r="C17">
         <v>7001000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>20483000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12267000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>16130000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>34468000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>19088000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13829000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>19467000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12670000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>18694000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>13954000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>20928000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>20149000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>12481000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5317000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>6113000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17249000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16130000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>19321000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>19631000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>13265000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>13566000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>10366000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>21514000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>22581000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>21559000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>19379000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>19251000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>20898000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>16101000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>15117000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>14014000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>14966000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>14580000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11581000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>20237000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>12647000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>17894000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>10837000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>21504000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>23668000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>16747000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>12794000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>9358000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>12632000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5233000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>9403000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>9691000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>9081000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>15300000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>12072000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>14898000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>15790000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9413000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>11870000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>11806000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>10479000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9015000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -31051,156 +31224,161 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-5620000.0</v>
+      </c>
+      <c r="C18">
         <v>-6052000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6083000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6329000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5286000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5443000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5856000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5595000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4890000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6264000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6861000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7065000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6650000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5806000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4047000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2560000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-3142000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4300000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4352000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4333000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-4240000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4210000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4138000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-4477000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4414000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4563000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4707000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4781000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4731000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -31248,211 +31426,212 @@
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-8493000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-9082000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-6805000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1257000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-118000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9786000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3785000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-10227000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4433000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4795000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3987000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-6205000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5525000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4483000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-15102000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4599000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>997000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1682000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>607000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-705000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1117000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1297000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-221000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-804000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>201000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-357000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1519000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-2041000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-7616000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-5192000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2293000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-552000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1173000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-1814000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>143000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1185000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1533000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1140000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1056000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1307000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>361000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-1562000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-846000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-536000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-797000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-1188000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>1179000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-2230000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -31469,179 +31648,178 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-900000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>900000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>16614000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-9557000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1491000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>248000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1017000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-185000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>5325000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-5741000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1252000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>846000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>370000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>606000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>4928000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>7784000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>39000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1218000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>11466000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>76000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>-38000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>901000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1648000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>119000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>702000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>1662000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>1346000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
@@ -31730,467 +31908,471 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>46869000.0</v>
+      </c>
+      <c r="C21">
         <v>71272000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>36050000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29857000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>29383000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>42294000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>31822000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25420000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>31797000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33241000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32731000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28206000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>38193000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>35072000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19977000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7283000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>16415000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27880000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32763000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32166000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31377000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>23675000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28947000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>19775000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>33159000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>30258000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33420000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>30338000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>32093000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29425000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>25653000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>24087000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25767000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>26048000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>28376000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>24248000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27013000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25366000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>36598000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>29374000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>41291000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>34070000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>31021000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>26156000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>21893000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>19125000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>13831000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>21820000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>20914000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>16435000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>20553000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>21681000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>18035000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>22149000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>21728000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>23745000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>28952000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>27043000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>22767000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22371000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>24104000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>20661000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>22522000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>14757000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>16402000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>16274000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>17307000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>19587000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>21579000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>23018000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>21131000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21893000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>23257000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>20654000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>21568000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>21161000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>20454000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19948000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>22530000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21792000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>22201000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>9350000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>23280000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>13688000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>15237000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>20676000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>21407000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>21980000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>21284000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>15723000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-93792000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>20537000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>17971000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>33400000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>17241000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>37817000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>12699000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>45664000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>46571000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>45936000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>43804000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>39578000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>37331000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>35432000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>32989000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>30700000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>26600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>22700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>20300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>18800000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>15500000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>8400000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-113700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>3700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>4300000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>-100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>26800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -32372,433 +32554,439 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>266863000.0</v>
+      </c>
+      <c r="C23">
         <v>251821000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>267565000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>267271000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>270070000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>274358000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>263321000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>264898000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>263338000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>264083000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>254137000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>258121000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>260546000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>254804000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>253331000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>254885000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>247985000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>247145000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>230446000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>222968000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>221742000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>236812000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>215161000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>220546000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>212458000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>224489000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>216664000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>213692000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>212585000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>216209000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>184603000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>185617000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>175037000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>174957000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>169201000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>165734000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>165209000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>168786000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>152898000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>155553000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>150676000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>161966000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>155093000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>156115000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>163132000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>169644000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>163388000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>162699000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>165896000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>166648000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>165551000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>164464000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>161696000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>174210000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>168273000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>159987000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>155353000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>155666000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>158324000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>157595000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>158988000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>131463000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>111169000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>116596000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>113640000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>111098000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>107165000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>105243000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>101865000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>100585000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>96842000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>94969000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>90283000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>92713000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>86026000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>77871000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>78184000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>76695000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>75842000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>72120000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>69610000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>61639000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>73517000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>121902000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>120954000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>115663000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>111575000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>107538000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>106929000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>109887000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>115851000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>120831000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>120802000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>120612000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>124242000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>128359000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>93884000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>72680000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>77808000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>74150000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>70295000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>69122000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>64739000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>60630000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>59074000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>59900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>57400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>53800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50800000.0</v>
       </c>
       <c r="DF23">
         <v>50800000.0</v>
       </c>
       <c r="DG23">
+        <v>50800000.0</v>
+      </c>
+      <c r="DH23">
         <v>48000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>43500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>40900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>162600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>39600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>39000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>37300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>35500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>33800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>30500000.0</v>
       </c>
-      <c r="DQ23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32876,778 +33064,785 @@
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>17203000.0</v>
+      </c>
+      <c r="C25">
         <v>18052000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19068000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>18162000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17177000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>18317000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18635000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18611000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16945000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>19160000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17778000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17086000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>17228000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18664000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18557000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19722000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>20008000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>19883000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18521000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17547000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16850000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>16859000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>16772000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16889000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>16353000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>16624000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15319000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18117000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17062000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17365000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>15848000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15559000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13860000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11236000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10596000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10263000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10786000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10898000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>10279000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>10134000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9931000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10436000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10901000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10808000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11912000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>11951000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11836000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11774000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>12076000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13660000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>14265000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>13791000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14736000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>16086000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>17571000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>16668000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>16139000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>17085000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>16788000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>17342000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>16393000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>12325000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9543000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>10265000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9733000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9250000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>8878000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9063000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>7203000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>7222000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7555000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>9555000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8695000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8577000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8274000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7619000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7402000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7349000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>7024000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>6794000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6383000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6206000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>10724000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10980000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>10910000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>11385000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>10291000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>10768000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>9957000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>9535000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>10847000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>10109000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>11190000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>9434000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>11313000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>10920000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>7367000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>7867000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5880000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5672000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5127000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5064000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>4889000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4787000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>4650000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>5900000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>6400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>6300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>5700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>5500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="DJ25">
         <v>7100000.0</v>
       </c>
       <c r="DK25">
+        <v>7100000.0</v>
+      </c>
+      <c r="DL25">
         <v>7800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>7700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>7300000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>7100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>6900000.0</v>
       </c>
-      <c r="DP25"/>
       <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B26">
+        <v>42999000.0</v>
+      </c>
+      <c r="C26">
         <v>39951000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>40300000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>40417000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>40902000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>42023000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>41665000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>38411000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>36095000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>35800000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>35292000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>36645000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>35464000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>34548000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>35754000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>34630000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>32981000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>35341000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>34384000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>32754000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>32212000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>32822000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>30425000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>29263000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>30337000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>32207000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>32551000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>30645000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>32591000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>32225000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>31477000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>30953000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>29379000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>28112000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>30324000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>27939000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>26840000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>27204000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>23572000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>24281000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>23626000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>25383000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>24941000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>25897000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>25729000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>26939000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>26329000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>26437000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>25007000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>26315000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>27600000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>27548000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>28545000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>28696000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>28526000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>27794000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>27922000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>26663000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>27921000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>27920000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>28638000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>21435000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>19113000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>18990000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>18512000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>17617000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>17787000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>17558000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>17151000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>17603000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>16750000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>17053000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>15872000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>15088000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>15415000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>14127000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>13712000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>13319000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>12097000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>10874000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>9901000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>9065000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>9009000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>15667000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>15449000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>13765000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>15035000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>14382000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>15840000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>16209000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>14309000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>16911000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>15495000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>15524000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>19217000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>21847000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>17086000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>12648000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>14398000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>13566000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>11611000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>11397000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>10687000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>10366000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>9888000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>9800000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>8700000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>8200000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>7600000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>7200000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>7000000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>6800000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>6500000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>6300000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>5700000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>5800000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>4900000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>5300000.0</v>
       </c>
-      <c r="DO26">
+      <c r="DP26">
         <v>5500000.0</v>
       </c>
-      <c r="DP26">
+      <c r="DQ26">
         <v>4800000.0</v>
       </c>
-      <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -33725,503 +33920,509 @@
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>67748000.0</v>
+      </c>
+      <c r="C28">
         <v>86216000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>65430000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>67541000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62289000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>71519000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>63913000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>61159000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>61722000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66683000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>59097000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>62686000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>59147000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>64185000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>59026000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>57465000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>57342000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>61706000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>54923000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49250000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>48815000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>61864000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>47032000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44999000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>44384000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>53345000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>46694000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>45372000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>45918000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>48793000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>39243000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>40624000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>40648000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>43714000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>35816000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>36819000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>37346000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>38928000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>32508000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>34980000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>34051000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>37578000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>34247000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>34572000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>33442000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>40013000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>39036000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>39140000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>35299000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>41924000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>38444000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>37388000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>34797000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>39396000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>33963000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33799000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>31625000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>31470000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>31011000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>32526000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>33339000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>29978000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>19396000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16678000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16534000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6404000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>20242000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>17657000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>15207000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>15471000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>12717000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13247000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>12422000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13430000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>10566000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>10719000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>11028000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11090000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10449000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>11651000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9937000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>9108000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12229000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>29043000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>28238000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>24395000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>20556000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>22242000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>23223000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>22301000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>25200000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>31981000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>29732000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>27951000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>29429000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>33019000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>21193000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9990000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>14886000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>13111000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>13540000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>13180000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>12618000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>11084000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>10088000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>11600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>11400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>9600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>9700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>8900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>8300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129500000.0</v>
       </c>
       <c r="DJ28">
         <v>129500000.0</v>
       </c>
       <c r="DK28">
+        <v>129500000.0</v>
+      </c>
+      <c r="DL28">
         <v>8300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>7500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>6600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>7100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>5700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>4800000.0</v>
       </c>
-      <c r="DQ28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>8368000.0</v>
+      </c>
+      <c r="C29">
         <v>15935000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5857000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7663000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5361000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6561000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4691000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6170000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7998000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4174000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7989000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5759000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8183000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8118000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6239000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1848000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>516000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6846000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6406000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8412000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6951000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6423000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9176000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3884000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7162000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1633000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7262000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7458000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6600000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -34269,1141 +34470,1151 @@
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>101059000.0</v>
+      </c>
+      <c r="C30">
         <v>86216000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>105730000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>117131000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>115572000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>120161000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>113834000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>112006000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105451000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>101904000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>101403000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>106979000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>105525000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>104650000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>114869000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>116751000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>109567000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>105119000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>95741000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>90030000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>88200000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>101647000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84088000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>82393000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>81252000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>92618000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>84610000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>81458000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83622000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>86029000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>75551000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>76125000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>73941000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>75231000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>69484000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>68074000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>67501000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>69325000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>59478000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>62770000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>61193000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>66469000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>62911000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>64319000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>62866000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>70557000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>68918000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>69017000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>63792000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>72493000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>70653000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>69706000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>68342000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>73294000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>67862000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>67467000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>65384000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>64644000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>65336000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>66719000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>68224000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>57263000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>43374000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>41759000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>40668000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>30266000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>42712000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>40116000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>36598000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>37155000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>33936000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>34307000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>31931000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>32090000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>29403000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>27884000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>27608000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>27196000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>25146000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>25224000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>22190000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>20522000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>23595000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>48461000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>47454000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>42563000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>39126000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>40141000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>42699000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>42426000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>44038000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>53226000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>49826000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>48404000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>53653000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>59581000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>42467000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>27259000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>32963000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>30195000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>28501000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>29641000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>28194000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>26237000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>24626000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>22200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>26900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>26000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>23500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>22600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>20100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>19300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>142900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>21800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>21000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>18800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>19500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>18000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>16300000.0</v>
       </c>
-      <c r="DQ30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>-14608000.0</v>
+      </c>
+      <c r="C31">
         <v>-48336000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9710000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-9927000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7892000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1265000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8043000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5421000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4332000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-16397000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6048000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8493000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-9082000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6805000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1257000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-118000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9786000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3785000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-10227000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4433000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4795000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3987000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6205000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-5525000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4483000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6044000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4599000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3501000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6242000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3858000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5161000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3363000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-5563000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4377000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4990000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3945000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4663000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5905000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6439000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-12089000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-8197000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2302000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-3078000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3710000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1071000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2410000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3767000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-367000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3912000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3953000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3922000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2819000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-4491000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4493000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4614000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-4903000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2110000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4903000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2996000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-6555000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-5859000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-18389000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4537000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3057000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-14686000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3199000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3210000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3121000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1848000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>6357000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-800000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-749000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-215000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>539000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2021000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>3249000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>3815000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>4207000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>4184000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>3377000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>2730000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>121000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-137000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-10738000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1170000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-2826000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-14000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-7251000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-3784000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-2946000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-2157000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-596000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-3200000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-3223000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4401000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-5007000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-982000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>874000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>677000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>70000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-154000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>80000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>215000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-151000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-271000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-800000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-834000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1000000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-1687000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>800000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-1900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-10700000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>700000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>600000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>300000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-2000000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>500000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-4300000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-1500000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>100000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-34600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>313732000.0</v>
+      </c>
+      <c r="C32">
         <v>323093000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>303615000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>297128000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>299453000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>316652000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>295143000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>290318000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>295135000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>297324000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>286868000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>286327000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>298739000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>289876000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>273308000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>262168000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>264400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>275025000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>263209000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>255134000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>253119000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>260487000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>244108000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>240321000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>245617000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>254747000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>251414000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>245856000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>244793000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>247267000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>213055000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>213033000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>201704000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>205204000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>199195000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>192713000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>192470000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>195169000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>189311000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>190252000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>186226000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>197288000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>186960000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>182641000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>185631000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>193697000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>185003000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>184558000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>188028000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>194549000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>186180000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>186107000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>180632000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>198007000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>190001000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>183851000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>185007000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>187574000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>182753000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>181312000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>183092000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>154079000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>133691000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>131346000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>130263000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>127787000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>124548000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>124836000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>123546000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>123611000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>117980000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>116870000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>113596000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>113452000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>107561000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>99504000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>98744000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>96643000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>98450000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>95053000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>92960000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>85514000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>96800000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>141719000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>136906000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>136646000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>133073000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>129663000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>130364000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>129857000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>25510000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>142361000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>141932000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>155205000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>155614000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>169738000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>130375000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>118344000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>124379000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>120086000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>114099000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>108700000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>102070000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>96062000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>92063000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>90600000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>84000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>76500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>71100000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>69600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>63500000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>54200000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>49300000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>48900000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>43300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>41000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>38600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>39800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>35300000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>30400000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>26800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -35492,51 +35703,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
         <v>506763000.0</v>
       </c>
       <c r="C2">
         <v>463876000.0</v>
       </c>
       <c r="D2">
         <v>389018000.0</v>
       </c>
       <c r="E2">
         <v>391902000.0</v>
       </c>
       <c r="F2">
         <v>354730000.0</v>
       </c>
       <c r="G2">
         <v>156548000.0</v>
       </c>
       <c r="H2">
         <v>139277000.0</v>
       </c>
       <c r="I2">
         <v>122243000.0</v>
       </c>
@@ -35587,51 +35798,51 @@
       </c>
       <c r="Y2">
         <v>30165000.0</v>
       </c>
       <c r="Z2">
         <v>32751000.0</v>
       </c>
       <c r="AA2">
         <v>48676000.0</v>
       </c>
       <c r="AB2">
         <v>39600000.0</v>
       </c>
       <c r="AC2">
         <v>20400000.0</v>
       </c>
       <c r="AD2">
         <v>6100000.0</v>
       </c>
       <c r="AE2">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
         <v>14548000</v>
       </c>
       <c r="C3">
         <v>22421000</v>
       </c>
       <c r="D3">
         <v>27977000</v>
       </c>
       <c r="E3">
         <v>36991000</v>
       </c>
       <c r="F3">
         <v>26562000</v>
       </c>
       <c r="G3">
         <v>29397000</v>
       </c>
       <c r="H3">
         <v>37319000</v>
       </c>
       <c r="I3">
         <v>57104000</v>
       </c>
@@ -35682,51 +35893,51 @@
       </c>
       <c r="Y3">
         <v>12666000</v>
       </c>
       <c r="Z3">
         <v>20417000</v>
       </c>
       <c r="AA3">
         <v>22173000</v>
       </c>
       <c r="AB3">
         <v>12000000</v>
       </c>
       <c r="AC3">
         <v>23100000</v>
       </c>
       <c r="AD3">
         <v>9400000</v>
       </c>
       <c r="AE3">
         <v>8200000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2874000.0</v>
       </c>
       <c r="F4">
         <v>40126000.0</v>
       </c>
       <c r="G4">
         <v>29793000.0</v>
       </c>
       <c r="H4">
         <v>16212000.0</v>
       </c>
       <c r="I4">
         <v>19693000.0</v>
       </c>
       <c r="J4">
         <v>-4108000.0</v>
       </c>
       <c r="K4">
         <v>-6280000.0</v>
       </c>
@@ -35741,51 +35952,51 @@
       </c>
       <c r="O4">
         <v>-10260000.0</v>
       </c>
       <c r="P4">
         <v>-51125000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>31462000.0</v>
       </c>
       <c r="F5">
         <v>51623000.0</v>
       </c>
       <c r="G5">
         <v>38977000.0</v>
       </c>
       <c r="H5">
         <v>33710000.0</v>
       </c>
       <c r="I5">
         <v>-12687000.0</v>
       </c>
       <c r="J5">
         <v>2875000.0</v>
       </c>
       <c r="K5">
         <v>255000.0</v>
       </c>
@@ -35800,51 +36011,51 @@
       </c>
       <c r="O5">
         <v>-1715000.0</v>
       </c>
       <c r="P5">
         <v>3210000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
         <v>25423000.0</v>
       </c>
       <c r="C6">
         <v>42887000.0</v>
       </c>
       <c r="D6">
         <v>74858000.0</v>
       </c>
       <c r="E6">
         <v>-2884000.0</v>
       </c>
       <c r="F6">
         <v>37172000.0</v>
       </c>
       <c r="G6">
         <v>32151000.0</v>
       </c>
       <c r="H6">
         <v>17271000.0</v>
       </c>
       <c r="I6">
         <v>17034000.0</v>
       </c>
@@ -35895,51 +36106,51 @@
       </c>
       <c r="Y6">
         <v>64259000.0</v>
       </c>
       <c r="Z6">
         <v>-2586000.0</v>
       </c>
       <c r="AA6">
         <v>-15925000.0</v>
       </c>
       <c r="AB6">
         <v>9100000.0</v>
       </c>
       <c r="AC6">
         <v>-20400000.0</v>
       </c>
       <c r="AD6">
         <v>14300000.0</v>
       </c>
       <c r="AE6">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
         <v>-9784000.0</v>
       </c>
       <c r="C7">
         <v>-40722000.0</v>
       </c>
       <c r="D7">
         <v>-8969000.0</v>
       </c>
       <c r="E7">
         <v>-96162000.0</v>
       </c>
       <c r="F7">
         <v>-39006000.0</v>
       </c>
       <c r="G7">
         <v>9342000.0</v>
       </c>
       <c r="H7">
         <v>-21551000.0</v>
       </c>
       <c r="I7">
         <v>-14916000.0</v>
       </c>
@@ -35990,51 +36201,51 @@
       </c>
       <c r="Y7">
         <v>-24744000.0</v>
       </c>
       <c r="Z7">
         <v>19243000.0</v>
       </c>
       <c r="AA7">
         <v>-47593000.0</v>
       </c>
       <c r="AB7">
         <v>10300000.0</v>
       </c>
       <c r="AC7">
         <v>-9000000.0</v>
       </c>
       <c r="AD7">
         <v>-4800000.0</v>
       </c>
       <c r="AE7">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-51005000.0</v>
       </c>
       <c r="F8">
         <v>-10702000.0</v>
       </c>
       <c r="G8">
         <v>14659000.0</v>
       </c>
       <c r="H8">
         <v>-4015000.0</v>
       </c>
       <c r="I8">
         <v>-138000.0</v>
       </c>
       <c r="J8">
         <v>-6421000.0</v>
       </c>
       <c r="K8">
         <v>-23243000.0</v>
       </c>
@@ -36049,51 +36260,51 @@
       </c>
       <c r="O8">
         <v>-9481000.0</v>
       </c>
       <c r="P8">
         <v>-31552000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
         <v>-24798000.0</v>
       </c>
       <c r="C9">
         <v>4134000.0</v>
       </c>
       <c r="D9">
         <v>-22401000.0</v>
       </c>
       <c r="E9">
         <v>-51005000.0</v>
       </c>
       <c r="F9">
         <v>-10702000.0</v>
       </c>
       <c r="G9">
         <v>14659000.0</v>
       </c>
       <c r="H9">
         <v>-4015000.0</v>
       </c>
       <c r="I9">
         <v>-138000.0</v>
       </c>
@@ -36134,51 +36345,51 @@
         <v>-2295000.0</v>
       </c>
       <c r="V9">
         <v>-17271000.0</v>
       </c>
       <c r="W9">
         <v>-4003000.0</v>
       </c>
       <c r="X9">
         <v>45604000.0</v>
       </c>
       <c r="Y9">
         <v>-17870000.0</v>
       </c>
       <c r="Z9">
         <v>29249000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>15607000.0</v>
       </c>
       <c r="G10">
         <v>5752000.0</v>
       </c>
       <c r="H10">
         <v>10317000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>2875000.0</v>
       </c>
       <c r="K10">
         <v>255000.0</v>
       </c>
       <c r="L10">
         <v>-5387000.0</v>
       </c>
       <c r="M10">
@@ -36193,51 +36404,51 @@
       <c r="P10">
         <v>7573000.0</v>
       </c>
       <c r="Q10">
         <v>-9971000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
         <v>6765000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-27635000.0</v>
       </c>
       <c r="F11">
         <v>-16603000.0</v>
       </c>
       <c r="G11">
         <v>-347000.0</v>
       </c>
       <c r="H11">
         <v>-5546000.0</v>
       </c>
       <c r="I11">
         <v>-2091000.0</v>
       </c>
       <c r="J11">
         <v>-7406000.0</v>
       </c>
       <c r="K11">
         <v>-18948000.0</v>
       </c>
@@ -36262,51 +36473,51 @@
       <c r="R11">
         <v>9037000.0</v>
       </c>
       <c r="S11">
         <v>934000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>8618000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>14925000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>38748000.0</v>
       </c>
       <c r="F12">
         <v>31076000.0</v>
       </c>
       <c r="G12">
         <v>35111000.0</v>
       </c>
       <c r="H12">
         <v>19916000.0</v>
       </c>
       <c r="I12">
         <v>26831000.0</v>
       </c>
       <c r="J12">
         <v>31112000.0</v>
       </c>
       <c r="K12">
         <v>17326000.0</v>
       </c>
@@ -36321,51 +36532,51 @@
       </c>
       <c r="O12">
         <v>6020000.0</v>
       </c>
       <c r="P12">
         <v>15241000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-12833000.0</v>
       </c>
       <c r="F13">
         <v>-1527000.0</v>
       </c>
       <c r="G13">
         <v>-10688000.0</v>
       </c>
       <c r="H13">
         <v>-17727000.0</v>
       </c>
       <c r="I13">
         <v>-23179000.0</v>
       </c>
       <c r="J13">
         <v>2875000.0</v>
       </c>
       <c r="K13">
         <v>255000.0</v>
       </c>
@@ -36374,51 +36585,51 @@
       </c>
       <c r="M13">
         <v>-3230000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
         <v>18979000.0</v>
       </c>
       <c r="C14">
         <v>72508000.0</v>
       </c>
       <c r="D14">
         <v>69289000.0</v>
       </c>
       <c r="E14">
         <v>76951000.0</v>
       </c>
       <c r="F14">
         <v>72801000.0</v>
       </c>
       <c r="G14">
         <v>66873000.0</v>
       </c>
       <c r="H14">
         <v>67122000.0</v>
       </c>
       <c r="I14">
         <v>62632000.0</v>
       </c>
@@ -36469,60 +36680,60 @@
       </c>
       <c r="Y14">
         <v>39034000.0</v>
       </c>
       <c r="Z14">
         <v>24546000.0</v>
       </c>
       <c r="AA14">
         <v>19390000.0</v>
       </c>
       <c r="AB14">
         <v>25200000.0</v>
       </c>
       <c r="AC14">
         <v>20900000.0</v>
       </c>
       <c r="AD14">
         <v>29900000.0</v>
       </c>
       <c r="AE14">
         <v>27300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
-        <v>-37396000.0</v>
+        <v>37396000.0</v>
       </c>
       <c r="C15">
-        <v>-26608000.0</v>
+        <v>26608000.0</v>
       </c>
       <c r="D15">
-        <v>-33930000.0</v>
+        <v>33930000.0</v>
       </c>
       <c r="E15">
         <v>33475000.0</v>
       </c>
       <c r="F15">
         <v>32587000.0</v>
       </c>
       <c r="G15">
         <v>31056000.0</v>
       </c>
       <c r="H15">
         <v>29126000.0</v>
       </c>
       <c r="I15">
         <v>27979000.0</v>
       </c>
       <c r="J15">
         <v>26850000.0</v>
       </c>
       <c r="K15">
         <v>24110000.0</v>
       </c>
       <c r="L15">
         <v>22238000.0</v>
       </c>
@@ -36538,51 +36749,51 @@
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>385000000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>4500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
         <v>532186000.0</v>
       </c>
       <c r="C16">
         <v>506763000.0</v>
       </c>
       <c r="D16">
         <v>463876000.0</v>
       </c>
       <c r="E16">
         <v>389018000.0</v>
       </c>
       <c r="F16">
         <v>391902000.0</v>
       </c>
       <c r="G16">
         <v>188699000.0</v>
       </c>
       <c r="H16">
         <v>156548000.0</v>
       </c>
       <c r="I16">
         <v>139277000.0</v>
       </c>
@@ -36633,100 +36844,100 @@
       </c>
       <c r="Y16">
         <v>94424000.0</v>
       </c>
       <c r="Z16">
         <v>30165000.0</v>
       </c>
       <c r="AA16">
         <v>32751000.0</v>
       </c>
       <c r="AB16">
         <v>48700000.0</v>
       </c>
       <c r="AC16">
         <v>39600000.0</v>
       </c>
       <c r="AD16">
         <v>20400000.0</v>
       </c>
       <c r="AE16">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>4095000.0</v>
       </c>
       <c r="K17">
         <v>4626000.0</v>
       </c>
       <c r="L17">
         <v>-4714000.0</v>
       </c>
       <c r="M17">
         <v>-2898000.0</v>
       </c>
       <c r="N17">
         <v>-2857000.0</v>
       </c>
       <c r="O17">
         <v>-1728000.0</v>
       </c>
       <c r="P17">
         <v>-2414000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
         <v>141391000.0</v>
       </c>
       <c r="C18">
         <v>113296000.0</v>
       </c>
       <c r="D18">
         <v>103919000.0</v>
       </c>
       <c r="E18">
         <v>26606000.0</v>
       </c>
       <c r="F18">
         <v>113661000.0</v>
       </c>
       <c r="G18">
         <v>143623000.0</v>
       </c>
       <c r="H18">
         <v>113757000.0</v>
       </c>
       <c r="I18">
         <v>86237000.0</v>
       </c>
@@ -36777,51 +36988,51 @@
       </c>
       <c r="Y18">
         <v>75458000.0</v>
       </c>
       <c r="Z18">
         <v>159674000.0</v>
       </c>
       <c r="AA18">
         <v>44591000.0</v>
       </c>
       <c r="AB18">
         <v>90100000.0</v>
       </c>
       <c r="AC18">
         <v>24200000.0</v>
       </c>
       <c r="AD18">
         <v>22000000.0</v>
       </c>
       <c r="AE18">
         <v>20900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-5128000.0</v>
       </c>
       <c r="D19">
         <v>-27790000.0</v>
       </c>
       <c r="E19">
         <v>-9038000.0</v>
       </c>
       <c r="F19">
         <v>23482000.0</v>
       </c>
       <c r="G19">
         <v>-25370000.0</v>
       </c>
       <c r="H19">
         <v>-2123000.0</v>
       </c>
       <c r="I19">
         <v>115756000.0</v>
       </c>
@@ -36842,102 +37053,102 @@
       </c>
       <c r="O19">
         <v>-20679000.0</v>
       </c>
       <c r="P19">
         <v>5652000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20">
         <v>2473000.0</v>
       </c>
       <c r="C20">
         <v>3072000.0</v>
       </c>
       <c r="D20">
         <v>3293000.0</v>
       </c>
       <c r="E20">
         <v>2969000.0</v>
       </c>
       <c r="F20">
         <v>2610000.0</v>
       </c>
       <c r="G20">
         <v>2523000.0</v>
       </c>
       <c r="H20">
         <v>2227000.0</v>
       </c>
       <c r="I20">
         <v>2311000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
         <v>-625000.0</v>
       </c>
       <c r="C21">
         <v>-7500000.0</v>
       </c>
       <c r="D21">
         <v>142500000.0</v>
       </c>
       <c r="E21">
         <v>25199000.0</v>
       </c>
       <c r="F21">
         <v>21562000.0</v>
       </c>
       <c r="G21">
         <v>-10313000.0</v>
       </c>
       <c r="H21">
         <v>-7500000.0</v>
       </c>
       <c r="I21">
         <v>22885000.0</v>
       </c>
@@ -36958,51 +37169,51 @@
       </c>
       <c r="O21">
         <v>-44148000.0</v>
       </c>
       <c r="P21">
         <v>-71941000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>125513000.0</v>
       </c>
       <c r="C22">
         <v>86852000.0</v>
       </c>
       <c r="D22">
         <v>66246000.0</v>
       </c>
       <c r="E22">
         <v>44060000.0</v>
       </c>
       <c r="F22">
         <v>72331000.0</v>
       </c>
       <c r="G22">
         <v>58711000.0</v>
       </c>
       <c r="H22">
         <v>82770000.0</v>
       </c>
       <c r="I22">
         <v>66130000.0</v>
       </c>
@@ -37053,51 +37264,51 @@
       </c>
       <c r="Y22">
         <v>44618000.0</v>
       </c>
       <c r="Z22">
         <v>113921000.0</v>
       </c>
       <c r="AA22">
         <v>90469000.0</v>
       </c>
       <c r="AB22">
         <v>59900000.0</v>
       </c>
       <c r="AC22">
         <v>85600000.0</v>
       </c>
       <c r="AD22">
         <v>-102300000.0</v>
       </c>
       <c r="AE22">
         <v>-2500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
         <v>5733000.0</v>
       </c>
       <c r="C23">
         <v>18858000.0</v>
       </c>
       <c r="D23">
         <v>-16094000.0</v>
       </c>
       <c r="E23">
         <v>340342000.0</v>
       </c>
       <c r="F23">
         <v>167277000.0</v>
       </c>
       <c r="G23">
         <v>-66258000.0</v>
       </c>
       <c r="H23">
         <v>-12911000.0</v>
       </c>
       <c r="I23">
         <v>-1490000.0</v>
       </c>
@@ -37148,51 +37359,51 @@
       </c>
       <c r="Y23">
         <v>-8365000.0</v>
       </c>
       <c r="Z23">
         <v>-26756000.0</v>
       </c>
       <c r="AA23">
         <v>110000.0</v>
       </c>
       <c r="AB23">
         <v>-46800000.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
       <c r="AD23">
         <v>-3300000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>27953000.0</v>
       </c>
       <c r="F24">
         <v>-63626000.0</v>
       </c>
       <c r="G24">
         <v>-11491000.0</v>
       </c>
       <c r="H24">
         <v>-17194000.0</v>
       </c>
       <c r="I24">
         <v>115756000.0</v>
       </c>
       <c r="J24">
         <v>-12180000.0</v>
       </c>
       <c r="K24">
         <v>-37879000.0</v>
       </c>
@@ -37231,51 +37442,51 @@
         <v>-3466000.0</v>
       </c>
       <c r="X24">
         <v>-1767000.0</v>
       </c>
       <c r="Y24">
         <v>-3387000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24">
         <v>-24700000.0</v>
       </c>
       <c r="AC24">
         <v>-4000000.0</v>
       </c>
       <c r="AD24">
         <v>-108000000.0</v>
       </c>
       <c r="AE24">
         <v>-6500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
         <v>-14793000.0</v>
       </c>
       <c r="C25">
         <v>18000.0</v>
       </c>
       <c r="D25">
         <v>-100000.0</v>
       </c>
       <c r="E25">
         <v>39132000.0</v>
       </c>
       <c r="F25">
         <v>10309000.0</v>
       </c>
       <c r="G25">
         <v>13890000.0</v>
       </c>
       <c r="H25">
         <v>2893000.0</v>
       </c>
       <c r="I25">
         <v>5224000.0</v>
       </c>
@@ -37326,51 +37537,51 @@
       </c>
       <c r="Y25">
         <v>28403000.0</v>
       </c>
       <c r="Z25">
         <v>13805000.0</v>
       </c>
       <c r="AA25">
         <v>48000.0</v>
       </c>
       <c r="AB25">
         <v>300000.0</v>
       </c>
       <c r="AC25">
         <v>300000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
         <v>-83177000.0</v>
       </c>
       <c r="C26">
         <v>-67745000.0</v>
       </c>
       <c r="D26">
         <v>-127065000.0</v>
       </c>
       <c r="E26">
         <v>-96720000.0</v>
       </c>
       <c r="F26">
         <v>-42253000.0</v>
       </c>
       <c r="G26">
         <v>-38123000.0</v>
       </c>
       <c r="H26">
         <v>-30918000.0</v>
       </c>
       <c r="I26">
         <v>-34726000.0</v>
       </c>
@@ -37415,51 +37626,51 @@
       </c>
       <c r="W26">
         <v>-55898000.0</v>
       </c>
       <c r="X26">
         <v>-207000.0</v>
       </c>
       <c r="Y26">
         <v>-18919000.0</v>
       </c>
       <c r="Z26">
         <v>-109461000.0</v>
       </c>
       <c r="AA26">
         <v>-51081000.0</v>
       </c>
       <c r="AB26">
         <v>-20200000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>45264000.0</v>
       </c>
       <c r="C27">
         <v>33564000.0</v>
       </c>
       <c r="D27">
         <v>28990000.0</v>
       </c>
       <c r="E27">
         <v>27243000.0</v>
       </c>
       <c r="F27">
         <v>21400000.0</v>
       </c>
       <c r="G27">
         <v>25237000.0</v>
       </c>
       <c r="H27">
         <v>19919000.0</v>
       </c>
       <c r="I27">
         <v>19358000.0</v>
       </c>
@@ -37502,51 +37713,51 @@
       <c r="V27">
         <v>2001000.0</v>
       </c>
       <c r="W27">
         <v>14886000.0</v>
       </c>
       <c r="X27">
         <v>5559000.0</v>
       </c>
       <c r="Y27">
         <v>1413000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27">
         <v>114400000.0</v>
       </c>
       <c r="AE27">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>-121444000.0</v>
       </c>
       <c r="C28">
         <v>-79923000.0</v>
       </c>
       <c r="D28">
         <v>-31305000.0</v>
       </c>
       <c r="E28">
         <v>-51685000.0</v>
       </c>
       <c r="F28">
         <v>-33391000.0</v>
       </c>
       <c r="G28">
         <v>-76969000.0</v>
       </c>
       <c r="H28">
         <v>-78228000.0</v>
       </c>
       <c r="I28">
         <v>-37509000.0</v>
       </c>
@@ -37597,51 +37808,51 @@
       </c>
       <c r="Y28">
         <v>214000000.0</v>
       </c>
       <c r="Z28">
         <v>-95226000.0</v>
       </c>
       <c r="AA28">
         <v>-47391000.0</v>
       </c>
       <c r="AB28">
         <v>-56100000.0</v>
       </c>
       <c r="AC28">
         <v>-1100000.0</v>
       </c>
       <c r="AD28">
         <v>100700000.0</v>
       </c>
       <c r="AE28">
         <v>-12100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>155939000.0</v>
       </c>
       <c r="C29">
         <v>135717000.0</v>
       </c>
       <c r="D29">
         <v>131896000.0</v>
       </c>
       <c r="E29">
         <v>63597000.0</v>
       </c>
       <c r="F29">
         <v>140223000.0</v>
       </c>
       <c r="G29">
         <v>173020000.0</v>
       </c>
       <c r="H29">
         <v>151076000.0</v>
       </c>
       <c r="I29">
         <v>143341000.0</v>
       </c>
@@ -37692,51 +37903,51 @@
       </c>
       <c r="Y29">
         <v>88124000.0</v>
       </c>
       <c r="Z29">
         <v>180091000.0</v>
       </c>
       <c r="AA29">
         <v>66764000.0</v>
       </c>
       <c r="AB29">
         <v>102100000.0</v>
       </c>
       <c r="AC29">
         <v>47300000.0</v>
       </c>
       <c r="AD29">
         <v>31400000.0</v>
       </c>
       <c r="AE29">
         <v>29100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-14136000.0</v>
       </c>
       <c r="C30">
         <v>-5128000.0</v>
       </c>
       <c r="D30">
         <v>-27906000.0</v>
       </c>
       <c r="E30">
         <v>-9038000.0</v>
       </c>
       <c r="F30">
         <v>-66706000.0</v>
       </c>
       <c r="G30">
         <v>-66258000.0</v>
       </c>
       <c r="H30">
         <v>-56636000.0</v>
       </c>
       <c r="I30">
         <v>-86139000.0</v>
       </c>
@@ -37806,1288 +38017,1297 @@
       <c r="AE30">
         <v>-14700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DO30"/>
+  <dimension ref="A1:DP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:119">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D1" t="s">
         <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="H1" t="s">
         <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="L1" t="s">
         <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="P1" t="s">
         <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="T1" t="s">
         <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="X1" t="s">
         <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CF1" t="s">
         <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CJ1" t="s">
         <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CN1" t="s">
         <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CR1" t="s">
         <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CV1" t="s">
         <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CZ1" t="s">
         <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DD1" t="s">
         <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DH1" t="s">
         <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DL1" t="s">
         <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
       </c>
-      <c r="DO1" t="s">
-        <v>179</v>
+      <c r="DP1" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:119">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>180011000.0</v>
+      </c>
+      <c r="C2">
         <v>158385000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>403822000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>412011000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>506763000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>360986000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>345589000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>316644000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>463876000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>340101000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>322609000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>344981000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>389018000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>319294000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>347230000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>344602000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>391902000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>354290000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>306452000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>275745000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>354730000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>174489000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>296725000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>107744000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>156548000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>160630000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>113777000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>123572000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>139277000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>197172000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>119671000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>147503000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>122243000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>142751000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>125111000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>107422000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>126351000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>140221000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>135117000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>289733000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>132631000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>100165000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>94945000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>89277000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>81712000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>75573000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>86122000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>65454000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>82686000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>92736000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>96849000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>146158000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>136473000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>160308000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>175963000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>178408000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>146733000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>124160000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>114355000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>151985000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>197858000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>67349000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>182692000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>165290000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>163489000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>121330000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>97385000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>84430000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>83886000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>119983000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>128890000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>140449000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>123416000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>118867000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>179378000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>208703000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>240687000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>282665000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>343957000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>353482000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>346113000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>127473000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>130787000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>111620000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>133551000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>130986000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>129004000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>104520000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>105397000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>135663000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>127411000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>113332000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>94424000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>51443000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>92059000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>68235000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>30165000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>28632000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>31436000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>30187000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>32751000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>50776000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>69754000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>66277000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>48676000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>31000000.0</v>
       </c>
-      <c r="DC2"/>
-      <c r="DD2">
+      <c r="DD2"/>
+      <c r="DE2">
         <v>40000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>39600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9900000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>10100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>16100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>20400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>23700000.0</v>
       </c>
-      <c r="DK2"/>
-      <c r="DL2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>5900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>6100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1400000.0</v>
       </c>
-      <c r="DO2"/>
+      <c r="DP2"/>
     </row>
-    <row r="3" spans="1:119">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>1742000</v>
+      </c>
+      <c r="C3">
         <v>3394000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4002000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2751000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4401000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5893000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7455000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4299000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4774000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5037000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6512000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7728000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8700000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5427000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11917000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9272000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10375000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4031000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7373000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6919000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8239000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5196000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9867000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9512000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4822000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9613000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9848000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9572000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8286000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>13057000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>17332000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14480000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>12235000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7670000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7188000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12344000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13920000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4270000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4256000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6542000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6782000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>3713000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7199000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8033000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7918000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5944000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>11149000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8484000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6008000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12833000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>9402000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>10034000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4899000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>17362000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6938000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11232000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2318000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2582000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8554000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>4428000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6633000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>809000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3326000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4814000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5328000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>15016000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13588000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>16619000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>11513000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1239000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>12963000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>5902000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3951000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>8407000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>10876000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4134000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4290000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>904000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5220000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4553000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1974000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>12154000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2898000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2584000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3874000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4201000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2669000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1379000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1406000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2315000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3786000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>658000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2262000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2523000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3952000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3120000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3071000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>7170000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3877000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2783000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6587000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3957000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6703000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5071000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6442000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="DD3">
         <v>2000000</v>
       </c>
       <c r="DE3">
+        <v>2000000</v>
+      </c>
+      <c r="DF3">
         <v>2300000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5300000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>11200000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3500000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1500000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>1900000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3500000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2500000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>4500000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1000000</v>
       </c>
     </row>
-    <row r="4" spans="1:119">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-22753000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-44364000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>67793000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-23575000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>7307000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-48651000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>38694000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>47875000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-9216000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-37227000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>10186000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>28193000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>34271000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-42857000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-7340000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>48954000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-8821000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-16581000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-56498000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>77732000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-26801000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>25260000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-20508000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>17640000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>17689000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-18929000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-13870000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5104000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-154616000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>157102000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>32466000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>5220000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>5668000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>7565000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6139000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-10549000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>20668000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-17232000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-10050000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-4113000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-46583000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>9685000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-23835000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-15655000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-2445000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>31675000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -39105,204 +39325,205 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:119">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-1000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>12959000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11572000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7676000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9477000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2737000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21040000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>18230000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>701000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11652000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>6471000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12611000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10407000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9488000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>10631000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33331000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-14801000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4549000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1894000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-586000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9366000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4629000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4663000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2999000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7580000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2793000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>56000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2065000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3463000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1597000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>705000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2640000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2359000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1093000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2636000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3121000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5539000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3448000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3786000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2456000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-5025000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-808000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2068000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4304000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2799000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1152000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -39320,922 +39541,929 @@
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:119">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>-32687000.0</v>
+      </c>
+      <c r="C6">
         <v>21626000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>57889000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8189000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-94752000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>145777000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15397000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28945000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-147232000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>123775000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17492000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-22372000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-44037000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>69724000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-27936000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2628000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-47300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>37612000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>47838000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>30707000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-78985000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14210000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11725000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>36275000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-48804000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4082000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>46853000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-9795000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-15705000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-57895000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>77501000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-27832000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>25260000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-20508000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>17640000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>17689000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-18929000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-13870000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5104000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-154616000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>157102000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>32466000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5220000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5668000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>7565000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6139000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-10549000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>20668000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-17232000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-10050000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4113000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-49309000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>9685000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-23835000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-15655000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-2445000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>31675000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>22573000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9805000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-37630000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-45873000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>130509000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-115343000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>17402000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1801000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>42159000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>23945000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12955000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>544000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-36097000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-8907000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-11559000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>17033000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4549000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-60511000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-29325000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-31984000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-41978000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-61292000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-9525000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7369000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>218640000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3314000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>19167000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-21931000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>9765000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1982000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>24484000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-877000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-30266000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8252000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>14079000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>18908000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>42981000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-40616000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>23824000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>38070000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1533000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2804000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1249000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-2564000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-18025000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-18978000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3477000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>17601000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>17700000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>31000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-5900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>9900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>10100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-4300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-5400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>23700000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-3800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:119">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-52889000.0</v>
+      </c>
+      <c r="C7">
         <v>14420000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6619000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1673000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-29150000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>37699000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4895000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7480000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-81006000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>49981000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10036000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-14153000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-34761000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16685000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13014000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-44597000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-55236000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7305000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>4002000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1523000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-51497000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>19588000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33298000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16668000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-60151000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3207000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>34888000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-30469000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-29177000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>23426000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>12167000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-42117000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8392000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-13379000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>7798000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>8160000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-13531000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4498000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-22568000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>11211000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-26081000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>24925000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7353000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>12806000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7257000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>17070000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2815000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>43000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-36561000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>9656000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4398000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>7494000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-18776000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-18366000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-6454000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6681000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>19299000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-2523000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-4239000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-21040000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-41576000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>14545000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-8805000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-641000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3948000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>31291000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>7289000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>13895000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-14436000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5599000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2881000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>19052000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-10686000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-10807000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>7266000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-3719000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>8464000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-680000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-2937000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>9393000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-3894000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-13862000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1533000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>12579000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-6282000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-12002000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-10085000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>7990000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>2266000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>60301000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-39646000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>11870000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>409000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>9158000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-22057000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-9315000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-2530000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-2689000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>8394000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-33557000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>47095000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-26937000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-4104000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-15165000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-1387000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>14500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-1800000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-1900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-7600000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>6100000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>2000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-9500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-2600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-2400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>300000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-1000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:119">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-5964000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-1825000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-28979000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-13388000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-8684000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>46000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1258000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-13088000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>25002000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-23874000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1337000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>19608000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>17018000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-23304000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>4733000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>23003000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-19733000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-12018000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>15814000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-4583000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-36828000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>25459000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-13988000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-229000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>2146000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>5650000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-6968000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-21980000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>5670000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>35000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>3700000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-7267000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>6384000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-986000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>1233000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-2102000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>4572000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-18029000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2394000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-7773000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-2381000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>10229000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-22693000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-4905000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>4865000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>13252000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -40253,981 +40481,987 @@
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:119">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>-1975000.0</v>
+      </c>
+      <c r="C9">
         <v>-15666000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10279000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5985000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4838000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12007000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8765000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11851000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10959000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10950000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-25562000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5964000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1825000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-28979000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14193000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-8015000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>182000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1258000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-12749000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25002000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-23874000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1337000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19608000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17018000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-23304000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4733000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>23003000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-19733000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-12018000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>15814000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-4583000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-36828000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>25459000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-13988000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-229000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2146000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5650000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6968000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-21980000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5670000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>35000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3700000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7267000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6384000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-986000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1233000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2102000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4572000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-18029000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2394000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-7773000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-2381000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10229000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-22693000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4905000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4865000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>13252000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-22533000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>8750000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-21854000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4085000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>1175000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-12830000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7360000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>12550000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8322000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10298000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>-1772000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>9649000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>12533000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-11332000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2849000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7310000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7303000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>6549000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-2295000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>11081000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-2285000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-17271000.0</v>
       </c>
-      <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>5787000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-2203000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-4003000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>10752000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>11654000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>45604000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>18048000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>-6125000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-17870000.0</v>
       </c>
-      <c r="CQ9"/>
       <c r="CR9"/>
-      <c r="CS9">
+      <c r="CS9"/>
+      <c r="CT9">
         <v>-18423000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>29249000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>16063000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>9695000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>43423000.0</v>
       </c>
-      <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>5345000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
+      <c r="DP9"/>
     </row>
-    <row r="10" spans="1:119">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>9860000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2695000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-9218000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>1516000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22987000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>42550000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18329000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>24618000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>7978000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-4629000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>20670000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>23684000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
         <v>4408000.0</v>
       </c>
-      <c r="AO10">
-[...1 lines deleted...]
-      </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>4408000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>19005000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>13202000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-1472000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>39618000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-3823000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-10286000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>-6832000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>1700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15103000.0</v>
       </c>
-      <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>7019000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>684000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-2613000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>37268000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
+      <c r="DP10"/>
     </row>
-    <row r="11" spans="1:119">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>336000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-34424000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>46606000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4453000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-15131000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-44285000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2275000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>16997000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5672000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-29123000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>22729000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11973000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>498000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-35547000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1036000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13133000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4065000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-21708000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>5718000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>17336000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4077000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-29222000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-4054000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5028000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13594000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-21974000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2414000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2653000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>9004000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-27713000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>20520000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2554000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8781000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5178000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>13201000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-3834000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1010000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-15084000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>14572000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2183000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>14900000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-28197000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6395000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-5853000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>4615000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7199000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>22288000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10810000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3637000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3174000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>9037000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8137000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>934000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>637000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>8618000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3384000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2916000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>15483000.0</v>
       </c>
-      <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>5301000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>4313000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>4793000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>14925000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3816000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:119">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-689000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12002000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-1474000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4009000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12511000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23702000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>6806000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>792000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5278000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12020000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6861000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>882000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>13027000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14341000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>417000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6623000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7876000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7703000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2268000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7139000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9721000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10907000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4726000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3895000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11584000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4817000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2074000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6773000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3662000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-8023000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3963000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1621000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3407000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4605000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3923000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2197000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4812000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7542000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-2546000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4124000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10383000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4271000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1873000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>134000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-258000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -41245,161 +41479,162 @@
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:119">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-6871000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3597000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-332000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10029000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-6069000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12385000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-6289000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6624000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-999000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1460000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-277000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-499000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-8452000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2415000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>910000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-14647000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1575000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1416000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-7768000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-9366000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4629000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2875000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2999000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-7580000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2793000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>255000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2065000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3463000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-5387000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-3230000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -41428,604 +41663,610 @@
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:119">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>16399000.0</v>
+      </c>
+      <c r="C14">
         <v>16968000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19068000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17804000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17177000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18317000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-17558000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18611000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16945000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19160000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17778000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17086000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>17228000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18664000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>18557000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19722000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20008000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19883000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18521000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>17547000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16850000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16859000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16772000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16889000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>16353000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16624000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15319000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18117000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17062000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>17365000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15848000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>15559000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13860000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>11236000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10596000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10263000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10786000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10898000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10279000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10134000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9931000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10436000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10901000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10808000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11912000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11951000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11836000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11774000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12076000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13660000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>14265000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>13791000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14736000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16086000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>17571000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>16668000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>16139000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>17085000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>16788000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>17342000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>16393000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12325000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9543000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>10265000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9733000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9250000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8878000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9063000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>7203000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>7222000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7555000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9555000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8695000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>8577000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>8274000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7619000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7402000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7349000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7024000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6794000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6383000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6206000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>10724000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>10980000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10910000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>11385000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>10291000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>10768000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>9957000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>9535000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>10847000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>10109000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>11190000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>9434000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>11313000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>10920000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7367000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7867000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>5880000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5672000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5127000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5064000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4889000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4787000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4650000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5900000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6400000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>6300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>5700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>5500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>5000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>4700000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>7100000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>7800000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>7700000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>7300000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>7100000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:119">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B15">
-        <v>-9981000.0</v>
+        <v>18537000.0</v>
       </c>
       <c r="C15">
-        <v>-8909000.0</v>
+        <v>9981000.0</v>
       </c>
       <c r="D15">
-        <v>-9046000.0</v>
+        <v>8909000.0</v>
       </c>
       <c r="E15">
-        <v>-9460000.0</v>
+        <v>9046000.0</v>
       </c>
       <c r="F15">
+        <v>9460000.0</v>
+      </c>
+      <c r="G15">
         <v>10000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8510000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8625000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9463000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7699000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8519000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8624000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>9088000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8079000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8196000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8315000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8885000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7934000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7999000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8019000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8635000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7615000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7585000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7579000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8277000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7146000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7172000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7167000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7641000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6782000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6822000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6938000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7437000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6445000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6692000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6680000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7033000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5785000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6060000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5736000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6529000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5427000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5573000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5396000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5842000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5069000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5139000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>5160000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>5162000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4824000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9630000.0</v>
       </c>
-      <c r="AZ15">
-[...1 lines deleted...]
-      </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>150000000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>235000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15">
         <v>150000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>27166000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
@@ -42034,521 +42275,525 @@
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
+      <c r="DP15"/>
     </row>
-    <row r="16" spans="1:119">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>147324000.0</v>
+      </c>
+      <c r="C16">
         <v>180011000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>461711000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>403822000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>412011000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>506763000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>360986000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>345589000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>316644000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>463876000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>340101000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>322609000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>344981000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>389018000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>319294000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>347230000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>344602000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>391902000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>354290000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>306452000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>275745000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>188699000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>308450000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>144019000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>107744000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>156548000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>160630000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>113777000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>123572000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>139277000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>197172000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>119671000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>147503000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>122243000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>142751000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>125111000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>107422000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>126351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>140221000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>135117000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>289733000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>132631000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>100165000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>94945000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>89277000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>81712000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>75573000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>86122000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>65454000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>82686000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>92736000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>96849000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>146158000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>136473000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>160308000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>175963000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>178408000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>146733000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>124160000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>114355000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>151985000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>197858000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>67349000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>182692000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>165290000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>163489000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>121330000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>97385000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>84430000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>83886000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>119983000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>128890000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>140449000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>123416000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>118867000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>179378000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>208703000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>240687000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>282665000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>343957000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>353482000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>346113000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>127473000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>130787000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>111620000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>140751000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>130986000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>129004000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>104520000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>105397000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>135663000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>127411000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>113332000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>94424000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>51443000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>92059000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>68235000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>30165000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>28632000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>31436000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>30187000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>32751000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>50776000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>69754000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>66277000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>48700000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>31000000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-5900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>40000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>9900000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>10100000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>16100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-5400000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>23700000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-3800000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>5900000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>200000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:119">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>2153000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1699000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>700000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>75000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1621000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-172000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1861000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1607000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1330000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-309000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-3021000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-345000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1039000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1122000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1539000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>247000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-484000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-400000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>518000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2643000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-332000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-164000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-412000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1344000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>192000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
@@ -42566,581 +42811,585 @@
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:119">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>-2905000.0</v>
+      </c>
+      <c r="C18">
         <v>55807000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>43941000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>34575000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7068000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>76611000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>32004000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>38806000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34125000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>74494000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18070000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4658000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>6697000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>48597000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>10921000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16988000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-15924000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>47883000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>38707000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>37534000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-10463000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>52139000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>55402000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>48178000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12035000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>33936000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>69250000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6031000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4540000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>57015000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>29723000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-18121000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>17620000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>16703000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>31146000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>22180000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>16044000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>20410000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>4485000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>33549000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>3892000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>48900000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>18635000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>31543000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>11018000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>41801000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>8488000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>16363000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-14586000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>27219000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>15834000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>28772000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>17641000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1693000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>16716000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>25347000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>45871000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>29243000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>21756000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-3715000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-8522000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>46265000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>15174000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>19597000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>25996000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>40595000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>24294000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>26934000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>4500000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>20198000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>14596000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>41375000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>16901000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>11141000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>24794000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>20364000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>31373000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>27965000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>23332000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>34198000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>20004000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>3560000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>21814000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>40699000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>14991000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>18111000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>22136000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>38807000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>30559000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-40771000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>35660000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>36483000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>19960000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>44988000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-9460000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>16848000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>23082000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>42205000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>43338000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>777000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>73354000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-411000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>18619000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>7777000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>18606000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>34700000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>19200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>16200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>20000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>13300000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>11800000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-5100000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>9300000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>5000000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>2100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>5600000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>6500000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>7400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:119">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-3827000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2751000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4249000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5893000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-7455000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>12994000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4774000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5037000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6512000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7728000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8629000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4921000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>692000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4868000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>21887000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1124000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>19134000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>6188000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2964000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-14013000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10430000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3560000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2633000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-14706000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>6372000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>760000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>5451000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-21426000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>64661000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>8083000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>64438000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-23347000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>4105000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>10661000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>19799000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-24222000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>25357000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-56244000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>15967000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-8863000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-573000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-18508000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>39385000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-12396000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-4689000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>13800000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>10324000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-27348000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-9017000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-63844000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>6322000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-8332000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-4368000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-9937000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>1958000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -43158,113 +43407,116 @@
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:119">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>228000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>800000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>676000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>769000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>656000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>798000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>752000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>866000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>743000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>877000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>771000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>893000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>752000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>794000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>773000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>650000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>684000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>591000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>716000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -43319,216 +43571,219 @@
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:119">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>882000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1507000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>-1875000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G21">
         <v>-1875000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-1875000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-16875000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>28125000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-16875000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>43125000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1875000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>824000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1875000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2813000.0</v>
       </c>
       <c r="V21">
         <v>-2813000.0</v>
       </c>
       <c r="W21">
         <v>-2813000.0</v>
       </c>
       <c r="X21">
+        <v>-2813000.0</v>
+      </c>
+      <c r="Y21">
         <v>-2812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1875000.0</v>
       </c>
       <c r="Z21">
         <v>-1875000.0</v>
       </c>
       <c r="AA21">
         <v>-1875000.0</v>
       </c>
       <c r="AB21">
         <v>-1875000.0</v>
       </c>
       <c r="AC21">
         <v>-1875000.0</v>
       </c>
       <c r="AD21">
         <v>-1875000.0</v>
       </c>
       <c r="AE21">
         <v>-1875000.0</v>
       </c>
       <c r="AF21">
+        <v>-1875000.0</v>
+      </c>
+      <c r="AG21">
         <v>-1923000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>28558000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3750000.0</v>
       </c>
       <c r="AI21">
         <v>-3750000.0</v>
       </c>
       <c r="AJ21">
         <v>-3750000.0</v>
       </c>
       <c r="AK21">
         <v>-3750000.0</v>
       </c>
       <c r="AL21">
+        <v>-3750000.0</v>
+      </c>
+      <c r="AM21">
         <v>-1894000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-19165000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-127712000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>148851000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1046000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1925000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-1875000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>24604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3750000.0</v>
       </c>
       <c r="AU21">
         <v>-3750000.0</v>
       </c>
       <c r="AV21">
+        <v>-3750000.0</v>
+      </c>
+      <c r="AW21">
         <v>-4847000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-3750000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-4579000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-3750000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5644000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3750000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-21383000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5102000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-10246000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-7417000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -43546,3119 +43801,3145 @@
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
+      <c r="DP21"/>
     </row>
-    <row r="22" spans="1:119">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>23893000.0</v>
+      </c>
+      <c r="C22">
         <v>7001000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20483000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>27593000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>16130000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>34468000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>19088000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13829000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>19467000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>12670000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>18694000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>13954000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20928000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20149000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>12481000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5317000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6113000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17249000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16130000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19321000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19631000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13265000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13566000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>10366000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>21514000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22581000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21559000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>19379000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>19251000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>20898000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16101000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>15117000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14014000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>14966000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>14580000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11581000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>20237000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12647000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17894000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10837000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>21504000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>23668000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>16747000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>12794000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9358000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12632000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5233000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9403000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9691000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9081000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>15300000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12072000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14898000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15790000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9413000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>11870000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11806000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11294000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>10479000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9015000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>11494000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1791000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>11690000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11466000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1064000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>8466000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11339000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10703000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>12825000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>19870000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>13741000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>13321000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>14839000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>13903000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15202000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>15622000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>16044000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15095000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13604000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>15605000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>15466000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>22599000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>13502000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>8547000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>8581000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12262000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16333000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>7756000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>10833000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6607000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-53572000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>11885000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8803000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>17057000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5850000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>19248000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2463000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>28698000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>29630000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>28527000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>27066000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>24746000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>23428000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>21986000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>20309000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>18800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>16000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>13500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>11600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>56900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>13600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>8600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-116200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>11000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1700000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>3800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:119">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>-21386000.0</v>
+      </c>
+      <c r="C23">
         <v>49718000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>41242000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-18938000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-70525000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>103490000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5375000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6960000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-82700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>81138000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>441393000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2571000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-31756000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>66232000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-42644000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>50297000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-23543000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28012000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13232000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17525000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-41492000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>33143000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-18857000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-28745000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>563999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-12911000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>515000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>603000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>512000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>610000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>567000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-48000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1442000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>517000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>413000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>461000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>385000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>107000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1182000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-23999.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-3280000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>315000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>148275000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>16000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>60000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-1087000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1974000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-771000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>77000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1889000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>537000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-4139000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-244000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>286000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>834000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-824000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>609000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-8449000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2233000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-101000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-3069000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>27166000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>5000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>137000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-22351000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-214000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-34000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>143000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>22000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>220000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>190000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>460000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>666000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1757000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-144000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>751000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>222311000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-11756000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-52000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-35000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-86000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-969000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>24164000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-247000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-990000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-20207000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-20000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-87000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-3982000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-16378000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4090000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-8365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="CU23">
         <v>-7000000.0</v>
       </c>
       <c r="CV23">
         <v>-7000000.0</v>
       </c>
       <c r="CW23">
+        <v>-7000000.0</v>
+      </c>
+      <c r="CX23">
         <v>-5756000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>29000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>81000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-27000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>27000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-17100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-2200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-15100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="DM23">
         <v>-2500000.0</v>
       </c>
       <c r="DN23">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DO23">
         <v>100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:119">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>175000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>152000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>17293000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>71000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>506000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>692000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4868000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>21887000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1124000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19134000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6188000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-2964000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-29397000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-10430000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-9512000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2633000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-37319000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6372000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-9572000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5451000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-21426000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>64661000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8083000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>64438000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2098000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2556000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-3163000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4363000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8850000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1577000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2941000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>23297000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1982000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-2421000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3303000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1223000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1130000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-5128000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1787000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>9445000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-26295000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>193000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-3401000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-407000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>19085000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-19085000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-1255000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1693000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-9133000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>2383000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-2383000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>118040000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-135673000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-7711000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>3001000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-1465000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-7436000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-2781000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-10658000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-6000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-227000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>7167000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>239760000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
-      <c r="CG24">
+      <c r="CG24"/>
+      <c r="CH24">
         <v>-2008000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-8076000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1185000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-431000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-1767000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1030000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-740000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-290000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1991000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-259000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-3507000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-1612000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>4291000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-4291000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-1244000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-30000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-34121000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>-1300000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-15100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-3700000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-4600000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-1900000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-900000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-600000.0</v>
       </c>
-      <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>-100600000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-3600000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-3200000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-4000000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:119">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>7200000.0</v>
+      </c>
+      <c r="C25">
         <v>20959000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-248000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6052000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>975000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-207000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36672000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>98000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-352000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1039000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1220000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3393000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1511000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3231000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4794000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13067000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>18040000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1181000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6786000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1114000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>889000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1351000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>584000.0</v>
       </c>
-      <c r="X25">
-[...1 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>11051000.0</v>
+      </c>
+      <c r="Z25">
         <v>904000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>714000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>594000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>983000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>602000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1067000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1141000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1232000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1784000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1535000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>583000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2792000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>831000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>843000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>186000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6174000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-5109000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1221000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2035000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1565000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-189000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1621000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1638000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1702000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-339000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7203000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1540000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1455000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1625000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5022000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1110000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1209000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>909000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1161000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1146000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1389000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>622000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>15522000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>3072000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1623000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>12137000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1997000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1917000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1827000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>428000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-4612000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2947000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2982000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2524000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3602000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3054000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2862000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>670000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4671000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1328000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3198000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2876000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2489000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4035000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>8393000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>4253000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-11179000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4385000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>10788000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>4747000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-121844000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>123230000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1187000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>685000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>933000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>6313000.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>21157000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>13081000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>69000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>160000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>495000.0</v>
       </c>
-      <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>3000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>15000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>30000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DF25"/>
-      <c r="DG25">
+      <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25"/>
+      <c r="DH25">
         <v>-100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-7900000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN25">
         <v>200000.0</v>
       </c>
       <c r="DO25">
+        <v>200000.0</v>
+      </c>
+      <c r="DP25">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:119">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B26">
+        <v>-3967000.0</v>
+      </c>
+      <c r="C26">
         <v>-24652000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-17980000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-18149000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-22396000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-25306000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-14496000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9970000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-17973000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-10647000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-107000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-112000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-9306000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-23340000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-28267000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-21453000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-23660000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-16685000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-6776000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-7054000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-11738000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-18197000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5411000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-639000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-13876000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5235000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-4942000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-7173000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-13568000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-10692000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-5715000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-6399000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-11920000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-5885000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-8282000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-5258000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-11224000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2741000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2961000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-504000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-18990000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-32000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2134000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-108000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-62753000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-13682000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-4872000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-66000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-6518000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-354000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-241000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-3540000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-11343000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-235000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-2782000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-5463000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-8078000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-2484000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-7832000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-22000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4027000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-88000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-299000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-139000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-33504000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-59000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-346000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-110000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-6047000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-4039000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-376000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-81000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-1281000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-55734000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-129984000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-47795000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>-78110000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-22032000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-22281000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-6088000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-16199000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-20239000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-17265000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-20009000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-23807000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-2360000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-13090000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-40235000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-213000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-207000.0</v>
       </c>
-      <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-17286000.0</v>
       </c>
-      <c r="CR26"/>
-      <c r="CS26">
+      <c r="CS26"/>
+      <c r="CT26">
         <v>-1633000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-24266000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>-85195000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-47422000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-672000.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-2987000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-13700000.0</v>
       </c>
-      <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:119">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>6822000.0</v>
+      </c>
+      <c r="C27">
         <v>19610000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8701000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8549000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8404000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8541000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8652000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8635000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7736000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7737000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7197000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7644000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6412000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6465000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8661000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6536000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5581000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6096000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4887000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5022000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5395000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11149000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3976000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5255000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4857000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6624000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4795000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>4807000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3693000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4553000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4592000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5641000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4572000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4390000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5015000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>5974000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5670000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5442000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>5187000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5580000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6506000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5355000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5302000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5384000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5089000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>4405000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4536000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3931000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3783000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3299000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3979000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3908000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3610000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3441000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3461000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3382000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3147000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2468000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3155000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3255000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3274000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3038000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3116000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3175000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3009000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3159000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3235000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3223000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3015000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-238000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-817000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-90000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-143000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-892000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-706000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-917000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-460000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-3511000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>5642000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>-941000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>2001000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>399000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>14886000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>5559000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>1180000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>1413000.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>100000.0</v>
       </c>
-      <c r="DH27"/>
-      <c r="DI27">
+      <c r="DI27"/>
+      <c r="DJ27">
         <v>100000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>121900000.0</v>
       </c>
-      <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:119">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>-46096000.0</v>
+      </c>
+      <c r="C28">
         <v>14632000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16035000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-47651000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-104460000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76608000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18708000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26678000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-111145000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>46660000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>578000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-27411000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-51132000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18690000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-35188000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>19427000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-54614000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2202000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>29048000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-582000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-64059000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-27940000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-34075000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-10347000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-23464000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-26570000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13474000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-15612000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-22572000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-18739000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13845000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-14610000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9685000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-15563000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-18311000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15227000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-56393000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-9886000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-26599000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-133528000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>127063000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-6924000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-8859000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-7022000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-41799000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-22144000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13309000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-9742000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-13116000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-9391000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13182000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-8868000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13946000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-21285000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-7201000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-15256000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-14653000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4882000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-11450000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-26650000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-41010000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>224390000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-26378000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-205000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-11399000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>81000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-180000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-13424000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-19123000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-26338000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-251000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>175000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-892000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-55348000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-129413000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-46590000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-77230000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-17269000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-16247000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-5754000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-12772000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-18093000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-15778000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-19084000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-23136000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-1084000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-13328000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-11595000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-30103000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-630000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-19752000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-19618000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-689000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>415000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-16824000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>586000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>229823000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-30211000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-4103000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3740000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-64652000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-39148000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-3400000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-3942000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-901000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-15500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-7600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-18200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-14800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-1500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-14200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>119500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-2200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-2400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-2300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-5000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:119">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>-1163000.0</v>
+      </c>
+      <c r="C29">
         <v>59201000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47943000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37326000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11469000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>82504000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>39459000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>43105000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-29351000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>79531000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24582000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12386000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15397000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>54024000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>22838000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-7716000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5549000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>51914000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>46080000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>44453000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2224000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>57335000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>65269000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>57690000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-7213000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>43549000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>79098000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15603000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12826000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>70072000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>47055000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-3641000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>29855000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>24373000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>38334000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>34524000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>29964000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>24680000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8741000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>40091000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>10674000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>52613000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>25834000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>39576000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>18936000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>47745000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>19637000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>24847000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-8578000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>40052000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>25236000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>38806000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>22540000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>19055000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>23654000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>36579000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>48189000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>31825000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>30310000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>713000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-1889000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>47074000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>18500000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>24411000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>31324000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>55611000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>37882000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>43553000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>16013000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>18959000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>27559000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>47277000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>20852000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>19548000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>35670000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>24498000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>35663000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>28869000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>28552000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>38751000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>21978000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>15714000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>24712000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>43283000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>18865000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>22312000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>24805000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>40186000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>31965000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-38456000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>39446000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>37141000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>22222000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>47511000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-5508000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>19968000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>26153000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>49375000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>47215000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3560000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>79941000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3546000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>25322000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>12848000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>25048000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>40400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>21200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>18200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>22300000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>9500000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>24500000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>14900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-1600000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>10800000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>6900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>5600000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>8100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>11000000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>8400000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:119">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-1742000.0</v>
+      </c>
+      <c r="C30">
         <v>-3309000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3827000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2751000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4249000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5893000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-7455000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12994000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4774000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5037000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6512000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7728000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8629000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4921000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11225000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4404000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11512000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15422000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-27253000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12180000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-11851000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-19209000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-21797000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13072000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-12180000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-24319000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16670000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-8812000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6835000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-107831000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44522000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6397000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-16433000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-31017000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3083000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-1683000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5879000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-28492000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>21101000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-62786000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>18035000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-12914000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-8734000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-26541000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>31467000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-18340000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-15338000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5316000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4946000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-40311000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-16685000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-73878000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1423000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-21441000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-31696000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-22424000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-2053000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-2647000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-5223000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-13495000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-4313000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-142889000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-107465000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-6804000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-18124000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-13533000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-13757000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-17174000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3654000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-28718000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-36215000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-59011000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2927000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>40349000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>33232000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-7233000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9583000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-53578000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-73597000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-42522000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1837000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>222311000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-11756000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3646000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-17070000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-14363000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-9251000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-3360000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>6083000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-12156000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-2903000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3393000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-3982000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-16378000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4090000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-217983000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-17559000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-45867000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-6112000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-17728000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>17521000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-40824000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-5071000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6442000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-7000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-17100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-5700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-6900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-5900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-13100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-4000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-4100000.0</v>
       </c>
-      <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>-102500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-7100000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-5700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-8500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>