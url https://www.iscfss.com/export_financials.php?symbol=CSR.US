--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2915,51 +2921,51 @@
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
-        <v>1881953000.0</v>
+        <v>1869072000.0</v>
       </c>
       <c r="C33">
         <v>1861797000.0</v>
       </c>
       <c r="D33">
         <v>1896317000.0</v>
       </c>
       <c r="E33">
         <v>2006292000.0</v>
       </c>
       <c r="F33">
         <v>1841249000.0</v>
       </c>
       <c r="G33">
         <v>1419319000.0</v>
       </c>
       <c r="H33">
         <v>1307799000.0</v>
       </c>
       <c r="I33">
         <v>1400213000.0</v>
       </c>
       <c r="J33">
         <v>1389384000.0</v>
       </c>
@@ -3041,51 +3047,51 @@
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>1022979000.0</v>
+        <v>866239000.0</v>
       </c>
       <c r="C35">
         <v>908026000.0</v>
       </c>
       <c r="D35">
         <v>886022000.0</v>
       </c>
       <c r="E35">
         <v>894133000.0</v>
       </c>
       <c r="F35">
         <v>780047000.0</v>
       </c>
       <c r="G35">
         <v>566320000.0</v>
       </c>
       <c r="H35">
         <v>598722000.0</v>
       </c>
       <c r="I35">
         <v>586141000.0</v>
       </c>
       <c r="J35">
         <v>710958000.0</v>
       </c>
@@ -3133,51 +3139,51 @@
       </c>
       <c r="Y35">
         <v>6452420.0</v>
       </c>
       <c r="Z35">
         <v>175071069.0</v>
       </c>
       <c r="AA35">
         <v>135059974.0</v>
       </c>
       <c r="AB35">
         <v>115734946.0</v>
       </c>
       <c r="AC35">
         <v>71699059.0</v>
       </c>
       <c r="AD35">
         <v>49996207.0</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
-        <v>12226000.0</v>
+        <v>1866215000.0</v>
       </c>
       <c r="C36">
         <v>1856786000.0</v>
       </c>
       <c r="D36">
         <v>1890305000.0</v>
       </c>
       <c r="E36">
         <v>2000194000.0</v>
       </c>
       <c r="F36">
         <v>1829643000.0</v>
       </c>
       <c r="G36">
         <v>1414509000.0</v>
       </c>
       <c r="H36">
         <v>1297169000.0</v>
       </c>
       <c r="I36">
         <v>1396371000.0</v>
       </c>
       <c r="J36">
         <v>1386253000.0</v>
       </c>
@@ -3327,51 +3333,51 @@
       </c>
       <c r="Y38">
         <v>6614925.0</v>
       </c>
       <c r="Z38">
         <v>3692195.0</v>
       </c>
       <c r="AA38">
         <v>5055668.0</v>
       </c>
       <c r="AB38">
         <v>2234310.0</v>
       </c>
       <c r="AC38">
         <v>1734753.0</v>
       </c>
       <c r="AD38">
         <v>819771.0</v>
       </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>2818000.0</v>
+        <v>15699000.0</v>
       </c>
       <c r="C39">
         <v>13996000.0</v>
       </c>
       <c r="D39">
         <v>13761000.0</v>
       </c>
       <c r="E39">
         <v>9907000.0</v>
       </c>
       <c r="F39">
         <v>17051000.0</v>
       </c>
       <c r="G39">
         <v>12620000.0</v>
       </c>
       <c r="H39">
         <v>24404000.0</v>
       </c>
       <c r="I39">
         <v>6394000.0</v>
       </c>
       <c r="J39">
         <v>9559000.0</v>
       </c>
@@ -3417,57 +3423,57 @@
       <c r="X39">
         <v>3513791.0</v>
       </c>
       <c r="Y39">
         <v>799973.0</v>
       </c>
       <c r="Z39">
         <v>110183.0</v>
       </c>
       <c r="AA39">
         <v>216348.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>248377.0</v>
       </c>
       <c r="AD39">
         <v>128541.0</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>337825000.0</v>
+        <v>59247000.0</v>
       </c>
       <c r="C40">
         <v>59319000.0</v>
       </c>
       <c r="D40">
-        <v>-62754000.0</v>
+        <v>62754000.0</v>
       </c>
       <c r="E40">
         <v>58812000.0</v>
       </c>
       <c r="F40">
         <v>62403000.0</v>
       </c>
       <c r="G40">
         <v>55609000.0</v>
       </c>
       <c r="H40">
         <v>47155000.0</v>
       </c>
       <c r="I40">
         <v>-10199000.0</v>
       </c>
       <c r="J40">
         <v>70412000.0</v>
       </c>
       <c r="K40">
         <v>81873000.0</v>
       </c>
       <c r="L40">
         <v>381065000.0</v>
       </c>
@@ -4125,51 +4131,51 @@
       <c r="X51"/>
       <c r="Y51">
         <v>12904420.0</v>
       </c>
       <c r="Z51">
         <v>175071069.0</v>
       </c>
       <c r="AA51">
         <v>135059974.0</v>
       </c>
       <c r="AB51">
         <v>115734946.0</v>
       </c>
       <c r="AC51">
         <v>71699059.0</v>
       </c>
       <c r="AD51">
         <v>49996207.0</v>
       </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
-        <v>57432000.0</v>
+        <v>154925000.0</v>
       </c>
       <c r="C52">
         <v>47359000.0</v>
       </c>
       <c r="D52">
         <v>30000000.0</v>
       </c>
       <c r="E52">
         <v>113500000.0</v>
       </c>
       <c r="F52">
         <v>76000000.0</v>
       </c>
       <c r="G52">
         <v>152871000.0</v>
       </c>
       <c r="H52">
         <v>50079000.0</v>
       </c>
       <c r="I52">
         <v>124000000.0</v>
       </c>
       <c r="J52">
         <v>57050000.0</v>
       </c>
@@ -4421,51 +4427,51 @@
       </c>
       <c r="Y55">
         <v>432978299.0</v>
       </c>
       <c r="Z55">
         <v>291493311.0</v>
       </c>
       <c r="AA55">
         <v>224718514.0</v>
       </c>
       <c r="AB55">
         <v>186993943.0</v>
       </c>
       <c r="AC55">
         <v>131355638.0</v>
       </c>
       <c r="AD55">
         <v>94890994.0</v>
       </c>
     </row>
     <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
-        <v>44214000.0</v>
+        <v>57095000.0</v>
       </c>
       <c r="C56">
         <v>51910000.0</v>
       </c>
       <c r="D56">
         <v>30044000.0</v>
       </c>
       <c r="E56">
         <v>27009000.0</v>
       </c>
       <c r="F56">
         <v>98812000.0</v>
       </c>
       <c r="G56">
         <v>44864000.0</v>
       </c>
       <c r="H56">
         <v>84619000.0</v>
       </c>
       <c r="I56">
         <v>26445000.0</v>
       </c>
       <c r="J56">
         <v>85130000.0</v>
       </c>
@@ -4513,51 +4519,51 @@
       </c>
       <c r="Y56">
         <v>8146858.0</v>
       </c>
       <c r="Z56">
         <v>6754925.0</v>
       </c>
       <c r="AA56">
         <v>6444772.0</v>
       </c>
       <c r="AB56">
         <v>6789996.0</v>
       </c>
       <c r="AC56">
         <v>7157400.0</v>
       </c>
       <c r="AD56">
         <v>9662811.0</v>
       </c>
     </row>
     <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
-        <v>454504000.0</v>
+        <v>214172000.0</v>
       </c>
       <c r="C57">
         <v>106678000.0</v>
       </c>
       <c r="D57">
         <v>92754000.0</v>
       </c>
       <c r="E57">
         <v>172312000.0</v>
       </c>
       <c r="F57">
         <v>138403000.0</v>
       </c>
       <c r="G57">
         <v>208480000.0</v>
       </c>
       <c r="H57">
         <v>97234000.0</v>
       </c>
       <c r="I57">
         <v>153018000.0</v>
       </c>
       <c r="J57">
         <v>127462000.0</v>
       </c>
@@ -4907,574 +4913,582 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>12</v>
       </c>
-      <c r="AY1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
       </c>
-      <c r="BB1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>17</v>
       </c>
-      <c r="BS1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>18</v>
       </c>
-      <c r="BV1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>19</v>
       </c>
-      <c r="BY1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CB1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>27</v>
       </c>
-      <c r="CW1" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>30</v>
       </c>
-      <c r="B2">
-[...1 lines deleted...]
-      </c>
+      <c r="B2"/>
       <c r="C2"/>
       <c r="D2">
+        <v>59247000.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
         <v>56070000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
         <v>52885000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>54614000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>62754000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>62674000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>56713000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>56639000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>58812000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>58322000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>48077000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>50360000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>56699000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>50623000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40349000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>41054000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>39704000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>41340000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>36744000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>34977000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>39548000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>30753000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>37168000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>37532000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>39217000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35792000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>33757000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>36859000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2"/>
       <c r="AJ2"/>
-      <c r="AK2">
+      <c r="AK2"/>
+      <c r="AL2"/>
+      <c r="AM2">
         <v>35566000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>41351000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>40382000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>41797000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>39727000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>48778000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>55460000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>60506000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>55540000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>69901000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>67037000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>62517000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>59105000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>54337000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>57453000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>52563000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>44540000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>38762000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>41084000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>43439000.0</v>
       </c>
-      <c r="BE2"/>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5535,52 +5549,54 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5641,340 +5657,348 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
+        <v>-649678000.0</v>
+      </c>
+      <c r="E5">
+        <v>-618341000.0</v>
+      </c>
+      <c r="F5">
         <v>-58000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-232000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-407000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-578000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-749000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-922000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1119000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1434000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1758000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1917000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2055000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2158000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2362000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2550000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4435000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5784000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-12064000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-12798000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-15905000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-17256000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-18139000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-17360000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-7607000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-9793000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-7598000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3139000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-429904000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3321000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1987000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1779000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>359000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-99467000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1216000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1199000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1120000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1051000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1129000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-1058000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1116000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1213000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1482000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-1464000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1364000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1270000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2140000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2041000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1938000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-1839000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1757000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1598000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-295396000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1554000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1499000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1448000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1358000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-223684000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-221304000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-213055000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-189340000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-176580000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-165349000.0</v>
       </c>
-      <c r="BM5"/>
-      <c r="BN5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>-147573000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-138392000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-130474000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>48000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-5000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-28000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-30000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-22000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-43000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-20000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-38000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-23000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-13000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-5000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-28000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-92900256.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-86912556.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-81178456.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-71192670.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-67798198.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-63029682.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-54999875.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-51047799.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-94707.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-156175.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-234474.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-150528.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-30830465.0</v>
       </c>
-      <c r="CQ5"/>
-      <c r="CR5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>-56567.0</v>
       </c>
-      <c r="CS5"/>
-[...1 lines deleted...]
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5">
         <v>110622.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6035,52 +6059,54 @@
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6141,93 +6167,99 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
+        <v>1375693000.0</v>
+      </c>
+      <c r="C8">
+        <v>1376401000.0</v>
+      </c>
+      <c r="D8">
         <v>1374774000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>1372920000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>1380686000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>1285448000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>1286109000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>1287312000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>1277145000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>1270582000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>1275784000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>1279115000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>1279591000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>1286149000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
@@ -6271,52 +6303,54 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6377,371 +6411,379 @@
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>8560000.0</v>
+      </c>
+      <c r="C10">
+        <v>7555000.0</v>
+      </c>
+      <c r="D10">
         <v>12833000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>12896000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>12378000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11916000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12030000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>14453000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>14328000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12682000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8630000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>29701000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>9745000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8939000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>10458000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>14957000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13156000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>13313000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>31267000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>20816000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5194000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>10816000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>392000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>16804000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>52714000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>26338000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>26579000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>8500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>17406000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>23329000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>13792000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12777000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>16261000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>11891000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>22666000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>42464000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>23801000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>28819000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>56999000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>68729000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>54438000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>66698000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>47117000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>55133000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>44770000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>48970000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>52148000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>52999000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>60620000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>47267000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>53494000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>68727000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>93193000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>62302000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>84258000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>37002000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>35502000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>32697000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>37765000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>30907000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>43701000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>56077000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>47790000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>102732000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>43935000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>33244000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>31022000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>40855000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>42351000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>53481000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>76392000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>89302000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>24647000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>43603000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>67872000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>19956000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>28910000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>27361000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>28010000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>36374000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>28218000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>35596000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>22426344.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>21843527.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>19198089.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>17930052.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>14742760.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>13659352.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>22944965.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>19994239.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>13309576.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>7716140.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>5386769.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>8930779.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>7793647.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>3713053.0</v>
       </c>
-      <c r="CS10"/>
-[...1 lines deleted...]
-      <c r="CU10">
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10">
         <v>2132220.0</v>
       </c>
-      <c r="CV10"/>
-      <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>39</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>12833000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>12896000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>12378000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>11916000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>12030000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>14453000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
@@ -6791,956 +6833,976 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>8560000.0</v>
+      </c>
+      <c r="C12">
+        <v>7555000.0</v>
+      </c>
+      <c r="D12">
         <v>12833000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12896000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>12378000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11916000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12030000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>14453000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14328000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12682000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8630000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>29701000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9745000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8939000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10458000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>14957000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13156000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13313000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>31267000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>20816000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5194000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10816000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>392000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>16804000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>52714000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>26338000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>26579000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8500000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>17406000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>23329000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>14610000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>12777000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16261000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>11891000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>22666000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>42464000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>23801000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>28819000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>56999000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>68729000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>54438000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>66698000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>47117000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>55133000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>44770000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>48970000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>52148000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>52999000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>60620000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>47267000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>53494000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>68727000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>93193000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>62302000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>84895000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>37637000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>36135000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>33325000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>38392000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>31232000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>44121000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>56497000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>48210000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>103152000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>44355000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>33664000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>31442000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>41275000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>42771000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>53901000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>78552000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>91392000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>26693000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>45195000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>69456000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>21505000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>31389000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>29787000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>30393000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>38751000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>30591000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>37931000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>25136455.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>24546559.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>22245293.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>21000949.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>17395029.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>32747618.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>22944965.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>19994239.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>13309576.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>10135324.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>7836673.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>11455516.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>11047847.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>3400000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>3600000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>3900000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>4100000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>4100000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>4400000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>4500000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
+        <v>1369753000.0</v>
+      </c>
+      <c r="C13">
+        <v>1370461000.0</v>
+      </c>
+      <c r="D13">
         <v>1368834000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1366980000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1369376000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1268888000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1269549000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1270752000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1167055000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1160492000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1165694000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1169025000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1169501000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1176059000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1177484000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1209732000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1207849000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1203685000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1157255000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1092130000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1033940000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>980453000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>968263000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>968436000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>958292000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>912653000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>917400000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>886598000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>888541000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>895381000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>899234000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>900526000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>899708000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>907843000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>910173000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>910683000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>912625000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>916121000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>921735000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>920759000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>922698000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>922084000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>924658000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>936893000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>957707000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>951868000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>935287000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>918221000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>884415000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>843268000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>829816000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>818516000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>807928000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>721742000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>711880000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>701431000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>657304000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>643022000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>627722000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>616701000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>610580000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>603344000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>569439000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>566395000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>490441000.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13">
         <v>433645000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>429236000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>357614000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>351084000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>346632000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>342912000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>336028000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>331784000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>327210000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>317674000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>302352000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>297858000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>286185826.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>282157776.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>243769733.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>204350743.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>200788459.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>198451609.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>160516937.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>136002301.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>133885966.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>126306769.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>124238215.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>122648884.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>115316384.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>108600000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>93095819.0</v>
       </c>
-      <c r="CS13"/>
-[...1 lines deleted...]
-      <c r="CU13">
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13">
         <v>74708559.0</v>
       </c>
-      <c r="CV13"/>
-      <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>16810000.0</v>
+      </c>
+      <c r="C14">
         <v>16775000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>16775000.0</v>
+      </c>
+      <c r="E14">
         <v>19771000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>16741000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>16727000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>16583000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>15528000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14972000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>14922000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>15013000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>18018000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>14949000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>18359000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>15027000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>18801000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15369000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15097000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>17868000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>15922000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>14514000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>14035000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>14222000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>14143000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>13317000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13157000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>13188000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13087000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>12955000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>13130000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>13317000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13318500.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>13327100.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13370300.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>13417500.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>13476700.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>13554900.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>12115500.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13737500.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>13741800.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>13740200.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>13459800.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>13574100.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>13856500.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>13880600.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>12085500.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>13531600.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>13329500.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>13133200.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>12924400.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>12802700.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>12671300.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>12417900.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>11520700.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>11369000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>11129200.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>10393500.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>10166900.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>10084400.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>9935500.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>9873700.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>9677700.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>9451600.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>8716200.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>8322300.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>5883200.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>8003800.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>7966800.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>7921400.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>5975000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7575500.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>7015800.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>6894700.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>4768333.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>4858333.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>5040000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>4320000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>4950000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>5395000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>4405000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>4200000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>4064167.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>4148333.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>3735714.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>3650000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>3064154.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>3188513.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>3007009.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>2591058.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>2436215.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>2387377.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>2321725.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>2297266.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>2263139.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>2165294.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>1949500.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>1949500.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>1888889.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>1647059.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>1600000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>1600000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>1625000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7801,248 +7863,252 @@
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>44265000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>40357000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-62754000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-62674000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-56713000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-56639000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-58812000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-58322000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-48077000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-50360000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-56699000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-50623000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-40349000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-41054000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-39704000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-41340000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-36744000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-34977000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-39548000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-30753000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-37168000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-37532000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-35792000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-33757000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-36859000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-35566000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-41351000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-40382000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-41797000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-39727000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-48778000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-55460000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-60506000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-55540000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-69901000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-67037000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-62517000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-59105000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-54337000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-57453000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-52563000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-44540000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-38762000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-41084000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-43439000.0</v>
       </c>
-      <c r="BE16"/>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8103,52 +8169,54 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -8209,52 +8277,54 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8315,1019 +8385,1037 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>48</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
         <v>316000.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>491000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>491000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>866000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>866000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>986000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>1086000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>1546000.0</v>
       </c>
-      <c r="AE20"/>
-[...1 lines deleted...]
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20">
         <v>1553000.0</v>
       </c>
-      <c r="AH20"/>
-[...1 lines deleted...]
-      <c r="AJ20">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20">
         <v>1572000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1572000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>1645000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>1645000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>1680000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>1680000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>1715000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>1715000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>1718000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>1911000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>1940000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>1940000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>1951000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="AY20">
         <v>1100000.0</v>
       </c>
       <c r="AZ20">
         <v>1100000.0</v>
       </c>
       <c r="BA20">
+        <v>1100000.0</v>
+      </c>
+      <c r="BB20">
+        <v>1100000.0</v>
+      </c>
+      <c r="BC20">
         <v>1106000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>1110000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>1120000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>1120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1127000.0</v>
       </c>
       <c r="BG20">
         <v>1127000.0</v>
       </c>
       <c r="BH20">
+        <v>1127000.0</v>
+      </c>
+      <c r="BI20">
+        <v>1127000.0</v>
+      </c>
+      <c r="BJ20">
         <v>1260000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>1388000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1392000.0</v>
       </c>
       <c r="BL20">
         <v>1392000.0</v>
       </c>
       <c r="BM20">
         <v>1392000.0</v>
       </c>
       <c r="BN20">
         <v>1392000.0</v>
       </c>
       <c r="BO20">
         <v>1392000.0</v>
       </c>
       <c r="BP20">
         <v>1392000.0</v>
       </c>
       <c r="BQ20">
         <v>1392000.0</v>
       </c>
       <c r="BR20">
+        <v>1392000.0</v>
+      </c>
+      <c r="BS20">
+        <v>1392000.0</v>
+      </c>
+      <c r="BT20">
         <v>1396000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>1397000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>1397000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>1414000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1441000.0</v>
       </c>
       <c r="BX20">
         <v>1441000.0</v>
       </c>
       <c r="BY20">
         <v>1441000.0</v>
       </c>
       <c r="BZ20">
         <v>1441000.0</v>
       </c>
       <c r="CA20">
         <v>1441000.0</v>
       </c>
       <c r="CB20">
         <v>1441000.0</v>
       </c>
       <c r="CC20">
         <v>1441000.0</v>
       </c>
       <c r="CD20">
-        <v>1440817.0</v>
+        <v>1441000.0</v>
       </c>
       <c r="CE20">
-        <v>1440817.0</v>
+        <v>1441000.0</v>
       </c>
       <c r="CF20">
         <v>1440817.0</v>
       </c>
       <c r="CG20">
         <v>1440817.0</v>
       </c>
       <c r="CH20">
         <v>1440817.0</v>
       </c>
       <c r="CI20">
         <v>1440817.0</v>
       </c>
       <c r="CJ20">
+        <v>1440817.0</v>
+      </c>
+      <c r="CK20">
+        <v>1440817.0</v>
+      </c>
+      <c r="CL20">
         <v>1468174.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>1495532.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>1522889.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>1577604.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>1604961.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>1641437.0</v>
       </c>
-      <c r="CP20"/>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
         <v>49</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21">
         <v>2015000.0</v>
       </c>
-      <c r="C21"/>
-      <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21">
         <v>1977000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>2723000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>2112000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>7370000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>1150000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
         <v>1212000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>498000.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
         <v>1469000.0</v>
       </c>
-      <c r="AH21"/>
-[...1 lines deleted...]
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21">
         <v>1249000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>658000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>731000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>842000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1172000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1858000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>23913000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>25288000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>25179000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>27267000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>28475000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>29745000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>31478000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>32639000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>34008000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>35625000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>36989000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>41009000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>42281000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>43796000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>49055000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>50322000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>48108000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>51543000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>48140000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>50050000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>52797000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>48118000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>49820000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>52173000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>55663000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>56576000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>58936000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>61649000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>29025000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>30457000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>32999000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>35589000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>35155000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>24972000.0</v>
       </c>
-      <c r="BX21"/>
-      <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>17247000.0</v>
       </c>
-      <c r="H22"/>
-[...1 lines deleted...]
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>74693000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>10877000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>106745000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-13685000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6300000.0</v>
       </c>
       <c r="Q22">
         <v>-6100000.0</v>
       </c>
       <c r="R22">
+        <v>-6300000.0</v>
+      </c>
+      <c r="S22">
+        <v>-6100000.0</v>
+      </c>
+      <c r="T22">
         <v>7358000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>1216000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22">
         <v>14672000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
         <v>-818000.0</v>
       </c>
-      <c r="AE22"/>
-[...1 lines deleted...]
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>1393000.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
+      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22">
         <v>1.0</v>
       </c>
       <c r="AR22"/>
       <c r="AS22">
         <v>1.0</v>
       </c>
       <c r="AT22"/>
-      <c r="AU22"/>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>1.0</v>
       </c>
-      <c r="AZ22"/>
-[...1 lines deleted...]
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22">
         <v>2101000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>3070000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>4107000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1718000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>2351000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2852000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3375000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>3032000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>38403000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>2750000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2900000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>1051000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1514000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>1813000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2324000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>349000.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>1840365000.0</v>
+      </c>
+      <c r="C23">
+        <v>1887586000.0</v>
+      </c>
+      <c r="D23">
         <v>1926167000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2097606000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2013239000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1893084000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1913707000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1887405000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1899425000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1903473000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1926361000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1878281000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1920177000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1978884000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2033301000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2038586000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1947613000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1965573000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1940061000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1876951000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1499750000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1536353000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1464183000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1478934000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1392810000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1389086000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1392418000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1403804000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1347808000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1371312000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1335997000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1357740000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1376166000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1426658000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1455695000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1551027000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1482350000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1474514000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>1609089000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1679319000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1691543000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1760177000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1695809000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1781953000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2024673000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1997837000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2001342000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1961470000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1931767000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1869221000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1904558000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1896247000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1896642000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1816074000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1819337000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1767059000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1677644000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1664964000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1611674000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1610272000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1615102000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1663927000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1695936000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1671908000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1614353000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1605091000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1609288000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1616909000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1616161000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1618026000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1519910000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1506876000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1441066000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>1419631000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1422229000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1213288000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1207381000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1209883000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1169630000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1131815000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1109092000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1115900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>993937439.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>965546625.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>923584221.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>814165702.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>799287865.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>761510264.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>655826327.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>626240224.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>582336403.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>536923483.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>489375072.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>473827364.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>389605800.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>371500000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>320100000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>265000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>254700000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>232000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>218000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>204000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>189500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>813583000.0</v>
+      </c>
+      <c r="C24">
+        <v>865205000.0</v>
+      </c>
+      <c r="D24">
         <v>1021164000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>921638000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>895218000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>906719000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>908026000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>882266000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>883683000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>884857000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>886022000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>838688000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>862507000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>774411000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
@@ -9371,75 +9459,77 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>1021164000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1144138000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1111248000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>955453000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>955385000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>921266000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
@@ -9489,52 +9579,54 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9595,52 +9687,54 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9701,401 +9795,413 @@
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>981023000.0</v>
+      </c>
+      <c r="C28">
+        <v>1008079000.0</v>
+      </c>
+      <c r="D28">
         <v>1008331000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>1131242000.0</v>
+      </c>
+      <c r="F28">
         <v>1098870000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>943537000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>943355000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>906813000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>917355000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>912532000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>907392000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>808987000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>871751000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>908941000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>997175000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>952461000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>857135000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>853582000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>824780000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>824778000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>688235000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>783673000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>718799000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>700463000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>603146000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>654135000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>622222000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>724535000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>675076000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>670334000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>633571000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>648228000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>647836000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>691542000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>667205000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>882500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>783057000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>732008000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>827949000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>841081000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>853625000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>850256000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>872292000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>819817000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>874337000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1130473000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1004531000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1000662000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>992454000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>972922000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>977530000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>962443000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>947214000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>989321000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>970939000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1088153000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1052215000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1053928000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>999197000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>978022000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>989931000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1013865000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1050734000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>963993000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1024770000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1042414000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1045605000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1025258000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1025916000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1010377000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>899393000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>878310000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>935439000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-41593000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-65862000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>762849000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>751204000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>747103000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>706854000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-35564000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>653680000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>654848000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>588468930.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>561316058.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>556692144.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>991829260.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>483758436.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>448961044.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>784953227.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>782696053.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>359092732.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>343581135.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>308971767.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>294682038.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>463357350.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>226300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>191300000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>155900000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>151500000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>137300000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>132400000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>125500000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>125100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>1669806000.0</v>
+      </c>
+      <c r="C29">
+        <v>1710602000.0</v>
+      </c>
+      <c r="D29">
         <v>1740320000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1892777000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1821300000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1592254000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1609285000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1593720000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1518850000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1519833000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1532324000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1478693000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1526443000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1583602000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
@@ -10139,346 +10245,350 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>58</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30">
         <v>28563000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>27466000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27238000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="G30"/>
+      <c r="H30">
         <v>25884000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20878000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>20311000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14103000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7653000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5700000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5900000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>5900000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6644000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6300000.0</v>
       </c>
       <c r="Q30">
         <v>6100000.0</v>
       </c>
       <c r="R30">
+        <v>6300000.0</v>
+      </c>
+      <c r="S30">
+        <v>6100000.0</v>
+      </c>
+      <c r="T30">
         <v>50494000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>42160000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>37457000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>30107000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>31852000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>17986000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10961000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>16775000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>33636000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10140000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10140000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>10260000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1216000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>10530000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>10530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10329000.0</v>
       </c>
       <c r="AI30">
         <v>10329000.0</v>
       </c>
       <c r="AJ30">
+        <v>10329000.0</v>
+      </c>
+      <c r="AK30">
+        <v>10329000.0</v>
+      </c>
+      <c r="AL30">
         <v>13176000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2621000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>11717000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>17475000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>10701000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>8703000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>21896000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>20120000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>19262000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>29886000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>32743000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>31144000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>34299000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>37302000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>42566000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>32877000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>35041000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>29031000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>27749000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>30575000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>25942000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>29148000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>27266000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>27520000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>23304000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>23662000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>22361000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>21418000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>20349000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>18750000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>19236000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>18638000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>18778000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>18276000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>17595000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>13821000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>13490000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>13949000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>13857000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>10117000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>10356000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>10279000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>10069000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>8618000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>6896000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>6813000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>5510035.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>5366473.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>5068749.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>4440528.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>4080347.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>3638144.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>2879045.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>2583619.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>1941673.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1943955.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>1777170.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>1619150.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>478477.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>77438.0</v>
       </c>
-      <c r="CS30"/>
-[...1 lines deleted...]
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30">
         <v>55326.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30"/>
       <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -10539,93 +10649,99 @@
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>-83276000.0</v>
+      </c>
+      <c r="C32">
+        <v>-196036000.0</v>
+      </c>
+      <c r="D32">
         <v>-157077000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-136903000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-117570000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-88305000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-54768000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-82753000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-85473000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-81223000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-62710000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-10477000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-65391000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-142266000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
@@ -10669,360 +10785,368 @@
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
     </row>
-    <row r="33" spans="1:102">
+    <row r="33" spans="1:104">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
-        <v>1881953000.0</v>
+        <v>1802808000.0</v>
       </c>
       <c r="C33">
-        <v>2004301000.0</v>
+        <v>1877321000.0</v>
       </c>
       <c r="D33">
+        <v>1869072000.0</v>
+      </c>
+      <c r="E33">
+        <v>1945465000.0</v>
+      </c>
+      <c r="F33">
         <v>1857680000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1875024000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1861797000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1870158000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1884013000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1889725000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1896317000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1826084000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1909866000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1921042000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2006292000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2022212000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1932543000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1949851000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1841249000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1811599000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1448655000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1493820000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1419319000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1441945000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1326600000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1343629000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1307799000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1381825000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1315590000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1332904000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1294506000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1329348000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1345272000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1400213000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1301363000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1493928000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1401411000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1389384000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1390363000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1393600000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1403570000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1455628000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1592955000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1580543000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1496342000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1880913000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1855335000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1817543000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1806461000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1756182000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1775751000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1772554000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1747354000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1705157000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1702693000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1695773000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1610882000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1600322000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1544019000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1548414000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1542213000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1580434000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1585984000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1543953000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1546289000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1551538000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1556854000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1555097000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1551240000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1544121000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1400251000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1377566000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1376131000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1340194000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1315012000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1158723000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1123278000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1125813000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1086482000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1063589000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1054373000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1051018000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>943123724.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>921351342.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>883375802.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>778118400.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>765763663.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>728054308.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>614284172.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>594400764.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>556314655.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>515093346.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>471134054.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>47593988.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>370521185.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>345100000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>304800000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>248200000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>239500000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>217500000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>207800000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>193600000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>178000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:102">
+    <row r="34" spans="1:104">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -11083,668 +11207,682 @@
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
     </row>
-    <row r="35" spans="1:102">
+    <row r="35" spans="1:104">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>1022979000.0</v>
+        <v>1039743000.0</v>
       </c>
       <c r="C35">
-        <v>688618000.0</v>
+        <v>865205000.0</v>
       </c>
       <c r="D35">
+        <v>866239000.0</v>
+      </c>
+      <c r="E35">
+        <v>921638000.0</v>
+      </c>
+      <c r="F35">
         <v>895218000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>906719000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>908026000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>882266000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>883683000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>884857000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>886022000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>838688000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>862507000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>774411000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>894133000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>795918000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>797291000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>820895000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>780047000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>788594000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>606429000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>612945000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>566320000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>582267000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>592860000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>597473000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>598722000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>629892000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>514543000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>574986000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>645688000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>597583000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>540327000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>586141000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>629515000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>684276000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>687968000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>710958000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>735248000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>870895000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>898031000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>906976000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>909153000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>864555000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>841968000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1125311000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1144729000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1127265000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1107553000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1067070000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1056291000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1052859000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1062773000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1063255000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1078086000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1105749000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1045043000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1040789000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1009331000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1018589000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1007116000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1066113000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1095078000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1063495000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>1059068000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>1071674000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>1069763000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>1066816000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>1069097000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1064836000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>1006377000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>991747000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>986394000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>964051000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>962225000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>806804000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>5361000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>773657000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>734037000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>718071000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>681898000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>690444000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>610895274.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>583159585.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>564637020.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>504879656.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>498501196.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>462620396.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>403949096.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>401345146.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>372402308.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>7500000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>314358536.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>303612817.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>235600000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>226300000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>191300000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>155900000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>151500000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>137300000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>131900000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>125500000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>125100000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:102">
+    <row r="36" spans="1:104">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
-        <v>12226000.0</v>
+        <v>143290000.0</v>
       </c>
       <c r="C36">
-        <v>102952000.0</v>
+        <v>1877321000.0</v>
       </c>
       <c r="D36">
+        <v>1866215000.0</v>
+      </c>
+      <c r="E36">
+        <v>1945465000.0</v>
+      </c>
+      <c r="F36">
         <v>1857680000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1875024000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1856786000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1870158000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1884013000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1889725000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1890305000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1826084000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1909866000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1921042000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2000194000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2022212000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1932543000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1949851000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1829643000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1811599000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1448655000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1493820000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1414509000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1441945000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1326600000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1343629000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1297169000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>31965000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>32372000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-1282554000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>18011000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-1244978000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-101507000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1396371000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1301363000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1493928000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1397754000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1386253000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1387072000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1390185000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1399741000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1451029000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1565835000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1551803000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1467652000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1849864000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1822972000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1783931000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1771062000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1720433000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1738281000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>1733996000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1707408000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1661116000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>12177000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>14292000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>11427000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>11315000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>15198000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>18467000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>10504000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>28998000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>27681000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>24093000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>24942000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>24543000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>24471000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>22747000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>23577000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>23435000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-1400251000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-1377566000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-1376131000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-1340194000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-1315012000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-1158723000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-1123278000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-1125813000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-1086482000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>-1063589000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>-1054373000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>-1051018000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>-943123724.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>-921351342.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>-883375802.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>-778118400.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>-765763663.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>-728054308.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>-614284172.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>-594400764.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>-556314655.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>-515093346.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>-471134054.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>-47593988.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>-370521185.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>-345100000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>-304800000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>-248200000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>-239500000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>-217500000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>-207800000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>-193600000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>-178000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:102">
+    <row r="37" spans="1:104">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11805,79 +11943,85 @@
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
     </row>
-    <row r="38" spans="1:102">
+    <row r="38" spans="1:104">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38">
+        <v>1831805000.0</v>
+      </c>
+      <c r="C38">
+        <v>1880031000.0</v>
+      </c>
+      <c r="D38">
         <v>1913334000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2084710000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2000861000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>6144000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1099000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1872952000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1903473000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
@@ -11892,711 +12036,725 @@
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38">
         <v>23512000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>22209000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>22165000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>20293000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>23904000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>20549000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>42358000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>44004000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>42686000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>20857000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>15559000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>18498000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>20167225.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>14282251.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>12894377.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>10605825.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>12048826.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>-2929806.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>15718145.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>9261602.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>10770499.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>9750858.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>8627175.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>413158710.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>7558291.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>23000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>11700000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>12900000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>11100000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>10400000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>5800000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>5900000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>7900000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:102">
+    <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>2818000.0</v>
+        <v>28997000.0</v>
       </c>
       <c r="C39">
-        <v>-27466000.0</v>
+        <v>2710000.0</v>
       </c>
       <c r="D39">
+        <v>15699000.0</v>
+      </c>
+      <c r="E39">
+        <v>139245000.0</v>
+      </c>
+      <c r="F39">
         <v>143181000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>6144000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>13996000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2794000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1084000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1066000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>13761000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>22496000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>566000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>48903000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>9907000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1417000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1914000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>2409000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>17051000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2376000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>8444000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1610000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>12620000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2199000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2535000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2344000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>24404000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3339000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>4672000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4819000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>25665000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>5085000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>4103000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>4225000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>121337000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>4306000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>43962000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>315895000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>150010000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>199515000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>222834000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>228974000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>33841000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>126157000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>464299000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>38068000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>61116000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>59784000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>30387000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>28470000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>32747000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>22089000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>21054000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>19584000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>4000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>3074000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>4685000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>2169000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1997000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>3106000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>5464000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>3334000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>39381000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>3385000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>3360000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1139000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>1756000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1899000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>3372000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1728000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>821000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>1445000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>1917000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>683000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>1592000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>1875000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>27026000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>30243000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>28464000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>735000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>1524000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>2028000.0</v>
       </c>
-      <c r="CD39"/>
-[...1 lines deleted...]
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39">
         <v>1086620.0</v>
       </c>
-      <c r="CG39"/>
-[...1 lines deleted...]
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>3513791.0</v>
       </c>
-      <c r="CJ39"/>
-[...1 lines deleted...]
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39">
         <v>1773188.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>180753.0</v>
       </c>
-      <c r="CN39"/>
-      <c r="CO39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>505850.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>144285.0</v>
       </c>
-      <c r="CQ39"/>
-      <c r="CR39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>216348.0</v>
       </c>
-      <c r="CS39"/>
-      <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
     </row>
-    <row r="40" spans="1:102">
+    <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>337825000.0</v>
+        <v>472938000.0</v>
       </c>
       <c r="C40">
-        <v>420000.0</v>
+        <v>55872000.0</v>
       </c>
       <c r="D40">
+        <v>59247000.0</v>
+      </c>
+      <c r="E40">
+        <v>66544000.0</v>
+      </c>
+      <c r="F40">
         <v>57099000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>57631000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>59319000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>299506000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>52885000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>54614000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>62754000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>62674000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>56713000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>56639000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>58812000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>58322000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>48077000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>50360000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>62403000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>58092000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>52413000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>53852000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>55609000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>58596000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>54883000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>52337000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>47155000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>339797000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-37168000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-37532000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>-7872000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>-5645000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>-7841000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>35792000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>33757000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>66542000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-22986000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>54291000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>69326000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>76195000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>77712000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>11449000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>145565000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>308812000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>15532000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>139802000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>67037000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>62517000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>59105000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>-54337000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>-57453000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-52563000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-44540000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-38762000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>-41084000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>-43439000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>39002000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>37879000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>25633000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>26616000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>33340000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>36453000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>29760000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>32508000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>32773000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>32275000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>15000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>32917000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>33757000.0</v>
       </c>
-      <c r="BR40"/>
-[...1 lines deleted...]
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40">
         <v>-11000.0</v>
       </c>
-      <c r="BU40"/>
-[...1 lines deleted...]
-      <c r="BW40">
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40">
         <v>-2451000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>-5361000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>-773657000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>-734037000.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CC40"/>
+      <c r="CD40">
         <v>-681898000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>-690444000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>-610895274.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>-583159585.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>-564637020.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>-504879656.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>-498501196.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>-452620396.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>-393949096.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>-391345146.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-333797275.0</v>
       </c>
       <c r="CN40"/>
       <c r="CO40">
+        <v>-333797275.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>-293612817.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>-225550997.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>-2814387.0</v>
       </c>
-      <c r="CR40"/>
-      <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40"/>
+      <c r="CX40">
         <v>-500000.0</v>
       </c>
-      <c r="CW40"/>
-      <c r="CX40"/>
+      <c r="CY40"/>
+      <c r="CZ40"/>
     </row>
-    <row r="41" spans="1:102">
+    <row r="41" spans="1:104">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -12657,284 +12815,288 @@
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
+      <c r="CY41"/>
+      <c r="CZ41"/>
     </row>
-    <row r="42" spans="1:102">
+    <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>70</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
         <v>0.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>0.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-58000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>16560000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-407000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-578000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="J42"/>
+      <c r="K42">
         <v>-922000.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42">
         <v>-999164000.0</v>
       </c>
-      <c r="AG42"/>
-[...1 lines deleted...]
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42"/>
+      <c r="AK42">
         <v>99467000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1216000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>8415000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1120000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1051000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1129000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1058000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>1116000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1213000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1482000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>1464000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>1364000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>1270000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>2140000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>2041000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1938000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>1839000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>1757000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>1598000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>295396000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>289025000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>1499000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>643022000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>627722000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>867702000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>859201000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>843716000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>596756000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>593712000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>517758000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>618530000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>452440000.0</v>
       </c>
-      <c r="BO42">
-[...4 lines deleted...]
-      </c>
       <c r="BQ42">
+        <v>448803000.0</v>
+      </c>
+      <c r="BR42">
+        <v>444134000.0</v>
+      </c>
+      <c r="BS42">
         <v>562685000.0</v>
       </c>
-      <c r="BR42"/>
-[...1 lines deleted...]
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42">
         <v>354495000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42">
         <v>92900256.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>86912556.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>81178456.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>71192670.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>24595178.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>23642446.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>22525345.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>22200051.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>-27387770.0</v>
       </c>
-      <c r="CM42"/>
-[...1 lines deleted...]
-      <c r="CO42">
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>1001.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>30643831.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>-100000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>99300000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>86400000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>81600000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>77300000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>72500000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>70800000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>-5600000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:102">
+    <row r="43" spans="1:104">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12995,52 +13157,54 @@
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
     </row>
-    <row r="44" spans="1:102">
+    <row r="44" spans="1:104">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -13101,78 +13265,80 @@
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
     </row>
-    <row r="45" spans="1:102">
+    <row r="45" spans="1:104">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
         <v>1726000.0</v>
       </c>
-      <c r="C45"/>
-      <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
         <v>4043000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
         <v>4598000.0</v>
       </c>
-      <c r="K45"/>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
         <v>4920000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -13215,371 +13381,375 @@
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
     </row>
-    <row r="46" spans="1:102">
+    <row r="46" spans="1:104">
       <c r="A46" t="s">
         <v>74</v>
       </c>
-      <c r="B46">
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46">
         <v>526000.0</v>
       </c>
-      <c r="C46"/>
-      <c r="D46"/>
       <c r="E46"/>
-      <c r="F46">
-[...1 lines deleted...]
-      </c>
+      <c r="F46"/>
       <c r="G46"/>
       <c r="H46">
+        <v>2543000.0</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46">
         <v>1849599000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1860257000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2798000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1809735000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1890874000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1901744000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3120000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2002470000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1913593000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1925200000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>3370000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1776680000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1431437000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1475393000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2674000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1424998000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1310116000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1321129000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1277000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1349860000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1283218000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1301486000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1274451000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1264576000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1446779000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>820000.0</v>
       </c>
-      <c r="AH46"/>
-[...1 lines deleted...]
-      <c r="AJ46">
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46">
         <v>836000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>901000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>915000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>928000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>977000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1011000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1442000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1408000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1464000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1542000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1619000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1598000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1641000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1681000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1719000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1191000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1217000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1288000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1591073000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1332000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1464000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1986000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1687000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1332000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1370000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1499998000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1504114000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>1470350000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>1470135000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1473430000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1475328000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1474382000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1467335000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1457645000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>1369830000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1345712000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>1341735000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>1303191000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>1278416000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>1132310000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>1119358000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>1121946000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>1082658000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>1062148000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>1050559000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>1047242000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>938972796.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>917207493.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>878887781.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>773606686.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>761670577.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>707525225.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>612815998.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>592905232.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>554095157.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>512880601.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>468972251.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>45311763.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>370521185.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>345100000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>304800000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>248200000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>239500000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>217500000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>207800000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>193600000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>178000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:102">
+    <row r="47" spans="1:104">
       <c r="A47" t="s">
         <v>75</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>1863896000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1897949000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1809608000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1831743000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1854761000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>1834080000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
@@ -13629,352 +13799,360 @@
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
+      <c r="CY47"/>
+      <c r="CZ47"/>
     </row>
-    <row r="48" spans="1:102">
+    <row r="48" spans="1:104">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>-689530000.0</v>
+      </c>
+      <c r="C48">
+        <v>-675493000.0</v>
+      </c>
+      <c r="D48">
         <v>-649678000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-618341000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-659266000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-631855000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-615242000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-597720000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-579139000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-564951000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-548273000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-527586000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-522796000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-508420000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-539422000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-524905000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-511552000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-495732000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-474318000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-454691000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-433310000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-443409000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-427681000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-412577000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-421515000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-407150000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-390196000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-428680000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-450433000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-443661000.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48">
+      <c r="AF48"/>
+      <c r="AG48">
         <v>-416819000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-402190000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-395669000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-364684000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-490612000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-488535000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-466541000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-486015000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-489356000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-482264000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-442000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-434388000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-455508000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-452971000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-438432000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-430282000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-420036000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-407052000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-389758000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-344294000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-331116000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-323406000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-305145000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-295396000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-289025000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-269942000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-260535000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-250585000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-223684000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-221304000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-213055000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-189340000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-176580000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-165349000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-155956000.0</v>
       </c>
-      <c r="BN48"/>
-      <c r="BO48"/>
       <c r="BP48"/>
-      <c r="BQ48">
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-122498000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-115546000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-108474000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-102526000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-92264000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-87196000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-82302000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-73865000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-68044000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-62573000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-50914000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-46437000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-42973000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-35917862.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-31903110.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-28703538.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-24202169.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>21601510.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>19693618.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>16237265.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>14423874.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>13693885.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-11848843.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-10863358.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-9936466.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7000000.0</v>
       </c>
       <c r="CR48">
         <v>-7800000.0</v>
       </c>
       <c r="CS48">
+        <v>-7000000.0</v>
+      </c>
+      <c r="CT48">
+        <v>-7800000.0</v>
+      </c>
+      <c r="CU48">
         <v>-6600000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-6100000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-6900000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-6200000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-6100000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>67400000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:102">
+    <row r="49" spans="1:104">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -14035,94 +14213,100 @@
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
     </row>
-    <row r="50" spans="1:102">
+    <row r="50" spans="1:104">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50">
+        <v>176000000.0</v>
+      </c>
+      <c r="C50">
+        <v>150429000.0</v>
+      </c>
+      <c r="D50">
         <v>154925000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>222500000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>216030000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>48734000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>47359000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>39000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>48000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>40357000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>30000000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="M50"/>
+      <c r="N50">
         <v>18989000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>143469000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>113500000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
@@ -14165,858 +14349,874 @@
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
     </row>
-    <row r="51" spans="1:102">
+    <row r="51" spans="1:104">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>989583000.0</v>
+      </c>
+      <c r="C51">
+        <v>1015634000.0</v>
+      </c>
+      <c r="D51">
         <v>1021164000.0</v>
       </c>
-      <c r="C51">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="E51">
+        <v>1144138000.0</v>
+      </c>
+      <c r="F51">
         <v>1111248000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>955453000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>955385000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>921266000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>931683000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>925214000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>916022000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>838688000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>881496000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>917880000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1007633000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>967418000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>870291000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>866895000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>856047000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>845594000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>693429000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>794489000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>719191000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>717267000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>655860000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>680473000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>648801000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>733035000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>692482000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>693663000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>647363000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>661005000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>664097000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>703433000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>689871000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>924964000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>806858000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>760827000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>884948000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>909810000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>908063000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>916954000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>919409000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>874950000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>919107000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1179443000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1056679000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1053661000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1053074000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1020189000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1031024000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1031170000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1040407000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1051623000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1055197000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1125155000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1087717000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1086625000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1036962000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>1008929000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>1033632000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>1069942000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>1098524000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1066725000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1068705000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1075658000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>1076627000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>1066113000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1068267000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>1063858000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>975785000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>967612000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>960086000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>2010000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>2010000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>782805000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>780114000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>774464000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>734864000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>810000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>681898000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>690444000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>610895274.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>583159585.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>575890233.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>1009759312.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>498501196.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>462620396.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>807898192.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>802690292.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>372402308.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>351297275.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>314358536.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>303612817.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>471150997.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>226300000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>191300000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>155900000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>151500000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>137300000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>132400000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>125500000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>125100000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:102">
+    <row r="52" spans="1:104">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
-        <v>57432000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C52">
-        <v>522064000.0</v>
+        <v>150429000.0</v>
       </c>
       <c r="D52">
+        <v>154925000.0</v>
+      </c>
+      <c r="E52">
+        <v>222500000.0</v>
+      </c>
+      <c r="F52">
         <v>216030000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>48734000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>47359000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>39000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>48000000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>40357000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>30000000.0</v>
       </c>
-      <c r="K52">
-[...2 lines deleted...]
-      <c r="L52">
+      <c r="M52">
+        <v>1486000.0</v>
+      </c>
+      <c r="N52">
         <v>18989000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>143469000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>113500000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>171500000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>73000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>46000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>76000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>57000000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>87000000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>181544000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>152871000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>135000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>63000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>83000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>50079000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1599000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>177939000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>118677000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1675000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>69500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>130000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>124000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>67000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>247500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>125900000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>114882000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>157000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>47500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="AP52">
         <v>17500000.0</v>
       </c>
       <c r="AQ52">
         <v>17500000.0</v>
       </c>
       <c r="AR52">
+        <v>17500000.0</v>
+      </c>
+      <c r="AS52">
+        <v>17500000.0</v>
+      </c>
+      <c r="AT52">
         <v>83500000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>60500000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>50500000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>40500000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>35500000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>22500000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>22500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BA52">
         <v>10000000.0</v>
       </c>
       <c r="BB52">
         <v>10000000.0</v>
       </c>
       <c r="BC52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>10000000.0</v>
+      </c>
+      <c r="BE52">
         <v>44500000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>49000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>47000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>34000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>10000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>29100000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>6528000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>6579000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>6594000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>13000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>5500000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>8500000.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52">
         <v>11000.0</v>
       </c>
-      <c r="BU52"/>
-[...1 lines deleted...]
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52">
         <v>2451000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>5361000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>773657000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>734037000.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>681898000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>690444000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>610895274.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>583159585.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>564637020.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>504879656.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>498501196.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>462620396.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>403949096.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>401345146.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>343797275.0</v>
       </c>
       <c r="CN52">
         <v>10000000.0</v>
       </c>
       <c r="CO52">
+        <v>343797275.0</v>
+      </c>
+      <c r="CP52">
+        <v>10000000.0</v>
+      </c>
+      <c r="CQ52">
         <v>303612817.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>235550997.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CS52">
         <v>10000000.0</v>
       </c>
       <c r="CT52">
         <v>10000000.0</v>
       </c>
       <c r="CU52">
         <v>10000000.0</v>
       </c>
       <c r="CV52">
-        <v>500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="CW52">
         <v>10000000.0</v>
       </c>
       <c r="CX52">
+        <v>500000.0</v>
+      </c>
+      <c r="CY52">
         <v>10000000.0</v>
       </c>
+      <c r="CZ52">
+        <v>10000000.0</v>
+      </c>
     </row>
-    <row r="53" spans="1:102">
+    <row r="53" spans="1:104">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>26000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>818000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>359000.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53">
         <v>637000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>635000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>633000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>628000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>627000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>325000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>420000.0</v>
       </c>
       <c r="BJ53">
         <v>420000.0</v>
       </c>
       <c r="BK53">
         <v>420000.0</v>
       </c>
       <c r="BL53">
         <v>420000.0</v>
       </c>
       <c r="BM53">
         <v>420000.0</v>
       </c>
       <c r="BN53">
         <v>420000.0</v>
       </c>
       <c r="BO53">
         <v>420000.0</v>
       </c>
       <c r="BP53">
         <v>420000.0</v>
       </c>
       <c r="BQ53">
         <v>420000.0</v>
       </c>
       <c r="BR53">
+        <v>420000.0</v>
+      </c>
+      <c r="BS53">
+        <v>420000.0</v>
+      </c>
+      <c r="BT53">
         <v>2160000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>2090000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>2046000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>1592000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>1584000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>1549000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>2479000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>2426000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>2383000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CC53">
         <v>2377000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CD53">
         <v>2373000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CE53">
         <v>2335000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>2710111.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>2703032.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>3047204.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>3070897.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>2652269.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>19088266.0</v>
       </c>
-      <c r="CJ53"/>
-[...1 lines deleted...]
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>3012113.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>2419184.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>2449904.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>2524737.0</v>
       </c>
-      <c r="CP53">
+      <c r="CR53">
         <v>3254200.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CS53">
         <v>3400000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CT53">
         <v>3600000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>3900000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>4100000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>4100000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>4400000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>4500000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:102">
+    <row r="54" spans="1:104">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -15077,1274 +15277,1300 @@
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
     </row>
-    <row r="55" spans="1:102">
+    <row r="55" spans="1:104">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>1840365000.0</v>
+      </c>
+      <c r="C55">
+        <v>1887586000.0</v>
+      </c>
+      <c r="D55">
         <v>1926167000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2097606000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2013239000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1893084000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1913707000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1887405000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1899425000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1903473000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1926361000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1878281000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1920177000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1978884000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2033301000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2038586000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1947613000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1965573000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1940061000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1876951000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1499750000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1536353000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1464183000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1478934000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1392810000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1389086000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1392418000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1403804000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1347808000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1371312000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1335997000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1357740000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1376166000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1426658000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1455695000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1551027000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1482350000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1474514000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>1609089000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1679319000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1691543000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1760177000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1695809000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1781953000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2024673000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1997837000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2001342000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1961470000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1931767000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1869221000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1904558000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1896247000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1896642000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1816074000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1819337000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1767059000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1677644000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1664964000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1611674000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1610272000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1615102000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1663927000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1695936000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1671908000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1614353000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1605091000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1609288000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1616909000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1616161000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1618026000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1519910000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1506876000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1441066000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1419631000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1422229000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1213288000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1207381000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1209883000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1169630000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1131815000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1109092000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1115900000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>993937439.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>965546625.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>923584221.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>814165702.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>799287865.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>761510264.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>655826327.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>626240224.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>582336403.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>536923483.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>489375072.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>473827364.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>389605800.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>371500000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>320100000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>265000000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>254700000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>232000000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>218000000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>204000000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>189500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:102">
+    <row r="56" spans="1:104">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
-        <v>44214000.0</v>
+        <v>37557000.0</v>
       </c>
       <c r="C56">
-        <v>12896000.0</v>
+        <v>10265000.0</v>
       </c>
       <c r="D56">
+        <v>57095000.0</v>
+      </c>
+      <c r="E56">
+        <v>152141000.0</v>
+      </c>
+      <c r="F56">
         <v>155559000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>18060000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>51910000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>17247000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>15412000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>13748000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>30044000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>52197000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>10311000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>57842000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>27009000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>16374000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>15070000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>15722000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>98812000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>65352000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>51095000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>42533000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>44864000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>36989000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>66210000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>45457000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>84619000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>21979000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>32218000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>38408000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>41491000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>28392000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>30894000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>26445000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>154332000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>57099000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>80939000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>85130000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>218726000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>285719000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>287973000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>304549000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>102854000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>201410000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>528331000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>116924000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>146007000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>143927000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>125306000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>113039000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>128807000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>123693000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>149288000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>110917000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>116644000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>71286000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>66762000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>64642000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>67655000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>61858000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>72889000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>83493000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>109952000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>127955000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>68064000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>53553000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>52434000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>61812000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>64921000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>73905000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>96147000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>107101000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>42770000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>59144000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>83313000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>34016000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>41745000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>40066000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>40462000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>47369000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>39160000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>46384000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>30646490.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>29913032.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>27314042.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>25441477.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>21475376.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>36385762.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>25824010.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>22577858.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>15251249.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>12079279.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>9613843.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>13074666.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>11526324.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>3400000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>3600000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>3900000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>4100000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>4100000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>4400000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>4500000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>3600000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:102">
+    <row r="57" spans="1:104">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
-        <v>454504000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C57">
-        <v>522064000.0</v>
+        <v>206301000.0</v>
       </c>
       <c r="D57">
+        <v>214172000.0</v>
+      </c>
+      <c r="E57">
+        <v>289044000.0</v>
+      </c>
+      <c r="F57">
         <v>273129000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>106365000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>106678000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>338506000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>100885000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>94971000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>92754000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>62674000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>75702000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>200108000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>172312000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>229822000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>121077000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>96360000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>138403000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>115092000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>139413000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>235396000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>208480000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>193596000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>117883000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>135337000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>97234000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>143689000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>222705000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>159374000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>40892000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>97420000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>158112000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>153018000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>102792000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>281257000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>192442000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>127462000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>252642000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>157208000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>135492000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>134939000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>77727000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>218525000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>452818000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>131572000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>120401000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>107537000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>98017000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>81605000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>76837000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>67453000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>62563000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>54540000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>48762000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>85584000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>92439000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>86002000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>68547000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>35633000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>55716000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>39868000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>43032000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>36354000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>45508000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>38273000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>40775000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>41645000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>32917000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>33757000.0</v>
       </c>
-      <c r="BR57"/>
-[...1 lines deleted...]
-      <c r="BT57">
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57">
         <v>11000.0</v>
       </c>
-      <c r="BU57"/>
-[...1 lines deleted...]
-      <c r="BW57">
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57">
         <v>2451000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>5361000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>773657000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>734037000.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57">
+      <c r="CC57"/>
+      <c r="CD57">
         <v>681898000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>690444000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>610895274.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>583159585.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>564637020.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>504879656.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>498501196.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="CK57">
         <v>10000000.0</v>
       </c>
       <c r="CL57">
         <v>10000000.0</v>
       </c>
       <c r="CM57">
         <v>10000000.0</v>
       </c>
       <c r="CN57">
         <v>10000000.0</v>
       </c>
       <c r="CO57">
         <v>10000000.0</v>
       </c>
       <c r="CP57">
         <v>10000000.0</v>
       </c>
       <c r="CQ57">
         <v>10000000.0</v>
       </c>
       <c r="CR57">
         <v>10000000.0</v>
       </c>
       <c r="CS57">
         <v>10000000.0</v>
       </c>
       <c r="CT57">
         <v>10000000.0</v>
       </c>
       <c r="CU57">
         <v>10000000.0</v>
       </c>
       <c r="CV57">
         <v>10000000.0</v>
       </c>
       <c r="CW57">
         <v>10000000.0</v>
       </c>
       <c r="CX57">
         <v>10000000.0</v>
       </c>
+      <c r="CY57">
+        <v>10000000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>10000000.0</v>
+      </c>
     </row>
-    <row r="58" spans="1:102">
+    <row r="58" spans="1:104">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>1042413000.0</v>
+      </c>
+      <c r="C58">
+        <v>1071506000.0</v>
+      </c>
+      <c r="D58">
         <v>1080411000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1210682000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1168347000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1013084000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1014704000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>982266000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>984568000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>979828000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>978776000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>901362000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>938209000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>974519000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1066445000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1025740000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>918368000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>917255000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>918450000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>903686000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>745842000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>848341000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>774800000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>775863000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>710743000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>732810000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>695956000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>773581000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>737248000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>734360000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>686580000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>695003000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>698439000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>739159000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>732307000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>965533000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>880410000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>838420000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>987890000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1028103000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1033523000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1041915000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>986880000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1083080000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1294786000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1256883000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1265130000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1234802000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1205570000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1148675000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1133128000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1120312000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1125336000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1117795000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1126848000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1191333000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1137482000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1126791000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1077878000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1054222000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1062832000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1105981000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1138110000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1099849000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1104576000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1109947000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1110538000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1108461000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1102014000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1098593000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1006377000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>991747000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>986394000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>964051000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>962225000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>806804000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>800151000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>797934000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>759497000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>718071000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>707413000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>718854000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>637410924.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>607654544.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>601965408.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>538732933.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>523564320.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>491221298.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>434729729.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>435707549.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>399380329.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>374847466.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>331182578.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>320640290.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>251232306.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>243100000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>207400000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>172600000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>167200000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>151000000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>146100000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>138100000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>127700000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:102">
+    <row r="59" spans="1:104">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -16405,360 +16631,368 @@
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
     </row>
-    <row r="60" spans="1:102">
+    <row r="60" spans="1:104">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>686163000.0</v>
+      </c>
+      <c r="C60">
+        <v>700908000.0</v>
+      </c>
+      <c r="D60">
         <v>725096000.0</v>
       </c>
-      <c r="C60">
-[...2 lines deleted...]
-      <c r="D60">
+      <c r="E60">
+        <v>754579000.0</v>
+      </c>
+      <c r="F60">
         <v>721362000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>653361000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>670460000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>689014000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>697257000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>704709000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>726392000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>750095000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>755037000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>775812000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>746097000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>792759000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>806092000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>821345000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>797363000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>746770000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>700118000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>634336000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>634767000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>648693000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>628777000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>600749000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>635613000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>564141000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>546526000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>564597000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>568786000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>586484000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>598961000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>613409000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>645304000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>519538000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>535447000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>560937000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>547077000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>570077000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>579108000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>618758000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>628944000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>620059000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>643410000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>652110000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>643679000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>636859000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>616037000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>592184000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>624196000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>626074000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>623196000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>555271000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>555158000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>439723000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>414679000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>409804000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>404454000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>420334000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>416593000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>417606000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>407416000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>417132000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>352409000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>333935000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>332184000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>337728000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>340977000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>345006000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>345464000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>348074000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>282377000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>286107000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>286731000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>287884000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>289460000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>291019000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>291931000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>294064000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>283227000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>282200000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>250267964.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>250254666.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>215066195.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>180148574.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>179186949.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>178757991.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>144279672.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>121578427.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>120097374.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>114301751.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>113140383.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>112562891.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>107329750.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>101500000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>91500000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>79800000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>75500000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>70400000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>66300000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>64700000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>61800000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:102">
+    <row r="61" spans="1:104">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -16819,52 +17053,54 @@
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
     </row>
-    <row r="62" spans="1:102">
+    <row r="62" spans="1:104">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16925,50 +17161,52 @@
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17052,51 +17290,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
         <v>342373000.0</v>
       </c>
       <c r="C2">
         <v>112372000.0</v>
       </c>
       <c r="D2">
         <v>115165000.0</v>
       </c>
       <c r="E2">
         <v>118532000.0</v>
       </c>
       <c r="F2">
         <v>90609000.0</v>
       </c>
       <c r="G2">
         <v>78959000.0</v>
       </c>
       <c r="H2">
         <v>84501000.0</v>
       </c>
       <c r="I2">
         <v>78560000.0</v>
       </c>
@@ -17120,51 +17358,51 @@
       </c>
       <c r="P2">
         <v>66107000.0</v>
       </c>
       <c r="Q2">
         <v>64657000.0</v>
       </c>
       <c r="R2">
         <v>57648000.0</v>
       </c>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
         <v>113231000.0</v>
       </c>
       <c r="C3">
         <v>107648000.0</v>
       </c>
       <c r="D3">
         <v>103172000.0</v>
       </c>
       <c r="E3">
         <v>106208000.0</v>
       </c>
       <c r="F3">
         <v>93110000.0</v>
       </c>
       <c r="G3">
         <v>76596000.0</v>
       </c>
       <c r="H3">
         <v>173222000.0</v>
       </c>
       <c r="I3">
         <v>171975000.0</v>
       </c>
@@ -17212,85 +17450,85 @@
       </c>
       <c r="X3">
         <v>12727720.0</v>
       </c>
       <c r="Y3">
         <v>8676209.0</v>
       </c>
       <c r="Z3">
         <v>6121551.0</v>
       </c>
       <c r="AA3">
         <v>4898015.0</v>
       </c>
       <c r="AB3">
         <v>3645179.0</v>
       </c>
       <c r="AC3">
         <v>2359624.0</v>
       </c>
       <c r="AD3">
         <v>1866230.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5">
         <v>67441000.0</v>
       </c>
       <c r="C5">
         <v>23088000.0</v>
       </c>
       <c r="D5">
         <v>85660000.0</v>
       </c>
       <c r="E5">
         <v>15109000.0</v>
       </c>
       <c r="F5">
         <v>29892000.0</v>
       </c>
       <c r="G5">
         <v>33820000.0</v>
       </c>
       <c r="H5">
         <v>-85281000.0</v>
       </c>
       <c r="I5">
         <v>-93485000.0</v>
       </c>
@@ -17338,51 +17576,51 @@
       </c>
       <c r="X5">
         <v>34216000.0</v>
       </c>
       <c r="Y5">
         <v>23373548.0</v>
       </c>
       <c r="Z5">
         <v>28117386.0</v>
       </c>
       <c r="AA5">
         <v>-6753405.0</v>
       </c>
       <c r="AB5">
         <v>11138219.0</v>
       </c>
       <c r="AC5">
         <v>3617807.0</v>
       </c>
       <c r="AD5">
         <v>3568014.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
         <v>180672000.0</v>
       </c>
       <c r="C6">
         <v>130736000.0</v>
       </c>
       <c r="D6">
         <v>188832000.0</v>
       </c>
       <c r="E6">
         <v>121317000.0</v>
       </c>
       <c r="F6">
         <v>123002000.0</v>
       </c>
       <c r="G6">
         <v>110416000.0</v>
       </c>
       <c r="H6">
         <v>87941000.0</v>
       </c>
       <c r="I6">
         <v>78490000.0</v>
       </c>
@@ -17430,119 +17668,119 @@
       </c>
       <c r="X6">
         <v>46943720.0</v>
       </c>
       <c r="Y6">
         <v>32049757.0</v>
       </c>
       <c r="Z6">
         <v>34238937.0</v>
       </c>
       <c r="AA6">
         <v>-1855390.0</v>
       </c>
       <c r="AB6">
         <v>14783398.0</v>
       </c>
       <c r="AC6">
         <v>5977431.0</v>
       </c>
       <c r="AD6">
         <v>5434244.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
         <v>10759000.0</v>
       </c>
       <c r="C9">
         <v>148611000.0</v>
       </c>
       <c r="D9">
         <v>146144000.0</v>
       </c>
       <c r="E9">
         <v>138184000.0</v>
       </c>
       <c r="F9">
         <v>111096000.0</v>
       </c>
       <c r="G9">
         <v>99035000.0</v>
       </c>
       <c r="H9">
         <v>101254000.0</v>
       </c>
       <c r="I9">
         <v>91185000.0</v>
       </c>
@@ -17590,51 +17828,51 @@
       </c>
       <c r="X9">
         <v>75767150.0</v>
       </c>
       <c r="Y9">
         <v>55445193.0</v>
       </c>
       <c r="Z9">
         <v>39927262.0</v>
       </c>
       <c r="AA9">
         <v>32407545.0</v>
       </c>
       <c r="AB9">
         <v>23833982.0</v>
       </c>
       <c r="AC9">
         <v>18659665.0</v>
       </c>
       <c r="AD9">
         <v>14117694.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
         <v>22964000.0</v>
       </c>
       <c r="C10">
         <v>-14192000.0</v>
       </c>
       <c r="D10">
         <v>49231000.0</v>
       </c>
       <c r="E10">
         <v>-17641000.0</v>
       </c>
       <c r="F10">
         <v>-2101000.0</v>
       </c>
       <c r="G10">
         <v>4743000.0</v>
       </c>
       <c r="H10">
         <v>84822000.0</v>
       </c>
       <c r="I10">
         <v>-37194000.0</v>
       </c>
@@ -17676,51 +17914,51 @@
       </c>
       <c r="V10">
         <v>16689541.0</v>
       </c>
       <c r="W10">
         <v>45564634.0</v>
       </c>
       <c r="X10">
         <v>35419210.0</v>
       </c>
       <c r="Y10">
         <v>26882044.0</v>
       </c>
       <c r="Z10">
         <v>10248860.0</v>
       </c>
       <c r="AA10">
         <v>5656697.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>2864000.0</v>
       </c>
       <c r="D11">
         <v>7266000.0</v>
       </c>
       <c r="E11">
         <v>-2622000.0</v>
       </c>
       <c r="F11">
         <v>29281000.0</v>
       </c>
       <c r="G11">
         <v>28739000.0</v>
       </c>
       <c r="H11">
         <v>36153000.0</v>
       </c>
       <c r="I11">
         <v>-154546000.0</v>
       </c>
       <c r="J11">
         <v>-36795000.0</v>
@@ -17766,51 +18004,51 @@
       </c>
       <c r="X11">
         <v>25521760.0</v>
       </c>
       <c r="Y11">
         <v>14565703.0</v>
       </c>
       <c r="Z11">
         <v>-17151624.0</v>
       </c>
       <c r="AA11">
         <v>-11768314.0</v>
       </c>
       <c r="AB11">
         <v>7240370.0</v>
       </c>
       <c r="AC11">
         <v>-994163.0</v>
       </c>
       <c r="AD11">
         <v>-403094.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12">
         <v>44477000.0</v>
       </c>
       <c r="C12">
         <v>37280000.0</v>
       </c>
       <c r="D12">
         <v>36429000.0</v>
       </c>
       <c r="E12">
         <v>32750000.0</v>
       </c>
       <c r="F12">
         <v>31993000.0</v>
       </c>
       <c r="G12">
         <v>29077000.0</v>
       </c>
       <c r="H12">
         <v>30537000.0</v>
       </c>
       <c r="I12">
         <v>34178000.0</v>
       </c>
@@ -17836,141 +18074,141 @@
         <v>69106000.0</v>
       </c>
       <c r="Q12">
         <v>68743000.0</v>
       </c>
       <c r="R12">
         <v>63439000.0</v>
       </c>
       <c r="S12">
         <v>58424000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13">
         <v>41475000.0</v>
       </c>
       <c r="C13">
         <v>2613000.0</v>
       </c>
       <c r="D13">
         <v>1207000.0</v>
       </c>
       <c r="E13">
         <v>1248000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2092000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14">
         <v>-5377000.0</v>
       </c>
       <c r="C14">
         <v>3504000.0</v>
       </c>
       <c r="D14">
         <v>-7266000.0</v>
       </c>
       <c r="E14">
         <v>4172000.0</v>
       </c>
       <c r="F14">
         <v>2712000.0</v>
       </c>
       <c r="G14">
         <v>338000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
         <v>17587000.0</v>
       </c>
       <c r="C15">
         <v>-10688000.0</v>
       </c>
       <c r="D15">
         <v>41965000.0</v>
       </c>
       <c r="E15">
         <v>-13469000.0</v>
       </c>
       <c r="F15">
         <v>611000.0</v>
       </c>
       <c r="G15">
         <v>5081000.0</v>
       </c>
       <c r="H15">
         <v>48669000.0</v>
       </c>
       <c r="I15">
         <v>116788000.0</v>
       </c>
@@ -18018,253 +18256,253 @@
       </c>
       <c r="X15">
         <v>8694240.0</v>
       </c>
       <c r="Y15">
         <v>8807845.0</v>
       </c>
       <c r="Z15">
         <v>7604135.0</v>
       </c>
       <c r="AA15">
         <v>5014909.0</v>
       </c>
       <c r="AB15">
         <v>3897849.0</v>
       </c>
       <c r="AC15">
         <v>4611970.0</v>
       </c>
       <c r="AD15">
         <v>3971108.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16">
         <v>17101000.0</v>
       </c>
       <c r="C16">
         <v>-19660000.0</v>
       </c>
       <c r="D16">
         <v>34897000.0</v>
       </c>
       <c r="E16">
         <v>-20537000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17">
         <v>22964000.0</v>
       </c>
       <c r="C17">
         <v>-14192000.0</v>
       </c>
       <c r="D17">
         <v>49231000.0</v>
       </c>
       <c r="E17">
         <v>-17641000.0</v>
       </c>
       <c r="F17">
         <v>-2101000.0</v>
       </c>
       <c r="G17">
         <v>4743000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
         <v>-41475000.0</v>
       </c>
       <c r="C18">
         <v>-34667000.0</v>
       </c>
       <c r="D18">
         <v>-35222000.0</v>
       </c>
       <c r="E18">
         <v>-31502000.0</v>
       </c>
       <c r="F18">
         <v>-31993000.0</v>
       </c>
       <c r="G18">
         <v>-29077000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
         <v>103072000.0</v>
       </c>
       <c r="C21">
         <v>20475000.0</v>
       </c>
       <c r="D21">
         <v>84453000.0</v>
       </c>
       <c r="E21">
         <v>13861000.0</v>
       </c>
       <c r="F21">
         <v>29892000.0</v>
       </c>
       <c r="G21">
         <v>33843000.0</v>
       </c>
       <c r="H21">
         <v>11417000.0</v>
       </c>
       <c r="I21">
         <v>-23704000.0</v>
       </c>
@@ -18312,85 +18550,85 @@
       </c>
       <c r="X21">
         <v>10187812.0</v>
       </c>
       <c r="Y21">
         <v>9867874.0</v>
       </c>
       <c r="Z21">
         <v>6401676.0</v>
       </c>
       <c r="AA21">
         <v>4691198.0</v>
       </c>
       <c r="AB21">
         <v>3499443.0</v>
       </c>
       <c r="AC21">
         <v>3617807.0</v>
       </c>
       <c r="AD21">
         <v>3568014.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
         <v>250060000.0</v>
       </c>
       <c r="C23">
         <v>240508000.0</v>
       </c>
       <c r="D23">
         <v>176856000.0</v>
       </c>
       <c r="E23">
         <v>242855000.0</v>
       </c>
       <c r="F23">
         <v>171813000.0</v>
       </c>
       <c r="G23">
         <v>144151000.0</v>
       </c>
       <c r="H23">
         <v>173222000.0</v>
       </c>
       <c r="I23">
         <v>174833000.0</v>
       </c>
@@ -18438,231 +18676,231 @@
       </c>
       <c r="X23">
         <v>40347940.0</v>
       </c>
       <c r="Y23">
         <v>28563149.0</v>
       </c>
       <c r="Z23">
         <v>45627567.0</v>
       </c>
       <c r="AA23">
         <v>38195451.0</v>
       </c>
       <c r="AB23">
         <v>12695763.0</v>
       </c>
       <c r="AC23">
         <v>15041858.0</v>
       </c>
       <c r="AD23">
         <v>10549680.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
         <v>114644000.0</v>
       </c>
       <c r="C25">
         <v>107648000.0</v>
       </c>
       <c r="D25">
         <v>103172000.0</v>
       </c>
       <c r="E25">
         <v>106208000.0</v>
       </c>
       <c r="F25">
         <v>93110000.0</v>
       </c>
       <c r="G25">
         <v>76596000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.15</v>
       </c>
       <c r="E26">
         <v>0.07</v>
       </c>
       <c r="F26">
         <v>0.01</v>
       </c>
       <c r="G26">
         <v>0.03</v>
       </c>
       <c r="H26">
         <v>0.46</v>
       </c>
       <c r="I26">
         <v>0.05</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>0.19</v>
       </c>
       <c r="L26">
         <v>0.09</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>3200000.0</v>
       </c>
       <c r="E27">
         <v>3200000.0</v>
       </c>
       <c r="F27">
         <v>2500000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27">
         <v>7381000.0</v>
       </c>
       <c r="O27">
         <v>605000.0</v>
       </c>
       <c r="P27">
         <v>502000.0</v>
       </c>
       <c r="Q27">
         <v>452000.0</v>
       </c>
       <c r="R27">
         <v>458000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
         <v>20918000.0</v>
       </c>
       <c r="C28">
         <v>17802000.0</v>
       </c>
       <c r="D28">
         <v>20080000.0</v>
       </c>
       <c r="E28">
         <v>17516000.0</v>
       </c>
       <c r="F28">
         <v>16213000.0</v>
       </c>
       <c r="G28">
         <v>13440000.0</v>
       </c>
       <c r="H28">
         <v>14450000.0</v>
       </c>
       <c r="I28">
         <v>14203000.0</v>
       </c>
@@ -18692,85 +18930,85 @@
       </c>
       <c r="R28">
         <v>7369000.0</v>
       </c>
       <c r="S28">
         <v>3674000.0</v>
       </c>
       <c r="T28">
         <v>3845000.0</v>
       </c>
       <c r="U28">
         <v>2747000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
         <v>-92313000.0</v>
       </c>
       <c r="C30">
         <v>128136000.0</v>
       </c>
       <c r="D30">
         <v>61691000.0</v>
       </c>
       <c r="E30">
         <v>124323000.0</v>
       </c>
       <c r="F30">
         <v>81204000.0</v>
       </c>
       <c r="G30">
         <v>65192000.0</v>
       </c>
       <c r="H30">
         <v>88721000.0</v>
       </c>
       <c r="I30">
         <v>96273000.0</v>
       </c>
@@ -18818,51 +19056,51 @@
       </c>
       <c r="X30">
         <v>40347940.0</v>
       </c>
       <c r="Y30">
         <v>28563149.0</v>
       </c>
       <c r="Z30">
         <v>45627567.0</v>
       </c>
       <c r="AA30">
         <v>38195451.0</v>
       </c>
       <c r="AB30">
         <v>12695763.0</v>
       </c>
       <c r="AC30">
         <v>15041858.0</v>
       </c>
       <c r="AD30">
         <v>10549680.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B31">
         <v>-80108000.0</v>
       </c>
       <c r="C31">
         <v>-34667000.0</v>
       </c>
       <c r="D31">
         <v>-35222000.0</v>
       </c>
       <c r="E31">
         <v>-31502000.0</v>
       </c>
       <c r="F31">
         <v>-31993000.0</v>
       </c>
       <c r="G31">
         <v>-29100000.0</v>
       </c>
       <c r="H31">
         <v>-24219000.0</v>
       </c>
       <c r="I31">
         <v>-13490000.0</v>
       </c>
@@ -18904,51 +19142,51 @@
       </c>
       <c r="V31">
         <v>-12253000.0</v>
       </c>
       <c r="W31">
         <v>1093854.0</v>
       </c>
       <c r="X31">
         <v>-9051570.0</v>
       </c>
       <c r="Y31">
         <v>3508496.0</v>
       </c>
       <c r="Z31">
         <v>-25562728.0</v>
       </c>
       <c r="AA31">
         <v>-6401676.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B32">
         <v>353132000.0</v>
       </c>
       <c r="C32">
         <v>260983000.0</v>
       </c>
       <c r="D32">
         <v>261309000.0</v>
       </c>
       <c r="E32">
         <v>256716000.0</v>
       </c>
       <c r="F32">
         <v>201705000.0</v>
       </c>
       <c r="G32">
         <v>177994000.0</v>
       </c>
       <c r="H32">
         <v>185755000.0</v>
       </c>
       <c r="I32">
         <v>169745000.0</v>
       </c>
@@ -19015,948 +19253,966 @@
       <c r="AD32">
         <v>14117694.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX32"/>
+  <dimension ref="A1:CZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>12</v>
       </c>
-      <c r="AY1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
       </c>
-      <c r="BB1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>17</v>
       </c>
-      <c r="BS1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>18</v>
       </c>
-      <c r="BV1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>19</v>
       </c>
-      <c r="BY1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CB1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>27</v>
       </c>
-      <c r="CW1" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B2">
-        <v>277120000.0</v>
+        <v>25979000.0</v>
       </c>
       <c r="C2">
-        <v>7165000.0</v>
+        <v>80949000.0</v>
       </c>
       <c r="D2">
+        <v>26959000.0</v>
+      </c>
+      <c r="E2">
+        <v>30864000.0</v>
+      </c>
+      <c r="F2">
         <v>28924000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29164000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28661000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>28901000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>27411000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>27399000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>27439000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>28942000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>27293000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>31491000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>31577000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29892000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>28937000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28126000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>26203000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>22553000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>20845000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>21008000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19384000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>19973000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>19115000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>20487000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>20487000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21463000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20961000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>21590000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>19837000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20655000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>20896000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20145000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>20035000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>25297000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>24250000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>22355000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>22793000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>21573000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>21634000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20524000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>30216000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>29521000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>27067000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>38295000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>38294000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>36962000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>36631000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>29589000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>34832000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>35765000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>38207000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>26375000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>24804000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>15760000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15910000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>17330000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>16207000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>18611000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>16622000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>16937000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>17159000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>15606000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>15472000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>15645000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>17616000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>15712000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>15684000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>7448000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>7268000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>7035000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>6754000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>6300000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>6212000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>5242000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>5341000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>5295000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>4838000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5069000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
-      <c r="CG2">
-[...1 lines deleted...]
-      </c>
+      <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2">
+        <v>151475.0</v>
+      </c>
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>5227299.0</v>
       </c>
-      <c r="CJ2"/>
-      <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
+      <c r="CZ2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B3">
-        <v>28750000.0</v>
+        <v>25075000.0</v>
       </c>
       <c r="C3">
-        <v>29056000.0</v>
+        <v>26498000.0</v>
       </c>
       <c r="D3">
+        <v>29785000.0</v>
+      </c>
+      <c r="E3">
+        <v>29434000.0</v>
+      </c>
+      <c r="F3">
         <v>27454000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>27971000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>27954000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>26380000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>26009000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>27305000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>26907000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>24970000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24645000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>26650000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>25768000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>23720000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>24768000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>31001000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>30418000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>22447000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>19308000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>19992000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20282000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>19241000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>18156000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>18424000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>18972000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19033000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>18723000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>18413000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>18812000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>19578000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>18850000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>21072000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>20240000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>21015000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>29238000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>13736000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>13848000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>13945000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>14667000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>13517000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>15342000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>15185000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>18709000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>18495000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>18109000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>18011000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>17463000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>17262000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>18008000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>17901000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>20087000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>16300000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>16506000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>16724000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>15666000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>15361000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>15301000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>14785000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>15632000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>15534000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>15419000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>15335000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>15000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>14773000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>14824000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>14226000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>14009000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>14267000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>12724000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>12672000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>12760000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>12231000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>11615000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>10443000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>9749000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>9793000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>9624000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>8710000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>8477000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>8408000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>6556331.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>5982639.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>5776997.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>5171761.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>4985702.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>4546037.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>4137659.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>3853044.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>3785718.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>3228315.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>3157371.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>2751889.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>2317282.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>2100000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>1700000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>-100000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>-1300000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="CX3">
         <v>1100000.0</v>
       </c>
+      <c r="CY3">
+        <v>1200000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>1100000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20015,670 +20271,684 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B5">
-        <v>70367000.0</v>
+        <v>9493000.0</v>
       </c>
       <c r="C5">
-        <v>-2319000.0</v>
+        <v>-4503000.0</v>
       </c>
       <c r="D5">
+        <v>-9942000.0</v>
+      </c>
+      <c r="E5">
+        <v>78397000.0</v>
+      </c>
+      <c r="F5">
         <v>-6061000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>5454000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>4009000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>6995000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7669000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4415000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-972000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>17725000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6261000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>62646000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>7241000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>7307000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4190000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3313000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2186000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1144000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2733000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1641000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2141000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2093000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3437000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2331000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>2671000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3774000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>10857000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1936000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3795000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2386000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>11625000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-15817000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2251000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>6518000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7833000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>13525000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1035000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>11973000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-44344000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>11181000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>14362000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>8539000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>11793000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>29024000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>17998000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>16281000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>8931000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-19440000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>18734000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>19721000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>16851000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>20714000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>22843000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>17932000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>19034000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>16860000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>17329000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>16252000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>18018000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>18112000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>17423000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>17155000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>19970000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>20460000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>18836000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>20489000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>19582000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>19345000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>18658000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>18930000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>18718000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>18503000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>17226000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>15950000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-10833000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-10054000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-10560000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>1529000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>2444000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-7711000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>2705969.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-2541120.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>3744003.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>3853644.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>13275330.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>12761113.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>3642689.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>11340454.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4563380.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>2719679.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-337489.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>2565131.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-291274.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>19400000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>14700000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>15700000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>16100000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>14400000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>12800000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>11800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
-        <v>99117000.0</v>
+        <v>34568000.0</v>
       </c>
       <c r="C6">
-        <v>26737000.0</v>
+        <v>21995000.0</v>
       </c>
       <c r="D6">
+        <v>19843000.0</v>
+      </c>
+      <c r="E6">
+        <v>107831000.0</v>
+      </c>
+      <c r="F6">
         <v>21393000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>33425000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>31963000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>33375000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>33678000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>31720000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>25935000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>42695000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>30906000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>89296000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>33009000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>31027000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>28958000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>27688000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>28232000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>23591000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>22041000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>21633000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>22423000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>21334000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>21593000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>20755000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>21643000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>22807000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>29580000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>20349000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>22607000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>21964000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>30475000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>5255000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>22491000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>27533000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>21405000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>27261000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>12813000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>25918000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-29677000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>24698000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>29704000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>23724000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>30502000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>47519000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>36107000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>34292000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>26394000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2178000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>36742000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>37622000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>36938000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>37014000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>39349000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>34656000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>34700000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>32221000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>32630000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>31037000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>33650000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>33646000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>32842000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>32490000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>34970000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>35233000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>33660000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>34715000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>33591000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>33612000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>31382000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>31602000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>31478000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>30734000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>28841000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>26393000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-1084000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-261000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-936000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>10239000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>10921000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>697000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>9262300.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>3441519.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>9521000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>9025405.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>18261032.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>17307150.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>7780348.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>15193498.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-777662.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>5947994.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>2819882.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>5317020.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>2026008.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>21500000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>16400000.0</v>
       </c>
-      <c r="CS6">
-[...4 lines deleted...]
-      </c>
       <c r="CU6">
+        <v>15700000.0</v>
+      </c>
+      <c r="CV6">
+        <v>16100000.0</v>
+      </c>
+      <c r="CW6">
         <v>15800000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>13900000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>13000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>12100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -20737,54 +21007,56 @@
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20843,1243 +21115,1269 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9">
-        <v>-131029000.0</v>
+        <v>39803000.0</v>
       </c>
       <c r="C9">
-        <v>64234000.0</v>
+        <v>-15880000.0</v>
       </c>
       <c r="D9">
+        <v>39662000.0</v>
+      </c>
+      <c r="E9">
+        <v>40535000.0</v>
+      </c>
+      <c r="F9">
         <v>39625000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>37929000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>37748000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>36124000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>37632000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>37107000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>36629000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>35626000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>37483000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>36406000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>36271000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>35546000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>34179000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>32188000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>31785000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>27860000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>25811000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>25640000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>26156000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>24165000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>24795000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>23919000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>25290000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>25973000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>25973000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>24018000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>25893000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>24983000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>25050000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>24040000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>23219000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>28624000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>28485000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>31989000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>28381000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>29036000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>27977000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>27999000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>25556000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>22749000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>23889000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>32464000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>34622000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>33923000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>31999000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>37394000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>32797000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>30425000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>28975000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>39856000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>42402000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>46650000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>45113000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>43358000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>43421000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>41592000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>43915000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>45084000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>42971000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>43990000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>45349000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>45007000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>43318000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>43861000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>43162000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>58782000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>47024000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>47006000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>46607000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>44618000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>42662000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>38573000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>38115000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>38409000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>36458000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>33640000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>34099000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>39475000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>35599594.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>33983096.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>32991818.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>30266280.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>30432693.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>22312342.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>23605772.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>23175041.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>21780094.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>19004737.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>18404260.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>17431644.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>14054660.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>14300000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>11500000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>10300000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>11100000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>9500000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>8700000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>8000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>7200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10">
-        <v>42104000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="C10">
-        <v>-2319000.0</v>
+        <v>-14973000.0</v>
       </c>
       <c r="D10">
+        <v>-21478000.0</v>
+      </c>
+      <c r="E10">
+        <v>65408000.0</v>
+      </c>
+      <c r="F10">
         <v>-16785000.0</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10">
+      <c r="G10">
+        <v>-4181000.0</v>
+      </c>
+      <c r="H10">
         <v>-5786000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1951000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1663000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4792000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-9885000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9169000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2380000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>52327000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2565000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-770000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3743000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-10563000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8805000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-11240000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>23103000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5159000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4672000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>21184000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4085000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-7684000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>52797000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>34718000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3267000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-5960000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-5041000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5611000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2933000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-24356000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>5117000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>392000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-13839000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>4651000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1558000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1891000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-44305000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10292000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>8035000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1214000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5417000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>13862000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9151000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>5870000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-199000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-34522000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3604000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5017000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1560000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>5377000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7225000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>18441000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>18894000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>901000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1573000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>16284000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1851000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2351000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>16717000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>18134000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>19841000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>20460000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>18836000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>19940000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>19582000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>19345000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>18667000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>18948000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>18740000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>18623000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>17358000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>16066000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>2903000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>3252000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2067000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>13675000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3037000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>3891000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2915817.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>3534386.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>4019691.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>13328104.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>13023681.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>3649381.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>11373250.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>3866734.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>2769927.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>27729925.0</v>
       </c>
       <c r="CP10"/>
       <c r="CQ10">
+        <v>27729925.0</v>
+      </c>
+      <c r="CR10"/>
+      <c r="CS10">
         <v>20900000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>17700000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>15800000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>17400000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-42187906.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>13100000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>-418000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-527000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-1047000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1888000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>9791000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>7964000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-51311000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-398000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-131000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-557000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-1536000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1620000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1918000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-25462000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-351000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-138000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-24186000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>678000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-510000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-52802000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-35178000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-6408000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-730000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>219000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-592000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-8217000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>12715000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-143090000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-17419000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2244000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-27692000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-22077000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-9602000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>22576000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-15129000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-33046000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-13473000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2337000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-3795000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>369000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2770000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>5265000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>31839000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>3385000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-3770000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-1026000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>53000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-6131000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>121000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>99000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>275000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>367000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-11469000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-19000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>19000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-476000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1445000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>360000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>913000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>88000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>888000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>895000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>16458000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>15614000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>16020000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>15478000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>14161000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>13356000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>13004000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-13154000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-12627000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-12232000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>10288000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>-13093000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>-2001000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>216778.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>733600.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>914295.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>1402321.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>10154334.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>9553094.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>1395745.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>8361743.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-7339107.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>342169.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>-2506682.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>425667.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-2313114.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>16000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>12900000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>14000000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>13300000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>12800000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>11200000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>10500000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>10100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12">
+        <v>10623000.0</v>
+      </c>
+      <c r="C12">
+        <v>10470000.0</v>
+      </c>
+      <c r="D12">
         <v>11536000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12989000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>10724000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>9635000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9795000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>8946000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9332000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>9207000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8913000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>8556000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8641000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>10319000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9603000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7871000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7578000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7715000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5804000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12384000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7089000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7231000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6903000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6490000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6940000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9688000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7357000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>7694000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7590000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>7896000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>7682000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>7997000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8385000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8302000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9236000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>9666000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>9295000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>9457000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>8832000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>10626000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>10364000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>5901000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>9151000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>8741000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>9196000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15162000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>14595000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>14599000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>14664000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>14617000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>15130000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>14848000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>14799000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>15725000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>16300000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>16517000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>16533000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>16317000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>15925000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>15888000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>16880000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>16762000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>17447000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>17200000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>17401000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>17436000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>17341000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>17078000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>16888000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>15840000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>15687000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>15442000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13">
+        <v>709000.0</v>
+      </c>
+      <c r="C13">
+        <v>890000.0</v>
+      </c>
+      <c r="D13">
         <v>10760000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1190000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>735000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>708000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1151000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>645000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>477000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>340000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>533000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>330000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>295000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>49000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
@@ -22123,93 +22421,99 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>168000.0</v>
+      </c>
+      <c r="C14">
+        <v>2141000.0</v>
+      </c>
+      <c r="D14">
         <v>3102000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-11516000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2430000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>607000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>867000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1063000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>527000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1047000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1888000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1235000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>677000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-8596000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
@@ -22253,383 +22557,391 @@
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
+      <c r="CY14"/>
+      <c r="CZ14"/>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>-962000.0</v>
+      </c>
+      <c r="C15">
+        <v>-12832000.0</v>
+      </c>
+      <c r="D15">
+        <v>-18376000.0</v>
+      </c>
+      <c r="E15">
+        <v>53892000.0</v>
+      </c>
+      <c r="F15">
+        <v>-14355000.0</v>
+      </c>
+      <c r="G15">
+        <v>-3574000.0</v>
+      </c>
+      <c r="H15">
+        <v>-4919000.0</v>
+      </c>
+      <c r="I15">
+        <v>-888000.0</v>
+      </c>
+      <c r="J15">
+        <v>-1136000.0</v>
+      </c>
+      <c r="K15">
+        <v>-3745000.0</v>
+      </c>
+      <c r="L15">
+        <v>-7997000.0</v>
+      </c>
+      <c r="M15">
+        <v>7934000.0</v>
+      </c>
+      <c r="N15">
+        <v>-1703000.0</v>
+      </c>
+      <c r="O15">
+        <v>43731000.0</v>
+      </c>
+      <c r="P15">
+        <v>-2167000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-639000.0</v>
+      </c>
+      <c r="R15">
+        <v>-3186000.0</v>
+      </c>
+      <c r="S15">
+        <v>-9027000.0</v>
+      </c>
+      <c r="T15">
+        <v>-7048000.0</v>
+      </c>
+      <c r="U15">
+        <v>-9332000.0</v>
+      </c>
+      <c r="V15">
+        <v>21698000.0</v>
+      </c>
+      <c r="W15">
+        <v>-4707000.0</v>
+      </c>
+      <c r="X15">
+        <v>-4218000.0</v>
+      </c>
+      <c r="Y15">
+        <v>19789000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-3643000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-6847000.0</v>
+      </c>
+      <c r="AB15">
+        <v>48818000.0</v>
+      </c>
+      <c r="AC15">
+        <v>31756000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3273000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-4641000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-4106000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-4558000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2725000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-20874000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>136105000.0</v>
+      </c>
+      <c r="AK15">
+        <v>12821000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-11264000.0</v>
+      </c>
+      <c r="AM15">
+        <v>30280000.0</v>
+      </c>
+      <c r="AN15">
+        <v>23110000.0</v>
+      </c>
+      <c r="AO15">
+        <v>11600000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-21643000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>11003000.0</v>
+      </c>
+      <c r="AR15">
+        <v>39797000.0</v>
+      </c>
+      <c r="AS15">
+        <v>16666000.0</v>
+      </c>
+      <c r="AT15">
+        <v>4540000.0</v>
+      </c>
+      <c r="AU15">
+        <v>10753000.0</v>
+      </c>
+      <c r="AV15">
+        <v>8371000.0</v>
+      </c>
+      <c r="AW15">
+        <v>5114000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-151000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-28542000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>3503000.0</v>
+      </c>
+      <c r="BA15">
+        <v>8787000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3078000.0</v>
+      </c>
+      <c r="BC15">
+        <v>5324000.0</v>
+      </c>
+      <c r="BD15">
+        <v>8512000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1679000.0</v>
+      </c>
+      <c r="BF15">
+        <v>2127000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1285000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1421000.0</v>
+      </c>
+      <c r="BI15">
+        <v>11833000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>5819000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1986000.0</v>
+      </c>
+      <c r="BL15">
+        <v>452000.0</v>
+      </c>
+      <c r="BM15">
+        <v>285000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2017000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2267000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1378000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2523000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2358000.0</v>
+      </c>
+      <c r="BS15">
+        <v>3288000.0</v>
+      </c>
+      <c r="BT15">
+        <v>2983000.0</v>
+      </c>
+      <c r="BU15">
+        <v>2836000.0</v>
+      </c>
+      <c r="BV15">
+        <v>2981000.0</v>
+      </c>
+      <c r="BW15">
+        <v>3454000.0</v>
+      </c>
+      <c r="BX15">
+        <v>3508000.0</v>
+      </c>
+      <c r="BY15">
+        <v>3113000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2321000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2573000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1672000.0</v>
+      </c>
+      <c r="CC15">
+        <v>3236000.0</v>
+      </c>
+      <c r="CD15">
+        <v>3953000.0</v>
+      </c>
+      <c r="CE15">
+        <v>5470000.0</v>
+      </c>
+      <c r="CF15">
+        <v>2489191.0</v>
+      </c>
+      <c r="CG15">
+        <v>2615052.0</v>
+      </c>
+      <c r="CH15">
+        <v>2920184.0</v>
+      </c>
+      <c r="CI15">
+        <v>2451323.0</v>
+      </c>
+      <c r="CJ15">
+        <v>3068222.0</v>
+      </c>
+      <c r="CK15">
+        <v>2945451.0</v>
+      </c>
+      <c r="CL15">
+        <v>2240252.0</v>
+      </c>
+      <c r="CM15">
+        <v>2945915.0</v>
+      </c>
+      <c r="CN15">
+        <v>2775727.0</v>
+      </c>
+      <c r="CO15">
+        <v>2327262.0</v>
+      </c>
+      <c r="CP15">
+        <v>2169193.0</v>
+      </c>
+      <c r="CQ15">
+        <v>2139464.0</v>
+      </c>
+      <c r="CR15">
+        <v>2021840.0</v>
+      </c>
+      <c r="CS15">
+        <v>3400000.0</v>
+      </c>
+      <c r="CT15">
+        <v>1800000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1700000.0</v>
+      </c>
+      <c r="CV15">
+        <v>2800000.0</v>
+      </c>
+      <c r="CW15">
+        <v>1600000.0</v>
+      </c>
+      <c r="CX15">
+        <v>1600000.0</v>
+      </c>
+      <c r="CY15">
+        <v>1300000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>900000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:104">
+      <c r="A16" t="s">
+        <v>181</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-18433000.0</v>
       </c>
-      <c r="C15">
-[...307 lines deleted...]
-      <c r="C16">
+      <c r="E16">
         <v>53783000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-14515000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-3734000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-5079000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-6166000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
@@ -22679,93 +22991,99 @@
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
+      <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17">
+        <v>-1130000.0</v>
+      </c>
+      <c r="C17">
+        <v>-14973000.0</v>
+      </c>
+      <c r="D17">
         <v>-21478000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>65408000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-16785000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4181000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-5786000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1951000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1663000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4792000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-9885000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>9169000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2380000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>52327000.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
@@ -22809,93 +23127,99 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>-9914000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9580000.0</v>
+      </c>
+      <c r="D18">
         <v>-10760000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11799000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9989000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8927000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-8644000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-8301000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8855000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8867000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8380000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-8226000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8346000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10270000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
@@ -22939,54 +23263,56 @@
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -23045,54 +23371,56 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23151,362 +23479,370 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21">
-        <v>27912000.0</v>
+        <v>8578000.0</v>
       </c>
       <c r="C21">
-        <v>77210000.0</v>
+        <v>4286000.0</v>
       </c>
       <c r="D21">
+        <v>3696000.0</v>
+      </c>
+      <c r="E21">
+        <v>6482000.0</v>
+      </c>
+      <c r="F21">
         <v>-6796000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="G21">
+        <v>5278000.0</v>
+      </c>
+      <c r="H21">
         <v>2858000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6350000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>7192000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4075000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1505000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>17395000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5966000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>62597000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6906000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7031000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>3835000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2250000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2466000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1144000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2733000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1641000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1810000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2002000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2524000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>2004000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2466000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3596000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3895000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1460000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>27340000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2193000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2343000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-18809000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1818000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4812000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-4700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>7426000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>10734000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>11983000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-43944000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7961000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>16428000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>10786000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>14181000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>21216000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>22125000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>18542000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>16767000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-20939000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>17994000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>19213000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>16149000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>20847000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>23322000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>18317000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>18759000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>17005000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>17345000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>16252000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>18629000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>19030000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>17423000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>18930000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>2440000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>2686000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1495000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>20489000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>20141000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>5635000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>2827000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3261000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>3298000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>3340000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2111000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>2659000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2499000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>3001000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>1865000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>1869000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>2802000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3680000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>2810893.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>3441519.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>3927085.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>3853644.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>13275330.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>12761113.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>3642689.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>11340454.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>3250866.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>2719679.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>2707811.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>2565131.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>2390868.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>19400000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>14700000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>15700000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>16100000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>14400000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>12800000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>11800000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>11000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -23565,362 +23901,370 @@
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22"/>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B23">
-        <v>118179000.0</v>
+        <v>57475000.0</v>
       </c>
       <c r="C23">
-        <v>5811000.0</v>
+        <v>60783000.0</v>
       </c>
       <c r="D23">
+        <v>62925000.0</v>
+      </c>
+      <c r="E23">
+        <v>64917000.0</v>
+      </c>
+      <c r="F23">
         <v>75345000.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="G23">
+        <v>61815000.0</v>
+      </c>
+      <c r="H23">
         <v>63551000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>58675000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>57851000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>60431000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>65573000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>47173000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>58810000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5300000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>60621000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>58131000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>58926000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>63627000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>60852000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>49279000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>43950000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>44906000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>43399000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>42045000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>40473000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>42075000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>43106000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>43662000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>42947000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>43507000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>42418000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>43220000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>43616000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>45310000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>41436000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>49109000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>57179000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>40819000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>40435000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>38622000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>39359000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>37942000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>39052000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>39442000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>35319000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>48676000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>49335000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>48258000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>48671000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>50154000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>45595000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>46173000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>49551000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>45384000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>43884000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>43969000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>42129000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>42848000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>41968000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>43919000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>41973000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>43049000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>43413000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>41462000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>40980000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>40192000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>42098000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>39633000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>39264000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>39437000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>35805000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>35326000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>34902000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>32749000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>31604000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>28719000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>53786000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>53553000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>52111000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>24803000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>48073000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>35795000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>32788701.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>30541577.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>29064733.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>26564111.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>17157363.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>14778528.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>19963083.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>11834587.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>25727606.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>16285058.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>18741750.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>14866513.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>14345934.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>6600000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>6200000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>5400000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>5000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>4900000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>4400000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>3800000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23979,93 +24323,99 @@
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>25424000.0</v>
+      </c>
+      <c r="C25">
+        <v>26853000.0</v>
+      </c>
+      <c r="D25">
         <v>29785000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>29434000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>27454000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>27971000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>27954000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>26380000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>26009000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>27305000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>26907000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>24970000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>24645000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>26650000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
@@ -24109,54 +24459,56 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -24215,478 +24567,488 @@
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>742000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>738000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>900000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>878000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>744000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>702000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>800000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>795000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>143000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>136000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>166000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>123000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>134000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>136000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>212000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>107000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>133000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>131000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>115000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>123000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>114000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>100000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>458000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>5659000.0</v>
+      </c>
+      <c r="C28">
+        <v>6332000.0</v>
+      </c>
+      <c r="D28">
         <v>6542000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4382000.0</v>
       </c>
       <c r="E28">
         <v>4997000.0</v>
       </c>
       <c r="F28">
+        <v>4382000.0</v>
+      </c>
+      <c r="G28">
+        <v>4997000.0</v>
+      </c>
+      <c r="H28">
         <v>4861000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4102000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4216000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4623000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4363000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3832000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4162000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7723000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3276000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4519000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5221000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4500000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4231000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4279000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3797000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3906000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3733000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3202000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3428000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3647000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3448000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3549000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3806000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3769000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3374000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3870000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4093000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3011000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3118000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>4002000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3637000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3130000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2702000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2606000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2951000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2929000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2933000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2454000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>838000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3242000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3468000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3664000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2801000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2662000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2527000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2753000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2245000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>2872000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2881000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2383000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2889000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3058000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2362000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2376000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2262000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2665000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2320000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2329000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1674000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1947000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1879000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1981000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>3912000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1234000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1101000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1122000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1169000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>990000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>908000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>957000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>914000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>916000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1158000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>908000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>745000.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28">
         <v>200000.0</v>
       </c>
-      <c r="CU28"/>
-[...1 lines deleted...]
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28">
         <v>200000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -24745,966 +25107,986 @@
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B30">
-        <v>-158941000.0</v>
+        <v>-19416000.0</v>
       </c>
       <c r="C30">
-        <v>-12976000.0</v>
+        <v>-20166000.0</v>
       </c>
       <c r="D30">
+        <v>35966000.0</v>
+      </c>
+      <c r="E30">
+        <v>34053000.0</v>
+      </c>
+      <c r="F30">
         <v>46421000.0</v>
       </c>
-      <c r="E30">
-[...2 lines deleted...]
-      <c r="F30">
+      <c r="G30">
+        <v>32651000.0</v>
+      </c>
+      <c r="H30">
         <v>34890000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29774000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>30440000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>33032000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>38134000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18231000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>31517000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-26191000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>29044000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28239000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>29989000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>35501000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>34649000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26726000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>23105000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>23898000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24015000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22072000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>21358000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>21588000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22619000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22199000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>21986000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>21917000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>22581000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>22565000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>22720000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>25165000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>21401000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>23812000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>32929000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>18464000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>17642000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>17049000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>17725000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>17418000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8836000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>9921000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8252000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>10381000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>11041000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>11296000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>12040000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>20565000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>10763000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10408000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>11344000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>19009000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>19080000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>28209000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>26219000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>25518000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>25761000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>25308000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>25351000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>26112000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>26254000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>25856000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>25508000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>24547000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>24482000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>23921000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>23580000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-18211000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>35805000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>35326000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>34902000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>32749000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>31604000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>28719000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>53786000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>53553000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>52111000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>24803000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>48073000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>35795000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>32788701.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>30541577.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>29064733.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>26564111.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>17157363.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>14778528.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>19963083.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>11834587.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>25727606.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>16285058.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>18741750.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>14866513.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>14345934.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-6600000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-6200000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-5400000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-5000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-4900000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-4400000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-3800000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-3800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:102">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B31">
-        <v>14192000.0</v>
+        <v>-9708000.0</v>
       </c>
       <c r="C31">
-        <v>-79529000.0</v>
+        <v>-19259000.0</v>
       </c>
       <c r="D31">
+        <v>-25174000.0</v>
+      </c>
+      <c r="E31">
+        <v>58926000.0</v>
+      </c>
+      <c r="F31">
         <v>-9989000.0</v>
       </c>
-      <c r="E31">
-[...2 lines deleted...]
-      <c r="F31">
+      <c r="G31">
+        <v>-9459000.0</v>
+      </c>
+      <c r="H31">
         <v>-8644000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-8301000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-8855000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-8867000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-8380000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-8226000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-8346000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-10270000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-9471000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-7801000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-7578000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-6652000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-33179000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-12384000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-6470000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6800000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-6482000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>19182000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-6609000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-9688000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>50331000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>31122000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-628000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-7420000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>13259500.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-6751000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>803000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-5424000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3299000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-6803000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-7978000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-4720000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-10510000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-10636000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1218000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-3347000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-8393000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-6766000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-8764000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-7354000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-8388000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-12215000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-11437000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-13746000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-14523000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-14147000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-14386000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-16259000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-14010000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>467000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-17035000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-16104000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-15772000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-16241000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-16249000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-16989000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-15374000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-17317000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>129000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-156000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-117000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-17417000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-17783000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-401000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>165000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-425000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-317000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>171000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>1257000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>94000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-2353000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-428000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-1650000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>1403000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>1151000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>456000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-321702.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-826467.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>275691.0</v>
       </c>
-      <c r="CG31"/>
-      <c r="CH31">
+      <c r="CI31"/>
+      <c r="CJ31">
         <v>52774.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-9815662.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>6692.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>32796.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-3250866.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>50248.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-2707811.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-69318.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-2390868.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>1500000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>3000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>100000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>1300000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>565499.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>300000.0</v>
       </c>
-      <c r="CW31"/>
-      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:102">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B32">
-        <v>146091000.0</v>
+        <v>65782000.0</v>
       </c>
       <c r="C32">
+        <v>65069000.0</v>
+      </c>
+      <c r="D32">
+        <v>66621000.0</v>
+      </c>
+      <c r="E32">
         <v>71399000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>68549000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>67093000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>66409000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>65025000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>65043000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>64506000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>64068000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>64568000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>64776000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>67897000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>67848000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>65438000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>63116000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>60314000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>57988000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>50413000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>46656000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>46648000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>45540000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>44138000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>43910000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>44406000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>45777000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>47436000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>46934000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>45608000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>45730000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>45638000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>45946000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>44185000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>43254000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>53921000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>52735000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>54344000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>51174000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>50609000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>49611000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>48523000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>55772000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>52270000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>50956000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>70759000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>72916000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>70885000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>68630000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>66983000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>67629000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>66190000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>67182000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>66231000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>67206000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>62410000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>61023000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>60688000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>59628000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>60203000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>60537000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>62021000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>60130000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>59596000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>60821000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>60652000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>60934000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>59573000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>58846000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>58782000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>54472000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>54274000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>53642000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>51372000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>48962000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>44785000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>43357000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>43750000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>41753000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>38478000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>39168000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>39475000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>35599594.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>33983096.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>32991818.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>30417755.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>30432693.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>27539641.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>23605772.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>23175041.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>21780094.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>19004737.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>18404260.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>17431644.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>14054660.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>14300000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>11500000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>10300000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>11100000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>9500000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>8700000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>8000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>7200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -25790,51 +26172,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>13129000.0</v>
       </c>
       <c r="C2">
         <v>9269000.0</v>
       </c>
       <c r="D2">
         <v>11891000.0</v>
       </c>
       <c r="E2">
         <v>38625000.0</v>
       </c>
       <c r="F2">
         <v>7310000.0</v>
       </c>
       <c r="G2">
         <v>46117000.0</v>
       </c>
       <c r="H2">
         <v>19256000.0</v>
       </c>
       <c r="I2">
         <v>28819000.0</v>
       </c>
@@ -25882,211 +26264,211 @@
       </c>
       <c r="X2">
         <v>3449264.0</v>
       </c>
       <c r="Y2">
         <v>3713053.0</v>
       </c>
       <c r="Z2">
         <v>2132220.0</v>
       </c>
       <c r="AA2">
         <v>1718257.0</v>
       </c>
       <c r="AB2">
         <v>2715274.0</v>
       </c>
       <c r="AC2">
         <v>4765445.0</v>
       </c>
       <c r="AD2">
         <v>1991578.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>34161000</v>
       </c>
       <c r="C3">
-        <v>57684000</v>
+        <v>56654000</v>
       </c>
       <c r="D3">
         <v>58825000</v>
       </c>
       <c r="E3">
-        <v>56690000</v>
+        <v>56568000</v>
       </c>
       <c r="F3">
         <v>35877000</v>
       </c>
       <c r="G3">
         <v>30315000</v>
       </c>
       <c r="H3">
         <v>20954000</v>
       </c>
       <c r="I3">
         <v>11518000</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>42193000</v>
       </c>
       <c r="L3">
-        <v>28976000</v>
+        <v>28975999</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
+        <v>158702999</v>
+      </c>
+      <c r="O3">
         <v>141771000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>62824000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>80069000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>59077000</v>
       </c>
-      <c r="R3">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
+        <v>184613000</v>
+      </c>
+      <c r="T3">
         <v>97810000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>121544000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>135658000</v>
-      </c>
-[...1 lines deleted...]
-        <v>78100677</v>
       </c>
       <c r="W3">
         <v>62301069</v>
       </c>
       <c r="X3">
         <v>72319419</v>
       </c>
       <c r="Y3">
         <v>121931571</v>
       </c>
       <c r="Z3">
         <v>45325061</v>
       </c>
       <c r="AA3">
         <v>22894602</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>32462846</v>
       </c>
       <c r="AD3">
         <v>10859997</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>2522000.0</v>
       </c>
       <c r="C6">
         <v>3860000.0</v>
       </c>
       <c r="D6">
         <v>-2622000.0</v>
       </c>
       <c r="E6">
         <v>-26734000.0</v>
       </c>
       <c r="F6">
         <v>31315000.0</v>
       </c>
       <c r="G6">
         <v>-38807000.0</v>
       </c>
       <c r="H6">
         <v>26861000.0</v>
       </c>
       <c r="I6">
         <v>-16928000.0</v>
       </c>
@@ -26134,51 +26516,51 @@
       </c>
       <c r="X6">
         <v>2906799.0</v>
       </c>
       <c r="Y6">
         <v>-263789.0</v>
       </c>
       <c r="Z6">
         <v>1580833.0</v>
       </c>
       <c r="AA6">
         <v>413963.0</v>
       </c>
       <c r="AB6">
         <v>-997017.0</v>
       </c>
       <c r="AC6">
         <v>-2050171.0</v>
       </c>
       <c r="AD6">
         <v>2781164.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B7">
         <v>-5370000.0</v>
       </c>
       <c r="C7">
         <v>-3456000.0</v>
       </c>
       <c r="D7">
         <v>-2868000.0</v>
       </c>
       <c r="E7">
         <v>5000.0</v>
       </c>
       <c r="F7">
         <v>10348000.0</v>
       </c>
       <c r="G7">
         <v>-3757000.0</v>
       </c>
       <c r="H7">
         <v>3006000.0</v>
       </c>
       <c r="I7">
         <v>-9426000.0</v>
       </c>
@@ -26224,85 +26606,85 @@
       <c r="W7">
         <v>-3322154.0</v>
       </c>
       <c r="X7">
         <v>-28018.0</v>
       </c>
       <c r="Y7">
         <v>-1760597.0</v>
       </c>
       <c r="Z7">
         <v>2734579.0</v>
       </c>
       <c r="AA7">
         <v>-760492.0</v>
       </c>
       <c r="AB7">
         <v>-864114.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7">
         <v>29234.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>268000.0</v>
       </c>
       <c r="K9">
         <v>1378000.0</v>
       </c>
       <c r="L9">
         <v>3994000.0</v>
       </c>
       <c r="M9">
         <v>-413000.0</v>
       </c>
       <c r="N9">
         <v>-2044000.0</v>
       </c>
       <c r="O9">
@@ -26328,51 +26710,51 @@
       </c>
       <c r="V9">
         <v>1804358.0</v>
       </c>
       <c r="W9">
         <v>-4982756.0</v>
       </c>
       <c r="X9">
         <v>-2050767.0</v>
       </c>
       <c r="Y9">
         <v>-1808000.0</v>
       </c>
       <c r="Z9">
         <v>2200000.0</v>
       </c>
       <c r="AA9">
         <v>-500000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>-244000.0</v>
       </c>
       <c r="K10">
         <v>762000.0</v>
       </c>
       <c r="L10">
         <v>63000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
         <v>-52000.0</v>
@@ -26380,153 +26762,153 @@
       <c r="S10">
         <v>-246000.0</v>
       </c>
       <c r="T10">
         <v>1271000.0</v>
       </c>
       <c r="U10">
         <v>-460000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10">
         <v>3741190.0</v>
       </c>
       <c r="AA10">
         <v>-725991.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>116566000.0</v>
       </c>
       <c r="C14">
         <v>107648000.0</v>
       </c>
       <c r="D14">
         <v>103172000.0</v>
       </c>
       <c r="E14">
         <v>106208000.0</v>
       </c>
       <c r="F14">
         <v>93110000.0</v>
       </c>
       <c r="G14">
         <v>76596000.0</v>
       </c>
       <c r="H14">
         <v>75408000.0</v>
       </c>
       <c r="I14">
         <v>91802000.0</v>
       </c>
@@ -26574,51 +26956,51 @@
       </c>
       <c r="X14">
         <v>12727720.0</v>
       </c>
       <c r="Y14">
         <v>8676209.0</v>
       </c>
       <c r="Z14">
         <v>6121551.0</v>
       </c>
       <c r="AA14">
         <v>4898015.0</v>
       </c>
       <c r="AB14">
         <v>3645179.0</v>
       </c>
       <c r="AC14">
         <v>2359624.0</v>
       </c>
       <c r="AD14">
         <v>1866230.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>51562000.0</v>
       </c>
       <c r="C15">
         <v>51250000.0</v>
       </c>
       <c r="D15">
         <v>50810000.0</v>
       </c>
       <c r="E15">
         <v>51529000.0</v>
       </c>
       <c r="F15">
         <v>45555000.0</v>
       </c>
       <c r="G15">
         <v>42213000.0</v>
       </c>
       <c r="H15">
         <v>40089000.0</v>
       </c>
       <c r="I15">
         <v>32760000.0</v>
       </c>
@@ -26666,51 +27048,51 @@
       </c>
       <c r="X15">
         <v>5963290.0</v>
       </c>
       <c r="Y15">
         <v>4315662.0</v>
       </c>
       <c r="Z15">
         <v>2804074.0</v>
       </c>
       <c r="AA15">
         <v>2228086.0</v>
       </c>
       <c r="AB15">
         <v>1930455.0</v>
       </c>
       <c r="AC15">
         <v>1338046.0</v>
       </c>
       <c r="AD15">
         <v>1485708.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>15651000.0</v>
       </c>
       <c r="C16">
         <v>13129000.0</v>
       </c>
       <c r="D16">
         <v>9269000.0</v>
       </c>
       <c r="E16">
         <v>11891000.0</v>
       </c>
       <c r="F16">
         <v>38625000.0</v>
       </c>
       <c r="G16">
         <v>7310000.0</v>
       </c>
       <c r="H16">
         <v>46117000.0</v>
       </c>
       <c r="I16">
         <v>11891000.0</v>
       </c>
@@ -26758,309 +27140,309 @@
       </c>
       <c r="X16">
         <v>6356063.0</v>
       </c>
       <c r="Y16">
         <v>3449264.0</v>
       </c>
       <c r="Z16">
         <v>3713053.0</v>
       </c>
       <c r="AA16">
         <v>2132220.0</v>
       </c>
       <c r="AB16">
         <v>1718257.0</v>
       </c>
       <c r="AC16">
         <v>2715274.0</v>
       </c>
       <c r="AD16">
         <v>4772742.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B18">
-        <v>98453000.0</v>
+        <v>64292000.0</v>
       </c>
       <c r="C18">
-        <v>98248000.0</v>
+        <v>41594000.0</v>
       </c>
       <c r="D18">
-        <v>89520000.0</v>
+        <v>30695000.0</v>
       </c>
       <c r="E18">
-        <v>35301000.0</v>
+        <v>35423000.0</v>
       </c>
       <c r="F18">
         <v>48151000.0</v>
       </c>
       <c r="G18">
         <v>30913000.0</v>
       </c>
       <c r="H18">
         <v>48670000.0</v>
       </c>
       <c r="I18">
-        <v>36517000.0</v>
+        <v>28516000.0</v>
       </c>
       <c r="J18">
         <v>73930000.0</v>
       </c>
       <c r="K18">
-        <v>24300000.0</v>
+        <v>31737000.0</v>
       </c>
       <c r="L18">
-        <v>85203000.0</v>
+        <v>37517000.0</v>
       </c>
       <c r="M18">
-        <v>92514000.0</v>
+        <v>116479000.0</v>
       </c>
       <c r="N18">
-        <v>77718000.0</v>
+        <v>-66188999.0</v>
       </c>
       <c r="O18">
+        <v>-76634000.0</v>
+      </c>
+      <c r="P18">
         <v>-4050000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18657000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1058000.0</v>
       </c>
-      <c r="R18">
-[...1 lines deleted...]
-      </c>
       <c r="S18">
+        <v>-126172000.0</v>
+      </c>
+      <c r="T18">
         <v>-49410000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-73263000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-106931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39585522.0</v>
       </c>
       <c r="W18">
         <v>-35382856.0</v>
       </c>
       <c r="X18">
         <v>-49990674.0</v>
       </c>
       <c r="Y18">
         <v>-105654486.0</v>
       </c>
       <c r="Z18">
         <v>-29662078.0</v>
       </c>
       <c r="AA18">
         <v>-13721796.0</v>
       </c>
       <c r="AB18">
         <v>6561327.0</v>
       </c>
       <c r="AC18">
         <v>-26228044.0</v>
       </c>
       <c r="AD18">
         <v>-5205698.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-50716000.0</v>
       </c>
       <c r="D19">
         <v>120209000.0</v>
       </c>
       <c r="E19">
         <v>-160094000.0</v>
       </c>
       <c r="F19">
         <v>-267225000.0</v>
       </c>
       <c r="G19">
         <v>-164965000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>112071000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>31439000.0</v>
       </c>
       <c r="F20">
         <v>156038000.0</v>
       </c>
       <c r="G20">
         <v>58852000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>10789000.0</v>
       </c>
       <c r="C21">
         <v>6499000.0</v>
       </c>
       <c r="D21">
         <v>-140249000.0</v>
       </c>
       <c r="E21">
         <v>108069000.0</v>
       </c>
       <c r="F21">
         <v>113116000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22">
         <v>-2408000.0</v>
       </c>
       <c r="C22">
         <v>-14192000.0</v>
       </c>
       <c r="D22">
         <v>41965000.0</v>
       </c>
       <c r="E22">
         <v>-17641000.0</v>
       </c>
       <c r="F22">
         <v>-2101000.0</v>
       </c>
       <c r="G22">
         <v>4743000.0</v>
       </c>
       <c r="H22">
         <v>84822000.0</v>
       </c>
       <c r="I22">
         <v>127629000.0</v>
       </c>
@@ -27108,51 +27490,51 @@
       </c>
       <c r="X22">
         <v>8694240.0</v>
       </c>
       <c r="Y22">
         <v>8807845.0</v>
       </c>
       <c r="Z22">
         <v>7604135.0</v>
       </c>
       <c r="AA22">
         <v>5014909.0</v>
       </c>
       <c r="AB22">
         <v>3897849.0</v>
       </c>
       <c r="AC22">
         <v>4611970.0</v>
       </c>
       <c r="AD22">
         <v>3971108.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>-23662000.0</v>
       </c>
       <c r="C23">
         <v>-106289000.0</v>
       </c>
       <c r="D23">
         <v>-9715000.0</v>
       </c>
       <c r="E23">
         <v>-13410000.0</v>
       </c>
       <c r="F23">
         <v>-9087000.0</v>
       </c>
       <c r="G23">
         <v>32143000.0</v>
       </c>
       <c r="H23">
         <v>-5144000.0</v>
       </c>
       <c r="I23">
         <v>-995501.0</v>
       </c>
@@ -27200,51 +27582,51 @@
       </c>
       <c r="X23">
         <v>2168205.0</v>
       </c>
       <c r="Y23">
         <v>45126887.0</v>
       </c>
       <c r="Z23">
         <v>-3892265.0</v>
       </c>
       <c r="AA23">
         <v>-3349109.0</v>
       </c>
       <c r="AB23">
         <v>19880074.0</v>
       </c>
       <c r="AC23">
         <v>-536699.0</v>
       </c>
       <c r="AD23">
         <v>-4097216.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>-159634000.0</v>
       </c>
       <c r="C24">
         <v>-69544000.0</v>
       </c>
       <c r="D24">
         <v>120209000.0</v>
       </c>
       <c r="E24">
         <v>-160094000.0</v>
       </c>
       <c r="F24">
         <v>-301041000.0</v>
       </c>
       <c r="G24">
         <v>-126106000.0</v>
       </c>
       <c r="H24">
         <v>-65495000.0</v>
       </c>
       <c r="I24">
         <v>223237000.0</v>
       </c>
@@ -27292,51 +27674,51 @@
       </c>
       <c r="X24">
         <v>864106.0</v>
       </c>
       <c r="Y24">
         <v>855561.0</v>
       </c>
       <c r="Z24">
         <v>944259.0</v>
       </c>
       <c r="AA24">
         <v>1084280.0</v>
       </c>
       <c r="AB24">
         <v>-35983577.0</v>
       </c>
       <c r="AC24">
         <v>3450082.0</v>
       </c>
       <c r="AD24">
         <v>4032090.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>-13780000.0</v>
       </c>
       <c r="C25">
         <v>5234000.0</v>
       </c>
       <c r="D25">
         <v>-56044000.0</v>
       </c>
       <c r="E25">
         <v>804000.0</v>
       </c>
       <c r="F25">
         <v>4663000.0</v>
       </c>
       <c r="G25">
         <v>1310000.0</v>
       </c>
       <c r="H25">
         <v>-253000.0</v>
       </c>
       <c r="I25">
         <v>1457000.0</v>
       </c>
@@ -27384,51 +27766,51 @@
       </c>
       <c r="X25">
         <v>934803.0</v>
       </c>
       <c r="Y25">
         <v>553628.0</v>
       </c>
       <c r="Z25">
         <v>-797282.0</v>
       </c>
       <c r="AA25">
         <v>20374.0</v>
       </c>
       <c r="AB25">
         <v>-117587.0</v>
       </c>
       <c r="AC25">
         <v>-736792.0</v>
       </c>
       <c r="AD25">
         <v>-212273.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
         <v>-4627000.0</v>
       </c>
       <c r="C26">
         <v>-4703000.0</v>
       </c>
       <c r="D26">
         <v>-11577000.0</v>
       </c>
       <c r="E26">
         <v>-33200000.0</v>
       </c>
       <c r="F26">
         <v>629849000.0</v>
       </c>
       <c r="G26">
         <v>-5679000.0</v>
       </c>
       <c r="H26">
         <v>-26170000.0</v>
       </c>
       <c r="I26">
         <v>-133727000.0</v>
       </c>
@@ -27476,51 +27858,51 @@
       </c>
       <c r="X26">
         <v>-2225000.0</v>
       </c>
       <c r="Y26">
         <v>-5497952.0</v>
       </c>
       <c r="Z26">
         <v>-4832000.0</v>
       </c>
       <c r="AA26">
         <v>-3077791.0</v>
       </c>
       <c r="AB26">
         <v>-3077791.0</v>
       </c>
       <c r="AC26">
         <v>-1795416.0</v>
       </c>
       <c r="AD26">
         <v>-218128.0</v>
       </c>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
         <v>3445000.0</v>
       </c>
       <c r="C27">
         <v>3014000.0</v>
       </c>
       <c r="D27">
         <v>3295000.0</v>
       </c>
       <c r="E27">
         <v>2615000.0</v>
       </c>
       <c r="F27">
         <v>2689000.0</v>
       </c>
       <c r="G27">
         <v>2106000.0</v>
       </c>
       <c r="H27">
         <v>1905000.0</v>
       </c>
       <c r="I27">
         <v>1267500.0</v>
       </c>
@@ -27538,51 +27920,51 @@
       </c>
       <c r="N27">
         <v>1162000.0</v>
       </c>
       <c r="O27">
         <v>461000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>-69062000.0</v>
       </c>
       <c r="C28">
         <v>-43672000.0</v>
       </c>
       <c r="D28">
         <v>-212351000.0</v>
       </c>
       <c r="E28">
         <v>41369000.0</v>
       </c>
       <c r="F28">
         <v>214512000.0</v>
       </c>
       <c r="G28">
         <v>64930000.0</v>
       </c>
       <c r="H28">
         <v>-49770000.0</v>
       </c>
       <c r="I28">
         <v>-169152000.0</v>
       </c>
@@ -27630,51 +28012,51 @@
       </c>
       <c r="X28">
         <v>56743205.0</v>
       </c>
       <c r="Y28">
         <v>103500190.0</v>
       </c>
       <c r="Z28">
         <v>37699176.0</v>
       </c>
       <c r="AA28">
         <v>13630612.0</v>
       </c>
       <c r="AB28">
         <v>31857406.0</v>
       </c>
       <c r="AC28">
         <v>22512772.0</v>
       </c>
       <c r="AD28">
         <v>4167080.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>98453000.0</v>
       </c>
       <c r="C29">
         <v>98248000.0</v>
       </c>
       <c r="D29">
         <v>89520000.0</v>
       </c>
       <c r="E29">
         <v>91991000.0</v>
       </c>
       <c r="F29">
         <v>84028000.0</v>
       </c>
       <c r="G29">
         <v>61228000.0</v>
       </c>
       <c r="H29">
         <v>69624000.0</v>
       </c>
       <c r="I29">
         <v>48035000.0</v>
       </c>
@@ -27722,51 +28104,51 @@
       </c>
       <c r="X29">
         <v>22328745.0</v>
       </c>
       <c r="Y29">
         <v>16277085.0</v>
       </c>
       <c r="Z29">
         <v>15662983.0</v>
       </c>
       <c r="AA29">
         <v>9172806.0</v>
       </c>
       <c r="AB29">
         <v>6561327.0</v>
       </c>
       <c r="AC29">
         <v>6234802.0</v>
       </c>
       <c r="AD29">
         <v>5654299.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>-26869000.0</v>
       </c>
       <c r="C30">
         <v>-50716000.0</v>
       </c>
       <c r="D30">
         <v>120209000.0</v>
       </c>
       <c r="E30">
         <v>-160094000.0</v>
       </c>
       <c r="F30">
         <v>-267225000.0</v>
       </c>
       <c r="G30">
         <v>-164965000.0</v>
       </c>
       <c r="H30">
         <v>7007000.0</v>
       </c>
       <c r="I30">
         <v>104189000.0</v>
       </c>
@@ -27833,988 +28215,1006 @@
       <c r="AD30">
         <v>-7040215.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX30"/>
+  <dimension ref="A1:CZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
         <v>112</v>
       </c>
       <c r="AE1" t="s">
         <v>113</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>12</v>
       </c>
-      <c r="AY1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BA1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
       </c>
-      <c r="BB1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BD1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF1" t="s">
         <v>14</v>
       </c>
-      <c r="BE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BJ1" t="s">
         <v>136</v>
       </c>
       <c r="BK1" t="s">
         <v>137</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>17</v>
       </c>
-      <c r="BS1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BU1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
         <v>18</v>
       </c>
-      <c r="BV1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>19</v>
       </c>
-      <c r="BY1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
       </c>
-      <c r="CB1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CG1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
       </c>
-      <c r="CK1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CN1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CS1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>26</v>
       </c>
-      <c r="CT1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CX1" t="s">
         <v>27</v>
       </c>
-      <c r="CW1" t="s">
-[...3 lines deleted...]
-        <v>164</v>
+      <c r="CY1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>166</v>
       </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>10265000.0</v>
+      </c>
+      <c r="C2">
+        <v>15651000.0</v>
+      </c>
+      <c r="D2">
         <v>65839000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18193000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18060000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13129000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17247000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15412000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13748000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>9269000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>52197000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10311000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>57842000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11891000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16374000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15070000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15722000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>38625000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>23192000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13638000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12426000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7310000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19003000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>55249000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>28682000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>46117000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>11839000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>22078000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>28148000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>19256000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>41579000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20364000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16116000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>22666000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>42464000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>23801000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>28819000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>56999000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>68729000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>54438000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>66698000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>47117000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>55133000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>44770000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>48970000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>52148000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>52999000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>60620000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>47267000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>53494000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>68727000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>93193000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>94133000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>84258000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>37002000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>39989000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>32697000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>37307000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>41191000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>43701000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>56077000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>54791000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>102732000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>43935000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>33244000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>31022000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>40855000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>42351000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>53481000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>76392000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>89302000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>24647000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>44516000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>67872000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>19956000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>17485000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>27361000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>28010000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>23538000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>28218000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>35596000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>31704000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>21843527.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>19198089.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>15564714.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>14742760.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>13659352.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>12333426.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>19994239.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>13309576.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>6356063.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>5386769.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>8930779.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3449264.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>12100000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>5100000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>3700000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>800000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>213963.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>2100000.0</v>
       </c>
-      <c r="CV2"/>
-      <c r="CW2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>2800000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>7635000</v>
+      </c>
+      <c r="C3">
+        <v>5316000</v>
+      </c>
+      <c r="D3">
+        <v>10041000</v>
+      </c>
+      <c r="E3">
         <v>9349000</v>
       </c>
-      <c r="C3">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>9729000</v>
+      </c>
+      <c r="G3">
         <v>5042000</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
+        <v>9218000</v>
+      </c>
+      <c r="I3">
+        <v>11850000</v>
+      </c>
+      <c r="J3">
         <v>13776000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>21810000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>19421000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>14332000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13835000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11237000</v>
       </c>
-      <c r="N3">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="P3">
+        <v>22943000</v>
+      </c>
+      <c r="Q3">
         <v>19680000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10471000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3474000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>15222000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>11662000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6828000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2165000</v>
       </c>
-      <c r="V3">
-[...4 lines deleted...]
-      </c>
       <c r="X3">
-        <v>0</v>
+        <v>9904000</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>7983000</v>
       </c>
       <c r="Z3">
-        <v>0</v>
+        <v>9587000</v>
       </c>
       <c r="AA3">
-        <v>0</v>
+        <v>2841000</v>
       </c>
       <c r="AB3">
-        <v>0</v>
+        <v>9094000</v>
       </c>
       <c r="AC3">
-        <v>0</v>
+        <v>5543000</v>
       </c>
       <c r="AD3">
-        <v>0</v>
+        <v>5516000</v>
       </c>
       <c r="AE3">
-        <v>0</v>
+        <v>801000</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
-        <v>0</v>
+        <v>3356000</v>
       </c>
       <c r="AK3">
-        <v>0</v>
+        <v>5194000</v>
       </c>
       <c r="AL3">
-        <v>0</v>
+        <v>4984000</v>
       </c>
       <c r="AM3">
-        <v>0</v>
+        <v>7657000</v>
       </c>
       <c r="AN3">
-        <v>0</v>
+        <v>9868000</v>
       </c>
       <c r="AO3">
-        <v>0</v>
+        <v>12349000</v>
       </c>
       <c r="AP3">
-        <v>0</v>
+        <v>11292000</v>
       </c>
       <c r="AQ3">
-        <v>0</v>
+        <v>8284000</v>
       </c>
       <c r="AR3">
-        <v>0</v>
+        <v>7182000</v>
       </c>
       <c r="AS3">
-        <v>0</v>
+        <v>6467000</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
         <v>26565000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>55255000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>24691000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>64860000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>12240000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>38649000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>7901000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>8887000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>51274000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>13006000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>8667000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>8829000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>14378000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>17362000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>18508000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>86251000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>29938000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>13725000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>19094000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>39293000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>103900000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>17387000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>4714000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>45826000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>23032000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>21784000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>23224000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>38261000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>20698239</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>25445187</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>22233528</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>15601538</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>26667283</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>23538972</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>7398618</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>27113136</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>4462109</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>9838585</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>8876044</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>12012135</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>19537828</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>11500000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>11500000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>10600000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>18100000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>7400000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>15200000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:102">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -28873,54 +29273,56 @@
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:102">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -28979,668 +29381,682 @@
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:102">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>178000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5386000.0</v>
+      </c>
+      <c r="D6">
         <v>-50188000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>47646000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>133000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>4931000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-4118000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1835000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1664000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4479000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-42928000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>41886000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-47531000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>45951000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4483000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>1304000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-652000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-22903000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>15433000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>9554000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1212000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>5116000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-11693000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-36246000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>26567000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-17435000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>34278000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-10239000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-6070000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8892000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-25463000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2502000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>4248000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-10775000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-19798000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>18663000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-5018000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-28180000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-11730000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>14291000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-12260000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>19581000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-8016000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>10363000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-4200000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3178000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-851000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7621000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>13353000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-6227000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-15233000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-24466000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-940000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-21956000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>47256000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-2987000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>2805000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-4610000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3884000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-12794000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-12376000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1286000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-54942000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>58797000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>10691000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>2222000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-9833000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-1496000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-11130000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-22911000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-12910000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>64655000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-19869000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-24269000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>47916000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2471000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>1549000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-649000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>4472000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>8156000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-7378000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>3892000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>582817.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>2645438.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>3633375.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>3187292.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>1083408.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>1325926.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>2950726.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>6684663.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>6953513.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>2329371.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-3544010.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>5481515.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-4306353.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>7000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>1400000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>2700000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>800000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>1000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-600000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-300000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:102">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B7">
-        <v>-6852000.0</v>
+        <v>-3198000.0</v>
       </c>
       <c r="C7">
+        <v>-2693000.0</v>
+      </c>
+      <c r="D7">
+        <v>-12762000.0</v>
+      </c>
+      <c r="E7">
         <v>9679000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-1909000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-378000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-4943000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5056000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3607000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>38000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-9231000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7249000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2021000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1135000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1593000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>11674000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-619000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-9457000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>7090000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>7244000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2209000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1777000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-3724000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>5195000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>3501000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-8729000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2363000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>5856000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>1684000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-6897000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-6150500.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-2250000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>863000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-8168000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>5870000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-6252000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-876000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>2906000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>2023000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-986000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-4038000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-432000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-9107000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-1993000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-523000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>7545000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1059000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>2710000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-1091000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>11298000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-1212000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-4696000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-5091000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-2055000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1044000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-5469000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>1538000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-2726000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-6614000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>4077000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-7551000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-9256000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>768000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-2785000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-5067000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-2949000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>2276000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-4943000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-5550000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>2793000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>7704000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-4187000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-12987000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>4683000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-1828000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-4483000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>1356000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-910000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-3847000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-1686000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>830000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-728000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-11948246.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>6051264.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-5124026.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>19581460.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-685570.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>688160.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>4443080.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>295636.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-2902384.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-5224598.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-1656794.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-329234.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>1000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-3600000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-2000000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>6600000.0</v>
       </c>
-      <c r="CT7"/>
-      <c r="CU7">
+      <c r="CV7"/>
+      <c r="CW7">
         <v>-400000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-400000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>800000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:102">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -29699,444 +30115,450 @@
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:102">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9">
         <v>323000.0</v>
       </c>
       <c r="AH9"/>
       <c r="AI9">
+        <v>323000.0</v>
+      </c>
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>-322000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1794000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-451000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1164000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2239000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1181000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-1545000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1160000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>582000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2021000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-2214000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>3101000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1086000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5249000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-3215000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-982000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1465000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-3207000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1438000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1419000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>3731000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-2637000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-148000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-3908000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>788000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-913000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-1484000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-774000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-507000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-1506000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-170000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1200000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-127000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>4978000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-5306000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>2003000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>-3429000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-737000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-2140000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-1485000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>2669000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>-2764000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-1401000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-4980000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>4110000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>683000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-15377746.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>6031088.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>-2455189.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>-1946413.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>37450.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>193139.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>-7407862.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>1109376.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-2113762.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-5946472.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>100324.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>-762084.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-200000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>-2700000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>-1400000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>2500000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>-600000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>-500000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>-500000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>100000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:102">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10">
         <v>2866000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-      <c r="AJ10">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+      <c r="AL10">
         <v>1022000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1699000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10">
         <v>694000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>11390000.0</v>
       </c>
-      <c r="AP10"/>
-[...1 lines deleted...]
-      <c r="AR10">
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10">
         <v>1215000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4119000.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10">
         <v>1197000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10"/>
       <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10">
         <v>367000.0</v>
       </c>
-      <c r="BA10"/>
-[...1 lines deleted...]
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10">
         <v>-313000.0</v>
       </c>
-      <c r="BD10"/>
-[...1 lines deleted...]
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10">
         <v>-65000.0</v>
       </c>
-      <c r="BG10"/>
-[...1 lines deleted...]
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-2296000.0</v>
       </c>
-      <c r="BJ10"/>
-[...1 lines deleted...]
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-2101000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
         <v>-5187000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3506000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-306000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-4930000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-1175000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-1043000.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
     </row>
-    <row r="11" spans="1:102">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -30195,54 +30617,56 @@
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:102">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -30301,54 +30725,56 @@
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
     </row>
-    <row r="13" spans="1:102">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -30407,974 +30833,994 @@
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
     </row>
-    <row r="14" spans="1:102">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B14">
-        <v>31707000.0</v>
+        <v>25424000.0</v>
       </c>
       <c r="C14">
+        <v>26853000.0</v>
+      </c>
+      <c r="D14">
+        <v>29785000.0</v>
+      </c>
+      <c r="E14">
         <v>29434000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>27454000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>27971000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>27954000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>26380000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>25714000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>27012000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>26617000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24970000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>24645000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>26650000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>26104000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>23980000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>25028000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31096000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>30583000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>22735000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19547000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>20245000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>20526000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19241000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18405000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>18424000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>19239000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>19033000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>18723000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>18413000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>18279000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>19578000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>18944000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>21309000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>20240000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>21015000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>29238000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>14152000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>13848000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>13945000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>14667000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>16219000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>15342000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>15185000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>18709000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>18495000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>18109000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>18011000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>17463000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>17727000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>18008000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>17901000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>20087000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>16745000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>17006000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>16724000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>15666000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>15361000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>15301000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>14785000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>15632000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>15534000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>15419000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>15335000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>15000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>14773000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>14824000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>14226000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>14009000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>14267000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>12724000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>12672000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>12760000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>12231000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>11615000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>10443000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>9749000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>9793000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>9624000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>8710000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>8477000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>8408000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>6556331.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>5982639.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>5776997.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>5171761.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>4985702.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>4546037.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>4137659.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>3853044.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>3785718.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>3228315.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>3157371.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>2751889.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>2317282.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>2100000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>1700000.0</v>
       </c>
-      <c r="CS14"/>
-[...1 lines deleted...]
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14">
         <v>1400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="CX14">
         <v>1100000.0</v>
       </c>
+      <c r="CY14">
+        <v>1200000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>1100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:102">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>12984000.0</v>
+      </c>
+      <c r="C15">
+        <v>12961000.0</v>
+      </c>
+      <c r="D15">
         <v>12915000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>13005000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>13039000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>12603000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>12575000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>13051000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>12934000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>12690000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12724000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>12673000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>12729000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>12684000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12976000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>12989000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>12985000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>12579000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>12049000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>11599000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>11021000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>10886000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>10850000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>10745000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>10284000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>10334000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>1671000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>20073000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>10009000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>8336000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>10103000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>10072000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>10063000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>10103000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10135000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>11485000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>10729000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>10806000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>18532000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>18692000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>18621000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>18615000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>18677000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>19203000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>15082000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>14934000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>14792000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>14174000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>13342000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>13468000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>13272000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>12944000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>12594000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>11894000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>10964000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>9356000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>8883000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>9107000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>11701000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>14950000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>15036000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>14670000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>14564000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>13065000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>12334000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>11618000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>11584000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>14363000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>7694000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>7555000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>7196000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>6399000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>6091000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>5911000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>5751000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>5592000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>7656000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>7609000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>7067000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>7374000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>6948000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>6792000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>4196370.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>3420643.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>3351103.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>2989748.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>2869449.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>2646779.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>3368288.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>2931063.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>2935317.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>2423600.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>2839625.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1231597.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>2900000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>3900000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>1200000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>1100000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CW15">
         <v>600000.0</v>
       </c>
       <c r="CX15">
+        <v>600000.0</v>
+      </c>
+      <c r="CY15">
+        <v>600000.0</v>
+      </c>
+      <c r="CZ15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:102">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>10443000.0</v>
+      </c>
+      <c r="C16">
+        <v>10265000.0</v>
+      </c>
+      <c r="D16">
         <v>15651000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>65839000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>18193000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18060000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>13129000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>17247000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>15412000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13748000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>9269000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>52197000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>10311000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>57842000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11891000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>16374000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15070000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>15722000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>38625000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>23192000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13638000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>12426000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7310000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>19003000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>55249000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>28682000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>46117000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>11839000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>22078000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>28148000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>16116000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>17862000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>20364000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>11891000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>22666000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>42464000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>23801000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>28819000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>56999000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>68729000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>54438000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>66698000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>47117000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>55133000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>44770000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>48970000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>52148000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>52999000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>60620000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>47267000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>53494000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>68727000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>93193000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>62302000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>84258000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>37002000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>35502000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>32697000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>37307000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>30907000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>43701000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>56077000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>47790000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>102732000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>43935000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>33244000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>31022000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>40855000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>42351000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>53481000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>76392000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>89302000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>24647000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>43603000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>67872000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>19956000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>28910000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>27361000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>28010000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>36374000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>28218000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>35596000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>22426344.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>21843527.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>19198089.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>17930052.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>14742760.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>13659352.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>22944965.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>19994239.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>13309576.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>7716140.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>5386769.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>8930779.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>7793647.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>12100000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>5100000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>2700000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>800000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>3100000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>-600000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>-300000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:102">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31433,399 +31879,407 @@
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:102">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B18">
-        <v>22056000.0</v>
+        <v>15070000.0</v>
       </c>
       <c r="C18">
+        <v>16107000.0</v>
+      </c>
+      <c r="D18">
+        <v>12707000.0</v>
+      </c>
+      <c r="E18">
         <v>25703000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>15536000.0</v>
+      </c>
+      <c r="G18">
         <v>25429000.0</v>
       </c>
-      <c r="F18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
+        <v>9447000.0</v>
+      </c>
+      <c r="I18">
+        <v>20469000.0</v>
+      </c>
+      <c r="J18">
         <v>9085000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2593000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7321000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>17527000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>9922000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>10567000.0</v>
       </c>
-      <c r="N18">
-[...2 lines deleted...]
-      <c r="O18">
+      <c r="P18">
+        <v>75000.0</v>
+      </c>
+      <c r="Q18">
         <v>14802000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>12422000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8124000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>12451000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>14119000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8791000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>12790000.0</v>
       </c>
-      <c r="V18">
-[...4 lines deleted...]
-      </c>
       <c r="X18">
-        <v>19041000.0</v>
+        <v>4066000.0</v>
       </c>
       <c r="Y18">
-        <v>6235000.0</v>
+        <v>13999000.0</v>
       </c>
       <c r="Z18">
-        <v>17982000.0</v>
+        <v>9454000.0</v>
       </c>
       <c r="AA18">
-        <v>23036000.0</v>
+        <v>3394000.0</v>
       </c>
       <c r="AB18">
-        <v>22314000.0</v>
+        <v>8888000.0</v>
       </c>
       <c r="AC18">
-        <v>6292000.0</v>
+        <v>17493000.0</v>
       </c>
       <c r="AD18">
+        <v>16798000.0</v>
+      </c>
+      <c r="AE18">
+        <v>5491000.0</v>
+      </c>
+      <c r="AF18">
         <v>16869000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>12490000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>14724000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>6051000.0</v>
       </c>
-      <c r="AH18">
-[...4 lines deleted...]
-      </c>
       <c r="AJ18">
-        <v>15828000.0</v>
+        <v>11696000.0</v>
       </c>
       <c r="AK18">
-        <v>18231000.0</v>
+        <v>6792000.0</v>
       </c>
       <c r="AL18">
-        <v>20311000.0</v>
+        <v>10763000.0</v>
       </c>
       <c r="AM18">
-        <v>19633000.0</v>
+        <v>10574000.0</v>
       </c>
       <c r="AN18">
-        <v>15755000.0</v>
+        <v>10444000.0</v>
       </c>
       <c r="AO18">
-        <v>19554000.0</v>
+        <v>7283000.0</v>
       </c>
       <c r="AP18">
-        <v>12621000.0</v>
+        <v>4463000.0</v>
       </c>
       <c r="AQ18">
-        <v>9536000.0</v>
+        <v>11270000.0</v>
       </c>
       <c r="AR18">
+        <v>5439000.0</v>
+      </c>
+      <c r="AS18">
+        <v>3069000.0</v>
+      </c>
+      <c r="AT18">
         <v>24782000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>33405000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>28553000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>28836000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>23385000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>32410000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>23923000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>18897000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>17284000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>20270000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-5335000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-41511000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-4473000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-50995000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-1895000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-18852000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>2076000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-277000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-35305000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>1145000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>4112000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>7678000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>4735000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-4776000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-6579000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-67839000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-11484000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>1472000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-9278000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-20863000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-88065000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-8020000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>9393000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-33675000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-15133000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-12543000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-11240000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-26318000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-15541440.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>-19304093.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-15644940.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>4242105.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-19082751.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-14420257.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-5604789.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-18265941.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>185019.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-5487757.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-4756197.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-6801158.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-14241027.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-8600000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-8900000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-5400000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-14900000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-4800000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>-13300000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>2700000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:102">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>57448000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-159583000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-4885000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-10256000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-12044000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-19384000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-9032000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-65162000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>68125000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-13938000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>131184000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
@@ -31869,86 +32323,88 @@
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:102">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
-[...1 lines deleted...]
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>-147000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>104830000.0</v>
       </c>
-      <c r="H20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="J20"/>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>-60000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -31991,75 +32447,81 @@
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:102">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B21">
+        <v>-26700000.0</v>
+      </c>
+      <c r="C21">
+        <v>-6062000.0</v>
+      </c>
+      <c r="D21">
         <v>-123375000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-20505000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>155201000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-532000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2479000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10855000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -32109,2710 +32571,2766 @@
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
     </row>
-    <row r="22" spans="1:102">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B22">
-        <v>-46850000.0</v>
+        <v>-1130000.0</v>
       </c>
       <c r="C22">
+        <v>-14973000.0</v>
+      </c>
+      <c r="D22">
+        <v>-21478000.0</v>
+      </c>
+      <c r="E22">
         <v>65408000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-16785000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4181000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-5786000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1951000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1136000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-3745000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-7997000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>9169000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2380000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>52327000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2565000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-770000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-3743000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-10563000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8805000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-11240000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>23103000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-5159000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4672000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>21184000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-4085000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-7684000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>52797000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>34718000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3267000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-5960000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4320000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5611000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3716000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-24159000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>151928000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>13139000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-13279000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>33640000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>25189000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>12290000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-40594000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>11755000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>43443000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>16677000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>4727000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>13862000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9151000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>5870000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-199000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-34522000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>4069000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>10297000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3216000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>6153000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>10010000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1996000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2521000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1491000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1573000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>14588000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>7121000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>2332000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>364000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>200000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>2569000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>2267000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1378000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>2523000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2358000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3288000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>2983000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2836000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>2981000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>3454000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3508000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>3113000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2321000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>2573000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1672000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>3237000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>3953000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>5470000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>2489191.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>2615052.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>2920184.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>2451322.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3050772.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>2945451.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>2240252.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>2945916.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>2775727.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>2247400.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>2169193.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>2139464.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>2064301.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>3400000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>1800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2800000.0</v>
       </c>
       <c r="CU22">
         <v>1600000.0</v>
       </c>
       <c r="CV22">
+        <v>2800000.0</v>
+      </c>
+      <c r="CW22">
+        <v>1600000.0</v>
+      </c>
+      <c r="CX22">
         <v>1700000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>1300000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:102">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B23">
-        <v>-10041000.0</v>
+        <v>-2707000.0</v>
       </c>
       <c r="C23">
+        <v>-2340000.0</v>
+      </c>
+      <c r="D23">
+        <v>-6425000.0</v>
+      </c>
+      <c r="E23">
         <v>-2520000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-2461000.0</v>
       </c>
-      <c r="E23">
-[...2 lines deleted...]
-      <c r="F23">
+      <c r="G23">
+        <v>-2478000.0</v>
+      </c>
+      <c r="H23">
         <v>-2284000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-99364000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2313000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-2328000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2342000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-2462000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2383000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2566000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-2502000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2520000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2570000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-5818000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2399000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5042000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-900000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-746000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-748000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-822000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-3370000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-16138000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-137000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1774000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-987000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2246000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>17677500.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1249000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-3086000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1036000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1035000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-24205000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1085000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-6603000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-2101000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-7156000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1671000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1894000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-2210000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-7051000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1855000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-15369000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-1555000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1598000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1734000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-4726000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-2876000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-2469000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3013000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-2721000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>108761000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-2522000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-3940000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2510000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-3461000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-3436000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-3936000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-3630000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-475000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-12603000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-8957000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-1000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-83000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-30000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>559000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-3225000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-18000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3109000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-3114000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-5487000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-7982000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-15297000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-2629000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-2070000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-2617000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-440000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-1139000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-552000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-2795630.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3843250.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-8238897.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-5414789.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-7546985.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>14691587.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>11920479.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>5122263.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>6518362.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-12966243.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>6343455.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-3659760.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-5284809.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-1000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>600000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-300000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1300000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1800000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>10600000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>7200000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:102">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B24">
-        <v>-9794000.0</v>
+        <v>5382000.0</v>
       </c>
       <c r="C24">
+        <v>-5023000.0</v>
+      </c>
+      <c r="D24">
+        <v>80151000.0</v>
+      </c>
+      <c r="E24">
         <v>14628000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-159583000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-4885000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-10256000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1715000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-54000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>171000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-1506000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>71222000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-36000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>60993000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>423000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-113593000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-10789000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-12731000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-112150000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-148099000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>44243000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-85035000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-34397000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-117883000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-921000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-33624000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-13091000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-48388000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-709000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-28379000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>138923500.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-191000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>43493000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>103125000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>215224000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-50568000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-47720000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>148415000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>65882000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>17916000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-2457000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-50865000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-30576000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>252769000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-53525000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-132605000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-52735000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-55211000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-78649000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-33057000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-47135000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-27687000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-27960000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-20361000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>5414000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>824000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>2037000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>10418000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>357000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>37489000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>34724000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>217000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-36659000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>403000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-315000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>2060000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>280000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>1131000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1239000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>676000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>982000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-1044000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>552000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>6086000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-3230000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-463000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>73000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>647000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>1758000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>52612000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>19769000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>4263000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>16940942.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>14535146.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-497477.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>4914281.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>14229706.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>5667593.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-7225761.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-1399077.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>2516172.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-21343786.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>33055395.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>606898.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-740705.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>600000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-2355741.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>700000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>1500000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>900000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>600000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-15000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:102">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B25">
-        <v>33821000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C25">
+        <v>11148000.0</v>
+      </c>
+      <c r="D25">
+        <v>16281000.0</v>
+      </c>
+      <c r="E25">
         <v>-70342000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>15672000.0</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25">
+      <c r="G25">
+        <v>1159000.0</v>
+      </c>
+      <c r="H25">
         <v>671000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2070000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>56895000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>56862000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>60582000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>708000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2764000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-59827000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>365000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1111000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1747000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-197000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3955000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6441000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1341000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>836000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1083000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1484000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>703000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>206000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-1380000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2063000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-1310000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>374000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>185000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>557000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>399000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>16606000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-163359000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-17173000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>369000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-31045000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-21312000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-6219000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>45458000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-8853000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-37843000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-20872000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1803000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-6777000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-26000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>2333000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>5449000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>37907000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3058000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-4605000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-928000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-573000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-4742000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>493000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>493000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-261000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>85000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-13653000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-5225000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>703000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-582000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1401000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>277000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2416000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>635000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>780000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>1112000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-1936000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-4957000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>3876000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>7062000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-1938000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>2540000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>294000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>681000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>695000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>450000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>-1020000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-1276000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-1207000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>8059523.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-8507861.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>3015433.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-7360900.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>233628.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>939067.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-9027162.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>1752599.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>988067.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>4099711.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>450077.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>648858.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-84782.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>1000000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>1100000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-3000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>400000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>1020374.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>-500000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-600000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:102">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B26">
-        <v>-1173000.0</v>
+        <v>-2093000.0</v>
       </c>
       <c r="C26">
+        <v>-423000.0</v>
+      </c>
+      <c r="D26">
+        <v>-331000.0</v>
+      </c>
+      <c r="E26">
         <v>-8824000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5250000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>10327000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-97041000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-4703000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-4821000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-38000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-5696000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1022000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-29004000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-991000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-302000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-2903000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>84847000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>358358000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>9000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-9000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-75000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-2451000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-3151000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-12000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-2357000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-14830000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-8971000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-2800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-2000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-1095000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-2998000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-3489000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-117569000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-9671000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-5467000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...4 lines deleted...]
-      </c>
+      <c r="AO26"/>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>-21931000.0</v>
       </c>
       <c r="AR26">
+        <v>-13069000.0</v>
+      </c>
+      <c r="AS26">
+        <v>-21931000.0</v>
+      </c>
+      <c r="AT26">
         <v>67886000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>46466000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>69866000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>47568000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>75492000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>25015000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>38149000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>44455000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>10413000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>2454000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-9000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-6000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-5000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-1000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-7000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-8000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="BK26">
         <v>-1000.0</v>
       </c>
       <c r="BL26">
+        <v>-8000.0</v>
+      </c>
+      <c r="BM26">
         <v>-1000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
+        <v>-1000.0</v>
+      </c>
+      <c r="BO26">
         <v>30172000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-9000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-1000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>79019000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-7000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-1000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-4000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-8000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>15494000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-15500000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>5400000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>-247000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-1000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-9000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-27000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>11687.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-8724.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>23597078.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-7904.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-11396.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>-2197261.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>-8031.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>-2286.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>-17821.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>1777806.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>-1427833.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>-1289035.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>1695762.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>25200000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>-1300000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>5400000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>19300000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>-1400000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>-800000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>-800000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:102">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>1078000.0</v>
+      </c>
+      <c r="C27">
+        <v>1088000.0</v>
+      </c>
+      <c r="D27">
         <v>881000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>873000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>833000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>858000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>769000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>764000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>732000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>749000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>583000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>602000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>590000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1519000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>707000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>709000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>480000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>719000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>599000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>601000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>677000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>810000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>585000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>554000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>502000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>465000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>453000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>471000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>565000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>416000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>235500.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>466000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>114000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>463000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>373000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>375000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>376000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-1422000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>563000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>603000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>262000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>865000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>786000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>539000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>66000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>280000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>260000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>-88000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1763000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1162000.0</v>
       </c>
-      <c r="AX27"/>
-[...1 lines deleted...]
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27">
         <v>229000.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27">
         <v>332000000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:102">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-44484000.0</v>
+      </c>
+      <c r="C28">
+        <v>-21786000.0</v>
+      </c>
+      <c r="D28">
         <v>-143046000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-44854000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>134451000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-15613000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-12527000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-18440000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1813000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-10892000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10134000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-58098000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-57350000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-107037000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-4547000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>80415000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-12729000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-21770000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>66094000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>131872000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-58650000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>75196000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-9270000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>59655000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6270000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8275000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-65329000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>15113000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-27675000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>28121000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>93564500.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-14801000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-54394000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-903000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-250074000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>58127000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>23698000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-167283000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-97923000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-23258000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-25608000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>42516000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9939000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-251942000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>16470000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-20421000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>23331000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>18754000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>42267000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-5580000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>7979000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-15676000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4269000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-21865000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>47177000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>37700000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5241000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>35968000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2348000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-31431000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-49176000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1346000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>17022000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>57249000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6869000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-7516000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-14848000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2149000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-5790000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>41496000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-2272000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>64248000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-11133000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-9475000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>130966000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>5180000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-7895000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>31943000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>17771000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>14050000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-15904000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>6406000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>14557543.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>21999607.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>19765495.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>91829.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>183566.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>23038366.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>10589208.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>25817868.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>7452322.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>6193472.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>3213053.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>11599091.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>10462325.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>15000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>10200000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>7200000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>14100000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>4800000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>10600000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>11900000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:102">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>22705000.0</v>
+      </c>
+      <c r="C29">
+        <v>21423000.0</v>
+      </c>
+      <c r="D29">
         <v>12707000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>35052000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>25265000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>25429000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>18665000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>32319000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>22861000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>24403000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>12100000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>31859000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>23757000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>21804000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>23018000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>34482000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>22893000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11598000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>27673000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>25781000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>15619000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>14955000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13970000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>21982000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>19041000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6235000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>17982000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>23036000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>22314000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6292000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>16869000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>12490000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>14724000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>6051000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>15052000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>11104000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>15828000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>18231000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>20311000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>19633000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>15755000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>19554000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>12621000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>9536000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>24782000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>33405000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>28553000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>28836000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>23385000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>32410000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>23923000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>18897000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>17284000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>20270000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>21230000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>13744000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>20218000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>13865000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>10345000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>19797000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>9977000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>8610000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>15969000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>14151000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>12779000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>16507000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>19113000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>12586000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>11929000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>18412000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>18454000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>15197000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>9816000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>18430000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>15835000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>9367000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>14107000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>12151000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>7899000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>9241000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>11984000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>11943000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>5156799.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>6141094.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>6588588.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>19843643.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>7584532.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>9118715.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>1793829.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>8847195.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>4647128.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>4350828.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>4119847.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>5210977.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>5296801.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>2900000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>2600000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>5200000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>3200000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>2600000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>1900000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>2700000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:102">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>21957000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5023000.0</v>
+      </c>
+      <c r="D30">
         <v>80151000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>57448000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-159583000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4885000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-10256000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-12044000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-19384000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9032000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-65162000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>68125000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-13938000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>131184000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-22954000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-113593000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-10816000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-12731000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-78334000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-148099000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>44243000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-85035000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-16393000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-117883000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1256000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-31945000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>81625000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-48388000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-709000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-25521000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>138923500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-191000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>43918000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-15923000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>215224000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-50568000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-44544000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>120872000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>65882000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>17916000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-2407000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-42489000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-30576000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>252769000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-45452000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-16162000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-52735000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-55211000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-52299000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-33057000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-47135000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-27687000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-13955000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-20361000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-21151000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-54431000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-22654000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-54443000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-11881000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1160000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>26823000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-8670000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-87933000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-12603000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-8957000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-6769000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-14098000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-16231000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-17269000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-82819000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-29092000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-14790000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-18552000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-33224000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-98885000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-12076000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-4663000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-44743000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-21198000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-15135000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-3458000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-14457000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-19131525.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-25484966.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-22731005.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-16748180.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-6684690.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-30831155.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-9432312.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-27980400.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-5145937.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-8214928.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-10876910.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-11328554.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-20178533.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-10800000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-11400000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-9700000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-16500000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-6400000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-13100000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-14900000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-3400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>