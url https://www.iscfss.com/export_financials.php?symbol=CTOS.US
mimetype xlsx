--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -924,51 +927,51 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>88366.0</v>
+        <v>88366000.0</v>
       </c>
       <c r="C2">
         <v>88487000.0</v>
       </c>
       <c r="D2">
         <v>117653000.0</v>
       </c>
       <c r="E2">
         <v>87255000.0</v>
       </c>
       <c r="F2">
         <v>91123000.0</v>
       </c>
       <c r="G2">
         <v>31829000.0</v>
       </c>
       <c r="H2">
         <v>41172000.0</v>
       </c>
       <c r="I2">
         <v>20867000.0</v>
       </c>
       <c r="J2">
         <v>22660000.0</v>
       </c>
@@ -987,123 +990,127 @@
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>-10614.0</v>
+        <v>-10614000.0</v>
       </c>
       <c r="C5">
         <v>-14744000.0</v>
       </c>
       <c r="D5">
         <v>-5978000.0</v>
       </c>
       <c r="E5">
         <v>-8947000.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>-326872000.0</v>
       </c>
       <c r="H5">
         <v>-282312000.0</v>
       </c>
       <c r="I5">
         <v>-396000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>114864000.0</v>
+      </c>
       <c r="C7">
         <v>96119000.0</v>
       </c>
       <c r="D7">
         <v>39278000.0</v>
       </c>
       <c r="E7">
         <v>35082000.0</v>
       </c>
       <c r="F7">
         <v>45648000.0</v>
       </c>
       <c r="G7">
         <v>5250000.0</v>
       </c>
       <c r="H7">
         <v>28082000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>25000.0</v>
+      </c>
       <c r="C8">
         <v>25000.0</v>
       </c>
       <c r="D8">
         <v>25000.0</v>
       </c>
       <c r="E8">
         <v>25000.0</v>
       </c>
       <c r="F8">
         <v>25000.0</v>
       </c>
       <c r="G8">
         <v>5000.0</v>
       </c>
       <c r="H8">
         <v>5000.0</v>
       </c>
       <c r="I8">
         <v>389020025.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
@@ -1116,132 +1123,132 @@
       <c r="E9">
         <v>1521487000.0</v>
       </c>
       <c r="F9">
         <v>1508995000.0</v>
       </c>
       <c r="G9">
         <v>434917000.0</v>
       </c>
       <c r="H9">
         <v>432577000.0</v>
       </c>
       <c r="I9">
         <v>602320.0</v>
       </c>
       <c r="J9">
         <v>5776280.0</v>
       </c>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>6273.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="C10">
         <v>3805000.0</v>
       </c>
       <c r="D10">
         <v>10309000.0</v>
       </c>
       <c r="E10">
         <v>14360000.0</v>
       </c>
       <c r="F10">
         <v>35902000.0</v>
       </c>
       <c r="G10">
         <v>3412000.0</v>
       </c>
       <c r="H10">
         <v>6302000.0</v>
       </c>
       <c r="I10">
         <v>468253.0</v>
       </c>
       <c r="J10">
         <v>501925.0</v>
       </c>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>6273.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="C12">
         <v>3805000.0</v>
       </c>
       <c r="D12">
         <v>10309000.0</v>
       </c>
       <c r="E12">
         <v>14360000.0</v>
       </c>
       <c r="F12">
         <v>35902000.0</v>
       </c>
       <c r="G12">
         <v>3412000.0</v>
       </c>
       <c r="H12">
         <v>6302000.0</v>
       </c>
       <c r="I12">
         <v>468253.0</v>
       </c>
       <c r="J12">
         <v>501925.0</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
-        <v>25.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C13">
         <v>25000.0</v>
       </c>
       <c r="D13">
         <v>25000.0</v>
       </c>
       <c r="E13">
         <v>25000.0</v>
       </c>
       <c r="F13">
         <v>25000.0</v>
       </c>
       <c r="G13">
         <v>5000.0</v>
       </c>
       <c r="H13">
         <v>5000.0</v>
       </c>
       <c r="I13">
         <v>389020025.0</v>
       </c>
       <c r="J13">
         <v>383846063.0</v>
       </c>
@@ -1292,51 +1299,51 @@
       <c r="E15">
         <v>25000.0</v>
       </c>
       <c r="F15">
         <v>25000.0</v>
       </c>
       <c r="G15">
         <v>5000.0</v>
       </c>
       <c r="H15">
         <v>5000.0</v>
       </c>
       <c r="I15">
         <v>389020025.0</v>
       </c>
       <c r="J15">
         <v>383846063.0</v>
       </c>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
-        <v>23500.0</v>
+        <v>23500000.0</v>
       </c>
       <c r="C16">
         <v>26250000.0</v>
       </c>
       <c r="D16">
         <v>28758000.0</v>
       </c>
       <c r="E16">
         <v>34671000.0</v>
       </c>
       <c r="F16">
         <v>35791000.0</v>
       </c>
       <c r="G16">
         <v>975000.0</v>
       </c>
       <c r="H16">
         <v>2270000.0</v>
       </c>
       <c r="I16">
         <v>4762000.0</v>
       </c>
       <c r="J16">
         <v>-24237000.0</v>
       </c>
@@ -1374,182 +1381,184 @@
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
-        <v>705167.0</v>
+        <v>705167000.0</v>
       </c>
       <c r="C20">
         <v>704806000.0</v>
       </c>
       <c r="D20">
         <v>704011000.0</v>
       </c>
       <c r="E20">
         <v>703827000.0</v>
       </c>
       <c r="F20">
         <v>695865000.0</v>
       </c>
       <c r="G20">
         <v>238052000.0</v>
       </c>
       <c r="H20">
         <v>238195000.0</v>
       </c>
       <c r="I20">
         <v>228714000.0</v>
       </c>
       <c r="J20">
         <v>227525000.0</v>
       </c>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
-        <v>225725.0</v>
+        <v>225725000.0</v>
       </c>
       <c r="C21">
         <v>252393000.0</v>
       </c>
       <c r="D21">
         <v>277212000.0</v>
       </c>
       <c r="E21">
         <v>304132000.0</v>
       </c>
       <c r="F21">
         <v>327840000.0</v>
       </c>
       <c r="G21">
         <v>67579000.0</v>
       </c>
       <c r="H21">
         <v>70552000.0</v>
       </c>
       <c r="I21">
         <v>70740000.0</v>
       </c>
       <c r="J21">
         <v>71336000.0</v>
       </c>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
-        <v>930939.0</v>
+        <v>930939000.0</v>
       </c>
       <c r="C22">
         <v>1049304000.0</v>
       </c>
       <c r="D22">
         <v>985794000.0</v>
       </c>
       <c r="E22">
         <v>596724000.0</v>
       </c>
       <c r="F22">
         <v>410542000.0</v>
       </c>
       <c r="G22">
         <v>31367000.0</v>
       </c>
       <c r="H22">
         <v>33001000.0</v>
       </c>
       <c r="I22">
         <v>11435000.0</v>
       </c>
       <c r="J22">
         <v>8043000.0</v>
       </c>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
-        <v>3441454000.0</v>
+        <v>3736486000.0</v>
       </c>
       <c r="C23">
         <v>3501967000.0</v>
       </c>
       <c r="D23">
         <v>3367797000.0</v>
       </c>
       <c r="E23">
         <v>2938212000.0</v>
       </c>
       <c r="F23">
         <v>2683766000.0</v>
       </c>
       <c r="G23">
         <v>768404000.0</v>
       </c>
       <c r="H23">
         <v>815284000.0</v>
       </c>
       <c r="I23">
         <v>408197214.0</v>
       </c>
       <c r="J23">
         <v>403108840.0</v>
       </c>
       <c r="K23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1619352000.0</v>
+      </c>
       <c r="C24">
         <v>1519882000.0</v>
       </c>
       <c r="D24">
         <v>1487136000.0</v>
       </c>
       <c r="E24">
         <v>1354766000.0</v>
       </c>
       <c r="F24">
         <v>1308265000.0</v>
       </c>
       <c r="G24">
         <v>715858000.0</v>
       </c>
       <c r="H24">
         <v>713023000.0</v>
       </c>
       <c r="I24">
         <v>757268000.0</v>
       </c>
       <c r="J24">
         <v>754647000.0</v>
       </c>
       <c r="K24"/>
@@ -1592,115 +1601,117 @@
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>134449.0</v>
+        <v>2411224000.0</v>
       </c>
       <c r="C28">
         <v>2421366000.0</v>
       </c>
       <c r="D28">
         <v>2186672000.0</v>
       </c>
       <c r="E28">
         <v>1812598000.0</v>
       </c>
       <c r="F28">
         <v>1562318000.0</v>
       </c>
       <c r="G28">
         <v>724252000.0</v>
       </c>
       <c r="H28">
         <v>736083000.0</v>
       </c>
       <c r="I28">
         <v>792218747.0</v>
       </c>
       <c r="J28">
         <v>778997075.0</v>
       </c>
       <c r="K28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3111736000.0</v>
+      </c>
       <c r="C29">
         <v>3190361000.0</v>
       </c>
       <c r="D29">
         <v>3074906000.0</v>
       </c>
       <c r="E29">
         <v>2680319000.0</v>
       </c>
       <c r="F29">
         <v>2411082000.0</v>
       </c>
       <c r="G29">
         <v>686071000.0</v>
       </c>
       <c r="H29">
         <v>702173000.0</v>
       </c>
       <c r="I29">
         <v>394018839.0</v>
       </c>
       <c r="J29">
         <v>388844872.0</v>
       </c>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>195541.0</v>
+        <v>204394000.0</v>
       </c>
       <c r="C30">
         <v>224786000.0</v>
       </c>
       <c r="D30">
         <v>245934000.0</v>
       </c>
       <c r="E30">
         <v>231377000.0</v>
       </c>
       <c r="F30">
         <v>197043000.0</v>
       </c>
       <c r="G30">
         <v>60933000.0</v>
       </c>
       <c r="H30">
         <v>71323000.0</v>
       </c>
       <c r="I30">
         <v>52559000.0</v>
       </c>
       <c r="J30">
         <v>49771000.0</v>
       </c>
@@ -1715,83 +1726,85 @@
       <c r="D31"/>
       <c r="E31">
         <v>-119516000.0</v>
       </c>
       <c r="F31">
         <v>-165195000.0</v>
       </c>
       <c r="G31">
         <v>-336698000.0</v>
       </c>
       <c r="H31">
         <v>-320877000.0</v>
       </c>
       <c r="I31">
         <v>-458210000.0</v>
       </c>
       <c r="J31">
         <v>-442825000.0</v>
       </c>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>285285000.0</v>
+      </c>
       <c r="C32">
         <v>300751000.0</v>
       </c>
       <c r="D32">
         <v>368510000.0</v>
       </c>
       <c r="E32">
         <v>233367000.0</v>
       </c>
       <c r="F32">
         <v>216121000.0</v>
       </c>
       <c r="G32">
         <v>31891000.0</v>
       </c>
       <c r="H32">
         <v>38080000.0</v>
       </c>
       <c r="I32">
         <v>378721.0</v>
       </c>
       <c r="J32">
         <v>432372.0</v>
       </c>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>2282839.0</v>
+        <v>2577871000.0</v>
       </c>
       <c r="C33">
         <v>2200515000.0</v>
       </c>
       <c r="D33">
         <v>2101898000.0</v>
       </c>
       <c r="E33">
         <v>2069967000.0</v>
       </c>
       <c r="F33">
         <v>2027062000.0</v>
       </c>
       <c r="G33">
         <v>665162000.0</v>
       </c>
       <c r="H33">
         <v>699441000.0</v>
       </c>
       <c r="I33">
         <v>407727618.0</v>
       </c>
       <c r="J33">
         <v>402500000.0</v>
       </c>
@@ -1805,84 +1818,84 @@
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34">
         <v>28024000.0</v>
       </c>
       <c r="F34">
         <v>36623000.0</v>
       </c>
       <c r="G34">
         <v>7012000.0</v>
       </c>
       <c r="H34">
         <v>1709000.0</v>
       </c>
       <c r="I34"/>
       <c r="J34">
         <v>383844870.0</v>
       </c>
       <c r="K34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>885691.0</v>
+        <v>2054053000.0</v>
       </c>
       <c r="C35">
         <v>1639957000.0</v>
       </c>
       <c r="D35">
         <v>1553205000.0</v>
       </c>
       <c r="E35">
         <v>1414891000.0</v>
       </c>
       <c r="F35">
         <v>1384673000.0</v>
       </c>
       <c r="G35">
         <v>728120000.0</v>
       </c>
       <c r="H35">
         <v>749651000.0</v>
       </c>
       <c r="I35">
         <v>14087500.0</v>
       </c>
       <c r="J35">
         <v>14087500.0</v>
       </c>
       <c r="K35"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>1098500.0</v>
+        <v>11822000.0</v>
       </c>
       <c r="C36">
         <v>16046000.0</v>
       </c>
       <c r="D36">
         <v>23430000.0</v>
       </c>
       <c r="E36">
         <v>26944000.0</v>
       </c>
       <c r="F36">
         <v>24406000.0</v>
       </c>
       <c r="G36">
         <v>498000.0</v>
       </c>
       <c r="H36">
         <v>713000.0</v>
       </c>
       <c r="I36">
         <v>-215211382.0</v>
       </c>
       <c r="J36">
         <v>402500000.0</v>
       </c>
@@ -1913,84 +1926,84 @@
       <c r="E38">
         <v>910618000.0</v>
       </c>
       <c r="F38">
         <v>858731000.0</v>
       </c>
       <c r="G38">
         <v>353262000.0</v>
       </c>
       <c r="H38">
         <v>384133000.0</v>
       </c>
       <c r="I38">
         <v>320722000.0</v>
       </c>
       <c r="J38">
         <v>333306000.0</v>
       </c>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>25862.0</v>
+        <v>17009000.0</v>
       </c>
       <c r="C39">
         <v>23557000.0</v>
       </c>
       <c r="D39">
         <v>23862000.0</v>
       </c>
       <c r="E39">
         <v>25784000.0</v>
       </c>
       <c r="F39">
         <v>13217000.0</v>
       </c>
       <c r="G39">
         <v>7530000.0</v>
       </c>
       <c r="H39">
         <v>5217000.0</v>
       </c>
       <c r="I39">
         <v>-63992657.0</v>
       </c>
       <c r="J39">
         <v>106915.0</v>
       </c>
       <c r="K39"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>726651.0</v>
+        <v>69228000.0</v>
       </c>
       <c r="C40">
         <v>64078000.0</v>
       </c>
       <c r="D40">
         <v>65013000.0</v>
       </c>
       <c r="E40">
         <v>60251000.0</v>
       </c>
       <c r="F40">
         <v>54582000.0</v>
       </c>
       <c r="G40">
         <v>30288000.0</v>
       </c>
       <c r="H40">
         <v>26146000.0</v>
       </c>
       <c r="I40">
         <v>-20776125.0</v>
       </c>
       <c r="J40">
         <v>-26800532.0</v>
       </c>
@@ -2004,51 +2017,51 @@
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>29086000.0</v>
       </c>
       <c r="F41">
         <v>15621000.0</v>
       </c>
       <c r="G41"/>
       <c r="H41">
         <v>12288000.0</v>
       </c>
       <c r="I41">
         <v>11217000.0</v>
       </c>
       <c r="J41">
         <v>10095000.0</v>
       </c>
       <c r="K41"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
-        <v>1437272.0</v>
+        <v>1437272000.0</v>
       </c>
       <c r="C42">
         <v>1462556000.0</v>
       </c>
       <c r="D42">
         <v>1481029000.0</v>
       </c>
       <c r="E42">
         <v>1505950000.0</v>
       </c>
       <c r="F42">
         <v>1505975000.0</v>
       </c>
       <c r="G42">
         <v>434917000.0</v>
       </c>
       <c r="H42">
         <v>432577000.0</v>
       </c>
       <c r="I42">
         <v>998318.0</v>
       </c>
       <c r="J42">
         <v>5776280.0</v>
       </c>
@@ -2066,79 +2079,81 @@
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1980887000.0</v>
+      </c>
       <c r="C45">
         <v>1798264000.0</v>
       </c>
       <c r="D45">
         <v>1626890000.0</v>
       </c>
       <c r="E45">
         <v>1035064000.0</v>
       </c>
       <c r="F45">
         <v>978951000.0</v>
       </c>
       <c r="G45">
         <v>342081000.0</v>
       </c>
       <c r="H45">
         <v>389981000.0</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
-        <v>253447.0</v>
+        <v>1340125000.0</v>
       </c>
       <c r="C46">
         <v>1227270000.0</v>
       </c>
       <c r="D46">
         <v>1097245000.0</v>
       </c>
       <c r="E46">
         <v>1035064000.0</v>
       </c>
       <c r="F46">
         <v>978951000.0</v>
       </c>
       <c r="G46">
         <v>342081000.0</v>
       </c>
       <c r="H46">
         <v>389981000.0</v>
       </c>
       <c r="I46">
         <v>323485000.0</v>
       </c>
       <c r="J46">
         <v>2619000.0</v>
       </c>
@@ -2154,51 +2169,51 @@
       <c r="E47">
         <v>883674000.0</v>
       </c>
       <c r="F47">
         <v>144626000.0</v>
       </c>
       <c r="G47">
         <v>342081000.0</v>
       </c>
       <c r="H47">
         <v>6561000.0</v>
       </c>
       <c r="I47">
         <v>2763000.0</v>
       </c>
       <c r="J47">
         <v>2619000.0</v>
       </c>
       <c r="K47"/>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
-        <v>-617580.0</v>
+        <v>-617580000.0</v>
       </c>
       <c r="C48">
         <v>-586528000.0</v>
       </c>
       <c r="D48">
         <v>-557873000.0</v>
       </c>
       <c r="E48">
         <v>-608585000.0</v>
       </c>
       <c r="F48">
         <v>-647490000.0</v>
       </c>
       <c r="G48">
         <v>-465989000.0</v>
       </c>
       <c r="H48">
         <v>-444712000.0</v>
       </c>
       <c r="I48">
         <v>4396496.0</v>
       </c>
       <c r="J48">
         <v>-777471.0</v>
       </c>
@@ -2207,116 +2222,118 @@
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49">
         <v>-608585000.0</v>
       </c>
       <c r="F49">
         <v>-647490000.0</v>
       </c>
       <c r="G49">
         <v>-465989000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>683281000.0</v>
+      </c>
       <c r="C50">
         <v>809170000.0</v>
       </c>
       <c r="D50">
         <v>670567000.0</v>
       </c>
       <c r="E50">
         <v>437110000.0</v>
       </c>
       <c r="F50">
         <v>244307000.0</v>
       </c>
       <c r="G50">
         <v>1280000.0</v>
       </c>
       <c r="H50">
         <v>1280000.0</v>
       </c>
       <c r="I50">
         <v>2531000.0</v>
       </c>
       <c r="J50">
         <v>1577000.0</v>
       </c>
       <c r="K50"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>140722.0</v>
+        <v>2417497000.0</v>
       </c>
       <c r="C51">
         <v>2425171000.0</v>
       </c>
       <c r="D51">
         <v>2196981000.0</v>
       </c>
       <c r="E51">
         <v>1826958000.0</v>
       </c>
       <c r="F51">
         <v>1598220000.0</v>
       </c>
       <c r="G51">
         <v>727664000.0</v>
       </c>
       <c r="H51">
         <v>742385000.0</v>
       </c>
       <c r="I51">
         <v>792687000.0</v>
       </c>
       <c r="J51">
         <v>779499000.0</v>
       </c>
       <c r="K51"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>34813.0</v>
+        <v>692236000.0</v>
       </c>
       <c r="C52">
         <v>816615000.0</v>
       </c>
       <c r="D52">
         <v>677131000.0</v>
       </c>
       <c r="E52">
         <v>444168000.0</v>
       </c>
       <c r="F52">
         <v>253332000.0</v>
       </c>
       <c r="G52">
         <v>6556000.0</v>
       </c>
       <c r="H52">
         <v>6731000.0</v>
       </c>
       <c r="I52">
         <v>2531000.0</v>
       </c>
       <c r="J52">
         <v>4317000.0</v>
       </c>
@@ -2337,198 +2354,198 @@
         <v>407727618.0</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
-        <v>3441454.0</v>
+        <v>3736486000.0</v>
       </c>
       <c r="C55">
         <v>3501967000.0</v>
       </c>
       <c r="D55">
         <v>3367797000.0</v>
       </c>
       <c r="E55">
         <v>2938212000.0</v>
       </c>
       <c r="F55">
         <v>2683766000.0</v>
       </c>
       <c r="G55">
         <v>768404000.0</v>
       </c>
       <c r="H55">
         <v>815284000.0</v>
       </c>
       <c r="I55">
         <v>408197214.0</v>
       </c>
       <c r="J55">
         <v>403108840.0</v>
       </c>
       <c r="K55"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>1158615.0</v>
+        <v>1158615000.0</v>
       </c>
       <c r="C56">
         <v>1301452000.0</v>
       </c>
       <c r="D56">
         <v>1265899000.0</v>
       </c>
       <c r="E56">
         <v>868245000.0</v>
       </c>
       <c r="F56">
         <v>656704000.0</v>
       </c>
       <c r="G56">
         <v>103242000.0</v>
       </c>
       <c r="H56">
         <v>115843000.0</v>
       </c>
       <c r="I56">
         <v>469596.0</v>
       </c>
       <c r="J56">
         <v>608840.0</v>
       </c>
       <c r="K56"/>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>873330.0</v>
+        <v>873330000.0</v>
       </c>
       <c r="C57">
         <v>1000701000.0</v>
       </c>
       <c r="D57">
         <v>897389000.0</v>
       </c>
       <c r="E57">
         <v>634878000.0</v>
       </c>
       <c r="F57">
         <v>440583000.0</v>
       </c>
       <c r="G57">
         <v>71351000.0</v>
       </c>
       <c r="H57">
         <v>77763000.0</v>
       </c>
       <c r="I57">
         <v>90875.0</v>
       </c>
       <c r="J57">
         <v>176468.0</v>
       </c>
       <c r="K57"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
-        <v>1759021.0</v>
+        <v>2927383000.0</v>
       </c>
       <c r="C58">
         <v>2640658000.0</v>
       </c>
       <c r="D58">
         <v>2450594000.0</v>
       </c>
       <c r="E58">
         <v>2049769000.0</v>
       </c>
       <c r="F58">
         <v>1825256000.0</v>
       </c>
       <c r="G58">
         <v>799471000.0</v>
       </c>
       <c r="H58">
         <v>827414000.0</v>
       </c>
       <c r="I58">
         <v>14178375.0</v>
       </c>
       <c r="J58">
         <v>14263968.0</v>
       </c>
       <c r="K58"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
-        <v>809103.0</v>
+        <v>809103000.0</v>
       </c>
       <c r="C60">
         <v>861309000.0</v>
       </c>
       <c r="D60">
         <v>917203000.0</v>
       </c>
       <c r="E60">
         <v>888443000.0</v>
       </c>
       <c r="F60">
         <v>858510000.0</v>
       </c>
       <c r="G60">
         <v>-31067000.0</v>
       </c>
       <c r="H60">
         <v>-12130000.0</v>
       </c>
       <c r="I60">
         <v>394018839.0</v>
       </c>
       <c r="J60">
         <v>388844872.0</v>
       </c>
@@ -2565,597 +2582,616 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
-        <v>88366.0</v>
+        <v>125351000.0</v>
       </c>
       <c r="C2">
+        <v>88366000.0</v>
+      </c>
+      <c r="D2">
         <v>107086000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>128613000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>123590000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>88487000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>88744000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>119786000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119250000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>117653000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>130466000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>117104000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>126041000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87255000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102657000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>127635000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108484000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>91123000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82538000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>95246000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27972000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>31829000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>14826000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14856000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>28038000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41172000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>36178000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>37197000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>41321000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20867000.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>180668.0</v>
       </c>
-      <c r="AG2"/>
       <c r="AH2"/>
-      <c r="AI2">
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>69902.0</v>
       </c>
-      <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>-10614.0</v>
+        <v>-11553000.0</v>
       </c>
       <c r="C5">
+        <v>-10614000.0</v>
+      </c>
+      <c r="D5">
         <v>-11675000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9906000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14672000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14744000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8137000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9446999.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8508000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5978000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9206000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6383000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8605000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8947000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10287000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2636000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-326872000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-307646000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-282312000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-261636000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-784000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-308000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-396000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-143964000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>115293000.0</v>
+      </c>
       <c r="C7">
+        <v>114864000.0</v>
+      </c>
+      <c r="D7">
         <v>107962000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>106295000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>96565000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>96119000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>51483000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>47321000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>44127000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>39278000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>37757000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>37491000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>33146000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>35082000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>40880000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>42399000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>42873000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>45648000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>47293000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>50251000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4513000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5250000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>19823000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>24370000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>26328000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>28082000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>29453000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>25000.0</v>
+      </c>
       <c r="C8">
         <v>25000.0</v>
       </c>
       <c r="D8">
         <v>25000.0</v>
       </c>
       <c r="E8">
         <v>25000.0</v>
       </c>
       <c r="F8">
         <v>25000.0</v>
       </c>
       <c r="G8">
         <v>25000.0</v>
       </c>
       <c r="H8">
         <v>25000.0</v>
       </c>
       <c r="I8">
         <v>25000.0</v>
       </c>
       <c r="J8">
         <v>25000.0</v>
       </c>
       <c r="K8">
@@ -3166,410 +3202,421 @@
       </c>
       <c r="M8">
         <v>25000.0</v>
       </c>
       <c r="N8">
         <v>25000.0</v>
       </c>
       <c r="O8">
         <v>25000.0</v>
       </c>
       <c r="P8">
         <v>25000.0</v>
       </c>
       <c r="Q8">
         <v>25000.0</v>
       </c>
       <c r="R8">
         <v>25000.0</v>
       </c>
       <c r="S8">
         <v>25000.0</v>
       </c>
       <c r="T8">
         <v>25000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>25000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1530443000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1524938000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1521487000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1518717000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1514339000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1512554000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1508995000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1504254000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1499371000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>425224000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>434917000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>433136000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>432577000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>432027000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>602320.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
-        <v>6273.0</v>
+        <v>9608000.0</v>
       </c>
       <c r="C10">
+        <v>6273000.0</v>
+      </c>
+      <c r="D10">
         <v>13058000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5259000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5380000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3805000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8438.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8058999.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7990000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10309000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8793000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42229000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32218000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>14360000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26174000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28524000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>23811000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35902000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>21086000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>27210000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3191000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3412000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1640000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10236000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6302000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>201000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>83606.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>756973.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>468253.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>21360.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>394323.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>745292.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1052665.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>234950.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
-        <v>6273.0</v>
+        <v>9608000.0</v>
       </c>
       <c r="C12">
+        <v>6273000.0</v>
+      </c>
+      <c r="D12">
         <v>13058000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5259000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5380000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3805000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8438000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8058999.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7990000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>10309000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8793000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>42229000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>32218000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14360000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26174000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28524000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23811000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35902000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21086000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>27210000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3191000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3412000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1640000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5300000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10236000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6302000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>201000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>83606.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>756973.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>468253.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>21360.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>394323.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>745292.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>1052665.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>234950.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:37">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
-        <v>25.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C13">
         <v>25000.0</v>
       </c>
       <c r="D13">
         <v>25000.0</v>
       </c>
       <c r="E13">
         <v>25000.0</v>
       </c>
       <c r="F13">
         <v>25000.0</v>
       </c>
       <c r="G13">
         <v>25000.0</v>
       </c>
       <c r="H13">
         <v>25000.0</v>
       </c>
       <c r="I13">
         <v>25000.0</v>
       </c>
       <c r="J13">
         <v>25000.0</v>
       </c>
@@ -3582,4205 +3629,4323 @@
       <c r="M13">
         <v>25000.0</v>
       </c>
       <c r="N13">
         <v>25000.0</v>
       </c>
       <c r="O13">
         <v>25000.0</v>
       </c>
       <c r="P13">
         <v>25000.0</v>
       </c>
       <c r="Q13">
         <v>25000.0</v>
       </c>
       <c r="R13">
         <v>25000.0</v>
       </c>
       <c r="S13">
         <v>25000.0</v>
       </c>
       <c r="T13">
         <v>25000.0</v>
       </c>
       <c r="U13">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
         <v>5000.0</v>
       </c>
       <c r="X13">
         <v>5000.0</v>
       </c>
       <c r="Y13">
         <v>5000.0</v>
       </c>
       <c r="Z13">
         <v>5000.0</v>
       </c>
       <c r="AA13">
         <v>5000.0</v>
       </c>
       <c r="AB13">
+        <v>5000.0</v>
+      </c>
+      <c r="AC13">
         <v>391904221.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>390783059.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>389020025.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>387252347.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>385821678.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>384801435.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>11867473.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>384613965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006.0</v>
       </c>
       <c r="AK13">
         <v>1006.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13">
+        <v>1006.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
-        <v>226560000.0</v>
+        <v>226628000.0</v>
       </c>
       <c r="C14">
         <v>226560000.0</v>
       </c>
       <c r="D14">
+        <v>226560000.0</v>
+      </c>
+      <c r="E14">
         <v>226477000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>228276000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>233794319.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>234438000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>239727000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>240364000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>241011332.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>246594000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>246955000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>247053000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>248311104.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>247704000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>248614000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>247057564.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>185650000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>244292000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>243752000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>243098065.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>244366665.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>246539055.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245169515.0</v>
       </c>
       <c r="Y14">
         <v>245169515.0</v>
       </c>
       <c r="Z14">
         <v>245169515.0</v>
       </c>
       <c r="AA14">
-        <v>199547405.0</v>
+        <v>245169515.0</v>
       </c>
       <c r="AB14">
         <v>199547405.0</v>
       </c>
       <c r="AC14">
         <v>199547405.0</v>
       </c>
       <c r="AD14">
         <v>199547405.0</v>
       </c>
       <c r="AE14">
         <v>199547405.0</v>
       </c>
       <c r="AF14">
         <v>199547405.0</v>
       </c>
       <c r="AG14">
         <v>199547405.0</v>
       </c>
       <c r="AH14">
+        <v>199547405.0</v>
+      </c>
+      <c r="AI14">
         <v>11928013.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>199547405.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10098357.0</v>
       </c>
       <c r="AK14">
         <v>10098357.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>10098357.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>25000.0</v>
       </c>
       <c r="N15">
         <v>25000.0</v>
       </c>
       <c r="O15">
         <v>25000.0</v>
       </c>
       <c r="P15">
         <v>25000.0</v>
       </c>
       <c r="Q15">
         <v>25000.0</v>
       </c>
       <c r="R15">
         <v>25000.0</v>
       </c>
       <c r="S15">
         <v>25000.0</v>
       </c>
       <c r="T15">
         <v>25000.0</v>
       </c>
       <c r="U15">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
       </c>
       <c r="W15">
         <v>5000.0</v>
       </c>
       <c r="X15">
         <v>5000.0</v>
       </c>
       <c r="Y15">
         <v>5000.0</v>
       </c>
       <c r="Z15">
         <v>5000.0</v>
       </c>
       <c r="AA15">
         <v>5000.0</v>
       </c>
       <c r="AB15">
+        <v>5000.0</v>
+      </c>
+      <c r="AC15">
         <v>391904221.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>390783059.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>389020025.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>387252347.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>385821678.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>384801435.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>383800000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>384451456.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006.0</v>
       </c>
       <c r="AK15">
         <v>1006.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15">
+        <v>1006.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
-        <v>23500.0</v>
+        <v>15873000.0</v>
       </c>
       <c r="C16">
+        <v>23500000.0</v>
+      </c>
+      <c r="D16">
         <v>27467000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>21474000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>21021000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>26250000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20059000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>26482000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28758000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22641000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30088000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32360000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>34671000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30660000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28820000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>25684000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35791000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21605000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>21300000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>776000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>975000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1212000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1753000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2270000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2314000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-39729000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-43853000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-23398000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-75002.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>31078000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>29615000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>32101000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>28113000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24497000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21545000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39785000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>45626000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>46800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>23647000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
-        <v>705167.0</v>
+        <v>705058000.0</v>
       </c>
       <c r="C20">
+        <v>705167000.0</v>
+      </c>
+      <c r="D20">
         <v>705055000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>705233000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>704804000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>704806000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>705282000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>705220000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>703836000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>704011000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>703812000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>704012000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>703848000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>703827000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>703411000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>705973000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>713832000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>695865000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>684796000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>680295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238052000.0</v>
       </c>
       <c r="V20">
         <v>238052000.0</v>
       </c>
       <c r="W20">
+        <v>238052000.0</v>
+      </c>
+      <c r="X20">
         <v>237658000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>238237000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>238153000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>238195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>228714000.0</v>
       </c>
       <c r="AB20">
         <v>228714000.0</v>
       </c>
       <c r="AC20">
         <v>228714000.0</v>
       </c>
       <c r="AD20">
         <v>228714000.0</v>
       </c>
-      <c r="AE20"/>
+      <c r="AE20">
+        <v>228714000.0</v>
+      </c>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
-        <v>225725.0</v>
+        <v>218966000.0</v>
       </c>
       <c r="C21">
+        <v>225725000.0</v>
+      </c>
+      <c r="D21">
         <v>232327000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>239148000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>245710000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>252393000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>259497000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>266139000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>270461000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>277212000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>284146000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>291053000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>297486000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>304132000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>310888000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>318661000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>314505000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>327840000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>341160000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>354493000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>66826000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>67579000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>68319000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>69090000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>69861000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>70552000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>70236000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>69292000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>70016000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>70740000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22">
-        <v>930939.0</v>
+        <v>1022471000.0</v>
       </c>
       <c r="C22">
+        <v>930939000.0</v>
+      </c>
+      <c r="D22">
         <v>1035642000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1089245000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1075635000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1049304000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1200925000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1170486000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1103433000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>985794000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>888755000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>765424000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>714354000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>596724000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>555811000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>536087000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>463722000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>410542000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>381159000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>414461000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33665000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>31367000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>30623000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>32111000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>30738000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>33001000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21409000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>17680000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14264000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11435000.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
-        <v>3441454.0</v>
+        <v>3547306000.0</v>
       </c>
       <c r="C23">
+        <v>3736486000.0</v>
+      </c>
+      <c r="D23">
         <v>3540707000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3576924000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3542908000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3501967000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3579940000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3523568000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3450515000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3367797000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3227670000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3138644000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3069383000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2938212000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2853634000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2814415000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2746079000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2683766000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2681221000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2702527000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>750244000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>768404000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>769456000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>783235000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>815067000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>815284000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>739033000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>412146798.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>410796340.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>408197214.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>406445213.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>405088659.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>404013108.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>403100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>403751527.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>312935.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>275000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1628943000.0</v>
+      </c>
       <c r="C24">
+        <v>1619352000.0</v>
+      </c>
+      <c r="D24">
         <v>1628866000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1589883000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1593176000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1519882000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1567103000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1528433000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1492346000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1487136000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1426062000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1425117000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1394039000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1354766000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1362926000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1349964000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1324396000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1308265000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1323671000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1304284000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>725677000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>715858000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>733270000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>732805000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>749111000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>713023000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>655396000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>950000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>750000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>1425117000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1394039000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1354766000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1362926000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1349964000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1324396000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1308265000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1323671000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1304284000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>730190000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>721108000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>768009000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>735654000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>679536000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>433000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>498000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
-        <v>134449.0</v>
+        <v>2479795000.0</v>
       </c>
       <c r="C28">
+        <v>2411224000.0</v>
+      </c>
+      <c r="D28">
         <v>2478250000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2504224000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2475493000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2421366000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2534148000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2429586001.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2301987000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2186672000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2048132000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1929744000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1871709000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1812598000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1728140000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1677802000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1628390000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1562318000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1584074000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1585688000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>733169000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>724252000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>752733000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>753155000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>766804000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>736083000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>685928000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>866394.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-6973.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>787748747.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-21360.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-394323.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-745292.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-500000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1047565.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20050.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3179351000.0</v>
+      </c>
       <c r="C29">
+        <v>3111736000.0</v>
+      </c>
+      <c r="D29">
         <v>3168028000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3193315000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3197727000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3190361000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3328612000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3247006000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3162528000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3074906000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2932559000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2853954000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2775618000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2680319000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2575464000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2534052000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2467837000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2411082000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2415362000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2436535000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>658121000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>686071000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>710143000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>693848000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>723172000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>195541.0</v>
+        <v>209699000.0</v>
       </c>
       <c r="C30">
+        <v>204394000.0</v>
+      </c>
+      <c r="D30">
         <v>189040000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>196828000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>210193000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>224786000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>188029000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>181926000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>189128000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>245934000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>198219000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>193910000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>213762000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>231377000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>209936000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>204412000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>210544000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>197043000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>191124000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>173831000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>54415000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>60933000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>56471000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>57438000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70282000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>71323000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>62617000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>62900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>50768000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-74567000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-75593000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-96497000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-119516000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-152269000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-154509000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-169828000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-165195000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-168461000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-160900000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-373545000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-336698000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-330384000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-347564000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-335554000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-320877000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-314735000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-469117000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-463994000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-442825000.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>289471000.0</v>
+      </c>
       <c r="C32">
+        <v>285285000.0</v>
+      </c>
+      <c r="D32">
         <v>268006000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>271275000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>296122000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>300751000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>312532000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>315979000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>333479000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>368510000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>291842000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>299861000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>278468000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>233367000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>239531000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>251564000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>222019000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>216121000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>188533000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>194055000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>39272000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>31891000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>54017000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>47584000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>62520000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
-        <v>2282839.0</v>
+        <v>2285073000.0</v>
       </c>
       <c r="C33">
+        <v>2577871000.0</v>
+      </c>
+      <c r="D33">
         <v>2283208000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2246009000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2222535000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2200515000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2168975000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2143056000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2123895000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2101898000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2110867000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2109494000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2079587000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2069967000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2051724000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2031592000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2033155000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2027062000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2076075000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2071386000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>645898000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>665162000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>674552000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>683017000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>698560000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>699441000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>650015000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>412052878.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>410026800.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>407727618.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>406385155.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>404630438.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>403118618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402500000.0</v>
       </c>
       <c r="AI33">
         <v>402500000.0</v>
       </c>
       <c r="AJ33">
+        <v>402500000.0</v>
+      </c>
+      <c r="AK33">
         <v>77985.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:37">
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>33688000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>29564000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>28024000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>38186000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>38570000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>50724000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>36623000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>37816000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>40469000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>7012000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>1709000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
-        <v>885691.0</v>
+        <v>1769303000.0</v>
       </c>
       <c r="C35">
+        <v>2054053000.0</v>
+      </c>
+      <c r="D35">
         <v>1766532000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1727157000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1705238000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1639957000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1643998000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1602353001.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1560696000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1553205000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1489318000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1489883000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1453218000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1414891000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1429225000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1413031000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1396665000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1384673000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1407113000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1391553000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>753837000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>728120000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>752976000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>770838000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>788620000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>749651000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>694094000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>15037500.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>14837500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14087500.0</v>
       </c>
       <c r="AE35">
         <v>14087500.0</v>
       </c>
       <c r="AF35">
         <v>14087500.0</v>
       </c>
       <c r="AG35">
         <v>14087500.0</v>
       </c>
       <c r="AH35">
+        <v>14087500.0</v>
+      </c>
+      <c r="AI35">
         <v>14100000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>14087500.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
-        <v>1098500.0</v>
+        <v>122041000.0</v>
       </c>
       <c r="C36">
+        <v>11822000.0</v>
+      </c>
+      <c r="D36">
         <v>12868000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13852000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>14893000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>16046000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>17885000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>967258000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>21421000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>23430000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>25107000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>25900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-3267000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>26944000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30818000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>29538000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>26997000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>24406000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>22799000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>20318000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>433000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>498000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>562000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>626000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>691000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>713000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>650015000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>108132878.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>107145800.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>105510618.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>406385155.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>404630438.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>403118618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402500000.0</v>
       </c>
       <c r="AI36">
         <v>402500000.0</v>
       </c>
       <c r="AJ36">
+        <v>402500000.0</v>
+      </c>
+      <c r="AK36">
         <v>77985.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:37">
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>3539365092.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>949422000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>946576000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>910618000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>896387000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>863702000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>861642000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>858731000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>901824000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>886294000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>337264000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>353262000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>362202000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>369895000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>380744000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>384133000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>341870000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>334406000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>410026800.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>407727620.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>25862.0</v>
+        <v>20455000.0</v>
       </c>
       <c r="C39">
+        <v>17009000.0</v>
+      </c>
+      <c r="D39">
         <v>19759000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>39583000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>29165000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>23557000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13573000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>20041001.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>26069000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>23862000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21036000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>27587000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>29462000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>25784000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>9989000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13800000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14847000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13217000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11777000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>15639000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13075000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7530000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6170000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5369000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5251000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5217000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9582000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10314.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12567.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1343.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>77396.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>127796.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>298396.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>164762.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>726651.0</v>
+        <v>77372000.0</v>
       </c>
       <c r="C40">
+        <v>69228000.0</v>
+      </c>
+      <c r="D40">
         <v>91595000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>87839000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>80724000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>64078000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>58405000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>75829999.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>67176000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>65013000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>72550000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>67043000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>70113000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>60251000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>70569000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>52400000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>61963000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>54582000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>68797000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>52395000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>30156000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>30288000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>15806000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>27206000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15165000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>26146000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>15639000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-36990728.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-41144027.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-20776125.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>106557.0</v>
       </c>
-      <c r="AF40"/>
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>125362.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>51239.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>37985.0</v>
       </c>
-      <c r="AK40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:37">
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>31697000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>32964000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>29086000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>28113000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>24497000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>21545000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>15621000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19752000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19597000.0</v>
       </c>
-      <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>13267000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>12940000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12288000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14558000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12518000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11770000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
-        <v>1437272.0</v>
+        <v>1438451000.0</v>
       </c>
       <c r="C42">
+        <v>1437272000.0</v>
+      </c>
+      <c r="D42">
         <v>1434787000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1432707000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1432385000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1462556000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1459723000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1462789999.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1477369000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1481029000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1496567000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1509005000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1508202000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1505950000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1511814000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1509876000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1509247000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1505975000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1501247000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1497115000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>425224000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>434917000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>434246000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>433589000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>433136000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>432577000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>432027000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-784000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-308000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>602318.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2369996.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>3800665.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4820908.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-11867473.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>5008376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23994.0</v>
       </c>
       <c r="AK42">
         <v>23994.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42">
+        <v>23994.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1951523000.0</v>
+      </c>
       <c r="C45">
+        <v>1980887000.0</v>
+      </c>
+      <c r="D45">
         <v>1895846000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1823775000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1787115000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1798264000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1703067000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1651114000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1625397000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1626890000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1573327000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1565267000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1051905000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1035064000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1470117000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>1016280000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>327461000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>342081000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>355305000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>375064000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>389855000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>389981000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>351065000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
-        <v>253447.0</v>
+        <v>1239008000.0</v>
       </c>
       <c r="C46">
+        <v>1340125000.0</v>
+      </c>
+      <c r="D46">
         <v>1332958000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1287776000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1257128000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1227270000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1186278000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>204439000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1128177000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1097245000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1097802000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1088529000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1051905000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1035064000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1006607000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>977420000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>977821000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>978951000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1027320000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1016280000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>327461000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>342081000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>355305000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>375064000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>389855000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>389981000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>351065000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5914000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4151000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2763000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>173487000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>920676000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>894557000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>883674000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>865569000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>834164000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>834645000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>144626000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>148295000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>150304000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>327461000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>342081000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6373000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5795000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9802000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6561000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9195000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5914000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4151000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
-        <v>-617580.0</v>
+        <v>-621682000.0</v>
       </c>
       <c r="C48">
+        <v>-617580000.0</v>
+      </c>
+      <c r="D48">
         <v>-638455000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-632699000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-604319000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-586528000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-614102000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-596686000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-572208000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-557873000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-573995000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-583175000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-594785000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-608585000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-639522000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-637140000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-650763000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-647490000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-643777000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-623252000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-493896000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-465989000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-458658000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-473831000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-460681000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-444712000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-447817000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4998805.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4998808.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4396496.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2628813.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1198148.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>177903.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-9555.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-5050.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:37">
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-583175000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-594785000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-608585000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-639522000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-637140000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-650763000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-647490000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-643777000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-623252000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-493896000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-465989000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>745167000.0</v>
+      </c>
       <c r="C50">
+        <v>683281000.0</v>
+      </c>
+      <c r="D50">
         <v>754480000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>813305000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>791132000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>809170000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>924000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>861891000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>773504000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>670567000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>593106000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>509365000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>476742000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>437110000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>350508000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>313963000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>284932000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>244307000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>234196000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>258363000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280000.0</v>
       </c>
       <c r="W50">
         <v>1280000.0</v>
       </c>
       <c r="X50">
         <v>1280000.0</v>
       </c>
       <c r="Y50">
+        <v>1280000.0</v>
+      </c>
+      <c r="Z50">
         <v>1601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1280000.0</v>
       </c>
       <c r="AA50">
         <v>1280000.0</v>
       </c>
       <c r="AB50">
-        <v>2532000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="AC50">
         <v>2532000.0</v>
       </c>
-      <c r="AD50"/>
+      <c r="AD50">
+        <v>2532000.0</v>
+      </c>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
-        <v>140722.0</v>
+        <v>2489403000.0</v>
       </c>
       <c r="C51">
+        <v>2417497000.0</v>
+      </c>
+      <c r="D51">
         <v>2491308000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2509483000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2480873000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2425171000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2542586000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2437645000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2309977000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2196981000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2056925000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1971973000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1903927000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1826958000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1754314000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1706326000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1652201000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1598220000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1605160000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1612898000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>736360000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>727664000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>754373000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>758455000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>777040000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>742385000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>686129000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>950000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>750000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>788217000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>5100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="AK51">
         <v>255000.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51">
+        <v>255000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>34813.0</v>
+        <v>754166000.0</v>
       </c>
       <c r="C52">
+        <v>692236000.0</v>
+      </c>
+      <c r="D52">
         <v>763345000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>821714000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>798916000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>816615000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>931225000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>868917000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>780233000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>677131000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>599304000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>515054000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>482814000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>444168000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>358493000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>322404000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>294774000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>253332000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>243673000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>268145000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>6170000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>6556000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9255000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9360000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9031000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6731000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2532000.0</v>
       </c>
       <c r="AC52">
         <v>2532000.0</v>
       </c>
-      <c r="AD52"/>
+      <c r="AD52">
+        <v>2532000.0</v>
+      </c>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>5100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="AK52">
         <v>255000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52">
+        <v>255000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>8430000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
+      <c r="AB53"/>
+      <c r="AC53">
         <v>412052878.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>410026800.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>407727618.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>1920000.0</v>
       </c>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-    </row>
-    <row r="54" spans="1:37">
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
-        <v>3441454.0</v>
+        <v>3547306000.0</v>
       </c>
       <c r="C55">
+        <v>3736486000.0</v>
+      </c>
+      <c r="D55">
         <v>3540707000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3576924000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3542908000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3501967000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3579940000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3523568000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3450515000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3367797000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3227670000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3138644000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3069383000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2938212000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2853634000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2814415000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2746079000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2683766000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2681221000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2702527000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>750244000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>768404000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>769456000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>783235000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>815067000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>815284000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>739033000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>412146798.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>410796340.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>408197214.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>406445213.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>405088659.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>404013108.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>403100000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>403751527.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>312935.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>275000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:37">
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
-        <v>1158615.0</v>
+        <v>1262233000.0</v>
       </c>
       <c r="C56">
+        <v>1158615000.0</v>
+      </c>
+      <c r="D56">
         <v>1257499000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1330915000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1320373000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1301452000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1410965000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1380512000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1326620000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1265899000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1116803000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1029150000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>989796000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>868245000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>801910000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>782823000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>712924000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>656704000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>605146000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>631141000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>104346000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>103242000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>94904000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>100218000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>116507000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>115843000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>89018000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>93920.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>769540.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>469596.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>60058.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>458221.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>894490.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>600000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1251527.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>234950.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:37">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
-        <v>873330.0</v>
+        <v>972762000.0</v>
       </c>
       <c r="C57">
+        <v>873330000.0</v>
+      </c>
+      <c r="D57">
         <v>989493000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1059640000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1024251000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1000701000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1098433000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1064532999.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>993141000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>897389000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>824961000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>729289000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>711328000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>634878000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>562379000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>531259000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>490905000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>440583000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>416613000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>437086000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>65074000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>71351000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>40887000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>52634000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>53987000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>77763000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>60724000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>206272.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>176973.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>90875.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>106557.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>180668.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>125362.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>200000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>51239.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>292985.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>255000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:37">
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
-        <v>1759021.0</v>
+        <v>2742065000.0</v>
       </c>
       <c r="C58">
+        <v>2927383000.0</v>
+      </c>
+      <c r="D58">
         <v>2756025000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2786797000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2729489000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2640658000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2742431000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2666886000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2553837000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2450594000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2314279000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2219172000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2164546000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2049769000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1991604000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1944290000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1887570000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1825256000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1823726000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1828639000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>818911000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>799471000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>793863000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>823472000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>842607000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>827414000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>754818000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15243772.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>15014473.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>14178375.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>14194057.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14268168.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14212862.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>14300000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>14138739.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>292985.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>255000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:37">
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
-        <v>809103.0</v>
+        <v>805241000.0</v>
       </c>
       <c r="C60">
+        <v>809103000.0</v>
+      </c>
+      <c r="D60">
         <v>784682000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>790127000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>813419000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>861309000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>837509000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>856682000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>896678000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>917203000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>913391000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>919472000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>904837000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>888443000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>862030000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>870125000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>858509000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>858510000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>857495000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>873888000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-68667000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-31067000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-24407000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-40237000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-27540000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-12130000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-15785000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>396903026.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>395781867.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>394018839.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>392251156.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>390820491.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>389800246.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>11867473.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>389612788.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>19950.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>20000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:37">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-4463000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-3307000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-3020000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-3007000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-2256000.0</v>
       </c>
-      <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7817,3484 +7982,3584 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
-        <v>1532065.0</v>
+        <v>1576593000.0</v>
       </c>
       <c r="C2">
         <v>1458855000.0</v>
       </c>
       <c r="D2">
         <v>1455006000.0</v>
       </c>
       <c r="E2">
         <v>1232692000.0</v>
       </c>
       <c r="F2">
         <v>1001508000.0</v>
       </c>
       <c r="G2">
         <v>226296000.0</v>
       </c>
       <c r="H2">
         <v>180609000.0</v>
       </c>
       <c r="I2">
         <v>167724000.0</v>
       </c>
       <c r="J2">
         <v>148272000.0</v>
       </c>
       <c r="K2">
         <v>157512000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>101</v>
+      </c>
+      <c r="B3">
+        <v>268180000.0</v>
+      </c>
       <c r="C3">
         <v>242739000.0</v>
       </c>
       <c r="D3">
         <v>225393000.0</v>
       </c>
       <c r="E3">
         <v>223483000.0</v>
       </c>
       <c r="F3">
         <v>209073000.0</v>
       </c>
       <c r="G3">
         <v>6357000.0</v>
       </c>
       <c r="H3">
         <v>74556000.0</v>
       </c>
       <c r="I3">
         <v>67138000.0</v>
       </c>
       <c r="J3">
         <v>2856000.0</v>
       </c>
       <c r="K3">
         <v>2816000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>103</v>
+      </c>
+      <c r="B5">
+        <v>129489000.0</v>
+      </c>
       <c r="C5">
         <v>137918000.0</v>
       </c>
       <c r="D5">
         <v>189391000.0</v>
       </c>
       <c r="E5">
         <v>135638000.0</v>
       </c>
       <c r="F5">
         <v>-104233000.0</v>
       </c>
       <c r="G5">
         <v>26786000.0</v>
       </c>
       <c r="H5">
         <v>30323000.0</v>
       </c>
       <c r="I5">
         <v>42877000.0</v>
       </c>
       <c r="J5">
         <v>-3633470.0</v>
       </c>
       <c r="K5">
         <v>1569000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>124943.0</v>
+        <v>397669000.0</v>
       </c>
       <c r="C6">
         <v>380657000.0</v>
       </c>
       <c r="D6">
         <v>414784000.0</v>
       </c>
       <c r="E6">
         <v>359121000.0</v>
       </c>
       <c r="F6">
         <v>104840000.0</v>
       </c>
       <c r="G6">
         <v>33143000.0</v>
       </c>
       <c r="H6">
         <v>104879000.0</v>
       </c>
       <c r="I6">
         <v>110015000.0</v>
       </c>
       <c r="J6">
         <v>-777471.0</v>
       </c>
       <c r="K6">
         <v>4385000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
-        <v>411892.0</v>
+        <v>367364000.0</v>
       </c>
       <c r="C9">
         <v>343425000.0</v>
       </c>
       <c r="D9">
         <v>410094000.0</v>
       </c>
       <c r="E9">
         <v>340394000.0</v>
       </c>
       <c r="F9">
         <v>165646000.0</v>
       </c>
       <c r="G9">
         <v>76443000.0</v>
       </c>
       <c r="H9">
         <v>83426000.0</v>
       </c>
       <c r="I9">
         <v>78573000.0</v>
       </c>
       <c r="J9">
         <v>55495000.0</v>
       </c>
       <c r="K9">
         <v>29586000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
-        <v>-28130.0</v>
+        <v>-28130000.0</v>
       </c>
       <c r="C10">
         <v>-29187000.0</v>
       </c>
       <c r="D10">
         <v>58076000.0</v>
       </c>
       <c r="E10">
         <v>46732000.0</v>
       </c>
       <c r="F10">
         <v>-177076000.0</v>
       </c>
       <c r="G10">
         <v>-51351000.0</v>
       </c>
       <c r="H10">
         <v>-33038000.0</v>
       </c>
       <c r="I10">
         <v>5173967.0</v>
       </c>
       <c r="J10">
         <v>-777471.0</v>
       </c>
       <c r="K10">
         <v>-46699000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
-        <v>2922.0</v>
+        <v>2922000.0</v>
       </c>
       <c r="C11">
         <v>-532000.0</v>
       </c>
       <c r="D11">
         <v>7364000.0</v>
       </c>
       <c r="E11">
         <v>7827000.0</v>
       </c>
       <c r="F11">
         <v>4425000.0</v>
       </c>
       <c r="G11">
         <v>-30074000.0</v>
       </c>
       <c r="H11">
         <v>-5986000.0</v>
       </c>
       <c r="I11">
         <v>-13455236.0</v>
       </c>
       <c r="J11">
         <v>3493000.0</v>
       </c>
       <c r="K11">
         <v>1328000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
-        <v>157619.0</v>
+        <v>157619000.0</v>
       </c>
       <c r="C12">
         <v>167105000.0</v>
       </c>
       <c r="D12">
         <v>131315000.0</v>
       </c>
       <c r="E12">
         <v>88906000.0</v>
       </c>
       <c r="F12">
         <v>72843000.0</v>
       </c>
       <c r="G12">
         <v>63200000.0</v>
       </c>
       <c r="H12">
         <v>63361000.0</v>
       </c>
       <c r="I12">
         <v>63382245.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>63361000.0</v>
       </c>
       <c r="I13">
         <v>6684245.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
-        <v>-31052.0</v>
+        <v>-31052000.0</v>
       </c>
       <c r="C15">
         <v>-28655000.0</v>
       </c>
       <c r="D15">
         <v>50712000.0</v>
       </c>
       <c r="E15">
         <v>38905000.0</v>
       </c>
       <c r="F15">
         <v>-181501000.0</v>
       </c>
       <c r="G15">
         <v>-21277000.0</v>
       </c>
       <c r="H15">
         <v>-27052000.0</v>
       </c>
       <c r="I15">
         <v>5173967.0</v>
       </c>
       <c r="J15">
         <v>-777471.0</v>
       </c>
       <c r="K15">
         <v>-48027000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>38905000.0</v>
       </c>
       <c r="F16">
         <v>-181501000.0</v>
       </c>
       <c r="G16">
         <v>-21277000.0</v>
       </c>
       <c r="H16">
         <v>-27052000.0</v>
       </c>
       <c r="I16">
         <v>-15526000.0</v>
       </c>
       <c r="J16">
         <v>-27095000.0</v>
       </c>
       <c r="K16">
         <v>-48027000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-31052000.0</v>
+      </c>
       <c r="C17">
         <v>-28655000.0</v>
       </c>
       <c r="D17">
         <v>50712000.0</v>
       </c>
       <c r="E17">
         <v>38905000.0</v>
       </c>
       <c r="F17">
         <v>-181501000.0</v>
       </c>
       <c r="G17">
         <v>-21277000.0</v>
       </c>
       <c r="H17">
         <v>-27052000.0</v>
       </c>
       <c r="I17">
         <v>5173967.0</v>
       </c>
       <c r="J17">
         <v>-27095000.0</v>
       </c>
       <c r="K17">
         <v>-48027000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-153073000.0</v>
+      </c>
       <c r="C18">
         <v>-155550000.0</v>
       </c>
       <c r="D18">
         <v>-112872000.0</v>
       </c>
       <c r="E18">
         <v>-56576000.0</v>
       </c>
       <c r="F18">
         <v>-73414000.0</v>
       </c>
       <c r="G18">
         <v>-63200000.0</v>
       </c>
       <c r="H18">
         <v>-63361000.0</v>
       </c>
       <c r="I18">
         <v>6684245.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>32330000.0</v>
       </c>
       <c r="F19">
         <v>-62266000.0</v>
       </c>
       <c r="G19">
         <v>-5399000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
-        <v>124943.0</v>
+        <v>141582000.0</v>
       </c>
       <c r="C21">
         <v>120781000.0</v>
       </c>
       <c r="D21">
         <v>185091000.0</v>
       </c>
       <c r="E21">
         <v>129526000.0</v>
       </c>
       <c r="F21">
         <v>9863000.0</v>
       </c>
       <c r="G21">
         <v>17248000.0</v>
       </c>
       <c r="H21">
         <v>44316000.0</v>
       </c>
       <c r="I21">
         <v>43604000.0</v>
       </c>
       <c r="J21">
         <v>-777471.0</v>
       </c>
       <c r="K21">
         <v>1569000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
-        <v>1819014.0</v>
+        <v>1802375000.0</v>
       </c>
       <c r="C23">
         <v>1681499000.0</v>
       </c>
       <c r="D23">
         <v>1680009000.0</v>
       </c>
       <c r="E23">
         <v>1443560000.0</v>
       </c>
       <c r="F23">
         <v>1157291000.0</v>
       </c>
       <c r="G23">
         <v>285491000.0</v>
       </c>
       <c r="H23">
         <v>219719000.0</v>
       </c>
       <c r="I23">
         <v>202693000.0</v>
       </c>
       <c r="J23">
         <v>777471.0</v>
       </c>
       <c r="K23">
         <v>185594000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>263880000.0</v>
+      </c>
       <c r="C25">
         <v>235839000.0</v>
       </c>
       <c r="D25">
         <v>218993000.0</v>
       </c>
       <c r="E25">
         <v>223483000.0</v>
       </c>
       <c r="F25">
         <v>209073000.0</v>
       </c>
       <c r="G25">
         <v>82712000.0</v>
       </c>
       <c r="H25">
         <v>74556000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>6200000.0</v>
       </c>
       <c r="D27">
         <v>3300000.0</v>
       </c>
       <c r="E27">
         <v>3100000.0</v>
       </c>
       <c r="F27">
         <v>4800000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>126</v>
+      </c>
+      <c r="B28">
+        <v>230082000.0</v>
+      </c>
       <c r="C28">
         <v>223344000.0</v>
       </c>
       <c r="D28">
         <v>228103000.0</v>
       </c>
       <c r="E28">
         <v>207768000.0</v>
       </c>
       <c r="F28">
         <v>150983000.0</v>
       </c>
       <c r="G28">
         <v>46409000.0</v>
       </c>
       <c r="H28">
         <v>37284000.0</v>
       </c>
       <c r="I28">
         <v>32718000.0</v>
       </c>
       <c r="J28">
         <v>27555000.0</v>
       </c>
       <c r="K28">
         <v>25166000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>2922000.0</v>
+      </c>
       <c r="C29">
         <v>-532000.0</v>
       </c>
       <c r="D29">
         <v>7364000.0</v>
       </c>
       <c r="E29">
         <v>7827000.0</v>
       </c>
       <c r="F29">
         <v>4425000.0</v>
       </c>
       <c r="G29">
         <v>-30074000.0</v>
       </c>
       <c r="H29">
         <v>-5986000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
-        <v>286949.0</v>
+        <v>225782000.0</v>
       </c>
       <c r="C30">
         <v>222644000.0</v>
       </c>
       <c r="D30">
         <v>225003000.0</v>
       </c>
       <c r="E30">
         <v>210868000.0</v>
       </c>
       <c r="F30">
         <v>155783000.0</v>
       </c>
       <c r="G30">
         <v>59195000.0</v>
       </c>
       <c r="H30">
         <v>39110000.0</v>
       </c>
       <c r="I30">
         <v>34969000.0</v>
       </c>
       <c r="J30">
         <v>777471.0</v>
       </c>
       <c r="K30">
         <v>28082000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
-        <v>-153073.0</v>
+        <v>-169712000.0</v>
       </c>
       <c r="C31">
         <v>-149968000.0</v>
       </c>
       <c r="D31">
         <v>-127015000.0</v>
       </c>
       <c r="E31">
         <v>-82794000.0</v>
       </c>
       <c r="F31">
         <v>-186939000.0</v>
       </c>
       <c r="G31">
         <v>-68599000.0</v>
       </c>
       <c r="H31">
         <v>-77354000.0</v>
       </c>
       <c r="I31">
         <v>-57425000.0</v>
       </c>
       <c r="J31">
         <v>-54888000.0</v>
       </c>
       <c r="K31">
         <v>-48011000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
-        <v>1943957.0</v>
+        <v>1943957000.0</v>
       </c>
       <c r="C32">
         <v>1802280000.0</v>
       </c>
       <c r="D32">
         <v>1865100000.0</v>
       </c>
       <c r="E32">
         <v>1573086000.0</v>
       </c>
       <c r="F32">
         <v>1167154000.0</v>
       </c>
       <c r="G32">
         <v>302739000.0</v>
       </c>
       <c r="H32">
         <v>264035000.0</v>
       </c>
       <c r="I32">
         <v>246297000.0</v>
       </c>
       <c r="J32">
         <v>203767000.0</v>
       </c>
       <c r="K32">
         <v>187098000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2">
-        <v>-1155587935.0</v>
+        <v>358559000.0</v>
       </c>
       <c r="C2">
+        <v>419473000.0</v>
+      </c>
+      <c r="D2">
         <v>391320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>419084000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>346716000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>412502000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>365559000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>343798000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>330096000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>404747000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>336497000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>355538000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>351824000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>367451000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>278340000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>288536000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>298365000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>293689000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>305387000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>341753000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58080000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>60188000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53629000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>52139000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>61161000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>53817000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>41178000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>42210000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>41140000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47431000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>44646000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>491575.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>413244.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AI2"/>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>101</v>
+      </c>
+      <c r="B3">
+        <v>10076000.0</v>
+      </c>
       <c r="C3">
+        <v>68870000.0</v>
+      </c>
+      <c r="D3">
         <v>70174000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69263000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>65477000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>62568000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>62785000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>61158000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>59080000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>56909000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>54552000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55441000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>52091000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>52362000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>54001000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>54620000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>62500000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>63106000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>66804000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>56511000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>18816000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1813000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>20482000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2362000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>956000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20280000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18652000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17904000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17720000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18357000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15986000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1181.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-1181.0</v>
       </c>
-      <c r="AH3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>103</v>
+      </c>
+      <c r="B5">
+        <v>31232000.0</v>
+      </c>
       <c r="C5">
+        <v>53263000.0</v>
+      </c>
+      <c r="D5">
         <v>33503000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>29302000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13421000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>69438000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>25855000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>20993000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21632000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>57173000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>43756000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>44623000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>43839000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>58073000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>24854000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>33823000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18888000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9413000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1666000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-103069000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8911001.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9230000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5518000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3788000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8248000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12774000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-983000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>9829000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8703000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12095000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10982000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-492756.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-412063.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-167016.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>51978.0</v>
+        <v>41308000.0</v>
       </c>
       <c r="C6">
+        <v>122133000.0</v>
+      </c>
+      <c r="D6">
         <v>103677000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>98565000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>78898000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>132006000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>88640000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>82151000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>80712000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>114082000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>98308000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>100064000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>95930000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>110435000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>78855000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>88443000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>81388000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>72519000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>65138000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-46558000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9904999.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11043000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6150000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9204000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>33054000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17669000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>27733000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>26423000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30452000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>26968000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1020245.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>955374.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-167016.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
-        <v>-258241108.0</v>
+        <v>103063000.0</v>
       </c>
       <c r="C9">
+        <v>108711000.0</v>
+      </c>
+      <c r="D9">
         <v>90738000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>92399000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>75516000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>108238000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>81661000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>79215000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>81211000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>117007000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>97856000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>101292000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>100339000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>119273000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>79440000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>73570000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>68111000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>62750000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>51918000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33357999.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>20219000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>23067000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15631000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16341999.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>20582000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>23429000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21264000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20645000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20352000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>21257000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>19436000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>55350425.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>57271756.0</v>
       </c>
-      <c r="AH9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
-        <v>43109870.0</v>
+        <v>-3805000.0</v>
       </c>
       <c r="C10">
+        <v>15008000.0</v>
+      </c>
+      <c r="D10">
         <v>-6744000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10902000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25492000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>26524000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-18020000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-21408000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-16283000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20803000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9612000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12998000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14663000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>31491000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1967000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13542000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-268000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9756000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-20711000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-122792000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23817000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-11564000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10335000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-14213000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-15239000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-4211000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-17516000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1121159.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1763028.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1767683.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1430665.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1020245.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>955374.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-167016.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11">
-        <v>-8786078.0</v>
+        <v>297000.0</v>
       </c>
       <c r="C11">
+        <v>-5867000.0</v>
+      </c>
+      <c r="D11">
         <v>-988000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>17478000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-7701000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1050000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-604000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3070000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1948000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4681000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>432000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1388000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>863000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>554000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4349000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-81000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3005000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6043000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-186000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6564000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4090000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4233000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-25508000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1063000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>730000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7316000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>494000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2050569.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2274691.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2061552.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1742255.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-1513000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1367437.0</v>
       </c>
-      <c r="AH11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12">
-        <v>38255.0</v>
+        <v>35037000.0</v>
       </c>
       <c r="C12">
+        <v>38255000.0</v>
+      </c>
+      <c r="D12">
         <v>40247000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40204000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>38913000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>42914000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>43875000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>42401000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>37915000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>36370000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>34144000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>31625000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>29176000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26582000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22887000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20281000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19156000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19169000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>19045000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19723000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>14906000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>15384000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15853000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15949000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>16014000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16985000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>16533000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14850000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14993000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>14196000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14069000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>13384000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>874000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1371000.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>2818000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3319000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>5745000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5048000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>1747000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>16014000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>16985000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16533000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2050569.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2274691.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
-        <v>51895948.0</v>
+        <v>-4102000.0</v>
       </c>
       <c r="C15">
+        <v>20875000.0</v>
+      </c>
+      <c r="D15">
         <v>-5756000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-28380000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17791000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27574000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-17416000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-24478000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-14335000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>16122000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>9180000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11610000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13800000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>30937000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2382000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13623000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3273000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3713000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-20525000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-129356000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-27907000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-7331000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15173000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-13150000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15969000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3105000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-18010000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1121159.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1763028.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1767683.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1430665.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1020245.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>955374.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-167016.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>9180000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11610000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>13800000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30937000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-2382000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13623000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3273000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3713000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-20525000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-129356000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-27907000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-7331000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>15173000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-13150000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-15969000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3105000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-18010000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5423000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-6724000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-3677000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-5409000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3034000.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-4102000.0</v>
+      </c>
       <c r="C17">
+        <v>20875000.0</v>
+      </c>
+      <c r="D17">
         <v>-5756000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-28380000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17791000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>27574000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-17416000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-24478000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-14335000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>16122000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>9180000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11610000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>13800000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>30937000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-2382000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13623000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3273000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3713000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-20525000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-129356000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-27907000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-7331000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>15173000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-13150000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15969000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3105000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-18010000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1121159.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1763028.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-3677000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5409000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3034000.0</v>
       </c>
-      <c r="AH17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>-35274000.0</v>
+      </c>
       <c r="C18">
+        <v>-36970000.0</v>
+      </c>
+      <c r="D18">
         <v>-39373000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-38833000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-37897000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-40758000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-41057000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-39082000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34653000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32671000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-28399000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-26577000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-25225000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20157000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-21140000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5203000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10076000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-19597000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15389000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-17665000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14906000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-15384000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-15853000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15949000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16014000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16985000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-16533000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2050569.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2274691.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>5048000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>3951000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>6425000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1747000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>15078000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9080000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-428000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>3656000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-59637000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-5857000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
-        <v>-85049057.0</v>
+        <v>31469000.0</v>
       </c>
       <c r="C21">
+        <v>56408000.0</v>
+      </c>
+      <c r="D21">
         <v>35875000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33234000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16065000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47016000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27031000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>23518000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>23216000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>57578000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40901000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>43264000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43348000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>60674000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29605000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>24791000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>14456000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18906000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3293000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-17906000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8880000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2974000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4959000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2519000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6796000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12166000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11006000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12711000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>12623000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12373000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>11067000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-491575.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-413244.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-167016.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
-        <v>1328779986.0</v>
+        <v>430153000.0</v>
       </c>
       <c r="C23">
+        <v>471776000.0</v>
+      </c>
+      <c r="D23">
         <v>446183000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>478249000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>406167000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>473724000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>420189000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>399495000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>388091000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>464176000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>393452000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>413566000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>408815000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>426050000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>328175000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>337315000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>352020000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>337533000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>354012000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>393017000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>69419000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>80281000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>64301000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>65962000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>74947000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>65080000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>51436000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>50144000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>48869000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>56315000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>53015000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>491575.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>413244.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>167016.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>68210000.0</v>
+      </c>
       <c r="C25">
+        <v>68870000.0</v>
+      </c>
+      <c r="D25">
         <v>66842000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>66031000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>62137000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62568000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>59313000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>57798000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>56160000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>56909000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>54552000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>55441000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>52091000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>52362000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>54001000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>54620000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>62500000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>63106000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>66804000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>60347000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>18816000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20399000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20482000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>20763000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>21068000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20280000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>745000.0</v>
       </c>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>3300000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>3100000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>4800000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>126</v>
+      </c>
+      <c r="B28">
+        <v>57626000.0</v>
+      </c>
       <c r="C28">
+        <v>56603000.0</v>
+      </c>
+      <c r="D28">
         <v>54863000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>59165000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>59451000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61222000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>54630000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55697000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>57995000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>56129000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>56955000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58028000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>56991000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>55499000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>49835000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>48779000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>53655000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>39044000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>48625000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51264000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12050000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12897000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9319000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11754000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12439000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10650000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10514000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>16120000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>536154.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>8369000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9243000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8473000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>167016.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>127</v>
+      </c>
+      <c r="B29">
+        <v>297000.0</v>
+      </c>
       <c r="C29">
+        <v>-5867000.0</v>
+      </c>
+      <c r="D29">
         <v>-988000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17478000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7701000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1050000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-604000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3070000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1948000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4681000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>432000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1388000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>863000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>554000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4349000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-81000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3005000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6043000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-186000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6564000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4090000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4233000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-25508000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1063000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>730000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7316000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>494000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>836000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
-        <v>-173192051.0</v>
+        <v>71594000.0</v>
       </c>
       <c r="C30">
+        <v>52303000.0</v>
+      </c>
+      <c r="D30">
         <v>54863000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59165000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>59451000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>61222000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54630000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>55697000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>57995000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59429000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>56955000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>58028000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>56991000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58599000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49835000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>48779000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>53655000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>43844000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>48625000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>51264000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11339000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20093000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10672000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13823000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13786000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11263000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10258000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7934000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7729000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8884000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8369000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>491575.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>413244.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>167016.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
-        <v>128158927.0</v>
+        <v>-35274000.0</v>
       </c>
       <c r="C31">
+        <v>-41400000.0</v>
+      </c>
+      <c r="D31">
         <v>-42619000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-44136000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-41557000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-20492000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-45051000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-44926000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-39499000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-36775000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-31289000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-30266000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-28685000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-29183000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-27638000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-11249000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-14724000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-28662000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-24004000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-104886000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-32697000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-14538000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15294000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-16732000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-22035000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-16377000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-28522000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-17732000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-18913000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-15327000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-14281000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1511820.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1368618.0</v>
       </c>
-      <c r="AH31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
-        <v>-1413829043.0</v>
+        <v>461622000.0</v>
       </c>
       <c r="C32">
+        <v>528184000.0</v>
+      </c>
+      <c r="D32">
         <v>482058000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>511483000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>422232000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>520740000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>447220000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>423013000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>411307000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>521754000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>434353000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>456830000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>452163000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>486724000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>357780000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>362106000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>366476000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>356439000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>357305000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>375111000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>78299000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>83255000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>69260000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>68481000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>81743000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>77246000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>62442000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>62855000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>61492000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>68688000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>64081999.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>55842000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>57685000.0</v>
       </c>
-      <c r="AH32"/>
+      <c r="AI32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11331,3682 +11596,3758 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
-        <v>3805.0</v>
+        <v>3805000.0</v>
       </c>
       <c r="C2">
         <v>10309000.0</v>
       </c>
       <c r="D2">
         <v>14360000.0</v>
       </c>
       <c r="E2">
         <v>35902000.0</v>
       </c>
       <c r="F2">
         <v>3412000.0</v>
       </c>
       <c r="G2">
         <v>6302000.0</v>
       </c>
       <c r="H2">
         <v>2140000.0</v>
       </c>
       <c r="I2">
         <v>501925.0</v>
       </c>
       <c r="J2">
         <v>1324000.0</v>
       </c>
       <c r="K2">
         <v>2857000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>456984000</v>
       </c>
       <c r="C3">
         <v>398317000</v>
       </c>
       <c r="D3">
         <v>364190000</v>
       </c>
       <c r="E3">
         <v>340791000</v>
       </c>
       <c r="F3">
         <v>188389000</v>
       </c>
       <c r="G3">
         <v>68420000</v>
       </c>
       <c r="H3">
         <v>109706000</v>
       </c>
       <c r="I3">
         <v>59235000</v>
       </c>
       <c r="J3">
         <v>20888000</v>
       </c>
       <c r="K3">
         <v>1532000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-19072000.0</v>
       </c>
       <c r="F4">
         <v>32490000.0</v>
       </c>
       <c r="G4">
         <v>-2890000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>50882000.0</v>
       </c>
       <c r="F5">
         <v>-4414000.0</v>
       </c>
       <c r="G5">
         <v>-2212000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
-        <v>2468.0</v>
+        <v>2468000.0</v>
       </c>
       <c r="C6">
         <v>-6504000.0</v>
       </c>
       <c r="D6">
         <v>-4051000.0</v>
       </c>
       <c r="E6">
         <v>-21542000.0</v>
       </c>
       <c r="F6">
         <v>32490000.0</v>
       </c>
       <c r="G6">
         <v>-2890000.0</v>
       </c>
       <c r="H6">
         <v>4162000.0</v>
       </c>
       <c r="I6">
         <v>-33672.0</v>
       </c>
       <c r="J6">
         <v>-822076.0</v>
       </c>
       <c r="K6">
         <v>-1533000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>136</v>
+      </c>
+      <c r="B7">
+        <v>142169000.0</v>
+      </c>
       <c r="C7">
         <v>-119143000.0</v>
       </c>
       <c r="D7">
         <v>-378670000.0</v>
       </c>
       <c r="E7">
         <v>-242031000.0</v>
       </c>
       <c r="F7">
         <v>36360000.0</v>
       </c>
       <c r="G7">
         <v>1308000.0</v>
       </c>
       <c r="H7">
         <v>-31577000.0</v>
       </c>
       <c r="I7">
         <v>-18429000.0</v>
       </c>
       <c r="J7">
         <v>69553.0</v>
       </c>
       <c r="K7">
         <v>-7295000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-36821000.0</v>
       </c>
       <c r="F8">
         <v>-37716000.0</v>
       </c>
       <c r="G8">
         <v>7061000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
-        <v>9440.0</v>
+        <v>15637000.0</v>
       </c>
       <c r="C9">
         <v>-21753000.0</v>
       </c>
       <c r="D9">
         <v>-20879000.0</v>
       </c>
       <c r="E9">
         <v>-36821000.0</v>
       </c>
       <c r="F9">
         <v>-37716000.0</v>
       </c>
       <c r="G9">
         <v>7061000.0</v>
       </c>
       <c r="H9">
         <v>-17073000.0</v>
       </c>
       <c r="I9">
         <v>-5185000.0</v>
       </c>
       <c r="J9">
         <v>-20500000.0</v>
       </c>
       <c r="K9">
         <v>-7037000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
-        <v>121119.0</v>
+        <v>121119000.0</v>
       </c>
       <c r="C10">
         <v>-64858000.0</v>
       </c>
       <c r="D10">
         <v>-388063000.0</v>
       </c>
       <c r="E10">
         <v>-194691000.0</v>
       </c>
       <c r="F10">
         <v>46574000.0</v>
       </c>
       <c r="G10">
         <v>-9642000.0</v>
       </c>
       <c r="H10">
         <v>-22683000.0</v>
       </c>
       <c r="I10">
         <v>-8023000.0</v>
       </c>
       <c r="J10">
         <v>-8739000.0</v>
       </c>
       <c r="K10">
         <v>-897000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2519000.0</v>
       </c>
       <c r="F11">
         <v>28045000.0</v>
       </c>
       <c r="G11">
         <v>7497000.0</v>
       </c>
       <c r="H11">
         <v>4197000.0</v>
       </c>
       <c r="I11">
         <v>-4369000.0</v>
       </c>
       <c r="J11">
         <v>6001000.0</v>
       </c>
       <c r="K11">
         <v>911000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-43169000.0</v>
       </c>
       <c r="F12">
         <v>88643000.0</v>
       </c>
       <c r="G12">
         <v>-24600000.0</v>
       </c>
       <c r="H12">
         <v>-48000.0</v>
       </c>
       <c r="I12">
         <v>4320000.0</v>
       </c>
       <c r="J12">
         <v>-3553000.0</v>
       </c>
       <c r="K12">
         <v>10557000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>60092000.0</v>
       </c>
       <c r="F13">
         <v>-18932000.0</v>
       </c>
       <c r="G13">
         <v>2071000.0</v>
       </c>
       <c r="H13">
         <v>3982000.0</v>
       </c>
       <c r="I13">
         <v>-852000.0</v>
       </c>
       <c r="J13">
         <v>3469000.0</v>
       </c>
       <c r="K13">
         <v>639000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
-        <v>263880.0</v>
+        <v>268180000.0</v>
       </c>
       <c r="C14">
         <v>242739000.0</v>
       </c>
       <c r="D14">
         <v>225393000.0</v>
       </c>
       <c r="E14">
         <v>223483000.0</v>
       </c>
       <c r="F14">
         <v>209073000.0</v>
       </c>
       <c r="G14">
         <v>82712000.0</v>
       </c>
       <c r="H14">
         <v>74556000.0</v>
       </c>
       <c r="I14">
         <v>67138000.0</v>
       </c>
       <c r="J14">
         <v>2856000.0</v>
       </c>
       <c r="K14">
         <v>2816000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
-        <v>6273.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="C16">
         <v>3805000.0</v>
       </c>
       <c r="D16">
         <v>10309000.0</v>
       </c>
       <c r="E16">
         <v>14360000.0</v>
       </c>
       <c r="F16">
         <v>35902000.0</v>
       </c>
       <c r="G16">
         <v>3412000.0</v>
       </c>
       <c r="H16">
         <v>6302000.0</v>
       </c>
       <c r="I16">
         <v>468253.0</v>
       </c>
       <c r="J16">
         <v>501924.0</v>
       </c>
       <c r="K16">
         <v>1324000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
-        <v>310112.0</v>
+        <v>-107589000.0</v>
       </c>
       <c r="C18">
         <v>-353633000.0</v>
       </c>
       <c r="D18">
         <v>-511636000.0</v>
       </c>
       <c r="E18">
         <v>-358743000.0</v>
       </c>
       <c r="F18">
         <v>-31187000.0</v>
       </c>
       <c r="G18">
         <v>-25870000.0</v>
       </c>
       <c r="H18">
         <v>-106402000.0</v>
       </c>
       <c r="I18">
         <v>-19840000.0</v>
       </c>
       <c r="J18">
         <v>-707920.0</v>
       </c>
       <c r="K18">
         <v>16586000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-187485000.0</v>
       </c>
       <c r="D19">
         <v>-176598000.0</v>
       </c>
       <c r="E19">
         <v>-218936000.0</v>
       </c>
       <c r="F19">
         <v>-1429480000.0</v>
       </c>
       <c r="G19">
         <v>-29314000.0</v>
       </c>
       <c r="H19">
         <v>-129679000.0</v>
       </c>
       <c r="I19">
         <v>1500000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>883000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>8488000.0</v>
+      </c>
       <c r="C21">
         <v>88347000.0</v>
       </c>
       <c r="D21">
         <v>240929000.0</v>
       </c>
       <c r="E21">
         <v>41671000.0</v>
       </c>
       <c r="F21">
         <v>535245000.0</v>
       </c>
       <c r="G21">
         <v>-16405000.0</v>
       </c>
       <c r="H21">
         <v>-16732000.0</v>
       </c>
       <c r="I21">
         <v>-10777000.0</v>
       </c>
       <c r="J21">
         <v>4109000.0</v>
       </c>
       <c r="K21">
         <v>-8268000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
-        <v>-31052.0</v>
+        <v>-31052000.0</v>
       </c>
       <c r="C22">
         <v>-28655000.0</v>
       </c>
       <c r="D22">
         <v>50712000.0</v>
       </c>
       <c r="E22">
         <v>38905000.0</v>
       </c>
       <c r="F22">
         <v>-181501000.0</v>
       </c>
       <c r="G22">
         <v>-21277000.0</v>
       </c>
       <c r="H22">
         <v>-27052000.0</v>
       </c>
       <c r="I22">
         <v>5173967.0</v>
       </c>
       <c r="J22">
         <v>-777471.0</v>
       </c>
       <c r="K22">
         <v>-48027000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
-        <v>-25268.0</v>
+        <v>-1181000.0</v>
       </c>
       <c r="C23">
         <v>-1080000.0</v>
       </c>
       <c r="D23">
         <v>792000.0</v>
       </c>
       <c r="E23">
         <v>-1838000.0</v>
       </c>
       <c r="F23">
         <v>-54121000.0</v>
       </c>
       <c r="G23">
         <v>-279000.0</v>
       </c>
       <c r="H23">
         <v>147269000.0</v>
       </c>
       <c r="I23">
         <v>-1645000.0</v>
       </c>
       <c r="J23">
         <v>-326000.0</v>
       </c>
       <c r="K23">
         <v>-229000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
         <v>-282463.0</v>
       </c>
       <c r="C24">
         <v>-181470000.0</v>
       </c>
       <c r="D24">
         <v>-41967000.0</v>
       </c>
       <c r="E24">
         <v>171687000.0</v>
       </c>
       <c r="F24">
         <v>96595000.0</v>
       </c>
       <c r="G24">
         <v>4183000.0</v>
       </c>
       <c r="H24">
         <v>28452000.0</v>
       </c>
       <c r="I24">
         <v>1500000.0</v>
       </c>
       <c r="J24">
         <v>1658000.0</v>
       </c>
       <c r="K24">
         <v>75000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
-        <v>66731.0</v>
+        <v>-31983999.0</v>
       </c>
       <c r="C25">
         <v>-48595000.0</v>
       </c>
       <c r="D25">
         <v>-49122000.0</v>
       </c>
       <c r="E25">
         <v>-57993000.0</v>
       </c>
       <c r="F25">
         <v>72094000.0</v>
       </c>
       <c r="G25">
         <v>8617000.0</v>
       </c>
       <c r="H25">
         <v>-5762000.0</v>
       </c>
       <c r="I25">
         <v>5116000.0</v>
       </c>
       <c r="J25">
         <v>66127000.0</v>
       </c>
       <c r="K25">
         <v>70083000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
-        <v>-32575.0</v>
+        <v>-32575000.0</v>
       </c>
       <c r="C26">
         <v>-28984000.0</v>
       </c>
       <c r="D26">
         <v>-38845000.0</v>
       </c>
       <c r="E26">
         <v>-10279000.0</v>
       </c>
       <c r="F26">
         <v>876614000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>404275000.0</v>
       </c>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>8471.0</v>
       </c>
       <c r="C27">
         <v>11859000.0</v>
       </c>
       <c r="D27">
         <v>13309000.0</v>
       </c>
       <c r="E27">
         <v>12297000.0</v>
       </c>
       <c r="F27">
         <v>17313000.0</v>
       </c>
       <c r="G27">
         <v>2357000.0</v>
       </c>
       <c r="H27">
         <v>1014000.0</v>
       </c>
       <c r="I27">
         <v>1130000.0</v>
       </c>
       <c r="J27">
         <v>1101000.0</v>
       </c>
       <c r="K27">
         <v>541000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
-        <v>-25268.0</v>
+        <v>-64551000.0</v>
       </c>
       <c r="C28">
         <v>135584000.0</v>
       </c>
       <c r="D28">
         <v>319439000.0</v>
       </c>
       <c r="E28">
         <v>217816000.0</v>
       </c>
       <c r="F28">
         <v>1304768000.0</v>
       </c>
       <c r="G28">
         <v>-16126000.0</v>
       </c>
       <c r="H28">
         <v>130537000.0</v>
       </c>
       <c r="I28">
         <v>-10777000.0</v>
       </c>
       <c r="J28">
         <v>403709843.0</v>
       </c>
       <c r="K28">
         <v>-8497000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
-        <v>310112.0</v>
+        <v>349395000.0</v>
       </c>
       <c r="C29">
         <v>44684000.0</v>
       </c>
       <c r="D29">
         <v>-147446000.0</v>
       </c>
       <c r="E29">
         <v>-17952000.0</v>
       </c>
       <c r="F29">
         <v>157202000.0</v>
       </c>
       <c r="G29">
         <v>42550000.0</v>
       </c>
       <c r="H29">
         <v>3304000.0</v>
       </c>
       <c r="I29">
         <v>39395000.0</v>
       </c>
       <c r="J29">
         <v>-707918.0</v>
       </c>
       <c r="K29">
         <v>18118000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
-        <v>-282463.0</v>
+        <v>-282463000.0</v>
       </c>
       <c r="C30">
         <v>-187485000.0</v>
       </c>
       <c r="D30">
         <v>-176598000.0</v>
       </c>
       <c r="E30">
         <v>-218936000.0</v>
       </c>
       <c r="F30">
         <v>-1429480000.0</v>
       </c>
       <c r="G30">
         <v>-29314000.0</v>
       </c>
       <c r="H30">
         <v>-129679000.0</v>
       </c>
       <c r="I30">
         <v>1500000.0</v>
       </c>
       <c r="J30">
         <v>-402500000.0</v>
       </c>
       <c r="K30">
         <v>-11154000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
       </c>
-      <c r="AI1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:35">
+      <c r="AJ1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
-        <v>13058.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="C2">
+        <v>13058000.0</v>
+      </c>
+      <c r="D2">
         <v>5259000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5380000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3805000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8438000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8059000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7990000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10309000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8793000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42229000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32218000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14360000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26174000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28524000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23811000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35902000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21086000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27210000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3191000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3412000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1640000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10236000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6302000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>201000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>83606.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>756973.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>468253.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21360.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>394323.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>745292.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>501925.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>10141000</v>
+      </c>
+      <c r="C3">
+        <v>108061000</v>
+      </c>
+      <c r="D3">
+        <v>123624000</v>
+      </c>
+      <c r="E3">
+        <v>113366000</v>
+      </c>
+      <c r="F3">
         <v>111933000</v>
       </c>
-      <c r="C3">
-[...8 lines deleted...]
-      <c r="F3">
+      <c r="G3">
         <v>119810000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>113293000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>89662000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>75552000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>74206000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>79624000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>101215000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>109145000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>116789000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>96765000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>81292000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>45945000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>47247000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>75269000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>54364000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>11509000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8545000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3364999</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>18995000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>37515000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24788000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>29529000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>40029000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15360000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22158000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>37077000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4838000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:35">
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>9813000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>17807000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-11349000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-324000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>4692000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-12091000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>14816000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-6124000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>24019000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-221000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-19339000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15095000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>44807000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16224000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>17634000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-27783000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4376000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4197000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>868000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5461000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
-        <v>-6785.0</v>
+        <v>3335000.0</v>
       </c>
       <c r="C6">
+        <v>-6785000.0</v>
+      </c>
+      <c r="D6">
         <v>7799000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-121000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1575000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4633000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>379000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>69000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2319000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1516000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-33436000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10011000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17858000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-11814000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2350000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4713000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-12091000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14816000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-6124000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>24019000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-221000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1772000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3660000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4936000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3934000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6101000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>117394.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-673367.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>288720.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>446893.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-372963.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-350969.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>243367.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-450000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>720000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
-        <v>23896000.0</v>
+        <v>-35512000.0</v>
       </c>
       <c r="C7">
+        <v>50897000.0</v>
+      </c>
+      <c r="D7">
         <v>67155000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4642000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>19475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>120493000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-63175000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-73817000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-102644000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-150782000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-109067000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-48346000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-70475000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-85929000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-36010000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-44962000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-75130000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-27663000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>18703000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>57018000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11698000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>18772000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-15503000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>12986000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14947000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2914000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-15476000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-11823000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-7192000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>9795000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-28271217.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>140606.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-93389.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-637777.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-90000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>10183000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>17161000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-19184000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-6893000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>22776000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-33520000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-4499000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-20076000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-14661000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1520000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
-        <v>9131981.0</v>
+        <v>-6501000.0</v>
       </c>
       <c r="C9">
+        <v>-13292000.0</v>
+      </c>
+      <c r="D9">
         <v>5554000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14243000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9132000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-34733000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-11625000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3541000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>21064000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-42857000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-5366000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10183000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>17161000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-19184000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6893000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22776000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-33520000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4499000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-20076000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-14661000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1520000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2197000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1677000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9728000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1207000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3345000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-371000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-15180000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1823000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2175000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-3162000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3146000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-2994000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10">
-        <v>-26174328.0</v>
+        <v>-92595000.0</v>
       </c>
       <c r="C10">
+        <v>105366000.0</v>
+      </c>
+      <c r="D10">
         <v>53513000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-11454000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-26306000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148610000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-30717000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-65928000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-116823000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-97761000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-123690000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-49032000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-117580000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-39580000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-30090000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-73637000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-51384000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-32466000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>35487000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>48634000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5081000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5845000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>516000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4489000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8941000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-4878000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4565000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4299000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>521000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4747000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2297000.0</v>
       </c>
-      <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5934000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9464000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>37244000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-16778000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5084000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-145000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>24526000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10510000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14387000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>13092000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2393000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>12008000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-2144000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4177000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3869000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4237000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-6341000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-559000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6860000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-2163000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-3696000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>822000.0</v>
       </c>
-      <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-12666000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-5030000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-16312000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-12315000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1395000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-27296000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-2163000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-979000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-5071000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>86794000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7616000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4979000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-25628000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1085000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6318000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-9035000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9652000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-89000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-576000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>-4955000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>517000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-1042000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>69261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19939000.0</v>
       </c>
       <c r="M13">
         <v>-19939000.0</v>
       </c>
       <c r="N13">
+        <v>-19939000.0</v>
+      </c>
+      <c r="O13">
         <v>39494000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>26748000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4763000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-23011000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7112000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12121000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3026000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6982000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>14806000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-12198000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11924000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-12461000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10963000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3886000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8481000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-11576000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>-6401000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6056000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11288000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
-        <v>68870.0</v>
+        <v>68210000.0</v>
       </c>
       <c r="C14">
+        <v>68870000.0</v>
+      </c>
+      <c r="D14">
         <v>70174000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>69263000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>65477000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>62568000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>62785000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>61158000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>59080000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>56909000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54552000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>55441000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>52091000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>52362000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>54001000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>54620000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>62500000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>63106000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>66804000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>56511000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>18816000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>20399000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20482000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20763000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21068000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20280000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18652000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>17904000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17720000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18357000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15986000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>797000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>689000.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
-    </row>
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1478867038.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>0.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-    </row>
-    <row r="16" spans="1:35">
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
-        <v>6273.0</v>
+        <v>9608000.0</v>
       </c>
       <c r="C16">
+        <v>6273000.0</v>
+      </c>
+      <c r="D16">
         <v>13058000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5259000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5380000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3805000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8438000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8059000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7990000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>10309000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8793000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>42229000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32218000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14360000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26174000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>28524000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>23811000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>35902000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>21086000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27210000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3191000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3412000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1640000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10236000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6302000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>83606.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>756973.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>468253.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21360.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>394323.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>745292.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>450000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>920000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
-        <v>-56306327.0</v>
+        <v>13674000.0</v>
       </c>
       <c r="C18">
+        <v>15205000.0</v>
+      </c>
+      <c r="D18">
         <v>-1072000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-61003000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-60719000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>60499000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-140022000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-129733000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-144377000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-160651000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-136431000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-86920000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-127634000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-130359000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-81224000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-84475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-62685000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15285000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-14181000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>21874000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23595000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19139000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8167999.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3493000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-40334000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-22198000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-33992000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-38757000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11455000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11559000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-30541400.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-350970.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-506630.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-440000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-260000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:35">
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-93979000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-68501000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-71306000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-22602000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-66195000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-65277000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-33411000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-30986000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-42715000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-62949000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-39948000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-65009000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-61238000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-44231000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-48458000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9865000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-59388000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1364199000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>3972000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>555000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5358000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-8037000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-27190000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-67419000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-62260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
-      <c r="AD19"/>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>150</v>
+      </c>
+      <c r="B21">
+        <v>-12271000.0</v>
+      </c>
       <c r="C21">
+        <v>-5843000.0</v>
+      </c>
+      <c r="D21">
         <v>-68721000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12698000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>70354000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16593000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>119274000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-146639000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27970000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36186000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4258000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9665000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22905000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>13359000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-121442000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-102531000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>576757000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7893000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26467000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4215000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-19387000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>33943000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>55446000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-103200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26371000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4651000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>7320000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5755000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>943000.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
-        <v>-17752334.0</v>
+        <v>-4102000.0</v>
       </c>
       <c r="C22">
+        <v>20875000.0</v>
+      </c>
+      <c r="D22">
         <v>-5756000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-28380000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17791000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>27574000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-17416000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-24478000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-14335000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16122000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9180000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11610000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13800000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>30937000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2382000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13623000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3273000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3713000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-20525000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-129356000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-27907000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-7331000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15173000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-13150000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15969000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3105000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-33041187.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1121159.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1763028.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1767683.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1430665.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1020245.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>955374.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-610000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-167016.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
-        <v>17173233.0</v>
+        <v>50846000.0</v>
       </c>
       <c r="C23">
+        <v>272000.0</v>
+      </c>
+      <c r="D23">
         <v>88913000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1453000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-20583000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>371000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17962000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1441000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-10000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>405000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>473000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-314000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>228000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-588000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1241000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-53469000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-66000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-586000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3972000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-279000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>36468000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1894000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>35680000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15484000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>131765000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>20000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1645000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1645000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1324000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-70000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-446092.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-780000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24">
-        <v>-71283371.0</v>
+        <v>-59234.0</v>
       </c>
       <c r="C24">
+        <v>-48677000.0</v>
+      </c>
+      <c r="D24">
         <v>29645000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>44865000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>40627000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>97208000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>47098000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>28990000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>43551000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>43220000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-10468000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>38266000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>69197000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>51780000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>35527000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>34419000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>48000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>37382000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>19282000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>24591000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>15340000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9100000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>8723000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>10958000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10325000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5794000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-62260000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>630000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>797000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>750000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>797000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>750000.0</v>
       </c>
-      <c r="AH24"/>
       <c r="AI24"/>
-    </row>
-    <row r="25" spans="1:35">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
-        <v>57527698.0</v>
+        <v>-6348000.0</v>
       </c>
       <c r="C25">
+        <v>-12484000.0</v>
+      </c>
+      <c r="D25">
         <v>-8342000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-8934000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7828000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-32493000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7935000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5607000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8523000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-13973000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-14425000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-10067000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-17566000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14306000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8663000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-27974000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-7050000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1775000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-8904000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>86042000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4877000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>237000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>441000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1562000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5818000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-16032000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10099000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>341000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-170000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8719000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21653819.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-785196.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-778395.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
-    </row>
-    <row r="26" spans="1:35">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-32542425.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>32542425.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-32575000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5970000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-16252000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-6762000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-18909000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-15404000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3410000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1122000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-8527000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-1752000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>6386000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-66000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6386000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>404250000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:35">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>1179000.0</v>
+      </c>
+      <c r="C27">
         <v>2212.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2080000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1775000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2404000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3111000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2419000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3599000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2730000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2997000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2843000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4322000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3147000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2771000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4378000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1784000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3364000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4597000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4856000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7162000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>698000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>688000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>657000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>453000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>559000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>551000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>283000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>52000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="AE27">
         <v>280000.0</v>
       </c>
       <c r="AF27">
         <v>280000.0</v>
       </c>
       <c r="AG27">
+        <v>280000.0</v>
+      </c>
+      <c r="AH27">
         <v>290000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
-        <v>17173233.0</v>
+        <v>38575000.0</v>
       </c>
       <c r="C28">
+        <v>-81529000.0</v>
+      </c>
+      <c r="D28">
         <v>-20909000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16270000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21617000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-162754000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>93061000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>105332000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>99945000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>118587000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>66141000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>58467000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>76244000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>67230000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45373000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>52106000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>53107000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7281000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7824000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1311980000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7893000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-26467000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-4215000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19387000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>33943000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>70930000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>28565000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>26371000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4671000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-11640000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>863000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-7079000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>873000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>403470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
-        <v>55626673.0</v>
+        <v>23815000.0</v>
       </c>
       <c r="C29">
+        <v>123266000.0</v>
+      </c>
+      <c r="D29">
         <v>122552000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52363000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>51214000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>180309000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26729000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-40071000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-68825000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-86445000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-56807000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14295000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-18489000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13570000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15541000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3183000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-16739999.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31962000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>61088000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>76238000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-12086000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>27684000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4803000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22488000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2819000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2590000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-4463000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1272000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3905000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>33717000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>6535602.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-350969.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-506633.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-440000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-260000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:35">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
-        <v>-71283371.0</v>
+        <v>-59234000.0</v>
       </c>
       <c r="C30">
+        <v>-48677000.0</v>
+      </c>
+      <c r="D30">
         <v>-93979000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-68501000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-71306000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-22602000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-66195000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-65277000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-33411000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-30986000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-42715000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-62949000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39948000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-65009000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-61238000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-44231000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-48458000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9865000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-59388000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1364199000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3972000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5358000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-8037000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-27190000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-67419000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-62260000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-28840000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6935000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>750000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2871000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-4838000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>750000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
+      <c r="AJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>