--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -262,50 +262,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4143,900 +4146,909 @@
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS62"/>
+  <dimension ref="A1:BT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
       </c>
-      <c r="BS1" t="s">
-        <v>131</v>
+      <c r="BT1" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2">
+        <v>6708291000.0</v>
+      </c>
+      <c r="C2">
         <v>5842235079.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5216000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6218000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5948000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1005000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5630000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6482000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5811000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1075000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6435000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6040000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5427000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2331000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6250000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7487000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8122000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5022681800.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4520327000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5188000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4502000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>608000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1549000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1074155653.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1467000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>954000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1978000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1967000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1998000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>767000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2712000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2713000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2336000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>337000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2009000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2188000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2072000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>105000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1809000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1927000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1700000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>68000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1799000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1992000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2134000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2787000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3154000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3113000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>102000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2963000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2733000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2841000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>133000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3136000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2287000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2881000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>148000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2458000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2124000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2321000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2168000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2042000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1547000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1795351585.58</v>
-      </c>
-[...1 lines deleted...]
-        <v>1914000000.0</v>
       </c>
       <c r="BO2">
         <v>1914000000.0</v>
       </c>
-      <c r="BP2"/>
+      <c r="BP2">
+        <v>1914000000.0</v>
+      </c>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>1114000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1813000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
+      <c r="BT3"/>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5">
+        <v>651680000.0</v>
+      </c>
+      <c r="C5">
         <v>404669951.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>619000000.0</v>
+      </c>
+      <c r="E5">
         <v>1645000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2303000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2313000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1561000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1743000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1490000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1208000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1454000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1181000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1448000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1470000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1640000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>913000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>564000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>710749400.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>737755200.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>485000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>874000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>775000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>952000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>762848751.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1230000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>827000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>892000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>844000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>938000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1038000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>777000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>855000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>756000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>643000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>620000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>759000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>864000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>910000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>805000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>764000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>757000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1020000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>875000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>634000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>678000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>407000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>307000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>164000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>272000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>210000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>150000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>158000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="BB5">
         <v>98000000.0</v>
       </c>
       <c r="BC5">
+        <v>98000000.0</v>
+      </c>
+      <c r="BD5">
         <v>83000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>128000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>98000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>119000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>144000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>44000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="BJ5">
         <v>48000000.0</v>
       </c>
       <c r="BK5">
+        <v>48000000.0</v>
+      </c>
+      <c r="BL5">
         <v>55000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>27000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2269065700.0</v>
       </c>
       <c r="BO5">
         <v>2269065700.0</v>
       </c>
-      <c r="BP5"/>
+      <c r="BP5">
+        <v>2269065700.0</v>
+      </c>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
@@ -5110,1876 +5122,1900 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7">
+        <v>3119000000.0</v>
+      </c>
+      <c r="C7">
         <v>3175000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2872000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2989000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2925000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2927000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2640000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2600000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2599000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2658000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2733000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2774000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2815000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2836000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2869000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2866000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2906000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2957000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3075000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3087000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3172000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1757000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1833000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1863000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1929000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1916000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1679000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1546000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1467000000.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8">
+        <v>18544000000.0</v>
+      </c>
+      <c r="C8">
         <v>18712000000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>15275000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>15612000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>15856000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>16015000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>16216000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>16447000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>16495000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>16550000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>16665000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>16745000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>16836000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>16839000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>16950000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>17172000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>17393000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>17535000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>17671000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>17672000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>26</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>298000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>296000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>646000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>843000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>944000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1096000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>2229000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2476000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2666000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2691000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>2945000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3354000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4022000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4284000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4402000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4399000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4396000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4391000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4386000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4384000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>4381000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4377000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4374000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4372000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10814673.41</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2347912022.86</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10">
+        <v>2581654000.0</v>
+      </c>
+      <c r="C10">
         <v>2737767080.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1901000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2563000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2768000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3093000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3104000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3154000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2400000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2227000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1262000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2167000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2049000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4524000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3494000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3693000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3399000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2271393800.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1584282000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1055000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>873000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>378000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>404000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>111600587.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>160000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>186000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>437000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>64000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>244000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>781000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1865000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>376000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>405000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>610000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>632000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>489000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3548000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3720000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3850000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3780000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3883000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4105000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4401000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1590000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1804000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>883000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1156000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>760000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>815000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2452000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1024000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>825000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>978000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1160000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1543000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>409000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>460000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>495000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>358000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>245000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>379000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>300000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>464000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>409000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154970800.0</v>
       </c>
       <c r="BO10">
         <v>154970800.0</v>
       </c>
-      <c r="BP10"/>
+      <c r="BP10">
+        <v>154970800.0</v>
+      </c>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>153000000.0</v>
       </c>
-      <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>28</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>2740000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1901000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2563000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2768000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3093000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3104000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1262000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2167000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2049000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4524000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3494000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3693000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3399000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2873000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2010000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1055000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
+        <v>2581654000.0</v>
+      </c>
+      <c r="C12">
         <v>2737767080.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1901000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2563000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2768000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3093000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3104000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3154000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2400000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2227000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1262000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2167000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2049000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4524000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3494000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3693000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3399000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2271393800.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1584282000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1055000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>873000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>378000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>404000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>111600587.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>160000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>186000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>437000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>64000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>244000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>781000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1865000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>376000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>405000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>610000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>632000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>489000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3548000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3720000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3850000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3780000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3883000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4105000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4401000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1590000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1804000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>883000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1156000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>760000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>815000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2452000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1024000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>825000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>978000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1160000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1543000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>409000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>460000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>495000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>358000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>245000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>379000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>300000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>464000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>409000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>397000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154970800.0</v>
       </c>
       <c r="BO12">
         <v>154970800.0</v>
       </c>
-      <c r="BP12"/>
+      <c r="BP12">
+        <v>154970800.0</v>
+      </c>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>30</v>
       </c>
       <c r="B13">
+        <v>18591923000.0</v>
+      </c>
+      <c r="C13">
         <v>18583843042.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>15162000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>15499000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>15640000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>15659000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15697000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15928000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15976000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16031000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16146000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16226000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16317000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>16320000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16431000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16653000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16874000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13452849600.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>13519206400.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17153000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>17152000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11040000000.0</v>
       </c>
       <c r="W13">
         <v>11040000000.0</v>
       </c>
       <c r="X13">
+        <v>11040000000.0</v>
+      </c>
+      <c r="Y13">
         <v>8105726872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11040000000.0</v>
       </c>
       <c r="Z13">
         <v>11040000000.0</v>
       </c>
       <c r="AA13">
         <v>11040000000.0</v>
       </c>
       <c r="AB13">
         <v>11040000000.0</v>
       </c>
       <c r="AC13">
         <v>11040000000.0</v>
       </c>
       <c r="AD13">
         <v>11040000000.0</v>
       </c>
       <c r="AE13">
         <v>11040000000.0</v>
       </c>
       <c r="AF13">
         <v>11040000000.0</v>
       </c>
       <c r="AG13">
         <v>11040000000.0</v>
       </c>
       <c r="AH13">
         <v>11040000000.0</v>
       </c>
       <c r="AI13">
         <v>11040000000.0</v>
       </c>
       <c r="AJ13">
         <v>11040000000.0</v>
       </c>
       <c r="AK13">
-        <v>5534000000.0</v>
+        <v>11040000000.0</v>
       </c>
       <c r="AL13">
         <v>5534000000.0</v>
       </c>
       <c r="AM13">
         <v>5534000000.0</v>
       </c>
       <c r="AN13">
         <v>5534000000.0</v>
       </c>
       <c r="AO13">
         <v>5534000000.0</v>
       </c>
       <c r="AP13">
         <v>5534000000.0</v>
       </c>
       <c r="AQ13">
         <v>5534000000.0</v>
       </c>
       <c r="AR13">
         <v>5534000000.0</v>
       </c>
       <c r="AS13">
+        <v>5534000000.0</v>
+      </c>
+      <c r="AT13">
         <v>5436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3889000000.0</v>
       </c>
       <c r="AU13">
         <v>3889000000.0</v>
       </c>
       <c r="AV13">
+        <v>3889000000.0</v>
+      </c>
+      <c r="AW13">
         <v>3887000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>3881000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>3857000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>3851000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>3847000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>3846000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3829000000.0</v>
       </c>
       <c r="BC13">
         <v>3829000000.0</v>
       </c>
       <c r="BD13">
+        <v>3829000000.0</v>
+      </c>
+      <c r="BE13">
         <v>3760448421.67</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3857488897.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>3780000000.0</v>
       </c>
       <c r="BG13">
         <v>3780000000.0</v>
       </c>
       <c r="BH13">
+        <v>3780000000.0</v>
+      </c>
+      <c r="BI13">
         <v>3911148017.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>3758000000.0</v>
       </c>
       <c r="BJ13">
         <v>3758000000.0</v>
       </c>
       <c r="BK13">
+        <v>3758000000.0</v>
+      </c>
+      <c r="BL13">
         <v>3588572539.11</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>3690000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>3631081347.25</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>2223000000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>31</v>
       </c>
       <c r="B14">
+        <v>1879053000.0</v>
+      </c>
+      <c r="C14">
         <v>1864000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1792780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831265000.0</v>
       </c>
       <c r="E14">
         <v>1831265000.0</v>
       </c>
       <c r="F14">
-        <v>1863312000.0</v>
+        <v>1831265000.0</v>
       </c>
       <c r="G14">
         <v>1863312000.0</v>
       </c>
       <c r="H14">
+        <v>1863312000.0</v>
+      </c>
+      <c r="I14">
         <v>1870035000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1878300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1882051282.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1905097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1955598500.0</v>
       </c>
       <c r="M14">
         <v>1955598500.0</v>
       </c>
       <c r="N14">
-        <v>2025600000.0</v>
+        <v>1955598500.0</v>
       </c>
       <c r="O14">
         <v>2025600000.0</v>
       </c>
       <c r="P14">
         <v>2025600000.0</v>
       </c>
       <c r="Q14">
         <v>2025600000.0</v>
       </c>
       <c r="R14">
-        <v>1637000000.0</v>
+        <v>2025600000.0</v>
       </c>
       <c r="S14">
         <v>1637000000.0</v>
       </c>
       <c r="T14">
         <v>1637000000.0</v>
       </c>
       <c r="U14">
         <v>1637000000.0</v>
       </c>
       <c r="V14">
+        <v>1637000000.0</v>
+      </c>
+      <c r="W14">
         <v>1228900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229150000.0</v>
       </c>
       <c r="X14">
         <v>1229150000.0</v>
       </c>
       <c r="Y14">
         <v>1229150000.0</v>
       </c>
       <c r="Z14">
         <v>1229150000.0</v>
       </c>
       <c r="AA14">
-        <v>1229400000.0</v>
+        <v>1229150000.0</v>
       </c>
       <c r="AB14">
         <v>1229400000.0</v>
       </c>
       <c r="AC14">
+        <v>1229400000.0</v>
+      </c>
+      <c r="AD14">
         <v>1229100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1228900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229300000.0</v>
       </c>
       <c r="AF14">
         <v>1229300000.0</v>
       </c>
       <c r="AG14">
-        <v>1228800000.0</v>
+        <v>1229300000.0</v>
       </c>
       <c r="AH14">
         <v>1228800000.0</v>
       </c>
       <c r="AI14">
         <v>1228800000.0</v>
       </c>
       <c r="AJ14">
+        <v>1228800000.0</v>
+      </c>
+      <c r="AK14">
         <v>1113300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>833300000.0</v>
       </c>
       <c r="AL14">
         <v>833300000.0</v>
       </c>
       <c r="AM14">
         <v>833300000.0</v>
       </c>
       <c r="AN14">
         <v>833300000.0</v>
       </c>
       <c r="AO14">
         <v>833300000.0</v>
       </c>
       <c r="AP14">
+        <v>833300000.0</v>
+      </c>
+      <c r="AQ14">
         <v>833400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>833300000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>828600000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>778900000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>757100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>758800000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>758000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>757300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>757200000.0</v>
       </c>
       <c r="AY14">
         <v>757200000.0</v>
       </c>
       <c r="AZ14">
+        <v>757200000.0</v>
+      </c>
+      <c r="BA14">
         <v>757100000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>758400000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>758300000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>758000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>757900000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>759500000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>757100000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>757800000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>758000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>758100000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>753200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>753800000.0</v>
       </c>
       <c r="BL14">
         <v>753800000.0</v>
       </c>
       <c r="BM14">
+        <v>753800000.0</v>
+      </c>
+      <c r="BN14">
         <v>752400000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>751500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>751400000.0</v>
       </c>
       <c r="BP14">
         <v>751400000.0</v>
       </c>
       <c r="BQ14">
         <v>751400000.0</v>
       </c>
       <c r="BR14">
+        <v>751400000.0</v>
+      </c>
+      <c r="BS14">
         <v>751000000.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>32</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>17153000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>17152000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11040000000.0</v>
       </c>
       <c r="W15">
         <v>11040000000.0</v>
       </c>
       <c r="X15">
         <v>11040000000.0</v>
       </c>
       <c r="Y15">
         <v>11040000000.0</v>
       </c>
       <c r="Z15">
         <v>11040000000.0</v>
       </c>
       <c r="AA15">
         <v>11040000000.0</v>
       </c>
       <c r="AB15">
         <v>11040000000.0</v>
       </c>
       <c r="AC15">
         <v>11040000000.0</v>
       </c>
       <c r="AD15">
         <v>11040000000.0</v>
       </c>
       <c r="AE15">
         <v>11040000000.0</v>
       </c>
       <c r="AF15">
         <v>11040000000.0</v>
       </c>
       <c r="AG15">
         <v>11040000000.0</v>
       </c>
       <c r="AH15">
         <v>11040000000.0</v>
       </c>
       <c r="AI15">
         <v>11040000000.0</v>
       </c>
       <c r="AJ15">
         <v>11040000000.0</v>
       </c>
       <c r="AK15">
-        <v>5534000000.0</v>
+        <v>11040000000.0</v>
       </c>
       <c r="AL15">
         <v>5534000000.0</v>
       </c>
       <c r="AM15">
         <v>5534000000.0</v>
       </c>
       <c r="AN15">
         <v>5534000000.0</v>
       </c>
       <c r="AO15">
         <v>5534000000.0</v>
       </c>
       <c r="AP15">
         <v>5534000000.0</v>
       </c>
       <c r="AQ15">
         <v>5534000000.0</v>
       </c>
       <c r="AR15">
         <v>5534000000.0</v>
       </c>
       <c r="AS15">
+        <v>5534000000.0</v>
+      </c>
+      <c r="AT15">
         <v>5436000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3889000000.0</v>
       </c>
       <c r="AU15">
         <v>3889000000.0</v>
       </c>
       <c r="AV15">
+        <v>3889000000.0</v>
+      </c>
+      <c r="AW15">
         <v>3887000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3857000000.0</v>
       </c>
       <c r="AX15">
         <v>3857000000.0</v>
       </c>
       <c r="AY15">
+        <v>3857000000.0</v>
+      </c>
+      <c r="AZ15">
         <v>3851000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3847000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3846000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3829000000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
+        <v>0.0</v>
+      </c>
+      <c r="BM15">
         <v>3690000000.0</v>
       </c>
-      <c r="BM15">
-[...2 lines deleted...]
-      <c r="BN15"/>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>74000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>113000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>146000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>48000000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>985000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>391000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>179000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>106000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>55000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>58000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1410000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="Y16">
         <v>31000000.0</v>
       </c>
       <c r="Z16">
+        <v>31000000.0</v>
+      </c>
+      <c r="AA16">
         <v>34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AB16">
         <v>33000000.0</v>
       </c>
       <c r="AC16">
+        <v>33000000.0</v>
+      </c>
+      <c r="AD16">
         <v>32000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>67000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>74000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ16"/>
       <c r="AK16">
         <v>138000000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AL16">
+        <v>138000000.0</v>
+      </c>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-50000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
+      <c r="AU16"/>
       <c r="AV16">
         <v>363000000.0</v>
       </c>
       <c r="AW16">
+        <v>363000000.0</v>
+      </c>
+      <c r="AX16">
         <v>289000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>351000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-438000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-417000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-420000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-400000000.0</v>
       </c>
-      <c r="BC16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD16"/>
       <c r="BE16">
         <v>564000000.0</v>
       </c>
       <c r="BF16">
+        <v>564000000.0</v>
+      </c>
+      <c r="BG16">
         <v>212000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000000.0</v>
       </c>
       <c r="BH16">
         <v>263000000.0</v>
       </c>
       <c r="BI16">
+        <v>263000000.0</v>
+      </c>
+      <c r="BJ16">
         <v>224000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1647000000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>35</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>3583897967.32</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>1446643845.81</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>1468102015.75</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>2455898803.89</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
@@ -6990,58 +7026,61 @@
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7071,3131 +7110,3173 @@
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>37</v>
       </c>
       <c r="B20">
+        <v>2919525000.0</v>
+      </c>
+      <c r="C20">
         <v>2909626910.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2923000000.0</v>
       </c>
       <c r="D20">
         <v>2923000000.0</v>
       </c>
       <c r="E20">
         <v>2923000000.0</v>
       </c>
       <c r="F20">
         <v>2923000000.0</v>
       </c>
       <c r="G20">
         <v>2923000000.0</v>
       </c>
       <c r="H20">
         <v>2923000000.0</v>
       </c>
       <c r="I20">
         <v>2923000000.0</v>
       </c>
       <c r="J20">
         <v>2923000000.0</v>
       </c>
       <c r="K20">
         <v>2923000000.0</v>
       </c>
       <c r="L20">
         <v>2923000000.0</v>
       </c>
       <c r="M20">
         <v>2923000000.0</v>
       </c>
       <c r="N20">
         <v>2923000000.0</v>
       </c>
       <c r="O20">
         <v>2923000000.0</v>
       </c>
       <c r="P20">
-        <v>3473000000.0</v>
+        <v>2923000000.0</v>
       </c>
       <c r="Q20">
         <v>3473000000.0</v>
       </c>
       <c r="R20">
+        <v>3473000000.0</v>
+      </c>
+      <c r="S20">
         <v>2745753800.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2351988800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2984000000.0</v>
       </c>
       <c r="U20">
         <v>2984000000.0</v>
       </c>
       <c r="V20">
-        <v>2272000000.0</v>
+        <v>2984000000.0</v>
       </c>
       <c r="W20">
         <v>2272000000.0</v>
       </c>
       <c r="X20">
+        <v>2272000000.0</v>
+      </c>
+      <c r="Y20">
         <v>1668135095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2272000000.0</v>
       </c>
       <c r="Z20">
         <v>2272000000.0</v>
       </c>
       <c r="AA20">
         <v>2272000000.0</v>
       </c>
       <c r="AB20">
         <v>2272000000.0</v>
       </c>
       <c r="AC20">
         <v>2272000000.0</v>
       </c>
       <c r="AD20">
         <v>2272000000.0</v>
       </c>
       <c r="AE20">
         <v>2272000000.0</v>
       </c>
       <c r="AF20">
         <v>2272000000.0</v>
       </c>
       <c r="AG20">
         <v>2272000000.0</v>
       </c>
       <c r="AH20">
         <v>2272000000.0</v>
       </c>
       <c r="AI20">
+        <v>2272000000.0</v>
+      </c>
+      <c r="AJ20">
         <v>2339000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2349000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000000.0</v>
       </c>
       <c r="AL20">
         <v>242000000.0</v>
       </c>
       <c r="AM20">
         <v>242000000.0</v>
       </c>
       <c r="AN20">
         <v>242000000.0</v>
       </c>
       <c r="AO20">
         <v>242000000.0</v>
       </c>
       <c r="AP20">
         <v>242000000.0</v>
       </c>
       <c r="AQ20">
         <v>242000000.0</v>
       </c>
       <c r="AR20">
         <v>242000000.0</v>
       </c>
       <c r="AS20">
         <v>242000000.0</v>
       </c>
       <c r="AT20">
         <v>242000000.0</v>
       </c>
       <c r="AU20">
-        <v>739000000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="AV20">
         <v>739000000.0</v>
       </c>
       <c r="AW20">
         <v>739000000.0</v>
       </c>
       <c r="AX20">
         <v>739000000.0</v>
       </c>
       <c r="AY20">
         <v>739000000.0</v>
       </c>
       <c r="AZ20">
         <v>739000000.0</v>
       </c>
       <c r="BA20">
         <v>739000000.0</v>
       </c>
       <c r="BB20">
         <v>739000000.0</v>
       </c>
       <c r="BC20">
-        <v>1132000000.0</v>
+        <v>739000000.0</v>
       </c>
       <c r="BD20">
         <v>1132000000.0</v>
       </c>
       <c r="BE20">
         <v>1132000000.0</v>
       </c>
       <c r="BF20">
         <v>1132000000.0</v>
       </c>
       <c r="BG20">
         <v>1132000000.0</v>
       </c>
       <c r="BH20">
         <v>1132000000.0</v>
       </c>
       <c r="BI20">
         <v>1132000000.0</v>
       </c>
       <c r="BJ20">
-        <v>1146000000.0</v>
+        <v>1132000000.0</v>
       </c>
       <c r="BK20">
         <v>1146000000.0</v>
       </c>
       <c r="BL20">
         <v>1146000000.0</v>
       </c>
       <c r="BM20">
         <v>1146000000.0</v>
       </c>
       <c r="BN20">
-        <v>1146574500.0</v>
+        <v>1146000000.0</v>
       </c>
       <c r="BO20">
         <v>1146574500.0</v>
       </c>
-      <c r="BP20"/>
+      <c r="BP20">
+        <v>1146574500.0</v>
+      </c>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>936000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>1159000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>38</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>22981255.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>11000000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>11000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>71000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>73000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>76000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>61666800.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>63844200.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>83000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>85000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>89000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>91000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>69750367.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>98000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>101000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>104000000.0</v>
       </c>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>0.02</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1700.75</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1759467203.59</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1811080111.6</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1869853705.33</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1811801002.7</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>181777210.25</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>180086322.37</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>184324777.21</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>187234042.55</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>186067968.63</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>174842858.17</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>181749906.12</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>193708476.75</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>190731399.75</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>208243696.76</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>659880346.46</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>692531159.22</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>668778280.54</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>695660359.6</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>716779825.41</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>704010669.72</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>726789929.19</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>744809514.21</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1152397434.59</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1113187137.38</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1142511102.14</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1110130430.52</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1077992572.14</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1175005189.95</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1166769738.2</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1149448345.04</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1113594402.88</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1076460642.49</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1128619263.34</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51574500.0</v>
       </c>
       <c r="BO21">
         <v>-51574500.0</v>
       </c>
-      <c r="BP21"/>
+      <c r="BP21">
+        <v>-51574500.0</v>
+      </c>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>936000000.0</v>
       </c>
-      <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>39</v>
       </c>
       <c r="B22">
+        <v>4137665000.0</v>
+      </c>
+      <c r="C22">
         <v>3346270786.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3126000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3917000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4316000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4496000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4096000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4605000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4436000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4030000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4816000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4252000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4263000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4312000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4356000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5255000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4661000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3098361400.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2656234000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3211000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2831000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1089000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1109000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>803964757.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>655000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1532000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1497000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1385000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1381000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1013000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1641000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1407000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1393000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1389000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1122000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1136000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1232000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1237000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>972000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>988000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>858000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>810000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1132000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1291000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1250000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1224000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1580000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1647000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1597000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1259000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1477000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1378000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1239000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1288000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1221000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1135000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1309000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1291000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1213000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1067000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>940000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>880000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>862000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>809000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>845000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836000000.0</v>
       </c>
       <c r="BO22">
         <v>836000000.0</v>
       </c>
-      <c r="BP22"/>
+      <c r="BP22">
+        <v>836000000.0</v>
+      </c>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>503000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>819000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>40</v>
       </c>
       <c r="B23">
+        <v>65015584000.0</v>
+      </c>
+      <c r="C23">
         <v>63372313625.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53573000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55820000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56380000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56539000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54680000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>56000000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>54994000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>53915000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>54427000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>53747000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>55869000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>55086000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>55894000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>55655000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>43375478400.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>42760638200.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53035000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53032000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>32770000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>32857000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24903817914.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33396000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>35713000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>35779000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>35359000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>35993000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>35174000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>39722000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>40299000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>39809000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>40933000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>42572000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>44459000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>25125000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>25258000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>24475000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>24714000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>24500000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25791000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>26725000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>25167000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>25850000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>24695000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25447000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>25124000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>24989000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>25224000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>24705000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24490000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>24473000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>24216000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>24384000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>22770000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>22441000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>22194000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21360000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20078000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>20183000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>22095000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>22199000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>22449000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>22181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21519999200.0</v>
       </c>
       <c r="BO23">
         <v>21519999200.0</v>
       </c>
-      <c r="BP23"/>
+      <c r="BP23">
+        <v>21519999200.0</v>
+      </c>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>41</v>
       </c>
       <c r="B24">
+        <v>10633000000.0</v>
+      </c>
+      <c r="C24">
         <v>11032000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>7156000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7059000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7332000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7342000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7019000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7275000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7227000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7108000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7224000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8534000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8681000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>8691000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>8774000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11228000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>11744000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12385000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12441000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12748000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>13947000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7441000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7797000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>8085000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6979000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6699000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6577000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6498000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7715000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3343845552.62</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6859194505.15</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7577733960.26</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>7574537288.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>7583100836.99</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9668238868.02</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9656768222.14</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>4714940283.93</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>4712010715.88</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4710183563.1</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4744294003.87</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4700138397.66</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>4714254750.38</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>4740518212.54</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4702633474.75</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4707597730.14</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4696669821.87</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4706670238.41</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4702464623.75</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4702262443.44</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5727195707.43</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>5808923375.36</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>5946460893.59</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>6030684500.39</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6152993348.12</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>6244528148.22</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>5111613728.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5238191360.52</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>5276061586.74</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>5326159413.39</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>5541831015.15</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>5834879406.31</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5624874623.87</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5750655912.93</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5943077212.1</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5889304707.5</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>6025000000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>5809000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>6581000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>42</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>13838000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9686000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9677000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9876000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9910000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>9368000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>9642000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11034000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11197000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11219000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11346000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13820000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14391000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15070000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15230000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15555000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16832000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9014000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9434000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9750000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8701000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8419000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>8087000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7895000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22406597.31</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4560336564.66</v>
       </c>
-      <c r="AE25">
-[...2 lines deleted...]
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
+      <c r="BT25"/>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>43</v>
       </c>
       <c r="B26">
+        <v>291000000.0</v>
+      </c>
+      <c r="C26">
         <v>552000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>321000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>338000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>362000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>679000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>411000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>418000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>428000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>558000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>422000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>421000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>417000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>420000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>416000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>383000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>452000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>441000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>518000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>557000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>583000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>149000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="X26">
         <v>53000000.0</v>
       </c>
       <c r="Y26">
+        <v>53000000.0</v>
+      </c>
+      <c r="Z26">
         <v>54000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>52000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>41000000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>14980680.39</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>24976584.45</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12134081.6</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6195307.05</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>31088082.9</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>30378127.75</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1542614.73</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5258018.48</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>28278017.56</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>33234592.88</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>30978401.17</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>30123317.33</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>44</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>45</v>
       </c>
       <c r="B28">
+        <v>11205885000.0</v>
+      </c>
+      <c r="C28">
         <v>14261368447.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8127000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7923000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8004000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7541000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6836000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6858000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7426000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7718000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8709000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9141000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9447000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7118000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8149000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10401000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11313000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9920448800.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11112831800.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15477000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16512000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>8941000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9363000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7411894273.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9350000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8429000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8481000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8634000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9606000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8383000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7959000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9616000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9376000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8903000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11462000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>12924000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2729000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2612000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2334000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2352000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2230000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2420000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1911000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4285000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4169000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4575000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4248000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4410000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4820000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2545000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3806000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4123000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3800000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3519000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3083000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3336000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5000000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3032000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3259000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5108000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5265000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5308000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>3110000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3412000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5583000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6151000000.0</v>
       </c>
       <c r="BO28">
         <v>6151000000.0</v>
       </c>
-      <c r="BP28"/>
+      <c r="BP28">
+        <v>6151000000.0</v>
+      </c>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>46</v>
       </c>
       <c r="B29">
+        <v>43150000000.0</v>
+      </c>
+      <c r="C29">
         <v>42541000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>35417000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>36786000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37663000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37105000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>36372000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>36905000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36439000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35466000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35533000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35294000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36114000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35863000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>36017000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>36984000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>35901000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>35541000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>36888000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>36555000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37312000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>24269000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>24966000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25695000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>25315000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>47</v>
       </c>
       <c r="B30">
+        <v>4787340000.0</v>
+      </c>
+      <c r="C30">
         <v>3445190107.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2579000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2976000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3019000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2658000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2976000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3888000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4002000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2744000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4534000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3241000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3429000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3020000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4302000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5848000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5987000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2399471000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3202456600.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3632000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3495000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1157000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1137000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1027900146.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>822000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1450000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1306000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1430000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1673000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1193000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1898000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2274000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1508000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1621000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1609000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1572000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1749000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1650000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1371000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1419000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1110000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1132000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1113000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1358000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1367000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1464000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1810000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2192000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2200000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1640000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1855000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1720000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1840000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1511000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2140000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1731000000.0</v>
       </c>
       <c r="BE30">
         <v>1731000000.0</v>
       </c>
       <c r="BF30">
+        <v>1731000000.0</v>
+      </c>
+      <c r="BG30">
         <v>1743000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1613000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1481000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1513000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1432000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1404000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1456000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1454000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363000000.0</v>
       </c>
       <c r="BO30">
         <v>1363000000.0</v>
       </c>
-      <c r="BP30"/>
+      <c r="BP30">
+        <v>1363000000.0</v>
+      </c>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
-    <row r="31" spans="1:71">
+    <row r="31" spans="1:72">
       <c r="A31" t="s">
         <v>48</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>25361000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>24115000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>24249000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>22210000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>20546000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>19526000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>20789000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>20043000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>20030000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>14346000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>14669000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>14944000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>15364000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>16828000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>16851000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>16778000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11381875563.57</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5990695239.05</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12763034655.01</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>12688457454.88</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>13249438550.3</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>14116381028.3</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>13665360940.12</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>13383725414.58</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>8619394576.73</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>8444709034.08</v>
       </c>
-      <c r="AM31">
-[...1 lines deleted...]
-      </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>8777544975.07</v>
       </c>
-      <c r="AQ31">
-[...1 lines deleted...]
-      </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>8556922812.15</v>
       </c>
-      <c r="AU31">
-[...1 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
         <v>8667043208.13</v>
       </c>
-      <c r="AY31">
-[...1 lines deleted...]
-      </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
-      <c r="BN31"/>
+      <c r="BN31">
+        <v>0.0</v>
+      </c>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
+      <c r="BT31"/>
     </row>
-    <row r="32" spans="1:71">
+    <row r="32" spans="1:72">
       <c r="A32" t="s">
         <v>49</v>
       </c>
       <c r="B32">
+        <v>4147000000.0</v>
+      </c>
+      <c r="C32">
         <v>3576000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4118000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2314000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3193000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3072000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3793000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4618000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4473000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3498000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3540000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3326000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3881000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4409000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4329000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6456000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5444000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4683000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2427000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1309000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1900000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>617000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>731000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>490000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-679000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
+      <c r="BT32"/>
     </row>
-    <row r="33" spans="1:71">
+    <row r="33" spans="1:72">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33">
+        <v>53508925000.0</v>
+      </c>
+      <c r="C33">
         <v>53490373323.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>43804000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>46364000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>46277000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>46105000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>44504000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>44353000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>44156000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>44207000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>43682000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>43797000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>44001000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>43439000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>42823000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>40573000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>41071000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>33897765600.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>35241998400.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>45130000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>45821000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>29794000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>30190000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>22958149779.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>31740000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>32429000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>32523000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>32432000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>32615000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>31979000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>33813000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>35733000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>35881000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>35925000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>37363000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>37665000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>16268000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>18436000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>18263000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>18484000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>18467000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>19318000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>19785000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>19800000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>21074000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>20500000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>20803000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>20507000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>20331000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>19614000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>19812000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>19762000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>19597000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>19637000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>19317000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>19115000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>18683000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>18283000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>17719000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>17092000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>17153000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>19320000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>19207000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>19579000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>19239000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19128422800.0</v>
       </c>
       <c r="BO33">
         <v>19128422800.0</v>
       </c>
-      <c r="BP33"/>
+      <c r="BP33">
+        <v>19128422800.0</v>
+      </c>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
+      <c r="BT33"/>
     </row>
-    <row r="34" spans="1:71">
+    <row r="34" spans="1:72">
       <c r="A34" t="s">
         <v>51</v>
       </c>
       <c r="B34">
+        <v>452000000.0</v>
+      </c>
+      <c r="C34">
         <v>377000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>484000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>463000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>457000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>431000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>590000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>646000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>616000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>554000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>556000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>461000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>351000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>377000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>337000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>99000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>134000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>112000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>96000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>88000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>113000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>45000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>49000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>73000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>33000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>83000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>103000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>165000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>249000000.0</v>
       </c>
-      <c r="AD34">
-[...1 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
+      <c r="BT34"/>
     </row>
-    <row r="35" spans="1:71">
+    <row r="35" spans="1:72">
       <c r="A35" t="s">
         <v>52</v>
       </c>
       <c r="B35">
+        <v>25049568000.0</v>
+      </c>
+      <c r="C35">
         <v>25451242000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19533000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>19261000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>19423000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19408000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18692000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18945000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18884000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>18993000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18395000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19831000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>19917000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20259000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>19378000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>20742000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>21889000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>18935660600.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>17935491000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>22799000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>24092000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>13704000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>13889000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10607929515.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>13327000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>13991000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13643000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>13439000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>15504000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>15106000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>16406000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>17380000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>16910000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>16516000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>19433000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>20044000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10506000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>10997000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>11041000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10882000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>10674000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>11542000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>11772000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>11737000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>12295000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>11552000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>11408000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>10988000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>10870000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>11499000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>10936000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>11121000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>11075000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>11140000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>10911000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>9716000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>9290000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>9400000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>9306000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>8720000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>8704000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>9588000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>9877000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>10420000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>10055000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10163000000.0</v>
       </c>
       <c r="BO35">
         <v>10163000000.0</v>
       </c>
-      <c r="BP35"/>
+      <c r="BP35">
+        <v>10163000000.0</v>
+      </c>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
+      <c r="BT35"/>
     </row>
-    <row r="36" spans="1:71">
+    <row r="36" spans="1:72">
       <c r="A36" t="s">
         <v>53</v>
       </c>
       <c r="B36">
+        <v>1161995000.0</v>
+      </c>
+      <c r="C36">
         <v>717414878.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>728000000.0</v>
+      </c>
+      <c r="E36">
         <v>750000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>709000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>426000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>703000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>432000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>544000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>362000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>423000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>437000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>468000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>502000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>468000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>476000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>481000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>689403200.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>777165200.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>700000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>801000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>99000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>63000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>628487518.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>59000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>58000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>35000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>79000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>76000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>186000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>240000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>370000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>332000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>347000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>372000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>359000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>218000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>56000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>128000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>100000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>85000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>76000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>86000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>75000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>69000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>34000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>86000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>77000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>79000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>36000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1209000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1337000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1379000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1447000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1563000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1806000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1873000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>1941000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>2902000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2833000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1269000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>2644000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>2803000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>2964000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2922000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2819422800.0</v>
       </c>
       <c r="BO36">
         <v>2819422800.0</v>
       </c>
-      <c r="BP36"/>
+      <c r="BP36">
+        <v>2819422800.0</v>
+      </c>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
+      <c r="BT36"/>
     </row>
-    <row r="37" spans="1:71">
+    <row r="37" spans="1:72">
       <c r="A37" t="s">
         <v>54</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
@@ -10269,1182 +10350,1193 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
+      <c r="BT37"/>
     </row>
-    <row r="38" spans="1:71">
+    <row r="38" spans="1:72">
       <c r="A38" t="s">
         <v>55</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>2314000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2219000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1940000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1872000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1756000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1412000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>930000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1042000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1056000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>841000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>779000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1152000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1044000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1169000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>803000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>807000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>801000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>111000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>74000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>71000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>59000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>58000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>79000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>57108506.16</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>73326488.18</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>162347798.94</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>268466555.44</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2016572446.37</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2117178158.63</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2167239587.5</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2088700347.09</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>345526928.57</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>316267301.68</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>281818874.25</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>264603481.62</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>251422420.42</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>294776388.99</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>246338715.73</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>253742095.57</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>245113493.06</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>268479476.81</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>736672917.22</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>764689344.95</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>740271493.21</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>759672408.92</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1889427740.06</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1977707916.55</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2083005507.47</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2217294900.22</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2743561030.24</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2889172976.69</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>3032902704.88</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3019515543.79</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>3058756308.92</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>3304961594.35</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>3579674293.96</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>3801404212.64</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3837333592.46</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3860604922.04</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>4006302934.8</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3731000000.0</v>
       </c>
-      <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>3958000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>4567000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:71">
+    <row r="39" spans="1:72">
       <c r="A39" t="s">
         <v>56</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>352712328.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2163000000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>187000000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>240000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>201000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>707000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>133000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>290000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>258000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>574000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>111000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>525000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>537000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1708486600.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>75667200.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>352000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>17000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2202643.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>19000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>116000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>16000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>48000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>80000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>208000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>505000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>509000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>622000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1175000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1846000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3597000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2328000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>148000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>19000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>43000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>182000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>372000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>294000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1128000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>355000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>680000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>98000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>18000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>46000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>314000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>537000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>805000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>819000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>897000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>163000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>380000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>258000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>382000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>457000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>193000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>198000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>163000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>262000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>196000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>246000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37605600.0</v>
       </c>
       <c r="BO39">
         <v>37605600.0</v>
       </c>
-      <c r="BP39"/>
+      <c r="BP39">
+        <v>37605600.0</v>
+      </c>
       <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>681000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>88000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:71">
+    <row r="40" spans="1:72">
       <c r="A40" t="s">
         <v>57</v>
       </c>
       <c r="B40">
+        <v>265685000.0</v>
+      </c>
+      <c r="C40">
         <v>97920136.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>93000000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>5237000000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>40000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>142000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4550000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>295000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>262000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>321000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4056000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>294000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>119000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>306000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>296150600.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>286523600.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>376000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>256000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1446000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>44000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>134842878.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>46000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1371000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>84000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>83000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>257000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1134000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>911000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1174000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1164000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3970000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1639000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1495000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>705000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2454000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>87000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>103000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>26000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1657000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>15000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>16000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2549000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>13000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>113000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>117000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3409000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>439000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>461000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>451000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>2920000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>39000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>407000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>87000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>2911000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>15000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>93000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>362000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>163000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>22000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>363000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>2225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8475600.0</v>
       </c>
       <c r="BO40">
         <v>8475600.0</v>
       </c>
-      <c r="BP40"/>
+      <c r="BP40">
+        <v>8475600.0</v>
+      </c>
       <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>40000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>174000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:71">
+    <row r="41" spans="1:72">
       <c r="A41" t="s">
         <v>58</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>8753000000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>9040000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8032000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6922000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>7498000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8121000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7525000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>7244000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7260000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4690000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4455000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>4698000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4626000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>5572000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>5556000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>5544000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>4848211602.04</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>2611369127.63</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>5945988136.12</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>5602912179.58</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1174785100.29</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1108011159.82</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1258294028.3</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>1200154261.47</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>1187561030.57</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>1547849382.35</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1853911188.97</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1718375241.78</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1520836536.98</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1590203020.01</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1906120916.26</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>2231649723.85</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>2342370744.01</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>2402547112.99</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2528797214.04</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2676412707.34</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>2482352941.18</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>2403275910.76</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>2082444228.9</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>2089168333.81</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>2291502753.74</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>2486393872.2</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>2324137228.95</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2081817287.84</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1926725878.08</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1881926056.68</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1556042281.69</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1630682997.72</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1565656565.66</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1580742226.68</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1444951899.72</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1439038136.39</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1483159346.07</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1154000000.0</v>
       </c>
-      <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>700000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>736000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:71">
+    <row r="42" spans="1:72">
       <c r="A42" t="s">
         <v>59</v>
       </c>
       <c r="B42">
+        <v>205530000.0</v>
+      </c>
+      <c r="C42">
         <v>181851682.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
+        <v>251000000.0</v>
+      </c>
+      <c r="E42">
         <v>623000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>834000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>913000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1108000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1598000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1928000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2027000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2255000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>2504000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2849000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>2875000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3135000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>3548000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>4232000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3386930400.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3469656400.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4615000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>4396000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4391000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4386000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>3218795888.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>4381000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>4377000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>4374000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>4372000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4369000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>4367000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>4366000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>4365000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4362000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>4361000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4359000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>4357000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>4353000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>4350000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4345000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4340000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>4335000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>4330000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4324000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4315000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4306000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4291000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>4275000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>4258000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>4241000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>4219000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>4204000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>4188000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>4170000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4225000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>7968000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>7953000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>7943000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>5485000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>7875000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>7862000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>7846000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>10022000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>9589000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>5896000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>9583000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7343312300.0</v>
       </c>
       <c r="BO42">
         <v>7343312300.0</v>
       </c>
-      <c r="BP42"/>
+      <c r="BP42">
+        <v>7343312300.0</v>
+      </c>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
+      <c r="BT42"/>
     </row>
-    <row r="43" spans="1:71">
+    <row r="43" spans="1:72">
       <c r="A43" t="s">
         <v>60</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
+      <c r="BT43"/>
     </row>
-    <row r="44" spans="1:71">
+    <row r="44" spans="1:72">
       <c r="A44" t="s">
         <v>61</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
@@ -11518,902 +11610,913 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
+      <c r="BT44"/>
     </row>
-    <row r="45" spans="1:71">
+    <row r="45" spans="1:72">
       <c r="A45" t="s">
         <v>62</v>
       </c>
       <c r="B45">
+        <v>80378000000.0</v>
+      </c>
+      <c r="C45">
         <v>79039000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>68437000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>74521000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>73807000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>72441000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>69438000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>68494000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>67129000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>65896000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>64373000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>63030000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>62286000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>61111000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>59156000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>40699000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>41368000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>27173000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>27700000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>28778000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>29257000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>29946000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>30042000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>30081000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>30267000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>29483000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>31301000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>33091000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>33277000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>33269000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>34652000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>34957000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>15808000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>18011000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>17893000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>18142000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>18140000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>18910000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>19457000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>19483000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>20763000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>20188000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>19978000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>19691000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18807000000.0</v>
       </c>
       <c r="AX45">
         <v>18807000000.0</v>
       </c>
       <c r="AY45">
+        <v>18807000000.0</v>
+      </c>
+      <c r="AZ45">
         <v>17864000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>17686000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>17479000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>17437000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>16622000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>16177000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>15678000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>15204000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>13685000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>13127000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>12736000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>15530000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>15258000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>15469000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>15171000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>15221692700.0</v>
       </c>
-      <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
+      <c r="BT45"/>
     </row>
-    <row r="46" spans="1:71">
+    <row r="46" spans="1:72">
       <c r="A46" t="s">
         <v>63</v>
       </c>
       <c r="B46">
+        <v>47323982000.0</v>
+      </c>
+      <c r="C46">
         <v>47374361534.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38316000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41138000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>41095000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41002000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>39733000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>39676000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>39636000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>39668000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>39261000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>39244000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>39420000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>39029000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>38450000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>35492000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>36026000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>28647391000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>31316762400.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>40699000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>41368000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>27173000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>27700000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>20537444933.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>29257000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>29946000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>30042000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>30081000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>30267000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>29483000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>31301000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>33091000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>33277000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>33269000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>34652000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>34957000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>15808000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18011000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17893000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>18142000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>18140000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>18910000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>19457000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>19483000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>20763000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20188000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>19978000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>19691000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>19513000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>18807000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17864000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>17686000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17479000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17437000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>16622000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16177000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>15678000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>15204000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>13685000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>13127000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>12736000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>15530000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>15258000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>15469000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>15171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15214000000.0</v>
       </c>
       <c r="BO46">
         <v>15214000000.0</v>
       </c>
-      <c r="BP46"/>
+      <c r="BP46">
+        <v>15214000000.0</v>
+      </c>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
+      <c r="BT46"/>
     </row>
-    <row r="47" spans="1:71">
+    <row r="47" spans="1:72">
       <c r="A47" t="s">
         <v>64</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>47988000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>38316000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>41138000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>41095000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>41002000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>39733000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>39261000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>39244000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>39420000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>39029000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>38450000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>35492000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>36026000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>36955000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>40387000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>40699000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>41368000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27173000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27700000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>28778000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>29257000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>29946000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>30042000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>30081000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>22743462578.9</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>11623036834.24</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>24431002185.45</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>25095555892.61</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>25770154108.26</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>26519728975.69</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>27701654808.54</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>26962591592.75</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>11874108014.72</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>13403036166.1</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>13628608424.1</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>14036363636.36</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>13947408888.21</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>13662307636.73</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>14612842658.66</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15595133274.63</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16364281210.59</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>17371998967.39</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>17839092776.14</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>18452816043.48</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>17658823529.41</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>17704038407.23</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17326867119.3</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>16848623416.21</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>17190204563.34</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>17574077806.89</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>16921510740.1</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>15908152227.36</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>15823576907.55</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>14910267725.8</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>13814874773.83</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>14436371185.39</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>14100185528.76</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>15576730190.57</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14826547468.66</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14530340033.82</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14940909986.21</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>14537000000.0</v>
       </c>
-      <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>12260000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>13321000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:71">
+    <row r="48" spans="1:72">
       <c r="A48" t="s">
         <v>65</v>
       </c>
       <c r="B48">
+        <v>13151900000.0</v>
+      </c>
+      <c r="C48">
         <v>12312957568.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>12229000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>11522000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>11039000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>10513000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>10706000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>10224000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>9818000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>8913000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>8440000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>6849000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>6819000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>6392000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>6037000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>4642000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2425000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>694146800.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1075104800.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>857000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>677000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>501000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>654000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>622613803.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1083000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2957000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2921000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2794000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1072000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1023000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>2441000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>2743000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3223000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3937000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3414000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3545000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>966000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>796000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>747000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1039000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1348000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1507000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2280000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>612000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>709000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1599000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>2272000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2119000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1705000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1660000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1901000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>1713000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>1717000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1728000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2013000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1890000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1660000000.0</v>
       </c>
       <c r="BF48">
         <v>1660000000.0</v>
       </c>
       <c r="BG48">
+        <v>1660000000.0</v>
+      </c>
+      <c r="BH48">
         <v>1285000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>925000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421000000.0</v>
       </c>
       <c r="BJ48">
         <v>421000000.0</v>
       </c>
       <c r="BK48">
+        <v>421000000.0</v>
+      </c>
+      <c r="BL48">
         <v>515000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>442000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000000.0</v>
       </c>
       <c r="BN48">
         <v>420000000.0</v>
       </c>
       <c r="BO48">
+        <v>420000000.0</v>
+      </c>
+      <c r="BP48">
         <v>40836900.0</v>
       </c>
-      <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
+      <c r="BT48"/>
     </row>
-    <row r="49" spans="1:71">
+    <row r="49" spans="1:72">
       <c r="A49" t="s">
         <v>66</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
@@ -12487,710 +12590,718 @@
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
       <c r="BL49">
         <v>0.0</v>
       </c>
       <c r="BM49">
         <v>0.0</v>
       </c>
-      <c r="BN49"/>
+      <c r="BN49">
+        <v>0.0</v>
+      </c>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
+      <c r="BT49"/>
     </row>
-    <row r="50" spans="1:71">
+    <row r="50" spans="1:72">
       <c r="A50" t="s">
         <v>67</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>438000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>515000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>365000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>281000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>137000000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>179000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>14000000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>115000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>62000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>79000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>593000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>697000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>266000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>121000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>137000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>299000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>602000000.0</v>
       </c>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
       <c r="AA50">
+        <v>0.0</v>
+      </c>
+      <c r="AB50">
         <v>662000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>654000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>668000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>268863790.01</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>808616921.64</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7479.72</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7574537288.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7583100836.99</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>9668238868.02</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>10345545699.96</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>4714940283.93</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>4749218633.73</v>
       </c>
-      <c r="AM50">
-[...1 lines deleted...]
-      </c>
       <c r="AN50">
         <v>0.0</v>
       </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
+        <v>0.0</v>
+      </c>
+      <c r="AQ50">
         <v>4714254750.38</v>
       </c>
-      <c r="AQ50">
-[...1 lines deleted...]
-      </c>
       <c r="AR50">
         <v>0.0</v>
       </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
+        <v>0.0</v>
+      </c>
+      <c r="AU50">
         <v>4696669821.87</v>
       </c>
-      <c r="AU50">
-[...1 lines deleted...]
-      </c>
       <c r="AV50">
         <v>0.0</v>
       </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
+        <v>0.0</v>
+      </c>
+      <c r="AY50">
         <v>6139508613.39</v>
       </c>
-      <c r="AY50">
-[...1 lines deleted...]
-      </c>
       <c r="AZ50">
         <v>0.0</v>
       </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
         <v>0.0</v>
       </c>
       <c r="BI50">
         <v>0.0</v>
       </c>
       <c r="BJ50">
         <v>0.0</v>
       </c>
       <c r="BK50">
         <v>0.0</v>
       </c>
       <c r="BL50">
         <v>0.0</v>
       </c>
       <c r="BM50">
         <v>0.0</v>
       </c>
-      <c r="BN50"/>
+      <c r="BN50">
+        <v>0.0</v>
+      </c>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
+      <c r="BT50"/>
     </row>
-    <row r="51" spans="1:71">
+    <row r="51" spans="1:72">
       <c r="A51" t="s">
         <v>68</v>
       </c>
       <c r="B51">
+        <v>13787539000.0</v>
+      </c>
+      <c r="C51">
         <v>16999135527.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>10028000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>10486000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10772000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>10634000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9940000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10012000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>9826000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9945000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9971000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11308000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>11496000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>11642000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11643000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>14094000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>14712000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12191842600.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12697113800.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>16532000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>17385000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9319000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9767000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7523494860.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9510000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8615000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>8918000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8698000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>9850000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>9164000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9824000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9992000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>9781000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>9513000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>12094000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>13413000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>6277000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>6332000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>6184000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>6132000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>6113000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>6525000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6312000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5875000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5973000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>5458000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>5404000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>5170000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5635000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4997000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4830000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>4948000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>4778000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4679000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4626000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>3745000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>5460000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>3527000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>3617000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>5353000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>5644000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>5608000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3574000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>3821000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>5980000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6306000000.0</v>
       </c>
       <c r="BO51">
         <v>6306000000.0</v>
       </c>
-      <c r="BP51"/>
+      <c r="BP51">
+        <v>6306000000.0</v>
+      </c>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
+      <c r="BT51"/>
     </row>
-    <row r="52" spans="1:71">
+    <row r="52" spans="1:72">
       <c r="A52" t="s">
         <v>69</v>
       </c>
       <c r="B52">
+        <v>374967000.0</v>
+      </c>
+      <c r="C52">
         <v>368699289.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>342000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>809000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>896000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>724000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>572000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>433000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>299000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>478000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>329000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>274000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>299000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>423000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>297000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>274000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>321000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>277500600.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>692827800.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>977000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>553000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>305000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>333000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>364904552.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>809000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>196000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>831000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>803000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>798000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>682000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>1036000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>7479.72</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7574537288.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7583100836.99</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>9668238868.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>893000000.0</v>
       </c>
       <c r="AK52">
         <v>893000000.0</v>
       </c>
       <c r="AL52">
+        <v>893000000.0</v>
+      </c>
+      <c r="AM52">
         <v>4749218633.73</v>
       </c>
-      <c r="AM52">
-[...1 lines deleted...]
-      </c>
       <c r="AN52">
         <v>0.0</v>
       </c>
       <c r="AO52">
         <v>0.0</v>
       </c>
       <c r="AP52">
+        <v>0.0</v>
+      </c>
+      <c r="AQ52">
         <v>4714254750.38</v>
       </c>
-      <c r="AQ52">
-[...1 lines deleted...]
-      </c>
       <c r="AR52">
         <v>0.0</v>
       </c>
       <c r="AS52">
         <v>0.0</v>
       </c>
       <c r="AT52">
+        <v>0.0</v>
+      </c>
+      <c r="AU52">
         <v>4696669821.87</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>133000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>152000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439000000.0</v>
       </c>
       <c r="AX52">
         <v>439000000.0</v>
       </c>
       <c r="AY52">
-        <v>0.0</v>
+        <v>439000000.0</v>
       </c>
       <c r="AZ52">
         <v>0.0</v>
       </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
       <c r="BB52">
         <v>0.0</v>
       </c>
       <c r="BC52">
         <v>0.0</v>
       </c>
       <c r="BD52">
+        <v>0.0</v>
+      </c>
+      <c r="BE52">
         <v>209000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270000000.0</v>
       </c>
       <c r="BF52">
         <v>270000000.0</v>
       </c>
       <c r="BG52">
+        <v>270000000.0</v>
+      </c>
+      <c r="BH52">
         <v>14000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="BJ52">
         <v>250000000.0</v>
       </c>
       <c r="BK52">
-        <v>0.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="BL52">
         <v>0.0</v>
       </c>
       <c r="BM52">
         <v>0.0</v>
       </c>
-      <c r="BN52"/>
+      <c r="BN52">
+        <v>0.0</v>
+      </c>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
+      <c r="BT52"/>
     </row>
-    <row r="53" spans="1:71">
+    <row r="53" spans="1:72">
       <c r="A53" t="s">
         <v>70</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>-273000000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>96000000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>-64000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>-50000000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>-30000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-29000000.0</v>
       </c>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
+        <v>0.0</v>
+      </c>
+      <c r="AE53">
         <v>7000000.0</v>
       </c>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -13249,88 +13360,89 @@
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
-      <c r="BN53"/>
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
+      <c r="BT53"/>
     </row>
-    <row r="54" spans="1:71">
+    <row r="54" spans="1:72">
       <c r="A54" t="s">
         <v>71</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
@@ -13404,926 +13516,939 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
+      <c r="BT54"/>
     </row>
-    <row r="55" spans="1:71">
+    <row r="55" spans="1:72">
       <c r="A55" t="s">
         <v>72</v>
       </c>
       <c r="B55">
+        <v>65015584000.0</v>
+      </c>
+      <c r="C55">
         <v>63372313625.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>53573000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>55820000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>56380000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>56539000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>54680000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>56000000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>54994000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>53915000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>54427000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>53747000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>54000000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>55869000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>55086000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>55894000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>55655000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>43375478400.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>42760638200.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>53035000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>53032000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>32770000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>32857000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>24903817914.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>33396000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>35713000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>35779000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>35359000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>35993000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>35174000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>39722000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>40299000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>39809000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>40933000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>42572000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>44459000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>25125000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>25258000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>24475000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>24714000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>24500000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>25791000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>26725000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>25167000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>25850000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>24695000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>25447000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>25124000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>24989000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>25224000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>24705000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>24490000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>24473000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>24216000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>24384000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>22770000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>22441000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>22194000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>21360000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>20078000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>20183000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>22095000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>22199000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>22449000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>22181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21519999200.0</v>
       </c>
       <c r="BO55">
         <v>21519999200.0</v>
       </c>
-      <c r="BP55"/>
+      <c r="BP55">
+        <v>21519999200.0</v>
+      </c>
       <c r="BQ55"/>
-      <c r="BR55">
+      <c r="BR55"/>
+      <c r="BS55">
         <v>18466000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>20987000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:71">
+    <row r="56" spans="1:72">
       <c r="A56" t="s">
         <v>73</v>
       </c>
       <c r="B56">
+        <v>11506660000.0</v>
+      </c>
+      <c r="C56">
         <v>9881940302.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>9769000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9456000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10103000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10434000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10176000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11647000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10838000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>9708000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>10745000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9950000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>9999000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>12430000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>12263000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>15321000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>14584000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9477712800.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7518639800.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>7905000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7211000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2976000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2667000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1945668135.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1656000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3284000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3256000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2927000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3378000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3195000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5909000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4566000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>3928000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5008000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5209000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>6794000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>8857000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6822000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>6212000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>6230000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>6033000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>6473000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>6940000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>5367000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4776000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4195000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4644000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4617000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4658000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5610000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4893000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4728000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4876000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4579000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>5067000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3655000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3758000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3911000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3641000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2986000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3030000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2775000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>2992000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2870000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2942000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391576400.0</v>
       </c>
       <c r="BO56">
         <v>2391576400.0</v>
       </c>
-      <c r="BP56"/>
+      <c r="BP56">
+        <v>2391576400.0</v>
+      </c>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
+      <c r="BT56"/>
     </row>
-    <row r="57" spans="1:71">
+    <row r="57" spans="1:72">
       <c r="A57" t="s">
         <v>74</v>
       </c>
       <c r="B57">
+        <v>7348943000.0</v>
+      </c>
+      <c r="C57">
         <v>6308854506.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5651000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7142000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6910000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7362000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6383000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7029000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6365000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6210000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7205000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6624000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6118000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8021000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7934000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8865000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>9140000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5775333000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5605678400.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6596000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5311000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2359000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1936000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1585903083.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2335000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2521000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2909000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2870000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3070000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2600000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4692000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3916000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3518000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4436000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3706000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4714000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2902000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2671000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2003000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2155000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1852000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1858000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1940000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2335000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2426000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2957000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>3296000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3708000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4020000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3779000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3663000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3463000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>3567000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>3270000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>3409000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>3083000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>3450000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3388000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2750000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2527000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3164000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2485000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>2163000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1974000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1922475600.0</v>
       </c>
       <c r="BO57">
         <v>1922475600.0</v>
       </c>
-      <c r="BP57"/>
+      <c r="BP57">
+        <v>1922475600.0</v>
+      </c>
       <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>1798000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>3125000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:71">
+    <row r="58" spans="1:72">
       <c r="A58" t="s">
         <v>75</v>
       </c>
       <c r="B58">
+        <v>32398511000.0</v>
+      </c>
+      <c r="C58">
         <v>31760096507.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>25184000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>26403000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26333000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26770000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25075000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>25974000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>25249000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>25203000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>25600000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>26455000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>26035000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>28280000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>27312000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>29607000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>31029000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>24710993600.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>23541169400.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>29395000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>29403000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>16063000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>15825000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12193832599.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>15662000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16512000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>16552000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>16309000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>18574000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>17706000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>21098000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>21296000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>20428000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>20952000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>23139000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>24758000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>13408000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>13668000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>13044000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>13037000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>12526000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>13400000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>13712000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>14072000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>14721000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>14509000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>14704000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>14696000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>14890000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>15278000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>14599000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>14584000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>14642000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>14434000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>14320000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>12799000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>12740000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>12788000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>12056000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>11247000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>11868000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>12073000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>12040000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>12394000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>12280000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11907621200.0</v>
       </c>
       <c r="BO58">
         <v>11907621200.0</v>
       </c>
-      <c r="BP58"/>
+      <c r="BP58">
+        <v>11907621200.0</v>
+      </c>
       <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>10718000000.0</v>
       </c>
-      <c r="BS58"/>
+      <c r="BT58"/>
     </row>
-    <row r="59" spans="1:71">
+    <row r="59" spans="1:72">
       <c r="A59" t="s">
         <v>76</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
@@ -14397,297 +14522,301 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
+      <c r="BT59"/>
     </row>
-    <row r="60" spans="1:71">
+    <row r="60" spans="1:72">
       <c r="A60" t="s">
         <v>77</v>
       </c>
       <c r="B60">
+        <v>32601033000.0</v>
+      </c>
+      <c r="C60">
         <v>31596230157.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>28374000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>29402000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>30032000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>29754000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>29591000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>30012000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>29731000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>28698000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>28814000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>27279000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>27952000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>27576000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>27762000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>26275000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>24614000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>18654997600.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>19210798600.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>23629000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>23618000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>16707000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>17032000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>12709985315.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>17734000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>19201000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>19227000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>19050000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>17419000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>17468000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>18624000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>19003000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>19381000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>19981000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>19433000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>19701000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>11717000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>11590000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>11431000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>11677000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>11974000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>12391000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>13013000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>11095000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11129000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>10186000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>10743000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>10428000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>10099000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>9946000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>10106000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>9906000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>9831000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>9782000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>10064000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>9971000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>9701000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>9384000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>9304000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>8831000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>8315000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>10022000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>10159000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>10055000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>9901000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9612378000.0</v>
       </c>
       <c r="BO60">
         <v>9612378000.0</v>
       </c>
-      <c r="BP60"/>
+      <c r="BP60">
+        <v>9612378000.0</v>
+      </c>
       <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>7748000000.0</v>
       </c>
-      <c r="BS60"/>
+      <c r="BT60"/>
     </row>
-    <row r="61" spans="1:71">
+    <row r="61" spans="1:72">
       <c r="A61" t="s">
         <v>78</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>0.0</v>
       </c>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
@@ -14761,143 +14890,147 @@
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
+      <c r="BT61"/>
     </row>
-    <row r="62" spans="1:71">
+    <row r="62" spans="1:72">
       <c r="A62" t="s">
         <v>79</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
+      <c r="BT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14966,51 +15099,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
         <v>44463735437.0</v>
       </c>
       <c r="C2">
         <v>44961000000.0</v>
       </c>
       <c r="D2">
         <v>42770000000.0</v>
       </c>
       <c r="E2">
         <v>54631000000.0</v>
       </c>
       <c r="F2">
         <v>39704000000.0</v>
       </c>
       <c r="G2">
         <v>14244000000.0</v>
       </c>
       <c r="H2">
         <v>16061000000.0</v>
       </c>
       <c r="I2">
         <v>17303000000.0</v>
       </c>
@@ -15025,51 +15158,51 @@
       </c>
       <c r="M2">
         <v>15843000000.0</v>
       </c>
       <c r="N2">
         <v>14642000000.0</v>
       </c>
       <c r="O2">
         <v>12993000000.0</v>
       </c>
       <c r="P2">
         <v>12243000000.0</v>
       </c>
       <c r="Q2">
         <v>10367000000.0</v>
       </c>
       <c r="R2">
         <v>7266000000.0</v>
       </c>
       <c r="S2">
         <v>13305461000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
         <v>5430570833.0</v>
       </c>
       <c r="C3">
         <v>4871000000.0</v>
       </c>
       <c r="D3">
         <v>4644000000.0</v>
       </c>
       <c r="E3">
         <v>4679000000.0</v>
       </c>
       <c r="F3">
         <v>4322000000.0</v>
       </c>
       <c r="G3">
         <v>3464000000.0</v>
       </c>
       <c r="H3">
         <v>2389000000.0</v>
       </c>
       <c r="I3">
         <v>2131000000.0</v>
       </c>
@@ -15084,94 +15217,94 @@
       </c>
       <c r="M3">
         <v>1946000000.0</v>
       </c>
       <c r="N3">
         <v>1833000000.0</v>
       </c>
       <c r="O3">
         <v>1585000000.0</v>
       </c>
       <c r="P3">
         <v>1295000000.0</v>
       </c>
       <c r="Q3">
         <v>1302000000.0</v>
       </c>
       <c r="R3">
         <v>1527000000.0</v>
       </c>
       <c r="S3">
         <v>1604006000.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>247000000.0</v>
       </c>
       <c r="J4">
         <v>1098000000.0</v>
       </c>
       <c r="K4">
         <v>-86000000.0</v>
       </c>
       <c r="L4">
         <v>-111632154.09</v>
       </c>
       <c r="M4">
         <v>-254711298.51</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
         <v>4939970965.0</v>
       </c>
       <c r="C5">
         <v>4720000000.0</v>
       </c>
       <c r="D5">
         <v>5763000000.0</v>
       </c>
       <c r="E5">
         <v>9543000000.0</v>
       </c>
       <c r="F5">
         <v>2363000000.0</v>
       </c>
       <c r="G5">
         <v>-2694000000.0</v>
       </c>
       <c r="H5">
         <v>1605000000.0</v>
       </c>
       <c r="I5">
         <v>-3331000000.0</v>
       </c>
@@ -15186,51 +15319,51 @@
       </c>
       <c r="M5">
         <v>1622000000.0</v>
       </c>
       <c r="N5">
         <v>1593000000.0</v>
       </c>
       <c r="O5">
         <v>2212000000.0</v>
       </c>
       <c r="P5">
         <v>2633000000.0</v>
       </c>
       <c r="Q5">
         <v>1771000000.0</v>
       </c>
       <c r="R5">
         <v>1406000000.0</v>
       </c>
       <c r="S5">
         <v>4029487000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
         <v>10370541798.0</v>
       </c>
       <c r="C6">
         <v>9591000000.0</v>
       </c>
       <c r="D6">
         <v>10407000000.0</v>
       </c>
       <c r="E6">
         <v>14222000000.0</v>
       </c>
       <c r="F6">
         <v>6685000000.0</v>
       </c>
       <c r="G6">
         <v>770000000.0</v>
       </c>
       <c r="H6">
         <v>3994000000.0</v>
       </c>
       <c r="I6">
         <v>-1200000000.0</v>
       </c>
@@ -15245,137 +15378,137 @@
       </c>
       <c r="M6">
         <v>3568000000.0</v>
       </c>
       <c r="N6">
         <v>3426000000.0</v>
       </c>
       <c r="O6">
         <v>3797000000.0</v>
       </c>
       <c r="P6">
         <v>3928000000.0</v>
       </c>
       <c r="Q6">
         <v>3073000000.0</v>
       </c>
       <c r="R6">
         <v>2933000000.0</v>
       </c>
       <c r="S6">
         <v>5633493000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>247000000.0</v>
       </c>
       <c r="J8">
         <v>1098000000.0</v>
       </c>
       <c r="K8">
         <v>-86000000.0</v>
       </c>
       <c r="L8">
         <v>-296000000.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
         <v>5191765602.0</v>
       </c>
       <c r="C9">
         <v>12765000000.0</v>
       </c>
       <c r="D9">
         <v>12704000000.0</v>
       </c>
       <c r="E9">
         <v>17134000000.0</v>
       </c>
       <c r="F9">
         <v>9107000000.0</v>
       </c>
       <c r="G9">
         <v>-330000000.0</v>
       </c>
       <c r="H9">
         <v>4481000000.0</v>
       </c>
       <c r="I9">
         <v>4086000000.0</v>
       </c>
@@ -15390,51 +15523,51 @@
       </c>
       <c r="M9">
         <v>4264000000.0</v>
       </c>
       <c r="N9">
         <v>4351000000.0</v>
       </c>
       <c r="O9">
         <v>4236000000.0</v>
       </c>
       <c r="P9">
         <v>3942000000.0</v>
       </c>
       <c r="Q9">
         <v>2723000000.0</v>
       </c>
       <c r="R9">
         <v>4251000000.0</v>
       </c>
       <c r="S9">
         <v>6846842000.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
         <v>4473351540.0</v>
       </c>
       <c r="C10">
         <v>4071000000.0</v>
       </c>
       <c r="D10">
         <v>5040000000.0</v>
       </c>
       <c r="E10">
         <v>8731000000.0</v>
       </c>
       <c r="F10">
         <v>1315000000.0</v>
       </c>
       <c r="G10">
         <v>-3230000000.0</v>
       </c>
       <c r="H10">
         <v>1397000000.0</v>
       </c>
       <c r="I10">
         <v>-3926000000.0</v>
       </c>
@@ -15449,51 +15582,51 @@
       </c>
       <c r="M10">
         <v>1195000000.0</v>
       </c>
       <c r="N10">
         <v>1094000000.0</v>
       </c>
       <c r="O10">
         <v>1778000000.0</v>
       </c>
       <c r="P10">
         <v>2207000000.0</v>
       </c>
       <c r="Q10">
         <v>1304000000.0</v>
       </c>
       <c r="R10">
         <v>1162000000.0</v>
       </c>
       <c r="S10">
         <v>3764181000.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
         <v>546554231.0</v>
       </c>
       <c r="C11">
         <v>929000000.0</v>
       </c>
       <c r="D11">
         <v>931000000.0</v>
       </c>
       <c r="E11">
         <v>2281000000.0</v>
       </c>
       <c r="F11">
         <v>728000000.0</v>
       </c>
       <c r="G11">
         <v>-851000000.0</v>
       </c>
       <c r="H11">
         <v>-797000000.0</v>
       </c>
       <c r="I11">
         <v>-1010000000.0</v>
       </c>
@@ -15508,51 +15641,51 @@
       </c>
       <c r="M11">
         <v>451000000.0</v>
       </c>
       <c r="N11">
         <v>432000000.0</v>
       </c>
       <c r="O11">
         <v>783000000.0</v>
       </c>
       <c r="P11">
         <v>729000000.0</v>
       </c>
       <c r="Q11">
         <v>223000000.0</v>
       </c>
       <c r="R11">
         <v>344000000.0</v>
       </c>
       <c r="S11">
         <v>882325000.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
         <v>466619425.0</v>
       </c>
       <c r="C12">
         <v>649000000.0</v>
       </c>
       <c r="D12">
         <v>723000000.0</v>
       </c>
       <c r="E12">
         <v>812000000.0</v>
       </c>
       <c r="F12">
         <v>1048000000.0</v>
       </c>
       <c r="G12">
         <v>375981161.0</v>
       </c>
       <c r="H12">
         <v>349334875.0</v>
       </c>
       <c r="I12">
         <v>595000000.0</v>
       </c>
@@ -15567,139 +15700,139 @@
       </c>
       <c r="M12">
         <v>427000000.0</v>
       </c>
       <c r="N12">
         <v>499000000.0</v>
       </c>
       <c r="O12">
         <v>434000000.0</v>
       </c>
       <c r="P12">
         <v>426000000.0</v>
       </c>
       <c r="Q12">
         <v>467000000.0</v>
       </c>
       <c r="R12">
         <v>244000000.0</v>
       </c>
       <c r="S12">
         <v>265306000.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13">
         <v>165000000.0</v>
       </c>
       <c r="C13">
         <v>170000000.0</v>
       </c>
       <c r="D13">
         <v>217000000.0</v>
       </c>
       <c r="E13">
         <v>110000000.0</v>
       </c>
       <c r="F13">
         <v>23000000.0</v>
       </c>
       <c r="G13">
         <v>9000000.0</v>
       </c>
       <c r="H13">
         <v>166000000.0</v>
       </c>
       <c r="I13">
         <v>1673000000.0</v>
       </c>
       <c r="J13">
         <v>1962000000.0</v>
       </c>
       <c r="K13">
         <v>492000000.0</v>
       </c>
       <c r="L13">
         <v>1084000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
         <v>3926797309.0</v>
       </c>
       <c r="C15">
         <v>3142000000.0</v>
       </c>
       <c r="D15">
         <v>4109000000.0</v>
       </c>
       <c r="E15">
         <v>6450000000.0</v>
       </c>
       <c r="F15">
         <v>587000000.0</v>
       </c>
       <c r="G15">
         <v>-2379000000.0</v>
       </c>
       <c r="H15">
         <v>2194000000.0</v>
       </c>
       <c r="I15">
         <v>-2669000000.0</v>
       </c>
@@ -15714,51 +15847,51 @@
       </c>
       <c r="M15">
         <v>744000000.0</v>
       </c>
       <c r="N15">
         <v>662000000.0</v>
       </c>
       <c r="O15">
         <v>995000000.0</v>
       </c>
       <c r="P15">
         <v>1478000000.0</v>
       </c>
       <c r="Q15">
         <v>1081000000.0</v>
       </c>
       <c r="R15">
         <v>818000000.0</v>
       </c>
       <c r="S15">
         <v>2881856000.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B16">
         <v>3916000000.0</v>
       </c>
       <c r="C16">
         <v>3106000000.0</v>
       </c>
       <c r="D16">
         <v>4073000000.0</v>
       </c>
       <c r="E16">
         <v>6415000000.0</v>
       </c>
       <c r="F16">
         <v>553000000.0</v>
       </c>
       <c r="G16">
         <v>-2379000000.0</v>
       </c>
       <c r="H16">
         <v>2194000000.0</v>
       </c>
       <c r="I16">
         <v>-2669000000.0</v>
       </c>
@@ -15773,51 +15906,51 @@
       </c>
       <c r="M16">
         <v>640220290.85</v>
       </c>
       <c r="N16">
         <v>623176127.27</v>
       </c>
       <c r="O16">
         <v>1000806289.05</v>
       </c>
       <c r="P16">
         <v>1449445915.47</v>
       </c>
       <c r="Q16">
         <v>995987963.89</v>
       </c>
       <c r="R16">
         <v>648000000.0</v>
       </c>
       <c r="S16">
         <v>2368000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
         <v>3930000000.0</v>
       </c>
       <c r="C17">
         <v>3142000000.0</v>
       </c>
       <c r="D17">
         <v>4109000000.0</v>
       </c>
       <c r="E17">
         <v>6450000000.0</v>
       </c>
       <c r="F17">
         <v>587000000.0</v>
       </c>
       <c r="G17">
         <v>-2379000000.0</v>
       </c>
       <c r="H17">
         <v>2194000000.0</v>
       </c>
       <c r="I17">
         <v>-2916000000.0</v>
       </c>
@@ -15828,170 +15961,170 @@
         <v>-545000000.0</v>
       </c>
       <c r="L17">
         <v>344701989.33</v>
       </c>
       <c r="M17">
         <v>640220290.85</v>
       </c>
       <c r="N17">
         <v>623176127.27</v>
       </c>
       <c r="O17">
         <v>0.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17">
         <v>0.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
         <v>-569000000.0</v>
       </c>
       <c r="C18">
         <v>-514000000.0</v>
       </c>
       <c r="D18">
         <v>-538000000.0</v>
       </c>
       <c r="E18">
         <v>-739000000.0</v>
       </c>
       <c r="F18">
         <v>-1059000000.0</v>
       </c>
       <c r="G18">
         <v>-499000000.0</v>
       </c>
       <c r="H18">
         <v>-441000000.0</v>
       </c>
       <c r="I18">
         <v>-546000000.0</v>
       </c>
       <c r="J18">
         <v>-535000000.0</v>
       </c>
       <c r="K18">
         <v>-310000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.02</v>
       </c>
       <c r="K20">
         <v>0.01</v>
       </c>
       <c r="L20">
         <v>0.01</v>
       </c>
       <c r="M20">
         <v>432837105.24</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
         <v>4380427329.0</v>
       </c>
       <c r="C21">
         <v>5061000000.0</v>
       </c>
       <c r="D21">
         <v>5622000000.0</v>
       </c>
       <c r="E21">
         <v>10352000000.0</v>
       </c>
       <c r="F21">
         <v>3524000000.0</v>
       </c>
       <c r="G21">
         <v>-2583000000.0</v>
       </c>
       <c r="H21">
         <v>4150000000.0</v>
       </c>
       <c r="I21">
         <v>-1241000000.0</v>
       </c>
@@ -16006,94 +16139,94 @@
       </c>
       <c r="M21">
         <v>1693000000.0</v>
       </c>
       <c r="N21">
         <v>2031000000.0</v>
       </c>
       <c r="O21">
         <v>2099000000.0</v>
       </c>
       <c r="P21">
         <v>2205000000.0</v>
       </c>
       <c r="Q21">
         <v>1154000000.0</v>
       </c>
       <c r="R21">
         <v>1406000000.0</v>
       </c>
       <c r="S21">
         <v>4029487000.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
         <v>45275073710.0</v>
       </c>
       <c r="C23">
         <v>52665000000.0</v>
       </c>
       <c r="D23">
         <v>49852000000.0</v>
       </c>
       <c r="E23">
         <v>61413000000.0</v>
       </c>
       <c r="F23">
         <v>45287000000.0</v>
       </c>
       <c r="G23">
         <v>13914000000.0</v>
       </c>
       <c r="H23">
         <v>16392000000.0</v>
       </c>
       <c r="I23">
         <v>21389000000.0</v>
       </c>
@@ -16108,201 +16241,201 @@
       </c>
       <c r="M23">
         <v>20107000000.0</v>
       </c>
       <c r="N23">
         <v>18993000000.0</v>
       </c>
       <c r="O23">
         <v>17229000000.0</v>
       </c>
       <c r="P23">
         <v>16185000000.0</v>
       </c>
       <c r="Q23">
         <v>13090000000.0</v>
       </c>
       <c r="R23">
         <v>11517000000.0</v>
       </c>
       <c r="S23">
         <v>20152303000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
         <v>5192000000.0</v>
       </c>
       <c r="C25">
         <v>4871000000.0</v>
       </c>
       <c r="D25">
         <v>4644000000.0</v>
       </c>
       <c r="E25">
         <v>4364000000.0</v>
       </c>
       <c r="F25">
         <v>5886000000.0</v>
       </c>
       <c r="G25">
         <v>3464000000.0</v>
       </c>
       <c r="H25">
         <v>2249000000.0</v>
       </c>
       <c r="I25">
         <v>2131000000.0</v>
       </c>
       <c r="J25">
         <v>2030000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>12000000.0</v>
       </c>
       <c r="H26">
         <v>20000000.0</v>
       </c>
       <c r="I26">
         <v>25000000.0</v>
       </c>
       <c r="J26">
         <v>36000000.0</v>
       </c>
       <c r="K26">
         <v>36000000.0</v>
       </c>
       <c r="L26">
         <v>27000000.0</v>
       </c>
       <c r="M26">
         <v>15000000.0</v>
       </c>
       <c r="N26">
         <v>24000000.0</v>
       </c>
       <c r="O26">
         <v>15000000.0</v>
       </c>
       <c r="P26">
         <v>8000000.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>2000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>1065000000.0</v>
       </c>
       <c r="R27">
         <v>760000000.0</v>
       </c>
       <c r="S27">
         <v>1171971000.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
         <v>812000000.0</v>
       </c>
       <c r="C28">
         <v>794000000.0</v>
       </c>
       <c r="D28">
         <v>688000000.0</v>
       </c>
       <c r="E28">
         <v>865000000.0</v>
       </c>
       <c r="F28">
         <v>849000000.0</v>
       </c>
       <c r="G28">
         <v>292000000.0</v>
       </c>
       <c r="H28">
         <v>331000000.0</v>
       </c>
       <c r="I28">
         <v>391000000.0</v>
       </c>
@@ -16317,96 +16450,96 @@
       </c>
       <c r="M28">
         <v>379000000.0</v>
       </c>
       <c r="N28">
         <v>365000000.0</v>
       </c>
       <c r="O28">
         <v>350000000.0</v>
       </c>
       <c r="P28">
         <v>295000000.0</v>
       </c>
       <c r="Q28">
         <v>246000000.0</v>
       </c>
       <c r="R28">
         <v>256000000.0</v>
       </c>
       <c r="S28">
         <v>203239000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
         <v>547000000.0</v>
       </c>
       <c r="C29">
         <v>929000000.0</v>
       </c>
       <c r="D29">
         <v>931000000.0</v>
       </c>
       <c r="E29">
         <v>2281000000.0</v>
       </c>
       <c r="F29">
         <v>728000000.0</v>
       </c>
       <c r="G29">
         <v>-851000000.0</v>
       </c>
       <c r="H29">
         <v>-797000000.0</v>
       </c>
       <c r="I29">
         <v>-1010000000.0</v>
       </c>
       <c r="J29">
         <v>-52000000.0</v>
       </c>
       <c r="K29">
         <v>-343000000.0</v>
       </c>
       <c r="L29">
         <v>-24000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
         <v>811338273.0</v>
       </c>
       <c r="C30">
         <v>7704000000.0</v>
       </c>
       <c r="D30">
         <v>7082000000.0</v>
       </c>
       <c r="E30">
         <v>6782000000.0</v>
       </c>
       <c r="F30">
         <v>5583000000.0</v>
       </c>
       <c r="G30">
         <v>-330000000.0</v>
       </c>
       <c r="H30">
         <v>331000000.0</v>
       </c>
       <c r="I30">
         <v>4086000000.0</v>
       </c>
@@ -16421,51 +16554,51 @@
       </c>
       <c r="M30">
         <v>4264000000.0</v>
       </c>
       <c r="N30">
         <v>4351000000.0</v>
       </c>
       <c r="O30">
         <v>4236000000.0</v>
       </c>
       <c r="P30">
         <v>3942000000.0</v>
       </c>
       <c r="Q30">
         <v>2723000000.0</v>
       </c>
       <c r="R30">
         <v>4251000000.0</v>
       </c>
       <c r="S30">
         <v>6846842000.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B31">
         <v>92924211.0</v>
       </c>
       <c r="C31">
         <v>-990000000.0</v>
       </c>
       <c r="D31">
         <v>-582000000.0</v>
       </c>
       <c r="E31">
         <v>-1621000000.0</v>
       </c>
       <c r="F31">
         <v>-2209000000.0</v>
       </c>
       <c r="G31">
         <v>-3230000000.0</v>
       </c>
       <c r="H31">
         <v>-2753000000.0</v>
       </c>
       <c r="I31">
         <v>-2685000000.0</v>
       </c>
@@ -16480,51 +16613,51 @@
       </c>
       <c r="M31">
         <v>-498000000.0</v>
       </c>
       <c r="N31">
         <v>-937000000.0</v>
       </c>
       <c r="O31">
         <v>-321000000.0</v>
       </c>
       <c r="P31">
         <v>2000000.0</v>
       </c>
       <c r="Q31">
         <v>150000000.0</v>
       </c>
       <c r="R31">
         <v>-244000000.0</v>
       </c>
       <c r="S31">
         <v>-265306000.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B32">
         <v>49655501039.0</v>
       </c>
       <c r="C32">
         <v>57726000000.0</v>
       </c>
       <c r="D32">
         <v>55474000000.0</v>
       </c>
       <c r="E32">
         <v>71765000000.0</v>
       </c>
       <c r="F32">
         <v>48811000000.0</v>
       </c>
       <c r="G32">
         <v>13914000000.0</v>
       </c>
       <c r="H32">
         <v>20542000000.0</v>
       </c>
       <c r="I32">
         <v>21389000000.0</v>
       </c>
@@ -16558,818 +16691,825 @@
       <c r="S32">
         <v>20152303000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BV32"/>
+  <dimension ref="A1:BW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74">
+    <row r="1" spans="1:75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="BT1" t="s">
         <v>164</v>
       </c>
       <c r="BU1" t="s">
         <v>165</v>
       </c>
       <c r="BV1" t="s">
-        <v>131</v>
+        <v>166</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:74">
+    <row r="2" spans="1:75">
       <c r="A2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B2">
+        <v>9674938151.0</v>
+      </c>
+      <c r="C2">
         <v>9557205156.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10139000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10346000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11095000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12457000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11307000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11838000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10323000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11392000000.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
+        <v>10337000000.0</v>
+      </c>
+      <c r="M2">
         <v>8314996800.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8400323399.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9070021500.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11054334800.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11734014640.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>10256932800.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>9658760200.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8681234800.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7541791165.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6568007319.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3096000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2922000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1822000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4524000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3988000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4007000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4599000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4021000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4193000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4655000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4443000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4071000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4056000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3387000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3419000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3067000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2598000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2596000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2245000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2374000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3032000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2917000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2942000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2783000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3983000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3912000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4159000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3789000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3916000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3996000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3504000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3226000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2729000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3220000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3318000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3605000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2984000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3122000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2985000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2810000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2024000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2492000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2642000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2506000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1235628400.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2103000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1995000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1543000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>11971000000.0</v>
       </c>
-      <c r="BS2">
-[...1 lines deleted...]
-      </c>
       <c r="BT2">
         <v>0.0</v>
       </c>
       <c r="BU2">
         <v>0.0</v>
       </c>
       <c r="BV2">
+        <v>0.0</v>
+      </c>
+      <c r="BW2">
         <v>9409000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:74">
+    <row r="3" spans="1:75">
       <c r="A3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B3">
+        <v>1538966845.0</v>
+      </c>
+      <c r="C3">
         <v>1434829753.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1385000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1184000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1314000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1225000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1218000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1233000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1195000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1250000000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
+        <v>1252000000.0</v>
+      </c>
+      <c r="M3">
         <v>850208800.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>857703999.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>883026900.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>787634000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>913905190.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>858340800.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>904446400.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>947416400.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>873778567.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>869634403.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>712000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>681000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>598000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>961000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>490000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>558000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>544000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>566000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>424000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>539000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>559000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>635000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>582000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>570000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>477000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>363000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-94000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>659000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>368000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>542000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>459000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>473000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>483000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>499000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>466000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>475000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>486000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>454000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>468000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>430000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>480000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>455000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>409000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>397000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>379000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>400000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>383000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>318000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>288000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>306000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>346000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>318000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>325000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>329000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>253255300.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>391000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>382000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>380000000.0</v>
       </c>
-      <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
+      <c r="BW3"/>
     </row>
-    <row r="4" spans="1:74">
+    <row r="4" spans="1:75">
       <c r="A4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4">
         <v>-2365370.58</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>780518.26</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-6067040.8</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>201347479.28</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1206855320.85</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-285394515.95</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-91014269.19</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>44317584.32</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-63997618.69</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-213857380.25</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-254711298.51</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -17404,519 +17544,526 @@
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
-      <c r="BV4"/>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4"/>
     </row>
-    <row r="5" spans="1:74">
+    <row r="5" spans="1:75">
       <c r="A5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B5">
+        <v>2245788752.0</v>
+      </c>
+      <c r="C5">
         <v>1164050601.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1364000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1170000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1293000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>346000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1184000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1472000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1718000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1138000000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>2622000000.0</v>
+      </c>
+      <c r="M5">
         <v>890192000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>536804401.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>869010600.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1740020800.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2659409750.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1877320800.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18974400.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>892242400.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>411047404.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>378724589.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-517000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-521000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1552000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>100000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>371000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1027000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>271000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1830000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-332000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-241000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-928000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1303000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>342000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3389000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>350000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>375000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-29000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-207000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-215000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-765000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2136000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>290000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-670000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-417000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>634000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>924000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>481000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>94000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>694000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>395000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>410000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>163000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>585000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>740000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>700000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>466000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>916000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1048000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>204000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>13000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>523000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>325000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>765000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-56987200.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>256000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>334000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>634000000.0</v>
       </c>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
-      <c r="BV5"/>
+      <c r="BV5">
+        <v>0.0</v>
+      </c>
+      <c r="BW5"/>
     </row>
-    <row r="6" spans="1:74">
+    <row r="6" spans="1:75">
       <c r="A6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B6">
+        <v>3784755597.0</v>
+      </c>
+      <c r="C6">
         <v>2598880354.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2749000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2354000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2607000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1571000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2402000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2705000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2913000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2388000000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
+        <v>3874000000.0</v>
+      </c>
+      <c r="M6">
         <v>1740400800.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1394508400.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1752037500.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2527654800.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3573314940.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2735661600.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>923420800.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1839658800.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1284825971.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1248358992.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>195000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>683000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>77000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-591000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>590000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>929000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1571000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>837000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1406000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>207000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>318000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-293000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-721000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>912000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3866000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>713000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>281000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>630000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>161000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>327000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-306000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2609000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>773000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-171000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>49000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1109000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1410000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>935000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>562000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1124000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>875000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>865000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>572000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>982000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1119000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1100000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>849000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1234000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1336000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>510000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>359000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>841000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>650000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1094000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>196268100.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>647000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>716000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1014000000.0</v>
       </c>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
+      <c r="BW6"/>
     </row>
-    <row r="7" spans="1:74">
+    <row r="7" spans="1:75">
       <c r="A7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -18014,98 +18161,99 @@
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
-      <c r="BV7"/>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7"/>
     </row>
-    <row r="8" spans="1:74">
+    <row r="8" spans="1:75">
       <c r="A8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
         <v>-6000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -18188,1121 +18336,1137 @@
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
-      <c r="BV8"/>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8"/>
     </row>
-    <row r="9" spans="1:74">
+    <row r="9" spans="1:75">
       <c r="A9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B9">
+        <v>2712993019.0</v>
+      </c>
+      <c r="C9">
         <v>1316925916.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3056000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2594000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3110000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2738000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2942000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3603000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3487000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2644000000.0</v>
       </c>
-      <c r="K9">
-[...1 lines deleted...]
-      </c>
       <c r="L9">
+        <v>4240000000.0</v>
+      </c>
+      <c r="M9">
         <v>912069600.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>666199400.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1304253600.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1570209800.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3147032910.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2688508800.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1355879000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1329693400.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1048211257.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>825874209.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>653000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>737000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>352000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-563000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>849000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1061000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1328000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1174000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>323000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1488000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1584000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>632000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1156000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1066000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>662000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>501000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1097000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>353000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>504000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-109000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-77000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>391000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>837000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>382000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>355000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1182000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1401000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1326000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>911000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1199000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1090000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1151000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1073000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1242000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>961000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1081000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1007000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>867000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1100000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>821000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>807000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>597000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>575000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>827000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>694965600.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>977000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>876000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1193000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>4588000000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
-      <c r="BV9"/>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9"/>
     </row>
-    <row r="10" spans="1:74">
+    <row r="10" spans="1:75">
       <c r="A10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B10">
+        <v>2089385607.0</v>
+      </c>
+      <c r="C10">
         <v>1033157358.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1297000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1016000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1130000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>184000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1024000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1309000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1554000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>974000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2425000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>790611200.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>438464199.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>764994900.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1628017800.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2541386310.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1732665600.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-117799400.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>657358800.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>271339739.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>233918128.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-346000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-372000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-367000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2145000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>83000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>239000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>918000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>157000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1957000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-507000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-390000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1072000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1485000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>158000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3226000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>260000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>162000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-121000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-296000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-335000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-882000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2020000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>180000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-781000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-520000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>533000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>824000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>358000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-22000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>542000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>280000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>294000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>73000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>475000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>635000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>594000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>354000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>804000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>962000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>87000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>54000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>391000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>198000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>640000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>27745000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>148000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>230000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>589000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3093000000.0</v>
       </c>
-      <c r="BS10">
-[...1 lines deleted...]
-      </c>
       <c r="BT10">
         <v>0.0</v>
       </c>
       <c r="BU10">
         <v>0.0</v>
       </c>
       <c r="BV10">
+        <v>0.0</v>
+      </c>
+      <c r="BW10">
         <v>1827000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:74">
+    <row r="11" spans="1:75">
       <c r="A11" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B11">
+        <v>515328311.0</v>
+      </c>
+      <c r="C11">
         <v>99918506.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>165000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>271000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>38000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>204000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>309000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>378000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>231000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>561000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>137300800.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-31794199.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>186638100.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>465354400.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>653011270.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>433965600.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>204765400.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>223060600.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>90446579.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>58877352.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-193000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-178000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-132000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-348000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-30000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>52000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-866000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>47000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-607000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-265000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>20000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-158000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-673000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-117000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>668000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>49000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>71000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-66000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-65000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-217000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-241000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>219000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>54000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-113000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-48000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>179000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>209000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>111000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>36000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>172000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>101000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>123000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>191000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>186000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>238000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>168000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>88000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>294000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>307000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>40000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-19000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>96000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>15000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>115000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>125224200.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>47000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>70000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>74000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>725000000.0</v>
       </c>
-      <c r="BS11">
-[...1 lines deleted...]
-      </c>
       <c r="BT11">
         <v>0.0</v>
       </c>
       <c r="BU11">
         <v>0.0</v>
       </c>
       <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>423000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:74">
+    <row r="12" spans="1:75">
       <c r="A12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B12">
+        <v>156403145.0</v>
+      </c>
+      <c r="C12">
         <v>130893243.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>67000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>154000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>163000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>162000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>160000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>163000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>83416600.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>92803500.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>37541100.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>104107200.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>102776599.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>106966500.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>118506400.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>116470500.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>147852000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>150214000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>245130200.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>150205927.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>155945419.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>102825745.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>98072244.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>91776798.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>64636245.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>92539039.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>92900302.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>76525731.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>82338410.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>127000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>175000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>149000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>144000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>182000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>184000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>163000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>90000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>119000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>92000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>89000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>120000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>117000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>116000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>110000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>111000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>103000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>101000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>100000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>123000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>116000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>152000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>115000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>116000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>90000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>110000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>105000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="BG12">
         <v>112000000.0</v>
       </c>
       <c r="BH12">
+        <v>112000000.0</v>
+      </c>
+      <c r="BI12">
         <v>86000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>117000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>69000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>132000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>121000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>125000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>62267800.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>108000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>104000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>45000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>407000000.0</v>
       </c>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>410000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:74">
+    <row r="13" spans="1:75">
       <c r="A13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B13">
+        <v>26000000.0</v>
+      </c>
+      <c r="C13">
         <v>30000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>33000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>47000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>51000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>37000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>35000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>33000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>207000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>34000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>114000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>37000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>136000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>15000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>640000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>33000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>15000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>774000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>53000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>202000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>100000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
+      <c r="BW13"/>
     </row>
-    <row r="14" spans="1:74">
+    <row r="14" spans="1:75">
       <c r="A14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>11000000.0</v>
       </c>
       <c r="V14">
         <v>11000000.0</v>
       </c>
       <c r="W14">
         <v>11000000.0</v>
       </c>
       <c r="X14">
         <v>11000000.0</v>
       </c>
-      <c r="Y14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y14">
+        <v>11000000.0</v>
+      </c>
+      <c r="Z14"/>
       <c r="AA14">
         <v>0.0</v>
       </c>
       <c r="AB14">
         <v>0.0</v>
       </c>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
@@ -19400,646 +19564,653 @@
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
-      <c r="BV14"/>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14"/>
     </row>
-    <row r="15" spans="1:74">
+    <row r="15" spans="1:75">
       <c r="A15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B15">
+        <v>1574057295.0</v>
+      </c>
+      <c r="C15">
         <v>933238851.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1286000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>851000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>859000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>146000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>820000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1000000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1176000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>743000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1864000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>653310400.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>470258399.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>578356800.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1162663400.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1888375040.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1298700000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-322564800.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>434298200.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>180893159.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>175040776.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-153000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-194000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-235000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-1797000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>113000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>187000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1784000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>110000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1356000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-241000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-418000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-654000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>584000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-82000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2617000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>211000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>91000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-251000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-267000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-118000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-641000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1801000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>126000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-668000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-472000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>354000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>615000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>247000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-58000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>370000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>179000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>171000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-118000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>289000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>397000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>426000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>266000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>510000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>655000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>47000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>73000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>295000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>183000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>525000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-97479200.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>101000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>160000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>515000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>380000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1299000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>522000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>167000000.0</v>
       </c>
-      <c r="BV15"/>
+      <c r="BW15"/>
     </row>
-    <row r="16" spans="1:74">
+    <row r="16" spans="1:75">
       <c r="A16" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>147</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>932000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1284000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>847000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>853000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>137000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>811000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1855000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>857000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>627000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>775000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1600000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2424000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1616000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-416000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>542000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>216000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>211000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-153000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-194000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-235000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-1797000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>113000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>187000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1784000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>82657048.39</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-534573752.58</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-188104901.65</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-317002881.84</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-506466351.74</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2463929852.53</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>219841713.97</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1973004242.19</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>158491699.84</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-405566304.51</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
+        <v>0.0</v>
+      </c>
+      <c r="AO16">
         <v>-27852998.07</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27679532.52</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-854707029.84</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1352609838.53</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>100856479.63</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>335599346.01</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>316099651.75</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>576328366.6</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>223529411.76</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>274875270.64</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>358874878.76</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>170524911.88</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>168174665.62</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>709534368.07</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>294207472.26</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>389418821.91</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>429955591.44</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>260861037.56</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>485668031.62</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>679883745.07</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>48443619.87</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>73219658.98</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>216694198.81</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>161563028.37</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>517037620.64</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>24000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>63000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>149000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>412000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>380000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1299000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>522000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>167000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1404000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:74">
+    <row r="17" spans="1:75">
       <c r="A17" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B17">
+        <v>1570000000.0</v>
+      </c>
+      <c r="C17">
         <v>934000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1286000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>851000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>859000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>146000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>820000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1000000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1176000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>743000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1864000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>866000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>636000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>784000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1609000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2432000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1625000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-408000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>551000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>224000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>220000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-153000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-194000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-235000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-1797000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>113000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>187000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1784000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>110000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-532208381.99</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-188885419.92</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-310935841.04</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-707813831.02</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5524910322.84</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5453673355.18</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1502506748.94</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>158491699.84</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-341568685.82</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>660356910.63</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>640220290.85</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>623176127.27</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -20062,370 +20233,375 @@
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
-      <c r="BV17"/>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17"/>
     </row>
-    <row r="18" spans="1:74">
+    <row r="18" spans="1:75">
       <c r="A18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B18">
+        <v>-194000000.0</v>
+      </c>
+      <c r="C18">
         <v>-165000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-154000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-114000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-136000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-120000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-118000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-141000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-135000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-145000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-73000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-159000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-161000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-152000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-186000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-187000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-214000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-234000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-356000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-229000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-240000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-155000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-129000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-124000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-91000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-117000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-120000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-96000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-108000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
+      <c r="BW18"/>
     </row>
-    <row r="19" spans="1:74">
+    <row r="19" spans="1:75">
       <c r="A19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
+      <c r="BW19"/>
     </row>
-    <row r="20" spans="1:74">
+    <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>565165404.54</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>744158.36</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>34679575.18</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>432837105.24</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -20460,305 +20636,309 @@
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
-      <c r="BV20"/>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20"/>
     </row>
-    <row r="21" spans="1:74">
+    <row r="21" spans="1:75">
       <c r="A21" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B21">
+        <v>2300930886.0</v>
+      </c>
+      <c r="C21">
         <v>1075123131.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2835000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>690000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1284000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>841000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1034000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1500000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1686000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>978000000.0</v>
       </c>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
       <c r="L21">
+        <v>3946000000.0</v>
+      </c>
+      <c r="M21">
         <v>786084800.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>549374200.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1068189600.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1477717000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2977762450.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2529468000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1072844200.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1205157800.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>910926269.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>696184906.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>509000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>658000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>250000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-586000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>721000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>453000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>731000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>579000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2319000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>268000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>928000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-203000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-450000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>418000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>90000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>96000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>548000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-23000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>118000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-641000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-772000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-174000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>300000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-178000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-299000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>597000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>759000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>636000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>336000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>650000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>429000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>616000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>180000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>711000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>459000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>564000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>305000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>971000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>757000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>148000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>80000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>379000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>296000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>699000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-154987200.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>343000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>442000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>593000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3064000000.0</v>
       </c>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
       <c r="BT21">
         <v>0.0</v>
       </c>
       <c r="BU21">
         <v>0.0</v>
       </c>
-      <c r="BV21"/>
+      <c r="BV21">
+        <v>0.0</v>
+      </c>
+      <c r="BW21"/>
     </row>
-    <row r="22" spans="1:74">
+    <row r="22" spans="1:75">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -20856,704 +21036,712 @@
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
-      <c r="BV22"/>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22"/>
     </row>
-    <row r="23" spans="1:74">
+    <row r="23" spans="1:75">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B23">
+        <v>10087000284.0</v>
+      </c>
+      <c r="C23">
         <v>9799007942.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10360000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12250000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12921000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14354000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>13215000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13941000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12124000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13058000000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>10631000000.0</v>
+      </c>
+      <c r="M23">
         <v>8440981600.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8517148599.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9306085500.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11146827600.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11903285100.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10415973600.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9941795000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8805770400.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7679076152.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6697696622.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3240000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3001000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1924000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4547000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4116000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>5068000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5927000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5195000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4516000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6143000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6027000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4703000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5212000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4453000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4081000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3568000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3695000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2949000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2749000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2265000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2955000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3308000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3779000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3165000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4338000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5094000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5560000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5115000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4827000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5195000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4594000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4377000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3802000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4462000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4279000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4686000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3991000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3989000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4085000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3631000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2831000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3089000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3217000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3333000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1930594000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3080000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2871000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2736000000.0</v>
       </c>
-      <c r="BR23">
-[...1 lines deleted...]
-      </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
-      <c r="BV23"/>
+      <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23"/>
     </row>
-    <row r="24" spans="1:74">
+    <row r="24" spans="1:75">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
+      <c r="BW24"/>
     </row>
-    <row r="25" spans="1:74">
+    <row r="25" spans="1:75">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B25">
+        <v>1471000000.0</v>
+      </c>
+      <c r="C25">
         <v>1372000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1322000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1184000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1314000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1225000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1218000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1233000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1195000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1270000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1197000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1072000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1105000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1155000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1047000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1132000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1030000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2652000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1153000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1036000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1045000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>849000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1092000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>580000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>943000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>581000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>558000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>544000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>566000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>398000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>539000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>559000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>635000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>659000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>552000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>456000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>363000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-71000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>659000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>368000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>542000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>659000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>473000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>483000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>499000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>531000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>475000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>486000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>468000000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>430000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>480000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>455000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>409000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>397000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>379000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>400000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>383000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>318000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>288000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>306000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>346000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>315000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>325000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>324000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>253255300.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>391000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>382000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>380000000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
+      <c r="BW25"/>
     </row>
-    <row r="26" spans="1:74">
+    <row r="26" spans="1:75">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>8000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AB26">
         <v>6000000.0</v>
       </c>
       <c r="AC26">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD26">
         <v>4000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>21000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>6000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>5000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>7000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>18000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AS26">
         <v>7000000.0</v>
       </c>
       <c r="AT26">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU26">
         <v>6000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>3000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>10000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>5000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>6000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BC26">
         <v>15000000.0</v>
       </c>
       <c r="BD26">
-        <v>0.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
@@ -21562,1189 +21750,1210 @@
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
-      <c r="BV26"/>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26"/>
     </row>
-    <row r="27" spans="1:74">
+    <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1000000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-      <c r="L27"/>
+      <c r="L27">
+        <v>2000000.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>32000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>25000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
-[...1 lines deleted...]
-      </c>
+      <c r="AI27"/>
       <c r="AJ27">
         <v>2000000.0</v>
       </c>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>2000000.0</v>
+      </c>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
-[...1 lines deleted...]
-      </c>
+      <c r="AP27"/>
       <c r="AQ27">
         <v>6000000.0</v>
       </c>
-      <c r="AR27"/>
+      <c r="AR27">
+        <v>6000000.0</v>
+      </c>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
+      <c r="BB27"/>
       <c r="BC27">
         <v>1000000.0</v>
       </c>
-      <c r="BD27"/>
+      <c r="BD27">
+        <v>1000000.0</v>
+      </c>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>270000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>213000000.0</v>
       </c>
-      <c r="BL27"/>
-      <c r="BM27">
+      <c r="BM27"/>
+      <c r="BN27">
         <v>291000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>159651200.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>194000000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>166000000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
+      <c r="BW27"/>
     </row>
-    <row r="28" spans="1:74">
+    <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B28">
+        <v>411000000.0</v>
+      </c>
+      <c r="C28">
         <v>242000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>220000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>153000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>197000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>201000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>172000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>175000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>246000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>292000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>167000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>158000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>320000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>128000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>218000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>199000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>358000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>158000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>170000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>163000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>168000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>51000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>96000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>122000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>72000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>65000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>72000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>87000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>78000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>106000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>120000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>91000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>114000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>58000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>43000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>101000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>71000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>94000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>60000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>115000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>78000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>77000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>71000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>67000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>80000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>102000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>109000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>81000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>103000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>82000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>83000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>97000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>104000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000000.0</v>
       </c>
       <c r="BF28">
         <v>93000000.0</v>
       </c>
       <c r="BG28">
+        <v>93000000.0</v>
+      </c>
+      <c r="BH28">
         <v>38000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>55000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>113000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>166000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>49000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>59000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>52000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>54854800.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>49000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>52000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>41000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>167000000.0</v>
       </c>
-      <c r="BS28">
-[...1 lines deleted...]
-      </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
         <v>0.0</v>
       </c>
       <c r="BV28">
+        <v>0.0</v>
+      </c>
+      <c r="BW28">
         <v>145000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:74">
+    <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B29">
+        <v>514000000.0</v>
+      </c>
+      <c r="C29">
         <v>100000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>165000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>271000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>38000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>204000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>309000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>378000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>231000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>561000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>182000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-43000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>253000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>644000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>841000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>543000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>259000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>283000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>112000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>74000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-193000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-178000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-132000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-348000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-30000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>52000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-866000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>47000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
+      <c r="BW29"/>
     </row>
-    <row r="30" spans="1:74">
+    <row r="30" spans="1:75">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B30">
+        <v>412062132.0</v>
+      </c>
+      <c r="C30">
         <v>241802785.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>221000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1904000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1826000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1897000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1908000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2103000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1801000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1666000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
+        <v>294000000.0</v>
+      </c>
+      <c r="M30">
+        <v>125984800.0</v>
+      </c>
+      <c r="N30">
+        <v>116825199.0</v>
+      </c>
+      <c r="O30">
+        <v>236064000.0</v>
+      </c>
+      <c r="P30">
+        <v>92492800.0</v>
+      </c>
+      <c r="Q30">
+        <v>169270460.0</v>
+      </c>
+      <c r="R30">
+        <v>159040800.0</v>
+      </c>
+      <c r="S30">
+        <v>283034800.0</v>
+      </c>
+      <c r="T30">
+        <v>124535600.0</v>
+      </c>
+      <c r="U30">
+        <v>137284987.0</v>
+      </c>
+      <c r="V30">
+        <v>129689302.0</v>
+      </c>
+      <c r="W30">
+        <v>144000000.0</v>
+      </c>
+      <c r="X30">
+        <v>79000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>102000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>23000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>128000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1061000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1328000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>1174000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>323000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>1488000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1584000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>632000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>1156000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1066000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>662000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>501000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>353000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>504000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>-109000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-77000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>391000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>837000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>382000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>355000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1182000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>1401000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>1326000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>911000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1199000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>1090000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>1151000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>1073000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>1242000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>961000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>1081000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>1007000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>867000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>1100000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>821000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>807000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>597000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>575000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>827000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>694965600.0</v>
+      </c>
+      <c r="BP30">
+        <v>977000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>876000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>1193000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
+        <v>0.0</v>
+      </c>
+      <c r="BU30">
+        <v>0.0</v>
+      </c>
+      <c r="BV30">
+        <v>0.0</v>
+      </c>
+      <c r="BW30"/>
+    </row>
+    <row r="31" spans="1:75">
+      <c r="A31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B31">
+        <v>-211545279.0</v>
+      </c>
+      <c r="C31">
+        <v>-41965772.0</v>
+      </c>
+      <c r="D31">
+        <v>-1538000000.0</v>
+      </c>
+      <c r="E31">
+        <v>326000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-154000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-657000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-10000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-191000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-132000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-4000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-1521000000.0</v>
+      </c>
+      <c r="M31">
+        <v>4526400.0</v>
+      </c>
+      <c r="N31">
+        <v>-110910001.0</v>
+      </c>
+      <c r="O31">
+        <v>-303194700.0</v>
+      </c>
+      <c r="P31">
+        <v>150300800.0</v>
+      </c>
+      <c r="Q31">
+        <v>-436376140.0</v>
+      </c>
+      <c r="R31">
+        <v>-796802400.0</v>
+      </c>
+      <c r="S31">
+        <v>-1190643600.0</v>
+      </c>
+      <c r="T31">
+        <v>-547799000.0</v>
+      </c>
+      <c r="U31">
+        <v>-639586530.0</v>
+      </c>
+      <c r="V31">
+        <v>-462266778.0</v>
+      </c>
+      <c r="W31">
+        <v>-855000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1030000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-617000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1559000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-638000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-214000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>187000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-422000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>362000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-775000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1318000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-869000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1035000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-260000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>3136000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>164000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-386000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-98000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-414000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>306000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-110000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>2194000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-120000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-603000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-221000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-64000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>65000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-278000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-358000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-108000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-149000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-322000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-107000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-236000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>176000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>30000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>49000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-167000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>205000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>12000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-98000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-59000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>182732200.0</v>
+      </c>
+      <c r="BP31">
+        <v>-195000000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-212000000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-4000000.0</v>
+      </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
+        <v>0.0</v>
+      </c>
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31"/>
+    </row>
+    <row r="32" spans="1:75">
+      <c r="A32" t="s">
+        <v>163</v>
+      </c>
+      <c r="B32">
+        <v>12387931170.0</v>
+      </c>
+      <c r="C32">
+        <v>10874131073.0</v>
+      </c>
+      <c r="D32">
+        <v>13195000000.0</v>
+      </c>
+      <c r="E32">
+        <v>12940000000.0</v>
+      </c>
+      <c r="F32">
+        <v>14205000000.0</v>
+      </c>
+      <c r="G32">
+        <v>15195000000.0</v>
+      </c>
+      <c r="H32">
+        <v>14249000000.0</v>
+      </c>
+      <c r="I32">
+        <v>15441000000.0</v>
+      </c>
+      <c r="J32">
+        <v>13810000000.0</v>
+      </c>
+      <c r="K32">
+        <v>14036000000.0</v>
+      </c>
+      <c r="L32">
+        <v>14577000000.0</v>
+      </c>
+      <c r="M32">
+        <v>9227066400.0</v>
+      </c>
+      <c r="N32">
+        <v>9066522800.0</v>
+      </c>
+      <c r="O32">
+        <v>10374275100.0</v>
+      </c>
+      <c r="P32">
+        <v>12624544600.0</v>
+      </c>
+      <c r="Q32">
+        <v>14881047550.0</v>
+      </c>
+      <c r="R32">
+        <v>12945441600.0</v>
+      </c>
+      <c r="S32">
+        <v>11014639200.0</v>
+      </c>
+      <c r="T32">
+        <v>10010928200.0</v>
+      </c>
+      <c r="U32">
+        <v>8590002422.0</v>
+      </c>
+      <c r="V32">
+        <v>7393881529.0</v>
+      </c>
+      <c r="W32">
+        <v>3749000000.0</v>
+      </c>
+      <c r="X32">
+        <v>3659000000.0</v>
+      </c>
+      <c r="Y32">
+        <v>2174000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>3961000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>4837000000.0</v>
+      </c>
+      <c r="AB32">
+        <v>5068000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>5927000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>5195000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>4516000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>6143000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>6027000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>4703000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>5212000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>4453000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>4081000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>3568000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>3695000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>2949000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>2749000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>2955000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>3308000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>3779000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>3165000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>4338000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>5094000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>5560000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>5115000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>4827000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>5195000000.0</v>
+      </c>
+      <c r="BA32">
         <v>4594000000.0</v>
       </c>
-      <c r="L30">
-[...566 lines deleted...]
-      <c r="BA32">
+      <c r="BB32">
         <v>4377000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3802000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>4462000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>4279000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>4686000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>3991000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>3989000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>4085000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>3631000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2831000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>3089000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>3217000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>3333000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1930594000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>3080000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2871000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2736000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3207000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>5533000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>4381000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3438000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13406000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -22815,51 +23024,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
         <v>2949154272.0</v>
       </c>
       <c r="C2">
         <v>2227000000.0</v>
       </c>
       <c r="D2">
         <v>4524000000.0</v>
       </c>
       <c r="E2">
         <v>2873000000.0</v>
       </c>
       <c r="F2">
         <v>378000000.0</v>
       </c>
       <c r="G2">
         <v>186000000.0</v>
       </c>
       <c r="H2">
         <v>781000000.0</v>
       </c>
       <c r="I2">
         <v>610000000.0</v>
       </c>
@@ -22874,51 +23083,51 @@
       </c>
       <c r="M2">
         <v>2452000000.0</v>
       </c>
       <c r="N2">
         <v>1160000000.0</v>
       </c>
       <c r="O2">
         <v>495000000.0</v>
       </c>
       <c r="P2">
         <v>300000000.0</v>
       </c>
       <c r="Q2">
         <v>155000000.0</v>
       </c>
       <c r="R2">
         <v>160206300.0</v>
       </c>
       <c r="S2">
         <v>367534000.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
         <v>4816072018</v>
       </c>
       <c r="C3">
         <v>5015000000</v>
       </c>
       <c r="D3">
         <v>4298000000</v>
       </c>
       <c r="E3">
         <v>3758000000</v>
       </c>
       <c r="F3">
         <v>2563000000</v>
       </c>
       <c r="G3">
         <v>859000000</v>
       </c>
       <c r="H3">
         <v>1183000000</v>
       </c>
       <c r="I3">
         <v>1377000000</v>
       </c>
@@ -22933,117 +23142,117 @@
       </c>
       <c r="M3">
         <v>3058000000</v>
       </c>
       <c r="N3">
         <v>3269000000</v>
       </c>
       <c r="O3">
         <v>3449000000</v>
       </c>
       <c r="P3">
         <v>2792000000</v>
       </c>
       <c r="Q3">
         <v>2208000000</v>
       </c>
       <c r="R3">
         <v>2165000000</v>
       </c>
       <c r="S3">
         <v>2489982000</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
         <v>-211387191.0</v>
       </c>
       <c r="C6">
         <v>866000000.0</v>
       </c>
       <c r="D6">
         <v>-2297000000.0</v>
       </c>
       <c r="E6">
         <v>1651000000.0</v>
       </c>
       <c r="F6">
         <v>2495000000.0</v>
       </c>
       <c r="G6">
         <v>192000000.0</v>
       </c>
       <c r="H6">
         <v>-595000000.0</v>
       </c>
       <c r="I6">
         <v>171000000.0</v>
       </c>
@@ -23058,51 +23267,51 @@
       </c>
       <c r="M6">
         <v>-1569000000.0</v>
       </c>
       <c r="N6">
         <v>1292000000.0</v>
       </c>
       <c r="O6">
         <v>665000000.0</v>
       </c>
       <c r="P6">
         <v>195000000.0</v>
       </c>
       <c r="Q6">
         <v>145000000.0</v>
       </c>
       <c r="R6">
         <v>-33000000.0</v>
       </c>
       <c r="S6">
         <v>-181333000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7">
         <v>-362704177.0</v>
       </c>
       <c r="C7">
         <v>1305000000.0</v>
       </c>
       <c r="D7">
         <v>-1193000000.0</v>
       </c>
       <c r="E7">
         <v>575000000.0</v>
       </c>
       <c r="F7">
         <v>-1227000000.0</v>
       </c>
       <c r="G7">
         <v>126000000.0</v>
       </c>
       <c r="H7">
         <v>-439000000.0</v>
       </c>
       <c r="I7">
         <v>433000000.0</v>
       </c>
@@ -23117,325 +23326,325 @@
       </c>
       <c r="M7">
         <v>47000000.0</v>
       </c>
       <c r="N7">
         <v>-70000000.0</v>
       </c>
       <c r="O7">
         <v>-223000000.0</v>
       </c>
       <c r="P7">
         <v>-3000000.0</v>
       </c>
       <c r="Q7">
         <v>179000000.0</v>
       </c>
       <c r="R7">
         <v>194000000.0</v>
       </c>
       <c r="S7">
         <v>-379704000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9">
         <v>-575000000.0</v>
       </c>
       <c r="C9">
         <v>547000000.0</v>
       </c>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10">
         <v>716000000.0</v>
       </c>
       <c r="C10">
         <v>-117000000.0</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-111000000.0</v>
       </c>
       <c r="F12">
         <v>2407000000.0</v>
       </c>
       <c r="G12">
         <v>-581000000.0</v>
       </c>
       <c r="H12">
         <v>-868000000.0</v>
       </c>
       <c r="I12">
         <v>73000000.0</v>
       </c>
       <c r="J12">
         <v>-3285000000.0</v>
       </c>
       <c r="K12">
         <v>925000000.0</v>
       </c>
       <c r="L12">
         <v>-492162030.71</v>
       </c>
       <c r="M12">
         <v>501677996.73</v>
       </c>
       <c r="N12">
         <v>910288995.58</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>575000000.0</v>
       </c>
       <c r="F13">
         <v>-1227000000.0</v>
       </c>
       <c r="G13">
         <v>126000000.0</v>
       </c>
       <c r="H13">
         <v>-417000000.0</v>
       </c>
       <c r="I13">
         <v>433000000.0</v>
       </c>
       <c r="J13">
         <v>145000000.0</v>
       </c>
       <c r="K13">
         <v>-562000000.0</v>
       </c>
       <c r="L13">
         <v>-81838437.29</v>
       </c>
       <c r="M13">
         <v>40444023.75</v>
       </c>
       <c r="N13">
         <v>-65894756.66</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14">
         <v>5430570833.0</v>
       </c>
       <c r="C14">
         <v>4871000000.0</v>
       </c>
       <c r="D14">
         <v>4624000000.0</v>
       </c>
       <c r="E14">
         <v>4364000000.0</v>
       </c>
       <c r="F14">
         <v>4322000000.0</v>
       </c>
       <c r="G14">
         <v>2334000000.0</v>
       </c>
       <c r="H14">
         <v>2216000000.0</v>
       </c>
       <c r="I14">
         <v>2131000000.0</v>
       </c>
@@ -23450,51 +23659,51 @@
       </c>
       <c r="M14">
         <v>1946000000.0</v>
       </c>
       <c r="N14">
         <v>1833000000.0</v>
       </c>
       <c r="O14">
         <v>1585000000.0</v>
       </c>
       <c r="P14">
         <v>1295000000.0</v>
       </c>
       <c r="Q14">
         <v>1310000000.0</v>
       </c>
       <c r="R14">
         <v>1406255300.0</v>
       </c>
       <c r="S14">
         <v>1604006000.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
         <v>1435828938.0</v>
       </c>
       <c r="C15">
         <v>1551000000.0</v>
       </c>
       <c r="D15">
         <v>1026000000.0</v>
       </c>
       <c r="E15">
         <v>927000000.0</v>
       </c>
       <c r="F15">
         <v>210000000.0</v>
       </c>
       <c r="G15">
         <v>77000000.0</v>
       </c>
       <c r="H15">
         <v>260000000.0</v>
       </c>
       <c r="I15">
         <v>245000000.0</v>
       </c>
@@ -23507,51 +23716,51 @@
       <c r="L15">
         <v>528000000.0</v>
       </c>
       <c r="M15">
         <v>805000000.0</v>
       </c>
       <c r="N15">
         <v>732000000.0</v>
       </c>
       <c r="O15">
         <v>665000000.0</v>
       </c>
       <c r="P15">
         <v>603000000.0</v>
       </c>
       <c r="Q15">
         <v>601000000.0</v>
       </c>
       <c r="R15">
         <v>159000000.0</v>
       </c>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16">
         <v>2737767080.0</v>
       </c>
       <c r="C16">
         <v>3093000000.0</v>
       </c>
       <c r="D16">
         <v>2227000000.0</v>
       </c>
       <c r="E16">
         <v>4524000000.0</v>
       </c>
       <c r="F16">
         <v>2873000000.0</v>
       </c>
       <c r="G16">
         <v>378000000.0</v>
       </c>
       <c r="H16">
         <v>186000000.0</v>
       </c>
       <c r="I16">
         <v>781000000.0</v>
       </c>
@@ -23566,84 +23775,84 @@
       </c>
       <c r="M16">
         <v>883000000.0</v>
       </c>
       <c r="N16">
         <v>2452000000.0</v>
       </c>
       <c r="O16">
         <v>1160000000.0</v>
       </c>
       <c r="P16">
         <v>495000000.0</v>
       </c>
       <c r="Q16">
         <v>300000000.0</v>
       </c>
       <c r="R16">
         <v>154970800.0</v>
       </c>
       <c r="S16">
         <v>186201000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
         <v>3405222704.0</v>
       </c>
       <c r="C18">
         <v>4220000000.0</v>
       </c>
       <c r="D18">
         <v>3090000000.0</v>
       </c>
       <c r="E18">
         <v>7645000000.0</v>
       </c>
       <c r="F18">
         <v>3356000000.0</v>
       </c>
       <c r="G18">
         <v>-586000000.0</v>
       </c>
       <c r="H18">
         <v>2102000000.0</v>
       </c>
       <c r="I18">
         <v>777000000.0</v>
       </c>
@@ -23658,51 +23867,51 @@
       </c>
       <c r="M18">
         <v>468000000.0</v>
       </c>
       <c r="N18">
         <v>270000000.0</v>
       </c>
       <c r="O18">
         <v>-29000000.0</v>
       </c>
       <c r="P18">
         <v>481000000.0</v>
       </c>
       <c r="Q18">
         <v>386000000.0</v>
       </c>
       <c r="R18">
         <v>1676407100.0</v>
       </c>
       <c r="S18">
         <v>780097000.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19">
         <v>-7000000.0</v>
       </c>
       <c r="C19">
         <v>-5126000000.0</v>
       </c>
       <c r="D19">
         <v>-5185000000.0</v>
       </c>
       <c r="E19">
         <v>-2314000000.0</v>
       </c>
       <c r="F19">
         <v>17000000.0</v>
       </c>
       <c r="G19">
         <v>-863000000.0</v>
       </c>
       <c r="H19">
         <v>-1432000000.0</v>
       </c>
       <c r="I19">
         <v>9000000.0</v>
       </c>
@@ -23713,78 +23922,78 @@
         <v>-1079000000.0</v>
       </c>
       <c r="L19">
         <v>1131406.96</v>
       </c>
       <c r="M19">
         <v>-1362189140.35</v>
       </c>
       <c r="N19">
         <v>1398851548.53</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
         <v>2743000000.0</v>
       </c>
       <c r="C21">
         <v>-294000000.0</v>
       </c>
       <c r="D21">
         <v>-1576000000.0</v>
       </c>
       <c r="E21">
         <v>-4417000000.0</v>
       </c>
       <c r="F21">
         <v>-2040000000.0</v>
       </c>
       <c r="G21">
         <v>914000000.0</v>
       </c>
       <c r="H21">
         <v>-2153000000.0</v>
       </c>
       <c r="I21">
         <v>-1164000000.0</v>
       </c>
@@ -23795,51 +24004,51 @@
         <v>3843000000.0</v>
       </c>
       <c r="L21">
         <v>-9428391.4</v>
       </c>
       <c r="M21">
         <v>-15489200.59</v>
       </c>
       <c r="N21">
         <v>-17885719.66</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
         <v>3926797309.0</v>
       </c>
       <c r="C22">
         <v>3142000000.0</v>
       </c>
       <c r="D22">
         <v>4109000000.0</v>
       </c>
       <c r="E22">
         <v>6450000000.0</v>
       </c>
       <c r="F22">
         <v>587000000.0</v>
       </c>
       <c r="G22">
         <v>-2379000000.0</v>
       </c>
       <c r="H22">
         <v>2194000000.0</v>
       </c>
       <c r="I22">
         <v>-2669000000.0</v>
       </c>
@@ -23854,51 +24063,51 @@
       </c>
       <c r="M22">
         <v>744000000.0</v>
       </c>
       <c r="N22">
         <v>662000000.0</v>
       </c>
       <c r="O22">
         <v>993000000.0</v>
       </c>
       <c r="P22">
         <v>1478000000.0</v>
       </c>
       <c r="Q22">
         <v>1081000000.0</v>
       </c>
       <c r="R22">
         <v>678520800.0</v>
       </c>
       <c r="S22">
         <v>2881856000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
         <v>62948659.0</v>
       </c>
       <c r="C23">
         <v>-215000000.0</v>
       </c>
       <c r="D23">
         <v>-650000000.0</v>
       </c>
       <c r="E23">
         <v>232000000.0</v>
       </c>
       <c r="F23">
         <v>8000000.0</v>
       </c>
       <c r="G23">
         <v>1443000000.0</v>
       </c>
       <c r="H23">
         <v>276000000.0</v>
       </c>
       <c r="I23">
         <v>-1000000.0</v>
       </c>
@@ -23913,51 +24122,51 @@
       </c>
       <c r="M23">
         <v>26000000.0</v>
       </c>
       <c r="N23">
         <v>25000000.0</v>
       </c>
       <c r="O23">
         <v>-2000000.0</v>
       </c>
       <c r="P23">
         <v>6000000.0</v>
       </c>
       <c r="Q23">
         <v>-1796000000.0</v>
       </c>
       <c r="R23">
         <v>-601000000.0</v>
       </c>
       <c r="S23">
         <v>-463677000.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24">
         <v>-242801971.0</v>
       </c>
       <c r="C24">
         <v>-135000000.0</v>
       </c>
       <c r="D24">
         <v>-494000000.0</v>
       </c>
       <c r="E24">
         <v>1394000000.0</v>
       </c>
       <c r="F24">
         <v>434000000.0</v>
       </c>
       <c r="G24">
         <v>-38000000.0</v>
       </c>
       <c r="H24">
         <v>-117000000.0</v>
       </c>
       <c r="I24">
         <v>755000000.0</v>
       </c>
@@ -23972,51 +24181,51 @@
       </c>
       <c r="M24">
         <v>291000000.0</v>
       </c>
       <c r="N24">
         <v>264000000.0</v>
       </c>
       <c r="O24">
         <v>126000000.0</v>
       </c>
       <c r="P24">
         <v>290000000.0</v>
       </c>
       <c r="Q24">
         <v>102000000.0</v>
       </c>
       <c r="R24">
         <v>-98427400.0</v>
       </c>
       <c r="S24">
         <v>42595000.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
         <v>-542557492.0</v>
       </c>
       <c r="C25">
         <v>536000000.0</v>
       </c>
       <c r="D25">
         <v>110000000.0</v>
       </c>
       <c r="E25">
         <v>-628000000.0</v>
       </c>
       <c r="F25">
         <v>524000000.0</v>
       </c>
       <c r="G25">
         <v>106000000.0</v>
       </c>
       <c r="H25">
         <v>389000000.0</v>
       </c>
       <c r="I25">
         <v>5184000000.0</v>
       </c>
@@ -24031,51 +24240,51 @@
       </c>
       <c r="M25">
         <v>2376000000.0</v>
       </c>
       <c r="N25">
         <v>2703000000.0</v>
       </c>
       <c r="O25">
         <v>516000000.0</v>
       </c>
       <c r="P25">
         <v>1210000000.0</v>
       </c>
       <c r="Q25">
         <v>-120000000.0</v>
       </c>
       <c r="R25">
         <v>1958837600.0</v>
       </c>
       <c r="S25">
         <v>299382000.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26">
         <v>-2497962665.0</v>
       </c>
       <c r="C26">
         <v>-1445000000.0</v>
       </c>
       <c r="D26">
         <v>-1061000000.0</v>
       </c>
       <c r="E26">
         <v>-2530000000.0</v>
       </c>
       <c r="F26">
         <v>-265000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -24088,51 +24297,51 @@
       <c r="L26">
         <v>1449000000.0</v>
       </c>
       <c r="M26">
         <v>24094312.02</v>
       </c>
       <c r="N26">
         <v>806000000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>3812491100.0</v>
       </c>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27">
         <v>163000000.0</v>
       </c>
       <c r="C27">
         <v>-145000000.0</v>
       </c>
       <c r="D27">
         <v>-12000000.0</v>
       </c>
       <c r="E27">
         <v>373000000.0</v>
       </c>
       <c r="F27">
         <v>1261000000.0</v>
       </c>
       <c r="G27">
         <v>924000000.0</v>
       </c>
       <c r="H27">
         <v>-261000000.0</v>
       </c>
       <c r="I27">
         <v>9000000.0</v>
       </c>
@@ -24143,51 +24352,51 @@
         <v>47000000.0</v>
       </c>
       <c r="L27">
         <v>10000000.0</v>
       </c>
       <c r="M27">
         <v>60000000.0</v>
       </c>
       <c r="N27">
         <v>51000000.0</v>
       </c>
       <c r="O27">
         <v>75000000.0</v>
       </c>
       <c r="P27">
         <v>-107000000.0</v>
       </c>
       <c r="Q27">
         <v>9000000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
         <v>-748389614.0</v>
       </c>
       <c r="C28">
         <v>-3505000000.0</v>
       </c>
       <c r="D28">
         <v>-4313000000.0</v>
       </c>
       <c r="E28">
         <v>-7676000000.0</v>
       </c>
       <c r="F28">
         <v>-2507000000.0</v>
       </c>
       <c r="G28">
         <v>837000000.0</v>
       </c>
       <c r="H28">
         <v>-2413000000.0</v>
       </c>
       <c r="I28">
         <v>-1410000000.0</v>
       </c>
@@ -24202,51 +24411,51 @@
       </c>
       <c r="M28">
         <v>-797000000.0</v>
       </c>
       <c r="N28">
         <v>-726000000.0</v>
       </c>
       <c r="O28">
         <v>592000000.0</v>
       </c>
       <c r="P28">
         <v>-558000000.0</v>
       </c>
       <c r="Q28">
         <v>-631000000.0</v>
       </c>
       <c r="R28">
         <v>-977000000.0</v>
       </c>
       <c r="S28">
         <v>-1036884000.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
         <v>8221294723.0</v>
       </c>
       <c r="C29">
         <v>9235000000.0</v>
       </c>
       <c r="D29">
         <v>7388000000.0</v>
       </c>
       <c r="E29">
         <v>11403000000.0</v>
       </c>
       <c r="F29">
         <v>5919000000.0</v>
       </c>
       <c r="G29">
         <v>273000000.0</v>
       </c>
       <c r="H29">
         <v>3285000000.0</v>
       </c>
       <c r="I29">
         <v>2154000000.0</v>
       </c>
@@ -24261,51 +24470,51 @@
       </c>
       <c r="M29">
         <v>3526000000.0</v>
       </c>
       <c r="N29">
         <v>3539000000.0</v>
       </c>
       <c r="O29">
         <v>3420000000.0</v>
       </c>
       <c r="P29">
         <v>3273000000.0</v>
       </c>
       <c r="Q29">
         <v>2591000000.0</v>
       </c>
       <c r="R29">
         <v>3660661600.0</v>
       </c>
       <c r="S29">
         <v>3270079000.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
         <v>-7670743751.0</v>
       </c>
       <c r="C30">
         <v>-5126000000.0</v>
       </c>
       <c r="D30">
         <v>-5295000000.0</v>
       </c>
       <c r="E30">
         <v>-2314000000.0</v>
       </c>
       <c r="F30">
         <v>-942000000.0</v>
       </c>
       <c r="G30">
         <v>-863000000.0</v>
       </c>
       <c r="H30">
         <v>-1432000000.0</v>
       </c>
       <c r="I30">
         <v>-613000000.0</v>
       </c>
@@ -24339,1453 +24548,1469 @@
       <c r="S30">
         <v>-2390188000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BV30"/>
+  <dimension ref="A1:BW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74">
+    <row r="1" spans="1:75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="D1" t="s">
         <v>81</v>
       </c>
       <c r="E1" t="s">
         <v>82</v>
       </c>
       <c r="F1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H1" t="s">
         <v>84</v>
       </c>
       <c r="I1" t="s">
         <v>85</v>
       </c>
       <c r="J1" t="s">
+        <v>86</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="L1" t="s">
         <v>87</v>
       </c>
       <c r="M1" t="s">
         <v>88</v>
       </c>
       <c r="N1" t="s">
+        <v>89</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="P1" t="s">
         <v>90</v>
       </c>
       <c r="Q1" t="s">
         <v>91</v>
       </c>
       <c r="R1" t="s">
+        <v>92</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
         <v>94</v>
       </c>
       <c r="V1" t="s">
+        <v>95</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
         <v>97</v>
       </c>
       <c r="Z1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
         <v>100</v>
       </c>
       <c r="AD1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BL1" t="s">
         <v>126</v>
       </c>
       <c r="BM1" t="s">
         <v>127</v>
       </c>
       <c r="BN1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BP1" t="s">
         <v>129</v>
       </c>
       <c r="BQ1" t="s">
         <v>130</v>
       </c>
       <c r="BR1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="BT1" t="s">
         <v>164</v>
       </c>
       <c r="BU1" t="s">
         <v>165</v>
       </c>
       <c r="BV1" t="s">
-        <v>131</v>
+        <v>166</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>132</v>
       </c>
     </row>
-    <row r="2" spans="1:74">
+    <row r="2" spans="1:75">
       <c r="A2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B2">
+        <v>2782540894.0</v>
+      </c>
+      <c r="C2">
         <v>1872844935.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2563000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2768000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3093000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3104000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3154000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2400000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2227000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1262000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2167000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2049000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4524000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3494000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3693000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3399000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2873000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2010000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1055000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>873000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>378000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>404000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>152000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>160000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>186000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>437000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>64000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>244000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>781000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1865000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>376000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>405000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>610000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>632000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>489000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3548000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3720000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3850000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3780000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3883000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4105000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4401000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1590000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1804000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>883000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1156000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>760000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>815000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2452000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1024000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>825000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>978000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1160000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1543000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>409000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>460000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>495000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>358000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>245000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>379000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>300000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>464000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>409000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>397000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>155000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>198000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>127000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>261000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>188000000.0</v>
       </c>
-      <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
+      <c r="BW2"/>
     </row>
-    <row r="3" spans="1:74">
+    <row r="3" spans="1:75">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B3">
+        <v>1149964151</v>
+      </c>
+      <c r="C3">
         <v>1271962589</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1154000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1164000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1229000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1478000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1346000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1155000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1036000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1170000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1025000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1002000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1101000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1274000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>866000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>823000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>746000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>835000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>647000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>534000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>547000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>250000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>152000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>147000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>310000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>320000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>292000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>251000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>321000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>291000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>267000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>333000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>529000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>587000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>443000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>327000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>313000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>259000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>208000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>244000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>323000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>427000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>401000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>357000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>529000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>787000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>750000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>692000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>829000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>900000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>744000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>707000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>918000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1015000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>838000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>688000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>908000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>953000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>632000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>478000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>729000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>754000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>484000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>477000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>493000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>327254500</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>516000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>489000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>652000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2046000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
         <v>1545000000</v>
       </c>
     </row>
-    <row r="4" spans="1:74">
+    <row r="4" spans="1:75">
       <c r="A4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
+      <c r="BW4"/>
     </row>
-    <row r="5" spans="1:74">
+    <row r="5" spans="1:75">
       <c r="A5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
+      <c r="BW5"/>
     </row>
-    <row r="6" spans="1:74">
+    <row r="6" spans="1:75">
       <c r="A6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>-200886413.0</v>
+      </c>
+      <c r="C6">
         <v>864922145.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-662000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-205000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-325000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-50000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>754000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>173000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>965000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-905000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>118000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2475000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1030000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-199000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>294000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>526000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>863000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>955000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>182000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>495000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-26000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>252000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-26000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-251000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>373000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-180000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-537000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1084000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1489000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-29000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-205000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-22000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>143000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3059000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-172000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-130000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>70000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-103000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-222000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-296000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2811000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-214000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>921000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-273000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>396000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-55000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1637000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1428000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>199000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-153000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-182000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-383000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1134000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-51000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-35000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>137000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>113000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-134000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>79000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-164000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>55000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>242000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-43029200.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>71000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-134000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>73000000.0</v>
       </c>
-      <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
+      <c r="BW6"/>
     </row>
-    <row r="7" spans="1:74">
+    <row r="7" spans="1:75">
       <c r="A7" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B7">
+        <v>-1145953814.0</v>
+      </c>
+      <c r="C7">
         <v>-183850050.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-241000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>923000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-861000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>492000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>588000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>494000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-269000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>949000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-641000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>132000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1633000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>673000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1193000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-92000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1199000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>271000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-166000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-430000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-902000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-91000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>328000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-372000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>310000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>62000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-94000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>193000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-569000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>521000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>282000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-241000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-82000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>83000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-388000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>494000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>5000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-371000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-112000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-235000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>156000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>47000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>98000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-142000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-220000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>467000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>107000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-80000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-447000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>141000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-92000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-43000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-76000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>61000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-88000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>43000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-239000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>101000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>128000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-170000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-62000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>10000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>136000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-66000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>99000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>817313700.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>490000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-152000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-59000000.0</v>
       </c>
-      <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
+      <c r="BW7"/>
     </row>
-    <row r="8" spans="1:74">
+    <row r="8" spans="1:75">
       <c r="A8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
+      <c r="BW8"/>
     </row>
-    <row r="9" spans="1:74">
+    <row r="9" spans="1:75">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
@@ -25859,91 +26084,92 @@
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
-      <c r="BN9"/>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
+      <c r="BW9"/>
     </row>
-    <row r="10" spans="1:74">
+    <row r="10" spans="1:75">
       <c r="A10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
@@ -26017,76 +26243,77 @@
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
+      <c r="BW10"/>
     </row>
-    <row r="11" spans="1:74">
+    <row r="11" spans="1:75">
       <c r="A11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -26205,1585 +26432,1606 @@
       </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
       <c r="BL11">
         <v>0.0</v>
       </c>
       <c r="BM11">
         <v>0.0</v>
       </c>
-      <c r="BN11"/>
+      <c r="BN11">
+        <v>0.0</v>
+      </c>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
+      <c r="BW11"/>
     </row>
-    <row r="12" spans="1:74">
+    <row r="12" spans="1:75">
       <c r="A12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>263000000.0</v>
       </c>
       <c r="M12">
         <v>263000000.0</v>
       </c>
       <c r="N12">
+        <v>263000000.0</v>
+      </c>
+      <c r="O12">
         <v>365000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>197000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-538000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-135000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1558000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>550000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>492000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-193000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-376000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-523000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-825000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>693000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-102000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>155000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1264000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>271265404.27</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-477016401.64</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>515922572.59</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>465645381.47</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-30976535.27</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-2635312873.65</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>382924294.51</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1741612032.39</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-117178697.51</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>673463312.99</v>
       </c>
-      <c r="AM12">
-[...1 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>-942850950.08</v>
       </c>
-      <c r="AQ12">
-[...1 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>501677996.73</v>
       </c>
-      <c r="AU12">
-[...1 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
         <v>910288995.58</v>
       </c>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
-      <c r="BN12"/>
+      <c r="BN12">
+        <v>0.0</v>
+      </c>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
+      <c r="BW12"/>
     </row>
-    <row r="13" spans="1:74">
+    <row r="13" spans="1:75">
       <c r="A13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-641000000.0</v>
       </c>
       <c r="M13">
         <v>-641000000.0</v>
       </c>
       <c r="N13">
+        <v>-641000000.0</v>
+      </c>
+      <c r="O13">
         <v>673000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1193000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-92000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1199000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>271000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-166000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-430000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-902000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-91000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>318000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-372000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>271000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>62000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-82000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>193000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-459873760.14</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>205393012.6</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>220106150.48</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-182769604.13</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-63501897.31</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>115583897.97</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-311775521.62</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>344774392.6</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3755727.48</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-418216996.58</v>
       </c>
-      <c r="AM13">
-[...1 lines deleted...]
-      </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>-156780579.44</v>
       </c>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
         <v>40444023.75</v>
       </c>
-      <c r="AU13">
-[...1 lines deleted...]
-      </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
+        <v>0.0</v>
+      </c>
+      <c r="AY13">
         <v>-65894756.66</v>
       </c>
-      <c r="AY13">
-[...1 lines deleted...]
-      </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
       <c r="BL13">
         <v>0.0</v>
       </c>
       <c r="BM13">
         <v>0.0</v>
       </c>
-      <c r="BN13"/>
+      <c r="BN13">
+        <v>0.0</v>
+      </c>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
+      <c r="BW13"/>
     </row>
-    <row r="14" spans="1:74">
+    <row r="14" spans="1:75">
       <c r="A14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>1538966845.0</v>
+      </c>
+      <c r="C14">
         <v>1434829753.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>1322000000.0</v>
+      </c>
+      <c r="E14">
         <v>1184000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1314000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1225000000.0</v>
       </c>
-      <c r="G14">
-[...1 lines deleted...]
-      </c>
       <c r="H14">
+        <v>1218000000.0</v>
+      </c>
+      <c r="I14">
         <v>1289000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1195000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1250000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3374000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2177000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1105000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1470000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1047000000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
+        <v>1177000000.0</v>
+      </c>
+      <c r="R14">
         <v>1030000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1088000000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>1202000000.0</v>
+      </c>
+      <c r="U14">
         <v>1036000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1045000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>927000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>681000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>580000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>943000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>581000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>574000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>562000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>577000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>398000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>557000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>578000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>505691938.36</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>646000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1354000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>552000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>456000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>268000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>423000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>281000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>257000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>542000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>808000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>505000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>535000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>530000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>646000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>505000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>517000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>484000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>498000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>453000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>455000000.0</v>
       </c>
       <c r="BB14">
         <v>455000000.0</v>
       </c>
       <c r="BC14">
+        <v>455000000.0</v>
+      </c>
+      <c r="BD14">
         <v>431000000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
-      <c r="BN14"/>
-      <c r="BO14">
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>391000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>382000000.0</v>
       </c>
-      <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
+      <c r="BW14"/>
     </row>
-    <row r="15" spans="1:74">
+    <row r="15" spans="1:75">
       <c r="A15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>379979436.0</v>
+      </c>
+      <c r="C15">
         <v>379690325.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>356000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>368000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>333000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>348000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>338000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>594000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>271000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>270000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>264000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>274000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>218000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>420000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>214000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>215000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="R15">
         <v>78000000.0</v>
       </c>
       <c r="S15">
-        <v>44000000.0</v>
+        <v>78000000.0</v>
       </c>
       <c r="T15">
         <v>44000000.0</v>
       </c>
       <c r="U15">
         <v>44000000.0</v>
       </c>
       <c r="V15">
-        <v>77000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="W15">
         <v>77000000.0</v>
       </c>
       <c r="X15">
         <v>77000000.0</v>
       </c>
       <c r="Y15">
         <v>77000000.0</v>
       </c>
       <c r="Z15">
         <v>77000000.0</v>
       </c>
       <c r="AA15">
+        <v>77000000.0</v>
+      </c>
+      <c r="AB15">
         <v>60000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>62000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>61000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>62000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>61000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>62000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>60000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>61000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>62000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>61000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>41000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>42000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>41000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>42000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>41000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>132000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>133000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>125000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>138000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201000000.0</v>
       </c>
       <c r="AU15">
         <v>201000000.0</v>
       </c>
       <c r="AV15">
         <v>201000000.0</v>
       </c>
       <c r="AW15">
+        <v>201000000.0</v>
+      </c>
+      <c r="AX15">
         <v>202000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>183000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>182000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>183000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>184000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>167000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>166000000.0</v>
       </c>
       <c r="BD15">
         <v>166000000.0</v>
       </c>
       <c r="BE15">
         <v>166000000.0</v>
       </c>
       <c r="BF15">
+        <v>166000000.0</v>
+      </c>
+      <c r="BG15">
         <v>151000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>150000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000000.0</v>
       </c>
       <c r="BI15">
         <v>151000000.0</v>
       </c>
       <c r="BJ15">
         <v>151000000.0</v>
       </c>
       <c r="BK15">
-        <v>150000000.0</v>
+        <v>151000000.0</v>
       </c>
       <c r="BL15">
         <v>150000000.0</v>
       </c>
       <c r="BM15">
         <v>150000000.0</v>
       </c>
       <c r="BN15">
-        <v>158112100.0</v>
+        <v>150000000.0</v>
       </c>
       <c r="BO15">
         <v>158112100.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BP15">
+        <v>158112100.0</v>
+      </c>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
+      <c r="BW15"/>
     </row>
-    <row r="16" spans="1:74">
+    <row r="16" spans="1:75">
       <c r="A16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>2581654480.0</v>
+      </c>
+      <c r="C16">
         <v>2737767080.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1901000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2563000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2768000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3093000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3104000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3154000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2400000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2227000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1262000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2167000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2049000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4524000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3494000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3693000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3399000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2873000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2010000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1055000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>873000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>378000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>404000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>152000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>160000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>186000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>437000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>64000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>244000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>781000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1865000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>376000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>405000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>610000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>632000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>489000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3548000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3720000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3850000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3780000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3883000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4105000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4401000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1590000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1804000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>883000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1156000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>760000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>815000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2452000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1024000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>825000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>978000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1160000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1543000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>409000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>460000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>495000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>358000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>245000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>379000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>300000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>464000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>409000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>397000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>154970800.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>198000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>127000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>261000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>188000000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
+      <c r="BW16"/>
     </row>
-    <row r="17" spans="1:74">
+    <row r="17" spans="1:75">
       <c r="A17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
+      <c r="BW17"/>
     </row>
-    <row r="18" spans="1:74">
+    <row r="18" spans="1:75">
       <c r="A18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>1036672129.0</v>
+      </c>
+      <c r="C18">
         <v>1134075049.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>977000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1210000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>86000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>551000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1128000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1652000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>889000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1776000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1713000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>988000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1387000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1696000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3223000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2156000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>619000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1349000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1491000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>835000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-319000000.0</v>
       </c>
-      <c r="V18">
-[...1 lines deleted...]
-      </c>
       <c r="W18">
+        <v>0.0</v>
+      </c>
+      <c r="X18">
         <v>580000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-981000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-185000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>420000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>542000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1025000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>115000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>198000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>992000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>200000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-652000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>313000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>149000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>912000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>15000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-95000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>102000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-39000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-141000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-105000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>141000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-22000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-254000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>81000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>342000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>417000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-372000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>76000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>96000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>121000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-23000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-257000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>191000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>280000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-243000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>289000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>291000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-98000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-96000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>161000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-6000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>327000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>444407100.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>898000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>304000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>30000000.0</v>
       </c>
-      <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
+      <c r="BW18"/>
     </row>
-    <row r="19" spans="1:74">
+    <row r="19" spans="1:75">
       <c r="A19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B19">
+        <v>12000000.0</v>
+      </c>
+      <c r="C19">
         <v>2000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1316000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1375000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1348000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1513000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1308000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1170000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1135000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1280000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1101000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1159000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1755000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1170000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-690000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-110000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>337000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>50000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-31000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>204000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-200000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-136000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-206000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-321000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-466000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-343000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-309000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-314000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-788456.86</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1561036.53</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>2275140.3</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>4646480.29</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>7174172.98</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-799424.41</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>771307.37</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>751145.5</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-744158.36</v>
       </c>
-      <c r="AM19">
-[...1 lines deleted...]
-      </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
+        <v>0.0</v>
+      </c>
+      <c r="AQ19">
         <v>2167473.45</v>
       </c>
-      <c r="AQ19">
-[...1 lines deleted...]
-      </c>
       <c r="AR19">
         <v>0.0</v>
       </c>
       <c r="AS19">
         <v>0.0</v>
       </c>
       <c r="AT19">
+        <v>0.0</v>
+      </c>
+      <c r="AU19">
         <v>-1362189140.35</v>
       </c>
-      <c r="AU19">
-[...1 lines deleted...]
-      </c>
       <c r="AV19">
         <v>0.0</v>
       </c>
       <c r="AW19">
         <v>0.0</v>
       </c>
       <c r="AX19">
+        <v>0.0</v>
+      </c>
+      <c r="AY19">
         <v>1398851548.53</v>
       </c>
-      <c r="AY19">
-[...1 lines deleted...]
-      </c>
       <c r="AZ19">
         <v>0.0</v>
       </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
         <v>0.0</v>
       </c>
       <c r="BI19">
         <v>0.0</v>
       </c>
       <c r="BJ19">
         <v>0.0</v>
       </c>
       <c r="BK19">
         <v>0.0</v>
       </c>
       <c r="BL19">
         <v>0.0</v>
       </c>
       <c r="BM19">
         <v>0.0</v>
       </c>
-      <c r="BN19"/>
+      <c r="BN19">
+        <v>0.0</v>
+      </c>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
+      <c r="BW19"/>
     </row>
-    <row r="20" spans="1:74">
+    <row r="20" spans="1:75">
       <c r="A20" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27814,2156 +28062,2187 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
+      <c r="BW20"/>
     </row>
-    <row r="21" spans="1:74">
+    <row r="21" spans="1:75">
       <c r="A21" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B21">
+        <v>-590000000.0</v>
+      </c>
+      <c r="C21">
         <v>3052000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-186000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-178000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>55000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-109000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-1402000000.0</v>
       </c>
       <c r="M21">
         <v>-1402000000.0</v>
       </c>
       <c r="N21">
+        <v>-1402000000.0</v>
+      </c>
+      <c r="O21">
         <v>41000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2969000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-888000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-601000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-581000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-868000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-673000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>82000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-64000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-322000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1041000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>259000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-448000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-40000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1074000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-444093778.18</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-450997325.18</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5463627.85</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-10617321.4</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>774413.38</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3063371861.3</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-757054920.46</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5747011183.96</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-7511454.97</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2859800565.56</v>
       </c>
-      <c r="AM21">
-[...1 lines deleted...]
-      </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
         <v>-18062278.74</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
         <v>-15489200.59</v>
       </c>
-      <c r="AU21">
-[...1 lines deleted...]
-      </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
         <v>-17885719.66</v>
       </c>
-      <c r="AY21">
-[...1 lines deleted...]
-      </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
       <c r="BL21">
         <v>0.0</v>
       </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
-      <c r="BN21"/>
+      <c r="BN21">
+        <v>0.0</v>
+      </c>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
+      <c r="BW21"/>
     </row>
-    <row r="22" spans="1:74">
+    <row r="22" spans="1:75">
       <c r="A22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B22">
+        <v>1574057295.0</v>
+      </c>
+      <c r="C22">
         <v>933238851.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1286000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>851000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>859000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>146000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>820000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1000000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1176000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>743000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1864000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>866000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>636000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>784000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1609000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2432000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1625000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-408000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>551000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>224000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>220000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-153000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-194000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-235000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1797000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>113000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>187000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1784000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>110000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1356000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-243000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-418000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-654000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1268000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>534000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2640000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>211000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>91000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-251000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-267000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-118000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-641000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1801000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>126000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-668000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-472000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>354000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>615000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>247000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-58000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>370000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>179000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>171000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-118000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>289000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>397000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>426000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>266000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>510000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>655000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>47000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>73000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>223000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>172000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>525000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-97479200.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>101000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>160000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>515000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>380000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1299000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>522000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>167000000.0</v>
       </c>
-      <c r="BV22"/>
+      <c r="BW22"/>
     </row>
-    <row r="23" spans="1:74">
+    <row r="23" spans="1:75">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>204527189.0</v>
+      </c>
+      <c r="C23">
         <v>145881019.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>-216000000.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="E23">
+        <v>-72000000.0</v>
+      </c>
+      <c r="F23">
         <v>46000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-284000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-106000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-603000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>131000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>110000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>52000000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>39000000.0</v>
+      </c>
+      <c r="T23">
         <v>-1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-196000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-16000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1167000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1097000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>592000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>272000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-40000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-314000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1144000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-7000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AH23">
         <v>1000000.0</v>
       </c>
       <c r="AI23">
+        <v>1000000.0</v>
+      </c>
+      <c r="AJ23">
         <v>3000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AM23">
         <v>-1000000.0</v>
       </c>
       <c r="AN23">
         <v>-1000000.0</v>
       </c>
       <c r="AO23">
         <v>-1000000.0</v>
       </c>
       <c r="AP23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AQ23">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AR23">
         <v>-1000000.0</v>
       </c>
       <c r="AS23">
         <v>-1000000.0</v>
       </c>
       <c r="AT23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AU23">
         <v>-139000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="AX23">
         <v>22000000.0</v>
       </c>
       <c r="AY23">
-        <v>-3000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="AZ23">
         <v>-3000000.0</v>
       </c>
       <c r="BA23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="BB23">
         <v>-903000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="BC23">
         <v>-3000000.0</v>
       </c>
       <c r="BD23">
-        <v>1000000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="BE23">
         <v>1000000.0</v>
       </c>
       <c r="BF23">
+        <v>1000000.0</v>
+      </c>
+      <c r="BG23">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="BH23">
         <v>-3000000.0</v>
       </c>
       <c r="BI23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="BJ23">
         <v>250000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-657000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-142000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>164000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-372000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-865548800.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-203000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-193000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-129000000.0</v>
       </c>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
+      <c r="BW23"/>
     </row>
-    <row r="24" spans="1:74">
+    <row r="24" spans="1:75">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24">
+        <v>11028426.0</v>
+      </c>
+      <c r="C24">
         <v>25978811.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-155000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-95000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-19000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-31000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-10000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-114000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-96000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-887000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-811000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-197000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1394000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>514000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-81000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>133000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>193000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>237000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>14000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>15000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-60000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-11000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-148000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-51000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-52000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-86000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>567000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-171000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>484000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2377000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1019000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-54000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>27000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>12000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-25000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-47000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-41000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2905000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-65000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-116000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289000000.0</v>
       </c>
       <c r="AV24">
         <v>289000000.0</v>
       </c>
       <c r="AW24">
+        <v>289000000.0</v>
+      </c>
+      <c r="AX24">
         <v>11000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1538000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>290000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-92000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>17000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>40000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>92000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-87000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>78000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>282000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>49000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-114000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>45000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>100000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>184000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>9000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>49000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3870572600.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-3859000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-56000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-66000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>82000000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>12000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:74">
+    <row r="25" spans="1:75">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>252651234.0</v>
+      </c>
+      <c r="C25">
         <v>-66945399.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>16000000.0</v>
+      </c>
+      <c r="E25">
         <v>-469000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>62000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>518000000.0</v>
       </c>
-      <c r="G25">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
+        <v>-93000000.0</v>
+      </c>
+      <c r="I25">
         <v>46000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>9000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-63000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1517000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1036000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>47000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1496000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>720000000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>-625000000.0</v>
+      </c>
+      <c r="R25">
         <v>-209000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1062000000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>523000000.0</v>
+      </c>
+      <c r="U25">
         <v>1478000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-162000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>676000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>778000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-131000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1960000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>567000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>695000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>175000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>854000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1916000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1474000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1117000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>630000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2243000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>600000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-2734000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>41000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>300000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>784000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>759000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>336000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1058000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1520000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>612000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1197000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>931000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>488000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>358000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>621000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>860000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>430000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>652000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>292000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>749000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>718000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>324000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>384000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>561000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>25000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-10000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>647000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>616000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>253000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>369000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>96000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>433779200.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1014000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>866000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>250000000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
+      <c r="BW25"/>
     </row>
-    <row r="26" spans="1:74">
+    <row r="26" spans="1:75">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26">
+        <v>-708827074.0</v>
+      </c>
+      <c r="C26">
         <v>-774368426.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-939000000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
+        <v>-466000000.0</v>
+      </c>
+      <c r="F26">
         <v>-62000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-108000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-732000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-440000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-165000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-350000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-361000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-310000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-40000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-387000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-659000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1018000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-466000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-265000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="U26">
         <v>1000000.0</v>
       </c>
-      <c r="V26"/>
+      <c r="V26">
+        <v>1000000.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
-        <v>-101000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI26">
         <v>-101000000.0</v>
       </c>
       <c r="AJ26">
+        <v>-101000000.0</v>
+      </c>
+      <c r="AK26">
         <v>2313922097.96</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2253436490.65</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2157315076.65</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>1046889675.6</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>24094312.02</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>26357902.66</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>816000000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
-        <v>-109508900.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO26">
         <v>-109508900.0</v>
       </c>
-      <c r="BP26"/>
+      <c r="BP26">
+        <v>-109508900.0</v>
+      </c>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
+      <c r="BW26"/>
     </row>
-    <row r="27" spans="1:74">
+    <row r="27" spans="1:75">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27">
+        <v>210000000.0</v>
+      </c>
+      <c r="C27">
         <v>69000000.0</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27">
+        <v>75000000.0</v>
+      </c>
+      <c r="E27">
         <v>12000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-2000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-13000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-154000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-99000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>151000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>29000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>-71000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-1470000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>-1000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>87000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>107000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>62000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>28000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>34000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>35000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>64000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-3000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>35000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-47000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>22000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>20000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>15000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-12000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>7000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>23000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-9000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-5000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="AK27">
         <v>-15000000.0</v>
       </c>
       <c r="AL27">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AM27">
         <v>-14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AN27">
         <v>16000000.0</v>
       </c>
       <c r="AO27">
+        <v>16000000.0</v>
+      </c>
+      <c r="AP27">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AQ27">
         <v>-3000000.0</v>
       </c>
       <c r="AR27">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AS27">
         <v>9000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-7000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AV27">
         <v>-1000000.0</v>
       </c>
       <c r="AW27">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AX27">
         <v>33000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>49000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>4000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="BB27">
         <v>14000000.0</v>
       </c>
       <c r="BC27">
+        <v>14000000.0</v>
+      </c>
+      <c r="BD27">
         <v>9000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>-291000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>457000000.0</v>
       </c>
-      <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
+      <c r="BW27"/>
     </row>
-    <row r="28" spans="1:74">
+    <row r="28" spans="1:75">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>-1338449992.0</v>
+      </c>
+      <c r="C28">
         <v>2140254411.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1519000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1078000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-294000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-741000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1175000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-912000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-677000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-639000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2600000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-639000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-435000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-750000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3822000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2011000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1093000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-916000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-913000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-717000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>39000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-64000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-322000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1041000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>182000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-525000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-100000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1136000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-652000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1206000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-68000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-77000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-59000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2712000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1009000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10288000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-52000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-43000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-41000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-43000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-41000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-138000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-134000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-126000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1292000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-340000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-232000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-471000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>246000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-187000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-190000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-183000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-166000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-168000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>852000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-230000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>138000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-144000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-234000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-310000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>130000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-156000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-288000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-203000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-4565483000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3035000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-392000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>111000000.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
+      <c r="BW28"/>
     </row>
-    <row r="29" spans="1:74">
+    <row r="29" spans="1:75">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>2186636280.0</v>
+      </c>
+      <c r="C29">
         <v>2406037638.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2131000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2374000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1315000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2029000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2474000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2807000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1925000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2946000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2738000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1990000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-286000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2970000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4089000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2979000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1365000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2184000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2138000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1369000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>228000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>250000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>732000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-834000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>125000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>740000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>834000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1275000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>436000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>485000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1259000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>533000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-123000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>900000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>592000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1239000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>328000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>164000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>310000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>205000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>182000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>322000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>542000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>335000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>275000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>868000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>1092000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1109000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>457000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>976000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>840000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>828000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>895000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>758000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>1029000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>968000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>665000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>952000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>921000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>769000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>631000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>658000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>645000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>471000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>820000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>771661600.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1414000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>793000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>682000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2687000000.0</v>
       </c>
-      <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
-      <c r="BV29">
+      <c r="BV29"/>
+      <c r="BW29">
         <v>3014000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:74">
+    <row r="30" spans="1:75">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>-1072765162.0</v>
+      </c>
+      <c r="C30">
         <v>-3635035270.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1316000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1375000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1348000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1513000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1308000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1170000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1135000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1280000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4015000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2914000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1755000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-2314000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-690000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-791000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>337000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-395000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-327000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-424000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>204000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-200000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-136000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-206000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-321000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-466000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-343000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-309000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-314000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-373000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>300000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-501000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-39000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1787000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>512000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-14706000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-459000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-244000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-196000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-270000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-369000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-469000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2424000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-424000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-643000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-798000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-463000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-692000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2397000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>638000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-451000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-803000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-903000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-975000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-741000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-788000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-832000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-671000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-583000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-592000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-684000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-657000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-299000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-468000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-372000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3761162000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4375000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-532000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-718000000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
+      <c r="BW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>