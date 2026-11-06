--- v0 (2026-07-14)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1915,54 +1921,60 @@
         <v>319300000.0</v>
       </c>
       <c r="G36">
         <v>198100000.0</v>
       </c>
       <c r="H36">
         <v>97299999.0</v>
       </c>
       <c r="I36">
         <v>583200000.0</v>
       </c>
       <c r="J36">
         <v>391400000.0</v>
       </c>
       <c r="K36">
         <v>377200000.0</v>
       </c>
       <c r="L36">
         <v>-1066600000.0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
-      <c r="B37"/>
-      <c r="C37"/>
+      <c r="B37">
+        <v>3800000.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
       <c r="D37"/>
-      <c r="E37"/>
+      <c r="E37">
+        <v>2600000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38">
         <v>99100000.0</v>
       </c>
       <c r="C38">
         <v>95800000.0</v>
       </c>
       <c r="D38">
         <v>73700000.0</v>
       </c>
       <c r="E38">
         <v>28600000.0</v>
       </c>
       <c r="F38">
@@ -2666,723 +2678,773 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>114400000.0</v>
+      </c>
+      <c r="C2">
+        <v>118800000.0</v>
+      </c>
+      <c r="D2">
         <v>130800000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>132300000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>114700000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>104100000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>87300000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>116600000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>108400000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101300000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>84100000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>106500000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>111100000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>100800000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>247100000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>109600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>241100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>247900000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>233900000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>273700000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>244300000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>242200000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>233600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-280100000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>-117700000.0</v>
+      </c>
+      <c r="C5">
+        <v>-112600000.0</v>
+      </c>
+      <c r="D5">
         <v>-110900000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="E5"/>
+      <c r="F5">
         <v>-97600000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-92000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-141700000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-172600000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-115600000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-154800000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-145700000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-118600000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-152300000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-130700000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-487800000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-131500000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-606000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-530900000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-458600000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-440200000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-503800000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-484300000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-497200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
         <v>17</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
+        <v>13200000.0</v>
+      </c>
+      <c r="D7">
         <v>13900000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>70200000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>13400000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13200000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>11100000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>63300000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>10500000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>7900000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7900000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>49800000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7100000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>6700000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>97600000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>19100000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>18</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>72400000.0</v>
       </c>
       <c r="D8">
         <v>72400000.0</v>
       </c>
       <c r="E8">
         <v>72400000.0</v>
       </c>
       <c r="F8">
         <v>72400000.0</v>
       </c>
       <c r="G8">
         <v>72400000.0</v>
       </c>
       <c r="H8">
         <v>72400000.0</v>
       </c>
       <c r="I8">
         <v>72400000.0</v>
       </c>
       <c r="J8">
         <v>72400000.0</v>
       </c>
       <c r="K8">
         <v>72400000.0</v>
       </c>
       <c r="L8">
         <v>72400000.0</v>
       </c>
       <c r="M8">
         <v>72400000.0</v>
       </c>
       <c r="N8">
         <v>72400000.0</v>
       </c>
       <c r="O8">
         <v>72400000.0</v>
       </c>
       <c r="P8">
         <v>72400000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
+      <c r="Q8">
+        <v>72400000.0</v>
+      </c>
+      <c r="R8">
+        <v>72400000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9">
         <v>1716500000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1715200000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1712700000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1710900000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1719900000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1718200000.0</v>
       </c>
-      <c r="I9"/>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>1722600000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>376800000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>0.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>368200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>369300000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>251100000.0</v>
+      </c>
+      <c r="C10">
+        <v>231400000.0</v>
+      </c>
+      <c r="D10">
         <v>232000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>233800000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>185000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>152500000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>173800000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>165800000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>165100000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>175500000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>220600000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>227200000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>229000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>276900000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>510200000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>230700000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>438600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>650600000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>307200000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>478600000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>450800000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>386700000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>578400000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>233800000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>182400000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>152500000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>173800000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>165800000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>165100000.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>229000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>276900000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>510200000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>230700000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>438600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>650600000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>251100000.0</v>
+      </c>
+      <c r="C12">
+        <v>231400000.0</v>
+      </c>
+      <c r="D12">
         <v>232000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>233800000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>185000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>152500000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>173800000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>165800000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>165100000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>175500000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>220600000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>227200000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>229000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>276900000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>510200000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>230700000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>438600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>650600000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>307200000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>478600000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>450800000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>386700000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>588400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>72400000.0</v>
       </c>
       <c r="C13">
-        <v>1249900000.0</v>
+        <v>72400000.0</v>
       </c>
       <c r="D13">
         <v>72400000.0</v>
       </c>
       <c r="E13">
-        <v>72400000.0</v>
+        <v>1249900000.0</v>
       </c>
       <c r="F13">
         <v>72400000.0</v>
       </c>
       <c r="G13">
         <v>72400000.0</v>
       </c>
       <c r="H13">
         <v>72400000.0</v>
       </c>
       <c r="I13">
         <v>72400000.0</v>
       </c>
       <c r="J13">
         <v>72400000.0</v>
       </c>
       <c r="K13">
         <v>72400000.0</v>
       </c>
       <c r="L13">
         <v>72400000.0</v>
       </c>
       <c r="M13">
         <v>72400000.0</v>
       </c>
@@ -3391,2582 +3453,2800 @@
       </c>
       <c r="O13">
         <v>72400000.0</v>
       </c>
       <c r="P13">
         <v>72400000.0</v>
       </c>
       <c r="Q13">
         <v>72400000.0</v>
       </c>
       <c r="R13">
         <v>72400000.0</v>
       </c>
       <c r="S13">
         <v>72400000.0</v>
       </c>
       <c r="T13">
         <v>72400000.0</v>
       </c>
       <c r="U13">
         <v>72400000.0</v>
       </c>
       <c r="V13">
         <v>72400000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>72400000.0</v>
+      </c>
+      <c r="X13">
+        <v>72400000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>58100000.0</v>
+      </c>
+      <c r="C14">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58100000.0</v>
       </c>
       <c r="D14">
         <v>58000000.0</v>
       </c>
       <c r="E14">
-        <v>57900000.0</v>
+        <v>58100000.0</v>
       </c>
       <c r="F14">
-        <v>57900000.0</v>
+        <v>58000000.0</v>
       </c>
       <c r="G14">
         <v>57900000.0</v>
       </c>
       <c r="H14">
+        <v>57900000.0</v>
+      </c>
+      <c r="I14">
+        <v>57900000.0</v>
+      </c>
+      <c r="J14">
         <v>57800000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>57800000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>57700000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>57600000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>57500000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>57400000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>57300000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>56725307.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>56700000.0</v>
       </c>
       <c r="R14">
         <v>56700000.0</v>
       </c>
       <c r="S14">
-        <v>59200000.0</v>
+        <v>56700000.0</v>
       </c>
       <c r="T14">
         <v>56700000.0</v>
       </c>
       <c r="U14">
+        <v>59200000.0</v>
+      </c>
+      <c r="V14">
+        <v>56700000.0</v>
+      </c>
+      <c r="W14">
         <v>59300000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>58900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>72400000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
         <v>26</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
+        <v>158700000.0</v>
+      </c>
+      <c r="D16">
         <v>169200000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="E16"/>
+      <c r="F16">
         <v>73000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>94200000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>87400000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>71400000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>63500000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>94200000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>82200000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>92500000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>75800000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>93900000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>150400000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>93600000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>117600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>99300000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>96500000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>101100000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>87500000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>90300000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>95500000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>105100000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
+        <v>1420000000.0</v>
+      </c>
+      <c r="C20">
+        <v>1436000000.0</v>
+      </c>
+      <c r="D20">
         <v>1398200000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1164000000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>1161400000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1167800000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>964500000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>956600000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>965400000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>950400000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>830100000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>841200000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>827300000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>835300000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1530900000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>836600000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1497100000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1523700000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1402700000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1583800000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1417900000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1426000000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1595100000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>724400000.0</v>
+      </c>
+      <c r="C21">
+        <v>745700000.0</v>
+      </c>
+      <c r="D21">
         <v>789300000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>557200000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>572900000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>592300000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>412300000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>419300000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>440200000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>443600000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>297000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>308900000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>314300000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>325000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>406500000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>344900000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>419900000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>435800000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>452100000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>467100000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>478700000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>491300000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>503000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22">
+        <v>216800000.0</v>
+      </c>
+      <c r="C22">
+        <v>238500000.0</v>
+      </c>
+      <c r="D22">
         <v>260500000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>169500000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>195900000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>190300000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>158300000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>144800000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>169800000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>171000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>166100000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>157100000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>165900000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>173800000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>492900000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>145600000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>435700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>442900000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>471300000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>449100000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>445800000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>456900000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>436900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>3561600000.0</v>
+      </c>
+      <c r="C23">
+        <v>3595100000.0</v>
+      </c>
+      <c r="D23">
         <v>3640400000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3116400000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2917700000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2917700000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2428700000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2386500000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2410600000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2387500000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2098700000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>2129400000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2094100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2195000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>4336000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2129400000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>4132400000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>4499100000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>4353200000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4486600000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4474500000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4423200000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4586500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>34</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>1260000000.0</v>
+      </c>
+      <c r="D24">
         <v>1259400000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1004400000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>834300000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>861800000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>541100000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>540600000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>638200000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>638900000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>639600000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>640300000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>708100000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>829600000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>880700000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>545100000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>843200000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>842900000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
         <v>1004400000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>834300000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>861800000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>541100000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>540600000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>638200000.0</v>
       </c>
-      <c r="I25"/>
-      <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>708100000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>829600000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>880700000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>545100000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>843200000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>842900000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>36</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
+        <v>8200000.0</v>
+      </c>
+      <c r="D26">
         <v>8100000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>139400000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
         <v>1300000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>1131400000.0</v>
+      </c>
+      <c r="C28">
+        <v>1235700000.0</v>
+      </c>
+      <c r="D28">
         <v>1290799999.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>905700000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>910300000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>989900000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>641900000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>648100000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>638600000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>691500000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>457100000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>467500000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>492800000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>568800000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>695200000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>650500000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>823200000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>331000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>661500000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>465900000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>414100000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>494500000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>635200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>39</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>2720200000.0</v>
+      </c>
+      <c r="D29">
         <v>2748000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2392500000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2296000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2304100000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1911200000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1815500000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1863900000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1848900000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1633900000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1608900000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1587300000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1694200000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3204400000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3144400000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2951000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>374500000.0</v>
+      </c>
+      <c r="C30">
+        <v>406900000.0</v>
+      </c>
+      <c r="D30">
         <v>479400000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>364500000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>358900000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>325000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>281900000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>274500000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>233200000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>230500000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>182800000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>214900000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>179100000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>200900000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>499500000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>205100000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>486900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>591900000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>602600000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>496700000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>601700000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>554600000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>578000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-269000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-305100000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1173700000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-397700000.0</v>
       </c>
-      <c r="P31"/>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
         <v>42</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
+        <v>287700000.0</v>
+      </c>
+      <c r="D32">
         <v>251400000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>283800000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>160700000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>124100000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>113300000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>80100000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>174200000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>105000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>332200000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>310000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>312600000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>384300000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>721300000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>263700000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>406500000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>2589900000.0</v>
+      </c>
+      <c r="C33">
+        <v>2614600000.0</v>
+      </c>
+      <c r="D33">
         <v>2626300000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2263500000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2147100000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2174500000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1751800000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1744000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1780000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1755600000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1469600000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1485000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1468900000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1493800000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2640200000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1506100000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2650100000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2770700000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2700899999.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2943500000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2713000000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2750899999.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2944100000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
         <v>44</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
+        <v>123000000.0</v>
+      </c>
+      <c r="D34">
         <v>119600000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>36800000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>89500000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>85000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>80000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>4600000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>91900000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>77800000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>72600000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>1800000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>67900000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>88200000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>148100000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>60100000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>144600000.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>1525200000.0</v>
+      </c>
+      <c r="C35">
+        <v>1616500000.0</v>
+      </c>
+      <c r="D35">
         <v>1619100000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1290500000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1095300000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1121900000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>758500000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>759200000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>883500000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>870800000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>837700000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>831000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>908900000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1022900000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1343800000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>714200000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1345800000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1789200000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1829200000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1862200000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1898899999.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1936300000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1953900000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>99300000.0</v>
+      </c>
+      <c r="C36">
+        <v>93300000.0</v>
+      </c>
+      <c r="D36">
         <v>90900000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>96600000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>93900000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>92700000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>98300000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>93600000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>95500000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>86700000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>85100000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>71000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>78500000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>77900000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>184900000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>56700000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>233400000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>239100000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>254099999.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>319300000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>192900000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>194999999.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>193600000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
-      <c r="C37"/>
-[...3 lines deleted...]
-      <c r="G37"/>
+      <c r="C37">
+        <v>19500000.0</v>
+      </c>
+      <c r="D37">
+        <v>19500000.0</v>
+      </c>
+      <c r="E37">
+        <v>3800000.0</v>
+      </c>
+      <c r="F37">
+        <v>-1600000.0</v>
+      </c>
+      <c r="G37">
+        <v>1800000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
         <v>99100000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>105000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>104900000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>99000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>95800000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>96400000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-1.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>2129400000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>82600000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>82200000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>194800000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>28600000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>239200000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>245800000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1.0</v>
       </c>
-      <c r="S38"/>
-[...1 lines deleted...]
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
         <v>1.0</v>
       </c>
-      <c r="V38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:22">
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>129300000.0</v>
+      </c>
+      <c r="C39">
+        <v>103700000.0</v>
+      </c>
+      <c r="D39">
         <v>42200000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>85100000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>30800000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>75400000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>62900000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>57400000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>62500000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>54900000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>59600000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>45200000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>51200000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>49600000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>193200000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>41900000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>121100000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>43000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>271200000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>118700000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>263200000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>274100000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>39100000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>374500000.0</v>
+      </c>
+      <c r="C40">
+        <v>189300000.0</v>
+      </c>
+      <c r="D40">
         <v>185200000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>289000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>161200000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>126000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>99300000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>129200000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>109100000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>103300000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>79800000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>110800000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>98900000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>97900000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>229300000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>103200000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>259200000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>305300000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>318400000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>381200000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>390800000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>379700000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>322199999.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>156700000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>149400000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>573600000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>140100000.0</v>
       </c>
-      <c r="P41"/>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
+        <v>914000000.0</v>
+      </c>
+      <c r="C42">
+        <v>910900000.0</v>
+      </c>
+      <c r="D42">
         <v>907000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1256800000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>903000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>899000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>895500000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>896700000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>893900000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>890200000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>887800000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>889300000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>873200000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>878200000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-471300000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>915300000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-510100000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-517400000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-496400000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-327200000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-241600000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-252200000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-256400000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>55</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>716900000.0</v>
+      </c>
+      <c r="D45">
         <v>716300000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>688900000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>682000000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>676300000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>620200000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>599800000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>609100000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>585900000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>561700000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>564100000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>531300000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>531400000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1268900000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>1250800000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>1219100000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>327900000.0</v>
+      </c>
+      <c r="C46">
+        <v>318400000.0</v>
+      </c>
+      <c r="D46">
         <v>321200000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>303800000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>307800000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>309500000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>276000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>272300000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>278000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>271200000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>254700000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>261200000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>244700000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>251300000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>508000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>261600000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>493900000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>514200000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>516200000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>555600000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>525799999.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>538200000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>574500000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
         <v>303800000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>307800000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>309500000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>276000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>272300000.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>278000000.0</v>
       </c>
-      <c r="I47"/>
-      <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>244700000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>251300000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>508000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>295600000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>493900000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>514200000.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>423600000.0</v>
+      </c>
+      <c r="C48">
+        <v>395600000.0</v>
+      </c>
+      <c r="D48">
         <v>370600000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>374500000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>336300000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>295500000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>280400000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>268400000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>220000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>182000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>149600000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>120900000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>79300000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>35300000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2901900000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2822800000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>2752000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>2837700000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>2605900000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>2527300000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>2480600000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>2389300000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>2276200000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>35300000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
         <v>60</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
+        <v>193900000.0</v>
+      </c>
+      <c r="D50">
         <v>249500000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>135100000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>247600000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>267400000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>263500000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>210000000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>155000000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>220200000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>30200000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>4600000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>6600000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>9400000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>308500000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>699300000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>399500000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>1382500000.0</v>
+      </c>
+      <c r="C51">
+        <v>1467100000.0</v>
+      </c>
+      <c r="D51">
         <v>1522799999.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1139500000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1095300000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1142400000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>815700000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>813900000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>803700000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>867000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>677700000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>694700000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>721800000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>845700000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1205400000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>881200000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1261800000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>981600000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>968700000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>944500000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>864900000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>881200000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1213600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>231100000.0</v>
+      </c>
+      <c r="C52">
+        <v>207100000.0</v>
+      </c>
+      <c r="D52">
         <v>263399999.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>135100000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>261000000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>280600000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>274600000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>220600000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>165500000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>228100000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>38100000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>11800000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13700000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>16100000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>324700000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>307100000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>418600000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>138700000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>126000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>22700000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>22700000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>37800000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>370400000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
         <v>202400000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>10000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>3561600000.0</v>
+      </c>
+      <c r="C55">
+        <v>3595100000.0</v>
+      </c>
+      <c r="D55">
         <v>3640400000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3116400000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2917700000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2917700000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2428700000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2386500000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2410600000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2387500000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2098700000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>2129400000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>2094100000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2195000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>4336000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2129400000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>4132400000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>4499100000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>4353200000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4486600000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>4474500000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4423200000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4586500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>971700000.0</v>
+      </c>
+      <c r="C56">
+        <v>980500000.0</v>
+      </c>
+      <c r="D56">
         <v>1014100000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>852900000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>770600000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>743200000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>676900000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>642500000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>630600000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>631900000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>629100000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>644400000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>625200000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>701200000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1695800000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>623300000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1482300000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1728400000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1652300000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1543100000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1761500000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1672300000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1642400000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>743700000.0</v>
+      </c>
+      <c r="C57">
+        <v>692800000.0</v>
+      </c>
+      <c r="D57">
         <v>762700000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>569100000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>609900000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>619100000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>563600000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>562400000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>456400000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>526900000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>296900000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>334400000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>312600000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>316900000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>974500000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>631400000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1075800000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>845300000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>797800000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>789300000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>765200000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>758800000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1034599999.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>2268900000.0</v>
+      </c>
+      <c r="C58">
+        <v>2309300000.0</v>
+      </c>
+      <c r="D58">
         <v>2381800000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1859600000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1705200000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1741000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1322100000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1321600000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1339900000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1397700000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1134600000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1165400000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1221500000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1339800000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2318300000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1345600000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2421600000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2634500000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2627000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2651500000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2664100000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2695100000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2988500000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>1292700000.0</v>
+      </c>
+      <c r="C60">
+        <v>1266300000.0</v>
+      </c>
+      <c r="D60">
         <v>1239100000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1256800000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1214100000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1174900000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1106600000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1064900000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1070700000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>989800000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>964100000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>964000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>872600000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>855200000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2015200000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>783800000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1708300000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1861800000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1723300000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1832300000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1807600000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1725200000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1595000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6007,959 +6287,959 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B2">
         <v>952900000.0</v>
       </c>
       <c r="C2">
         <v>821700000.0</v>
       </c>
       <c r="D2">
         <v>737200000.0</v>
       </c>
       <c r="E2">
         <v>713700000.0</v>
       </c>
       <c r="F2">
         <v>746200000.0</v>
       </c>
       <c r="G2">
         <v>1930700000.0</v>
       </c>
       <c r="H2">
         <v>2104100000.0</v>
       </c>
       <c r="I2">
         <v>2156200000.0</v>
       </c>
       <c r="J2">
         <v>1770900000.0</v>
       </c>
       <c r="K2">
         <v>1758300000.0</v>
       </c>
       <c r="L2">
         <v>1786100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B3">
         <v>106600000.0</v>
       </c>
       <c r="C3">
         <v>86800000.0</v>
       </c>
       <c r="D3">
         <v>77600000.0</v>
       </c>
       <c r="E3">
         <v>78700000.0</v>
       </c>
       <c r="F3">
-        <v>81800000.0</v>
+        <v>119500000.0</v>
       </c>
       <c r="G3">
         <v>127500000.0</v>
       </c>
       <c r="H3">
         <v>113500000.0</v>
       </c>
       <c r="I3">
         <v>120000000.0</v>
       </c>
       <c r="J3">
         <v>72700000.0</v>
       </c>
       <c r="K3">
         <v>70900000.0</v>
       </c>
       <c r="L3">
         <v>70600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B5">
         <v>241300000.0</v>
       </c>
       <c r="C5">
         <v>274200000.0</v>
       </c>
       <c r="D5">
         <v>290400000.0</v>
       </c>
       <c r="E5">
         <v>304600000.0</v>
       </c>
       <c r="F5">
         <v>284000000.0</v>
       </c>
       <c r="G5">
         <v>279800000.0</v>
       </c>
       <c r="H5">
         <v>217500000.0</v>
       </c>
       <c r="I5">
         <v>462300000.0</v>
       </c>
       <c r="J5">
         <v>403600000.0</v>
       </c>
       <c r="K5">
         <v>129400000.0</v>
       </c>
       <c r="L5">
         <v>374100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B6">
         <v>347900000.0</v>
       </c>
       <c r="C6">
         <v>361000000.0</v>
       </c>
       <c r="D6">
         <v>368000000.0</v>
       </c>
       <c r="E6">
         <v>383300000.0</v>
       </c>
       <c r="F6">
-        <v>365800000.0</v>
+        <v>403500000.0</v>
       </c>
       <c r="G6">
         <v>407300000.0</v>
       </c>
       <c r="H6">
         <v>331000000.0</v>
       </c>
       <c r="I6">
         <v>582300000.0</v>
       </c>
       <c r="J6">
         <v>476300000.0</v>
       </c>
       <c r="K6">
         <v>200300000.0</v>
       </c>
       <c r="L6">
         <v>444700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>17900000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B9">
         <v>703800000.0</v>
       </c>
       <c r="C9">
         <v>665100000.0</v>
       </c>
       <c r="D9">
         <v>654100000.0</v>
       </c>
       <c r="E9">
         <v>626200000.0</v>
       </c>
       <c r="F9">
         <v>598900000.0</v>
       </c>
       <c r="G9">
         <v>1006200000.0</v>
       </c>
       <c r="H9">
         <v>1179000000.0</v>
       </c>
       <c r="I9">
         <v>1189300000.0</v>
       </c>
       <c r="J9">
         <v>1015100000.0</v>
       </c>
       <c r="K9">
         <v>989700000.0</v>
       </c>
       <c r="L9">
         <v>954400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B10">
         <v>181000000.0</v>
       </c>
       <c r="C10">
         <v>226400000.0</v>
       </c>
       <c r="D10">
         <v>239800000.0</v>
       </c>
       <c r="E10">
         <v>248300000.0</v>
       </c>
       <c r="F10">
         <v>226100000.0</v>
       </c>
       <c r="G10">
         <v>224500000.0</v>
       </c>
       <c r="H10">
         <v>170700000.0</v>
       </c>
       <c r="I10">
         <v>411400000.0</v>
       </c>
       <c r="J10">
         <v>367500000.0</v>
       </c>
       <c r="K10">
         <v>164100000.0</v>
       </c>
       <c r="L10">
         <v>336500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B11">
         <v>35900000.0</v>
       </c>
       <c r="C11">
         <v>42300000.0</v>
       </c>
       <c r="D11">
         <v>51500000.0</v>
       </c>
       <c r="E11">
         <v>43400000.0</v>
       </c>
       <c r="F11">
         <v>48100000.0</v>
       </c>
       <c r="G11">
         <v>43400000.0</v>
       </c>
       <c r="H11">
         <v>37100000.0</v>
       </c>
       <c r="I11">
         <v>75900000.0</v>
       </c>
       <c r="J11">
         <v>195000000.0</v>
       </c>
       <c r="K11">
         <v>40300000.0</v>
       </c>
       <c r="L11">
         <v>106500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B12">
         <v>60300000.0</v>
       </c>
       <c r="C12">
         <v>47800000.0</v>
       </c>
       <c r="D12">
         <v>50600000.0</v>
       </c>
       <c r="E12">
         <v>56300000.0</v>
       </c>
       <c r="F12">
         <v>57900000.0</v>
       </c>
       <c r="G12">
         <v>55300000.0</v>
       </c>
       <c r="H12">
         <v>46800000.0</v>
       </c>
       <c r="I12">
         <v>50900000.0</v>
       </c>
       <c r="J12">
         <v>36100000.0</v>
       </c>
       <c r="K12">
         <v>36500000.0</v>
       </c>
       <c r="L12">
         <v>37600000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B13">
         <v>70800000.0</v>
       </c>
       <c r="C13">
         <v>1600000.0</v>
       </c>
       <c r="D13">
         <v>1100000.0</v>
       </c>
       <c r="E13">
         <v>48800000.0</v>
       </c>
       <c r="F13">
         <v>45500000.0</v>
       </c>
       <c r="G13">
         <v>53300000.0</v>
       </c>
       <c r="H13">
         <v>2700000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-100000.0</v>
       </c>
       <c r="H14">
         <v>-300000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15">
         <v>145100000.0</v>
       </c>
       <c r="C15">
         <v>184100000.0</v>
       </c>
       <c r="D15">
         <v>188300000.0</v>
       </c>
       <c r="E15">
         <v>204900000.0</v>
       </c>
       <c r="F15">
         <v>178000000.0</v>
       </c>
       <c r="G15">
         <v>181000000.0</v>
       </c>
       <c r="H15">
         <v>133300000.0</v>
       </c>
       <c r="I15">
         <v>335600000.0</v>
       </c>
       <c r="J15">
         <v>171800000.0</v>
       </c>
       <c r="K15">
         <v>122800000.0</v>
       </c>
       <c r="L15">
         <v>228900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B16">
         <v>145100000.0</v>
       </c>
       <c r="C16">
         <v>184100000.0</v>
       </c>
       <c r="D16">
         <v>188300000.0</v>
       </c>
       <c r="E16">
         <v>204900000.0</v>
       </c>
       <c r="F16">
         <v>435400000.0</v>
       </c>
       <c r="G16">
         <v>181000000.0</v>
       </c>
       <c r="H16">
         <v>131700000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B17">
         <v>145100000.0</v>
       </c>
       <c r="C17">
         <v>184100000.0</v>
       </c>
       <c r="D17">
         <v>188300000.0</v>
       </c>
       <c r="E17">
         <v>401100000.0</v>
       </c>
       <c r="F17">
         <v>435400000.0</v>
       </c>
       <c r="G17">
         <v>181100000.0</v>
       </c>
       <c r="H17">
         <v>133600000.0</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B18">
         <v>-59300000.0</v>
       </c>
       <c r="C18">
         <v>-46200000.0</v>
       </c>
       <c r="D18">
         <v>-49500000.0</v>
       </c>
       <c r="E18">
         <v>-48800000.0</v>
       </c>
       <c r="F18">
         <v>-45500000.0</v>
       </c>
       <c r="G18">
         <v>-53300000.0</v>
       </c>
       <c r="H18">
         <v>-44100000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21">
         <v>263500000.0</v>
       </c>
       <c r="C21">
         <v>268800000.0</v>
       </c>
       <c r="D21">
         <v>286800000.0</v>
       </c>
       <c r="E21">
         <v>301300000.0</v>
       </c>
       <c r="F21">
         <v>279200000.0</v>
       </c>
       <c r="G21">
         <v>262900000.0</v>
       </c>
       <c r="H21">
         <v>210400000.0</v>
       </c>
       <c r="I21">
         <v>468300000.0</v>
       </c>
       <c r="J21">
         <v>409200000.0</v>
       </c>
       <c r="K21">
         <v>397700000.0</v>
       </c>
       <c r="L21">
         <v>391100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B23">
         <v>1393200000.0</v>
       </c>
       <c r="C23">
         <v>1218000000.0</v>
       </c>
       <c r="D23">
         <v>1104500000.0</v>
       </c>
       <c r="E23">
         <v>1038600000.0</v>
       </c>
       <c r="F23">
         <v>1065900000.0</v>
       </c>
       <c r="G23">
         <v>2674000000.0</v>
       </c>
       <c r="H23">
         <v>3072700000.0</v>
       </c>
       <c r="I23">
         <v>2877200000.0</v>
       </c>
       <c r="J23">
         <v>2376800000.0</v>
       </c>
       <c r="K23">
         <v>2350300000.0</v>
       </c>
       <c r="L23">
         <v>2349400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B25">
         <v>106600000.0</v>
       </c>
       <c r="C25">
         <v>86800000.0</v>
       </c>
       <c r="D25">
         <v>77600000.0</v>
       </c>
       <c r="E25">
         <v>118900000.0</v>
       </c>
       <c r="F25">
         <v>121100000.0</v>
       </c>
       <c r="G25">
         <v>127500000.0</v>
       </c>
       <c r="H25">
         <v>113500000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>39500000.0</v>
       </c>
       <c r="D26">
         <v>42800000.0</v>
       </c>
       <c r="E26">
         <v>83100000.0</v>
       </c>
       <c r="F26">
         <v>82700000.0</v>
       </c>
       <c r="G26">
         <v>74100000.0</v>
       </c>
       <c r="H26">
         <v>47500000.0</v>
       </c>
       <c r="I26">
         <v>58400000.0</v>
       </c>
       <c r="J26">
         <v>58500000.0</v>
       </c>
       <c r="K26">
         <v>61500000.0</v>
       </c>
       <c r="L26">
         <v>62800000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>797500000.0</v>
       </c>
       <c r="F27">
         <v>775400000.0</v>
       </c>
       <c r="G27">
         <v>698100000.0</v>
       </c>
       <c r="H27">
         <v>698000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B28">
         <v>440300000.0</v>
       </c>
       <c r="C28">
         <v>386200000.0</v>
       </c>
       <c r="D28">
         <v>366800000.0</v>
       </c>
       <c r="E28">
         <v>478800000.0</v>
       </c>
       <c r="F28">
         <v>452000000.0</v>
       </c>
       <c r="G28">
         <v>680300000.0</v>
       </c>
       <c r="H28">
         <v>698000000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B29">
         <v>35900000.0</v>
       </c>
       <c r="C29">
         <v>42300000.0</v>
       </c>
       <c r="D29">
         <v>51500000.0</v>
       </c>
       <c r="E29">
         <v>161900000.0</v>
       </c>
       <c r="F29">
         <v>67400000.0</v>
       </c>
       <c r="G29">
         <v>38600000.0</v>
       </c>
       <c r="H29">
         <v>37100000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B30">
         <v>440300000.0</v>
       </c>
       <c r="C30">
         <v>396300000.0</v>
       </c>
       <c r="D30">
         <v>367300000.0</v>
       </c>
       <c r="E30">
         <v>324900000.0</v>
       </c>
       <c r="F30">
         <v>319700000.0</v>
       </c>
       <c r="G30">
         <v>743300000.0</v>
       </c>
       <c r="H30">
         <v>968600000.0</v>
       </c>
       <c r="I30">
         <v>721000000.0</v>
       </c>
       <c r="J30">
         <v>605900000.0</v>
       </c>
       <c r="K30">
         <v>592000000.0</v>
       </c>
       <c r="L30">
         <v>563300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B31">
         <v>-82500000.0</v>
       </c>
       <c r="C31">
         <v>-42400000.0</v>
       </c>
       <c r="D31">
         <v>-47000000.0</v>
       </c>
       <c r="E31">
         <v>-53000000.0</v>
       </c>
       <c r="F31">
         <v>-53100000.0</v>
       </c>
       <c r="G31">
         <v>-38400000.0</v>
       </c>
       <c r="H31">
         <v>-39700000.0</v>
       </c>
       <c r="I31">
         <v>-56900000.0</v>
       </c>
       <c r="J31">
         <v>-41700000.0</v>
       </c>
       <c r="K31">
         <v>-233600000.0</v>
       </c>
       <c r="L31">
         <v>-54600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32">
         <v>1656700000.0</v>
       </c>
       <c r="C32">
         <v>1486800000.0</v>
       </c>
       <c r="D32">
         <v>1391300000.0</v>
       </c>
       <c r="E32">
         <v>1339900000.0</v>
       </c>
       <c r="F32">
         <v>1345100000.0</v>
       </c>
       <c r="G32">
         <v>2936900000.0</v>
       </c>
       <c r="H32">
         <v>3283100000.0</v>
       </c>
       <c r="I32">
         <v>3345500000.0</v>
       </c>
@@ -6972,1793 +7252,1927 @@
       <c r="L32">
         <v>2740500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B2">
+        <v>299200000.0</v>
+      </c>
+      <c r="C2">
+        <v>284600000.0</v>
+      </c>
+      <c r="D2">
         <v>231800000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>274700000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>252500000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>235600000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>190100000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>218600000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>232200000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>209700000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>161200000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>191400000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>187400000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>184000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>481300000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>487700000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>174900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>182800000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>526200000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>526800000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>556300000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>476800000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>513600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>92</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>38800000.0</v>
+      </c>
+      <c r="D3">
         <v>29700000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>28900000.0</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3">
+      <c r="F3">
+        <v>29000000.0</v>
+      </c>
+      <c r="G3">
         <v>27100000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>21600000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>23400000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>24700000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>20200000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18500000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>18600000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>20500000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>19500000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
+        <v>19000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>29100000.0</v>
+      </c>
+      <c r="R3">
+        <v>19400000.0</v>
+      </c>
+      <c r="S3">
+        <v>11300000.0</v>
+      </c>
+      <c r="T3">
         <v>28600000.0</v>
       </c>
-      <c r="O3">
+      <c r="U3">
+        <v>29700000.0</v>
+      </c>
+      <c r="V3">
         <v>29100000.0</v>
       </c>
-      <c r="P3">
-[...21 lines deleted...]
-    <row r="4" spans="1:22">
+      <c r="W3">
+        <v>31700000.0</v>
+      </c>
+      <c r="X3">
+        <v>30600000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>94</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>68900000.0</v>
+      </c>
+      <c r="D5">
         <v>-8600000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>69700000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>82799999.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>49200000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>39600000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>73100000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>76700000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>67800000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>56600000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>72200000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>80700000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>70000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>150800000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>117400000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>78400000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>368500000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>150800000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>95600000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>148600000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>147000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>150700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B6">
+        <v>65700000.0</v>
+      </c>
+      <c r="C6">
+        <v>107700000.0</v>
+      </c>
+      <c r="D6">
         <v>21100000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>98600000.0</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="F6">
+        <v>111799999.0</v>
+      </c>
+      <c r="G6">
         <v>76300000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>61200000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>96500000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>101400000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>88000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>75100000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>90800000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>101200000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>89500000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
+        <v>169800000.0</v>
+      </c>
+      <c r="Q6">
+        <v>146500000.0</v>
+      </c>
+      <c r="R6">
+        <v>97800000.0</v>
+      </c>
+      <c r="S6">
+        <v>379800000.0</v>
+      </c>
+      <c r="T6">
         <v>179400000.0</v>
       </c>
-      <c r="O6">
-[...11 lines deleted...]
-      <c r="S6">
+      <c r="U6">
         <v>125300000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>177700000.0</v>
       </c>
-      <c r="U6">
-[...6 lines deleted...]
-    <row r="7" spans="1:22">
+      <c r="W6">
+        <v>178700000.0</v>
+      </c>
+      <c r="X6">
+        <v>181300000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B9">
+        <v>197900000.0</v>
+      </c>
+      <c r="C9">
+        <v>208600000.0</v>
+      </c>
+      <c r="D9">
         <v>155900000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>202200000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>192600000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>168800000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>140200000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>180500000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>171300000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>160900000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>152400000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>165500000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>165500000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>168400000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>361600000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>336400000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>160200000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>151200000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>345300000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>298400000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>337500000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>319600000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>319900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B10">
+        <v>49200000.0</v>
+      </c>
+      <c r="C10">
+        <v>47900000.0</v>
+      </c>
+      <c r="D10">
         <v>9200000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>53500000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>66599999.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>32800000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>28100000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>61000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>63300000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>55400000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>46700000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>61400000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>67900000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>55900000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>133800000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>101200000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>64400000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>61500000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>139700000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>84700000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>137600000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>135600000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>137100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B11">
+        <v>10100000.0</v>
+      </c>
+      <c r="C11">
+        <v>11700000.0</v>
+      </c>
+      <c r="D11">
         <v>2400000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>6000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>15700000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>7800000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>6400000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3400000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>16200000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>13800000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>8900000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>11900000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>16000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>12700000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>28100000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>19800000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>12700000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>34700000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>12600000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>21000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>24900000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>28700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B12">
+        <v>19900000.0</v>
+      </c>
+      <c r="C12">
+        <v>21000000.0</v>
+      </c>
+      <c r="D12">
         <v>17800000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>16200000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16200000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>16400000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>11500000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>12100000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>13400000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12400000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>9900000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10800000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12800000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>14100000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12900000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16200000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>14000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>14100000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11100000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10900000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>11000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11400000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>13600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
         <v>300000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="G13">
         <v>200000.0</v>
       </c>
       <c r="H13">
+        <v>200000.0</v>
+      </c>
+      <c r="I13">
+        <v>200000.0</v>
+      </c>
+      <c r="J13">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="K13">
         <v>400000.0</v>
       </c>
       <c r="L13">
+        <v>600000.0</v>
+      </c>
+      <c r="M13">
+        <v>400000.0</v>
+      </c>
+      <c r="N13">
         <v>12500000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>200000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>1000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>15100000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>12100000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>10800000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>300000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
-        <v>500000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="D14">
         <v>-400000.0</v>
       </c>
       <c r="E14">
+        <v>500000.0</v>
+      </c>
+      <c r="F14">
+        <v>-400000.0</v>
+      </c>
+      <c r="G14">
         <v>-100000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B15">
+        <v>38400000.0</v>
+      </c>
+      <c r="C15">
+        <v>35400000.0</v>
+      </c>
+      <c r="D15">
         <v>6400000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>48000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>50500000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>24900000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>21700000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>57600000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>47100000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>41600000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>37800000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>49500000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>51900000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>43200000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>105700000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>97200000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>44600000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>48800000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>105000000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>72100000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>116600000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>138300000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>108400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>48000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>50500000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>24900000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>21700000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>57600000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>47100000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>51900000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>43200000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>105700000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>374700000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-59300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>258200000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>106</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>36200000.0</v>
+      </c>
+      <c r="D17">
         <v>6800000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>47500000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>50900000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>25000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>21700000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>57600000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>47100000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>41600000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>37800000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>49500000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>51900000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>43200000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>105700000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>97200000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-59300000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>48800000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>105000000.0</v>
       </c>
-      <c r="S17"/>
-      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>107</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>-21000000.0</v>
+      </c>
+      <c r="D18">
         <v>-17800000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-15900000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-15900000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16200000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11300000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11900000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9300000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10400000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12500000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-13900000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-16000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15100000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-12100000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10800000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>1200000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B21">
+        <v>65700000.0</v>
+      </c>
+      <c r="C21">
+        <v>68900000.0</v>
+      </c>
+      <c r="D21">
         <v>35600000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>85600000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>81900000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>47900000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>37300000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>70800000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>75000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>67600000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>55400000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>72400000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>79700000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>68800000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>152200000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>129300000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>78000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>73400000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>147000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>93400000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>144800000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>136700000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>133300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B23">
+        <v>425300000.0</v>
+      </c>
+      <c r="C23">
+        <v>424300000.0</v>
+      </c>
+      <c r="D23">
         <v>352100000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>391300000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>363200000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>356500000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>293000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>328300000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>328500000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>303000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>258200000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>284500000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>273200000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>283600000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>690700000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>694800000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>257100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>260600000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>724500000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>731800000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>749000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>659700000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>700200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>114</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>38800000.0</v>
+      </c>
+      <c r="D25">
         <v>29700000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>28900000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>29000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>27100000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>21600000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>23400000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>24700000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>20200000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>18500000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>18600000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>20500000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9900000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>28600000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>29100000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>49900000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11300000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>28600000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
         <v>42800000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
         <v>33900000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
         <v>196700000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>198300000.0</v>
       </c>
-      <c r="Q27"/>
-[...1 lines deleted...]
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>207600000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>193800000.0</v>
       </c>
-      <c r="U27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>117</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>136300000.0</v>
+      </c>
+      <c r="D28">
         <v>130600000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>116600000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>107200000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>113600000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>102900000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>102300000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>96300000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>93300000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>94300000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>92600000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>85800000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>99600000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>209400000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>196700000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>116100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>204200000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>198300000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+      <c r="X28"/>
+    </row>
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>118</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>11700000.0</v>
+      </c>
+      <c r="D29">
         <v>2400000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>15700000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7800000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>6400000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3400000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>16200000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>13800000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8900000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11900000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>16000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>12700000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>28100000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>24300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>98900000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>34700000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B30">
+        <v>126100000.0</v>
+      </c>
+      <c r="C30">
+        <v>139700000.0</v>
+      </c>
+      <c r="D30">
         <v>120300000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>116600000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>110700000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>120900000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>102900000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>109700000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>96300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>93300000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>97000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>93100000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>85800000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>99600000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>209400000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>207100000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>82200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>77800000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>198300000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>205000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>192700000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>182900000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>186600000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B31">
+        <v>-16500000.0</v>
+      </c>
+      <c r="C31">
+        <v>-21000000.0</v>
+      </c>
+      <c r="D31">
         <v>-26400000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-32100000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-15300000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-15100000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-9200000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-9800000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-11700000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-12200000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-8700000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-11000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-11800000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-12900000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-18400000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-28100000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-13600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-11900000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-7300000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-8700000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7200000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1100000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B32">
+        <v>497100000.0</v>
+      </c>
+      <c r="C32">
+        <v>493200000.0</v>
+      </c>
+      <c r="D32">
         <v>387700000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>476900000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>445100000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>404400000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>330300000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>399100000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>403500000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>370600000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>313600000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>356900000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>352900000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>352400000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>842900000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>824100000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>335100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>334000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>871500000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>825200000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>893800000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>796400000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>833500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -8801,921 +9215,921 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>166600000.0</v>
       </c>
       <c r="C2">
         <v>227200000.0</v>
       </c>
       <c r="D2">
         <v>230700000.0</v>
       </c>
       <c r="E2">
         <v>478600000.0</v>
       </c>
       <c r="F2">
         <v>551000000.0</v>
       </c>
       <c r="G2">
         <v>393900000.0</v>
       </c>
       <c r="H2">
         <v>343400000.0</v>
       </c>
       <c r="I2">
         <v>706200000.0</v>
       </c>
       <c r="J2">
         <v>509700000.0</v>
       </c>
       <c r="K2">
         <v>342600000.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>43200000</v>
       </c>
       <c r="C3">
         <v>45400000</v>
       </c>
       <c r="D3">
         <v>31100000</v>
       </c>
       <c r="E3">
         <v>58400000</v>
       </c>
       <c r="F3">
         <v>53900000</v>
       </c>
       <c r="G3">
         <v>34100000</v>
       </c>
       <c r="H3">
         <v>68800000</v>
       </c>
       <c r="I3">
         <v>108800000</v>
       </c>
       <c r="J3">
         <v>49000000</v>
       </c>
       <c r="K3">
         <v>51500000</v>
       </c>
       <c r="L3">
         <v>39600000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>67200000.0</v>
       </c>
       <c r="C6">
         <v>-53800000.0</v>
       </c>
       <c r="D6">
         <v>-3500000.0</v>
       </c>
       <c r="E6">
         <v>-496200000.0</v>
       </c>
       <c r="F6">
         <v>-72400000.0</v>
       </c>
       <c r="G6">
         <v>157100000.0</v>
       </c>
       <c r="H6">
         <v>50500000.0</v>
       </c>
       <c r="I6">
         <v>-362800000.0</v>
       </c>
       <c r="J6">
         <v>196500000.0</v>
       </c>
       <c r="K6">
         <v>167100000.0</v>
       </c>
       <c r="L6">
         <v>50300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B7">
         <v>-17000000.0</v>
       </c>
       <c r="C7">
         <v>-50600000.0</v>
       </c>
       <c r="D7">
         <v>-6400000.0</v>
       </c>
       <c r="E7">
         <v>-2200000.0</v>
       </c>
       <c r="F7">
         <v>38000000.0</v>
       </c>
       <c r="G7">
         <v>39100000.0</v>
       </c>
       <c r="H7">
         <v>-40000000.0</v>
       </c>
       <c r="I7">
         <v>16300000.0</v>
       </c>
       <c r="J7">
         <v>54000000.0</v>
       </c>
       <c r="K7">
         <v>27000000.0</v>
       </c>
       <c r="L7">
         <v>-16100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>-46800000.0</v>
       </c>
       <c r="C9">
         <v>-44400000.0</v>
       </c>
       <c r="D9">
         <v>-6300000.0</v>
       </c>
       <c r="E9">
         <v>-46800000.0</v>
       </c>
       <c r="F9">
         <v>-58800000.0</v>
       </c>
       <c r="G9">
         <v>138500000.0</v>
       </c>
       <c r="H9">
         <v>3800000.0</v>
       </c>
       <c r="I9">
         <v>4800000.0</v>
       </c>
       <c r="J9">
         <v>-10100000.0</v>
       </c>
       <c r="K9">
         <v>-6200000.0</v>
       </c>
       <c r="L9">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>5200000.0</v>
       </c>
       <c r="C10">
         <v>21300000.0</v>
       </c>
       <c r="D10">
         <v>-1000000.0</v>
       </c>
       <c r="E10">
         <v>-54700000.0</v>
       </c>
       <c r="F10">
         <v>-18200000.0</v>
       </c>
       <c r="G10">
         <v>35400000.0</v>
       </c>
       <c r="H10">
         <v>-8300000.0</v>
       </c>
       <c r="I10">
         <v>-38800000.0</v>
       </c>
       <c r="J10">
         <v>6400000.0</v>
       </c>
       <c r="K10">
         <v>24900000.0</v>
       </c>
       <c r="L10">
         <v>-23000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-16900000.0</v>
       </c>
       <c r="F12">
         <v>11100000.0</v>
       </c>
       <c r="G12">
         <v>26100000.0</v>
       </c>
       <c r="H12">
         <v>26100000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>39300000.0</v>
       </c>
       <c r="F13">
         <v>6100000.0</v>
       </c>
       <c r="G13">
         <v>36100000.0</v>
       </c>
       <c r="H13">
         <v>36100000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14">
         <v>106600000.0</v>
       </c>
       <c r="C14">
         <v>86800000.0</v>
       </c>
       <c r="D14">
         <v>77600000.0</v>
       </c>
       <c r="E14">
         <v>118900000.0</v>
       </c>
       <c r="F14">
         <v>121100000.0</v>
       </c>
       <c r="G14">
         <v>127500000.0</v>
       </c>
       <c r="H14">
         <v>113500000.0</v>
       </c>
       <c r="I14">
         <v>120000000.0</v>
       </c>
       <c r="J14">
         <v>72700000.0</v>
       </c>
       <c r="K14">
         <v>70900000.0</v>
       </c>
       <c r="L14">
-        <v>-67000000.0</v>
+        <v>70600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>39000000.0</v>
       </c>
       <c r="C15">
         <v>36600000.0</v>
       </c>
       <c r="D15">
         <v>23700000.0</v>
       </c>
       <c r="E15">
         <v>105900000.0</v>
       </c>
       <c r="F15">
         <v>100600000.0</v>
       </c>
       <c r="G15">
         <v>100400000.0</v>
       </c>
       <c r="H15">
         <v>93200000.0</v>
       </c>
       <c r="I15">
         <v>83500000.0</v>
       </c>
       <c r="J15">
         <v>78400000.0</v>
       </c>
       <c r="K15">
         <v>77200000.0</v>
       </c>
       <c r="L15">
         <v>76600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16">
         <v>233800000.0</v>
       </c>
       <c r="C16">
         <v>173400000.0</v>
       </c>
       <c r="D16">
         <v>227200000.0</v>
       </c>
       <c r="E16">
         <v>-17600000.0</v>
       </c>
       <c r="F16">
         <v>478600000.0</v>
       </c>
       <c r="G16">
         <v>551000000.0</v>
       </c>
       <c r="H16">
         <v>393900000.0</v>
       </c>
       <c r="I16">
         <v>343400000.0</v>
       </c>
       <c r="J16">
         <v>706200000.0</v>
       </c>
       <c r="K16">
         <v>509700000.0</v>
       </c>
       <c r="L16">
         <v>50300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>198300000.0</v>
       </c>
       <c r="C18">
         <v>168700000.0</v>
       </c>
       <c r="D18">
         <v>245200000.0</v>
       </c>
       <c r="E18">
         <v>-76000000.0</v>
       </c>
       <c r="F18">
         <v>444600000.0</v>
       </c>
       <c r="G18">
         <v>275400000.0</v>
       </c>
       <c r="H18">
         <v>325100000.0</v>
       </c>
       <c r="I18">
         <v>305000000.0</v>
       </c>
       <c r="J18">
         <v>265900000.0</v>
       </c>
       <c r="K18">
         <v>266600000.0</v>
       </c>
       <c r="L18">
         <v>189700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19">
         <v>-116500000.0</v>
       </c>
       <c r="C19">
         <v>-318000000.0</v>
       </c>
       <c r="D19">
         <v>-31100000.0</v>
       </c>
       <c r="E19">
         <v>264000000.0</v>
       </c>
       <c r="F19">
         <v>-300000.0</v>
       </c>
       <c r="G19">
         <v>-229100000.0</v>
       </c>
       <c r="H19">
         <v>-221000000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>407100000.0</v>
       </c>
       <c r="C21">
         <v>105000000.0</v>
       </c>
       <c r="D21">
         <v>-195000000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22">
         <v>145100000.0</v>
       </c>
       <c r="C22">
         <v>184100000.0</v>
       </c>
       <c r="D22">
         <v>188300000.0</v>
       </c>
       <c r="E22">
         <v>401100000.0</v>
       </c>
       <c r="F22">
         <v>435400000.0</v>
       </c>
       <c r="G22">
         <v>181100000.0</v>
       </c>
       <c r="H22">
         <v>133600000.0</v>
       </c>
       <c r="I22">
         <v>335600000.0</v>
       </c>
       <c r="J22">
         <v>171800000.0</v>
       </c>
       <c r="K22">
         <v>122800000.0</v>
       </c>
       <c r="L22">
         <v>228900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>-6200000.0</v>
       </c>
       <c r="C23">
         <v>-9600000.0</v>
       </c>
       <c r="D23">
         <v>-32500000.0</v>
       </c>
       <c r="E23">
         <v>415600000.0</v>
       </c>
       <c r="F23">
         <v>14200000.0</v>
       </c>
       <c r="G23">
         <v>-1300000.0</v>
       </c>
       <c r="H23">
         <v>155300000.0</v>
       </c>
       <c r="I23">
         <v>-752300000.0</v>
       </c>
       <c r="J23">
         <v>1.0</v>
       </c>
       <c r="K23">
         <v>-50600000.0</v>
       </c>
       <c r="L23">
         <v>100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B24">
         <v>1800000.0</v>
       </c>
       <c r="C24">
         <v>-2700000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>322400000.0</v>
       </c>
       <c r="F24">
         <v>51400000.0</v>
       </c>
       <c r="G24">
         <v>-196200000.0</v>
       </c>
       <c r="H24">
         <v>3100000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>8900000.0</v>
       </c>
       <c r="C25">
         <v>800000.0</v>
       </c>
       <c r="D25">
         <v>-1100000.0</v>
       </c>
       <c r="E25">
         <v>-542000000.0</v>
       </c>
       <c r="F25">
         <v>-111300000.0</v>
       </c>
       <c r="G25">
         <v>-78600000.0</v>
       </c>
       <c r="H25">
         <v>189600000.0</v>
       </c>
       <c r="I25">
         <v>131200000.0</v>
       </c>
       <c r="J25">
         <v>45700000.0</v>
       </c>
       <c r="K25">
         <v>240100000.0</v>
       </c>
       <c r="L25">
-        <v>-90200000.0</v>
+        <v>-93800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B26">
         <v>24000000.0</v>
       </c>
       <c r="C26">
         <v>3300000.0</v>
       </c>
       <c r="D26">
         <v>4400000.0</v>
       </c>
       <c r="E26">
         <v>-203700000.0</v>
       </c>
       <c r="F26">
         <v>-96300000.0</v>
       </c>
       <c r="G26">
         <v>-70000000.0</v>
       </c>
       <c r="H26">
         <v>-79900000.0</v>
       </c>
       <c r="I26">
         <v>-50100000.0</v>
       </c>
       <c r="J26">
         <v>-25000000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26">
         <v>-25000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27">
         <v>12700000.0</v>
       </c>
       <c r="C27">
         <v>10600000.0</v>
       </c>
       <c r="D27">
         <v>10300000.0</v>
       </c>
       <c r="E27">
         <v>24200000.0</v>
       </c>
       <c r="F27">
         <v>24900000.0</v>
       </c>
       <c r="G27">
         <v>22300000.0</v>
       </c>
       <c r="H27">
         <v>22300000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>363600000.0</v>
       </c>
       <c r="C28">
         <v>62100000.0</v>
       </c>
       <c r="D28">
         <v>-252500000.0</v>
       </c>
       <c r="E28">
         <v>106000000.0</v>
       </c>
       <c r="F28">
         <v>-557900000.0</v>
       </c>
       <c r="G28">
         <v>55100000.0</v>
       </c>
       <c r="H28">
         <v>-124600000.0</v>
       </c>
       <c r="I28">
         <v>-7900000.0</v>
       </c>
       <c r="J28">
         <v>-78200000.0</v>
       </c>
       <c r="K28">
         <v>-100400000.0</v>
       </c>
       <c r="L28">
         <v>-143800000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>241500000.0</v>
       </c>
       <c r="C29">
         <v>214100000.0</v>
       </c>
       <c r="D29">
         <v>276300000.0</v>
       </c>
       <c r="E29">
         <v>-17600000.0</v>
       </c>
       <c r="F29">
         <v>498500000.0</v>
       </c>
       <c r="G29">
         <v>309500000.0</v>
       </c>
       <c r="H29">
         <v>393900000.0</v>
       </c>
       <c r="I29">
         <v>413800000.0</v>
       </c>
       <c r="J29">
         <v>314900000.0</v>
       </c>
       <c r="K29">
         <v>318100000.0</v>
       </c>
       <c r="L29">
         <v>229300000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>-549000000.0</v>
       </c>
       <c r="C30">
         <v>-318000000.0</v>
       </c>
       <c r="D30">
         <v>-31100000.0</v>
       </c>
       <c r="E30">
         <v>264000000.0</v>
       </c>
       <c r="F30">
         <v>-300000.0</v>
       </c>
       <c r="G30">
         <v>-229100000.0</v>
       </c>
       <c r="H30">
         <v>-7300000.0</v>
       </c>
       <c r="I30">
         <v>-752300000.0</v>
       </c>
@@ -9728,1765 +10142,1905 @@
       <c r="L30">
         <v>-35200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>73</v>
       </c>
       <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F1" t="s">
         <v>76</v>
       </c>
       <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>241100000.0</v>
+      </c>
+      <c r="C2">
+        <v>246200000.0</v>
+      </c>
+      <c r="D2">
         <v>239100000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>185000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>164500000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>185400000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>173400000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>174000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>183100000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>220700000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>227200000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>229000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>276900000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>510200000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>657600000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>438600000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>129200000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>307200000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>478600000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>450800000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>386700000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>578400000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>551000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>21600000</v>
+      </c>
+      <c r="C3">
+        <v>23400000</v>
+      </c>
+      <c r="D3">
         <v>10100000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9800000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>13300000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13100000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>10800000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>13200000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8900000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12500000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>15000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7600000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4400000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>12900000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>21600000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4600000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5400000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13000000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>27200000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12100000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>9900000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4700000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>194200000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>178300000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>20100000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5100000.0</v>
+      </c>
+      <c r="D6">
         <v>-7100000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>48800000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>30300000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-20900000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-600000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-9100000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-43800000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-300000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1800000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-47900000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-233300000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-147400000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-476400000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>67100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>343400000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-171400000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>27800000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>64100000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-191700000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>27400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B7">
+        <v>-81899999.0</v>
+      </c>
+      <c r="C7">
+        <v>133199999.0</v>
+      </c>
+      <c r="D7">
         <v>-51300000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>24900000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>6200000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13300000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-61400000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>21200000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-13400000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-7600000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-50800000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>12200000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>24500000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>178300000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-215000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>132800000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>40400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>147800000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-183700000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>77400000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10300000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>22400000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-51500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>-39800000.0</v>
+      </c>
+      <c r="C9">
+        <v>48800000.0</v>
+      </c>
+      <c r="D9">
         <v>-9000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-48300000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>600000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-600000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1500000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-63300000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>17800000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-27100000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>28200000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-30100000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>17900000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>28300000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-22400000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>28100000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-10900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>50500000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-52000000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>48000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-61700000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3800000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-48900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>5300000.0</v>
+      </c>
+      <c r="C10">
+        <v>17900000.0</v>
+      </c>
+      <c r="D10">
         <v>-23200000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>22800000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9700000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1900000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-9800000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>19600000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4800000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8600000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-11700000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>12200000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5200000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>31900000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-50300000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>6800000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>32700000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-35200000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3400000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>8199999.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-28100000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>13300000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5100000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-13900000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="R11"/>
+      <c r="S11">
         <v>9700000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>5900000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3600000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1500000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1500000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="R12"/>
+      <c r="S12">
         <v>11700000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+      <c r="X12"/>
+    </row>
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-17200000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>14500000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-30700000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-30700000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="R13"/>
+      <c r="S13">
         <v>15500000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B14">
+        <v>39600000.0</v>
+      </c>
+      <c r="C14">
+        <v>38800000.0</v>
+      </c>
+      <c r="D14">
         <v>29700000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>28900000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>29000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>27100000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>21600000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>23400000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>24700000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20200000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18500000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>18600000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20500000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9900000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28600000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29100000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>19400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11300000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>28600000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29700000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>29100000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31700000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>30600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>10400000.0</v>
+      </c>
+      <c r="C15">
+        <v>20700000.0</v>
+      </c>
+      <c r="D15">
         <v>10300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9700000.0</v>
       </c>
       <c r="E15">
         <v>9800000.0</v>
       </c>
       <c r="F15">
         <v>9700000.0</v>
       </c>
       <c r="G15">
-        <v>9200000.0</v>
+        <v>9800000.0</v>
       </c>
       <c r="H15">
-        <v>9100000.0</v>
+        <v>9700000.0</v>
       </c>
       <c r="I15">
         <v>9200000.0</v>
       </c>
       <c r="J15">
         <v>9100000.0</v>
       </c>
       <c r="K15">
+        <v>9200000.0</v>
+      </c>
+      <c r="L15">
+        <v>9100000.0</v>
+      </c>
+      <c r="M15">
         <v>7900000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>7900000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>18700000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>26600000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>26400000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>26400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>26700000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>26700000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>25100000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>25300000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>25200000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B16">
+        <v>261200000.0</v>
+      </c>
+      <c r="C16">
+        <v>241100000.0</v>
+      </c>
+      <c r="D16">
         <v>232000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>233800000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>194800000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>164500000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>185400000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>173400000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>174000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>176900000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>226900000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>227200000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>229000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>276900000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>510200000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-37800000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>196300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>650600000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>307200000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>478600000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>450800000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>386700000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>578400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>17800000.0</v>
+      </c>
+      <c r="C18">
+        <v>49300000.0</v>
+      </c>
+      <c r="D18">
         <v>-24100000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>96000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>78700000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>55800000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-32200000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>70300000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>53500000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>47900000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>63500000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>95200000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>165800000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-83700000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-59400000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>105200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>182000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-68500000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>144300000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>108200000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>146600000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>45500000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-10100000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-399000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-13600000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-13600000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-13300000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-278600000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12500000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-15000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-7600000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>4300000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-12800000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-17400000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>289000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>5400000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-13000000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>141</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
+        <v>-58600000.0</v>
+      </c>
+      <c r="D21">
         <v>254500000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>76600000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-39100000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>316100000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>53500000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-41700000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-66300000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-125000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>48800000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>350000000.0</v>
       </c>
-      <c r="O21">
-[...2 lines deleted...]
-      <c r="P21"/>
       <c r="Q21">
         <v>350000000.0</v>
       </c>
       <c r="R21"/>
-      <c r="S21"/>
+      <c r="S21">
+        <v>350000000.0</v>
+      </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B22">
+        <v>38400000.0</v>
+      </c>
+      <c r="C22">
+        <v>43000000.0</v>
+      </c>
+      <c r="D22">
         <v>6400000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>48000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>50900000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>25000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>21700000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>57600000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>47100000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>41600000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>37800000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>49500000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>51900000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-18800000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>105700000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>97200000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>44600000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>48800000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>105000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>72100000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>116600000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>138300000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>103400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>-307400000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5200000.0</v>
+      </c>
+      <c r="D23">
         <v>-2800000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-300000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3600000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>500000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-5800000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2800000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-200000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4600000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1900000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>20100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>92800000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>358800000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13100000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-15700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-72900000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>700000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4300000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-12100000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9100000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>29600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B24">
+        <v>238900000.0</v>
+      </c>
+      <c r="C24">
+        <v>-400000.0</v>
+      </c>
+      <c r="D24">
         <v>-300000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-505800000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>300000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-392000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-500000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-2800000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-5600000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>100000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>100000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>322400000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>314400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-296300000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="U24">
         <v>300000.0</v>
       </c>
       <c r="V24">
+        <v>-600000.0</v>
+      </c>
+      <c r="W24">
+        <v>300000.0</v>
+      </c>
+      <c r="X24">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B25">
+        <v>45799999.0</v>
+      </c>
+      <c r="C25">
+        <v>-156099999.0</v>
+      </c>
+      <c r="D25">
         <v>3100000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>600000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1500000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6600000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3400000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-6700000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2600000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1500000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-7500000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3200000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-6900000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3700000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-265500000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-39800000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-10400000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-30300000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10600000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-14200000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-32600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>24000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2200000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1300000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>600000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3300000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>8500000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-200000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-6200000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>400000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2100000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1900000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>12800000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-187500000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-281300000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>175800000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-175800000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-96300000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B27">
+        <v>3900000.0</v>
+      </c>
+      <c r="C27">
+        <v>19200000.0</v>
+      </c>
+      <c r="D27">
         <v>14800000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3400000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3300000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3100000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2900000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2900000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2800000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2600000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2300000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2900000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2700000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>-1600000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6300000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6400000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>-1400000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5900000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6300000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B28">
+        <v>-317800000.0</v>
+      </c>
+      <c r="C28">
+        <v>170300000.0</v>
+      </c>
+      <c r="D28">
         <v>239800000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>70300000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-51500000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>306800000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>38000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-53700000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-74400000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>179600000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10600000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-76000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-132800000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>24100000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-67800000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-13300000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-15700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24900000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-97800000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-117100000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-35600000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-360400000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-44800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B29">
+        <v>39400000.0</v>
+      </c>
+      <c r="C29">
+        <v>72700000.0</v>
+      </c>
+      <c r="D29">
         <v>-14000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>105800000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>92000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>62800000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-19100000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>81100000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>66700000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>56800000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9500000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>78500000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>102800000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>165800000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-70800000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-37800000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>109800000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>176600000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-55500000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>171500000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>120300000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>156500000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>50200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>217300000.0</v>
+      </c>
+      <c r="C30">
+        <v>-244100000.0</v>
+      </c>
+      <c r="D30">
         <v>-231200000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-126300000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-10100000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-399000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-13600000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-13600000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-13300000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-278600000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-12500000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-15000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-16100000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4300000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-12800000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>264000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4600000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5400000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-13000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-26900000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-12100000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9200000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>29500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>