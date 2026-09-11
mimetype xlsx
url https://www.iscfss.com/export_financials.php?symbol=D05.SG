--- v0 (2026-07-11)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2671,4004 +2674,4086 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>24961000000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>24625000000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>13540000000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>520071000000.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>527000000000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="P2"/>
+      <c r="Q2">
         <v>527828000000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>501959000000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>482837000000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>464850000000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>447423000000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>404289000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>400217000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>391301000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>394995000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>393785000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>388295000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>387560000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>375826000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>373634000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>362102000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>342886000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>342452000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>347446000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>324310000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:39">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
-      <c r="C8">
+      <c r="B8">
+        <v>11948000000.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8">
         <v>11826000000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>11769000000.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>11826000000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="H8"/>
+      <c r="I8">
         <v>11743000000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="J8"/>
+      <c r="K8">
         <v>11826000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>11612000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>11826000000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>11500000000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>11826000000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>11387000000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-    </row>
-    <row r="10" spans="1:39">
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>22</v>
       </c>
-      <c r="B10"/>
-      <c r="C10">
+      <c r="B10">
+        <v>152565000000.0</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10">
         <v>150352000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>141231000000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>140166000000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>139769000000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>118877000000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>110076000000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>114301000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>109959000000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>107754000000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>104208000000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>101485000000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>87329000000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>65698000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>63658000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>62600000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>63208000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14221000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>12060000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13745000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15017000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18693000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>19578000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20535000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23342000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20132000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18879000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:39">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
-    </row>
-    <row r="12" spans="1:39">
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>11612000000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>11826000000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>11500000000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>11826000000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13">
+      <c r="T13"/>
+      <c r="U13">
         <v>11387000000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>11484000000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>10669000000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>11205000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>10964000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10978000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11059000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11205000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10974000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11200000000.0</v>
       </c>
       <c r="AG13">
         <v>11200000000.0</v>
       </c>
       <c r="AH13">
+        <v>11200000000.0</v>
+      </c>
+      <c r="AI13">
         <v>11205000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11082000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>11042000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10775000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>10899000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>10670000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:39">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>2844000000.0</v>
+      </c>
+      <c r="C14">
         <v>2837606697.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2837886576.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2837799354.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2846143909.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2838351470.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2844173135.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2844119917.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2844129158.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2837056348.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2837005628.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2579019809.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2836717845.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2572163480.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2573601565.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2573502379.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2573359637.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2568342107.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2568314540.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2568166248.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2546551616.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2549990000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2541312395.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2539068934.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2560468934.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2554121000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2554492700.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2554988800.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2556123200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2747916700.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2569090900.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2470370400.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2561016900.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2487500000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2587096800.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2568181800.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2593750000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2536111100.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2537313400.0</v>
       </c>
     </row>
-    <row r="15" spans="1:39">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-    </row>
-    <row r="16" spans="1:39">
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-    </row>
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-    </row>
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>168023000000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>178302000000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>152811000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>159536000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>156991000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>153156000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>145653000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>6139000000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>6171000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>6081000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>5340000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>4631000000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>175000000.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>201000000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>232000000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21">
         <v>5323000000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>5171000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>5170000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5170000000.0</v>
       </c>
       <c r="AC21">
         <v>5170000000.0</v>
       </c>
       <c r="AD21">
+        <v>5170000000.0</v>
+      </c>
+      <c r="AE21">
         <v>5903000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5175000000.0</v>
       </c>
       <c r="AF21">
         <v>5175000000.0</v>
       </c>
       <c r="AG21">
+        <v>5175000000.0</v>
+      </c>
+      <c r="AH21">
         <v>5174000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5165000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5166000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5114000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5115000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5117000000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:39">
+      <c r="AN21"/>
+    </row>
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>144000000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>159000000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>208000000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>178000000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>209000000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>305000000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>306000000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>174000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>189000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>196000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>192000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>261000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>534000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>541000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>426000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>553000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>577000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>375000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>469000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>440000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>451000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:39">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
-    </row>
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>47247000000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>53757000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>60666000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>61285000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>57484000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>49590000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>18279000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>37400000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>38585000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>34348000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>14578000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>36866000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>37977000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>32928000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>12800000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>37274000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:39">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>47247000000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>53757000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>60666000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>61285000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>57484000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>49590000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>49311000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>38</v>
       </c>
-      <c r="B26"/>
-      <c r="C26">
+      <c r="B26">
+        <v>301938000000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>262852000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>230369000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>217562000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>194874000000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>177487000000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>204724000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>187667000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>177702000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>144807000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>141700000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>149126000000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>156714000000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>131545000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>140356000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>131044000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>125666000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>106313000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>106302000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>104806000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>101450000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>72928000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>97966000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>90421000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>87513000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>62960000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>80163000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:39">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
-    </row>
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
-      <c r="C29">
+      <c r="B29">
+        <v>156568000000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>142749000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>144861000000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>132338000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>125604000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>105426000000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>108419000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>102577000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>107889000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>114732000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>107601000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>98135000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>107195000000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>66782000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>68130000000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>52031000000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>61427000000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>51355000000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>61809000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>54124000000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>48834000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>42120000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>43679000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>43312000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48348000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>34302000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>35692000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>37525000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>42903000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>33020000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30180000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27378000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>35733000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>31632000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>53404000000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>50366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50519000000.0</v>
       </c>
       <c r="P31">
         <v>50519000000.0</v>
       </c>
       <c r="Q31">
-        <v>51122000000.0</v>
+        <v>50519000000.0</v>
       </c>
       <c r="R31">
         <v>51122000000.0</v>
       </c>
       <c r="S31">
-        <v>52271000000.0</v>
+        <v>51122000000.0</v>
       </c>
       <c r="T31">
         <v>52271000000.0</v>
       </c>
       <c r="U31">
-        <v>48387000000.0</v>
+        <v>52271000000.0</v>
       </c>
       <c r="V31">
         <v>48387000000.0</v>
       </c>
       <c r="W31">
-        <v>48267000000.0</v>
+        <v>48387000000.0</v>
       </c>
       <c r="X31">
         <v>48267000000.0</v>
       </c>
       <c r="Y31">
-        <v>44990000000.0</v>
+        <v>48267000000.0</v>
       </c>
       <c r="Z31">
         <v>44990000000.0</v>
       </c>
       <c r="AA31">
+        <v>44990000000.0</v>
+      </c>
+      <c r="AB31">
         <v>45275000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>44180000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>45601000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>43142000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>42501000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>42039000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>43533000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>42293000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>41219000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>41400000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>40864000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>39492000000.0</v>
       </c>
-      <c r="AM31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:39">
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
-    </row>
-    <row r="33" spans="1:39">
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33"/>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
-    </row>
-    <row r="34" spans="1:39">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-    </row>
-    <row r="35" spans="1:39">
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-    </row>
-    <row r="36" spans="1:39">
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
-    </row>
-    <row r="37" spans="1:39">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-    </row>
-    <row r="38" spans="1:39">
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>434404000000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>429430000000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>449239000000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>409660000000.0</v>
       </c>
-      <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>417093000000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38">
+      <c r="V38"/>
+      <c r="W38">
         <v>371837000000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38">
+      <c r="X38"/>
+      <c r="Y38">
         <v>395449000000.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>358229000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>368151000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>364461000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>361024000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>345387000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>355029000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>353177000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>342769000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>323528000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>325905000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>314622000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>308720000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>302287000000.0</v>
       </c>
-      <c r="AM38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:39">
+      <c r="AN38"/>
+    </row>
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>8414000000.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>19452000000.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39">
+      <c r="P39"/>
+      <c r="Q39">
         <v>8045000000.0</v>
       </c>
-      <c r="Q39"/>
-      <c r="R39">
+      <c r="R39"/>
+      <c r="S39">
         <v>14727000000.0</v>
       </c>
-      <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>7162000000.0</v>
       </c>
-      <c r="U39"/>
-      <c r="V39">
+      <c r="V39"/>
+      <c r="W39">
         <v>16040000000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>8098000000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>11866000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9516000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5593000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8805000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12595000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8036000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>7214000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8047000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11955000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7239000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6407000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>7601000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11262000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>6825000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:39">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>7567000000.0</v>
       </c>
-      <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
-      <c r="R40">
+      <c r="R40"/>
+      <c r="S40">
         <v>5610000000.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>5241000000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>4591000000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>4302000000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>4772000000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>4669000000.0</v>
       </c>
-      <c r="AM40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:39">
+      <c r="AN40"/>
+    </row>
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>25035000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>12578000000.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>30603000000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>11249000000.0</v>
       </c>
-      <c r="S41"/>
-      <c r="T41">
+      <c r="T41"/>
+      <c r="U41">
         <v>24245000000.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="V41"/>
+      <c r="W41">
         <v>14733000000.0</v>
       </c>
-      <c r="W41"/>
-      <c r="X41">
+      <c r="X41"/>
+      <c r="Y41">
         <v>29662000000.0</v>
       </c>
-      <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>13758000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23193000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>23742000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>21127000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>13290000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>20671000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>20704000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>19751000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>11310000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>20156000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>18784000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>18534000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10792000000.0</v>
       </c>
-      <c r="AM41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:39">
+      <c r="AN41"/>
+    </row>
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>1151000000.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>1045000000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="P42"/>
+      <c r="Q42">
         <v>2676000000.0</v>
       </c>
-      <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42">
         <v>6107000000.0</v>
       </c>
-      <c r="S42"/>
-      <c r="T42">
+      <c r="T42"/>
+      <c r="U42">
         <v>7591000000.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="V42"/>
+      <c r="W42">
         <v>7703000000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>8157000000.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>6016000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009000000.0</v>
       </c>
       <c r="AB42">
         <v>2009000000.0</v>
       </c>
       <c r="AC42">
+        <v>2009000000.0</v>
+      </c>
+      <c r="AD42">
         <v>2812000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6418000000.0</v>
       </c>
       <c r="AE42">
         <v>6418000000.0</v>
       </c>
       <c r="AF42">
+        <v>6418000000.0</v>
+      </c>
+      <c r="AG42">
         <v>5570000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>5564000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>5973000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>6163000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6281000000.0</v>
       </c>
       <c r="AK42">
         <v>6281000000.0</v>
       </c>
       <c r="AL42">
+        <v>6281000000.0</v>
+      </c>
+      <c r="AM42">
         <v>6039000000.0</v>
       </c>
-      <c r="AM42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:39">
+      <c r="AN42"/>
+    </row>
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-    </row>
-    <row r="44" spans="1:39">
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-    </row>
-    <row r="45" spans="1:39">
+      <c r="AN44"/>
+    </row>
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>3211000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>3596000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>3652000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>3199000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-    </row>
-    <row r="46" spans="1:39">
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>58</v>
       </c>
-      <c r="B46"/>
-      <c r="C46">
+      <c r="B46">
+        <v>3808000000.0</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46">
         <v>3211000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3662000000.0</v>
       </c>
-      <c r="E46"/>
-      <c r="F46">
+      <c r="F46"/>
+      <c r="G46">
         <v>3596000000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>3595000000.0</v>
       </c>
-      <c r="I46"/>
-      <c r="J46">
+      <c r="J46"/>
+      <c r="K46">
         <v>3652000000.0</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>3215000000.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>3199000000.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
-    </row>
-    <row r="47" spans="1:39">
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>3215000000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>2018000000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>3173000000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>2180000000.0</v>
       </c>
-      <c r="S47"/>
-      <c r="T47">
+      <c r="T47"/>
+      <c r="U47">
         <v>3308000000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47">
+      <c r="V47"/>
+      <c r="W47">
         <v>2380000000.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47">
+      <c r="X47"/>
+      <c r="Y47">
         <v>3235000000.0</v>
       </c>
-      <c r="Y47"/>
-      <c r="Z47">
+      <c r="Z47"/>
+      <c r="AA47">
         <v>2372000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3189000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3180000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3265000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>694000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1326000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1294000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1249000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1204000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1179000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1173000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1181000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1134000000.0</v>
       </c>
-      <c r="AM47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:39">
+      <c r="AN47"/>
+    </row>
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>45985000000.0</v>
       </c>
-      <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>44347000000.0</v>
       </c>
-      <c r="O48"/>
-      <c r="P48">
+      <c r="P48"/>
+      <c r="Q48">
         <v>41699000000.0</v>
       </c>
-      <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>40036000000.0</v>
       </c>
-      <c r="S48"/>
-      <c r="T48">
+      <c r="T48"/>
+      <c r="U48">
         <v>38616000000.0</v>
       </c>
-      <c r="U48"/>
-      <c r="V48">
+      <c r="V48"/>
+      <c r="W48">
         <v>35981000000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>34612000000.0</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>34017000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>37473000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>36363000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>36900000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>31729000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>30284000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>30444000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>31943000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>30403000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>29140000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>29191000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>28923000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>27900000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>24550000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:39">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-    </row>
-    <row r="50" spans="1:39">
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>38290000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>16104000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>15411000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>14305000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>36694000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>12682000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>13796000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>12195000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>27383000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>8391000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>76160000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>70998000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>71259000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>75859000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:39">
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-    </row>
-    <row r="52" spans="1:39">
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>38290000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>16104000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>15411000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>14305000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>36694000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>12682000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>13796000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>12195000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>27383000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>8391000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>76160000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>70998000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>71259000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>75859000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:39">
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
-    </row>
-    <row r="54" spans="1:39">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-    </row>
-    <row r="55" spans="1:39">
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>965597000000.0</v>
+      </c>
+      <c r="C55">
         <v>935365000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>897488000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>841896000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>840823000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>827219000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>789609000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>790111000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>783208000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>739301000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>745173000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>757907000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>744968000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>743368000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>766637000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>745637000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>723681000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>686073000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>676272000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>671841000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>660609000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>649938000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>638131000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>648204000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>643018000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>578946000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>580714000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>566651000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>558525000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>550751000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>541524000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>540004000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>529909000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>517711000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>507766000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>486699000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>480356000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>481570000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>465480000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:39">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56"/>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
-      <c r="L56">
+      <c r="L56"/>
+      <c r="M56">
         <v>162206000000.0</v>
       </c>
-      <c r="M56"/>
-      <c r="N56">
+      <c r="N56"/>
+      <c r="O56">
         <v>176652000000.0</v>
       </c>
-      <c r="O56"/>
-      <c r="P56">
+      <c r="P56"/>
+      <c r="Q56">
         <v>149646000000.0</v>
       </c>
-      <c r="Q56"/>
-      <c r="R56">
+      <c r="R56"/>
+      <c r="S56">
         <v>178200000000.0</v>
       </c>
-      <c r="S56"/>
-      <c r="T56">
+      <c r="T56"/>
+      <c r="U56">
         <v>125433000000.0</v>
       </c>
-      <c r="U56"/>
-      <c r="V56">
+      <c r="V56"/>
+      <c r="W56">
         <v>198823000000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56">
         <v>119326000000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>156525000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>85945000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>79683000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>78385000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>92454000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>73692000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>75552000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>79267000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>114886000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>77550000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>75369000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>77827000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>110072000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>78126000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:39">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
-      <c r="L57">
+      <c r="L57"/>
+      <c r="M57">
         <v>598710000000.0</v>
       </c>
-      <c r="M57"/>
-      <c r="N57">
+      <c r="N57"/>
+      <c r="O57">
         <v>649822000000.0</v>
       </c>
-      <c r="O57"/>
-      <c r="P57">
+      <c r="P57"/>
+      <c r="Q57">
         <v>599805000000.0</v>
       </c>
-      <c r="Q57"/>
-      <c r="R57">
+      <c r="R57"/>
+      <c r="S57">
         <v>591670000000.0</v>
       </c>
-      <c r="S57"/>
-      <c r="T57">
+      <c r="T57"/>
+      <c r="U57">
         <v>539269000000.0</v>
       </c>
-      <c r="U57"/>
-      <c r="V57">
+      <c r="V57"/>
+      <c r="W57">
         <v>561101000000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57">
+      <c r="X57"/>
+      <c r="Y57">
         <v>515797000000.0</v>
       </c>
-      <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>491416000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>463447000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>446761000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>441260000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>469307000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>434938000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>432671000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>424729000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>442021000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>401983000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>381069000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>380522000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>411008000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>362895000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:39">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>895380000000.0</v>
+      </c>
+      <c r="C58">
         <v>866004000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>828572000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>773286000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>772080000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>758386000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>722154000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>724617000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>719336000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>677054000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>685053000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>698972000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>687184000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>686296000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>710891000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>689571000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>666993000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>628359000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>618659000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>614070000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>604733000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>595312000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>583271000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>594766000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>588372000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>527965000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>530268000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>517301000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>507754000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>500876000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>493009000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>491960000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>478828000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>467909000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>459005000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>437830000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>431984000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>434600000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>418953000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:39">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-    </row>
-    <row r="60" spans="1:39">
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>70166000000.0</v>
+      </c>
+      <c r="C60">
         <v>69311000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>68867000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>68564000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>68697000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>68786000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>67266000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>65301000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>63683000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>62065000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>59940000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>58748000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>57595000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>56887000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>55556000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>55875000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>56495000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>57526000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>57430000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>57594000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>55708000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>54626000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>54031000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>53438000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>53818000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>50981000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>50446000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>49350000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>50771000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>49045000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>47676000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>47214000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>48707000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>47458000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>46385000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>46514000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>45979000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>44609000000.0</v>
       </c>
-      <c r="AM60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:39">
+      <c r="AN60"/>
+    </row>
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-    </row>
-    <row r="62" spans="1:39">
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6717,959 +6802,959 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>13841000000.0</v>
       </c>
       <c r="I9">
         <v>12473000000.0</v>
       </c>
       <c r="J9">
         <v>10380000000.0</v>
       </c>
       <c r="K9">
         <v>10055000000.0</v>
       </c>
       <c r="L9">
         <v>10180000000.0</v>
       </c>
       <c r="M9">
         <v>9174000000.0</v>
       </c>
       <c r="N9">
         <v>8377000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
         <v>12999000000.0</v>
       </c>
       <c r="C10">
         <v>12884000000.0</v>
       </c>
       <c r="D10">
         <v>11486000000.0</v>
       </c>
       <c r="E10">
         <v>9382000000.0</v>
       </c>
       <c r="F10">
         <v>7780000000.0</v>
       </c>
       <c r="G10">
         <v>5368000000.0</v>
       </c>
       <c r="H10">
         <v>7583000000.0</v>
       </c>
       <c r="I10">
         <v>6659000000.0</v>
       </c>
       <c r="J10">
         <v>5175000000.0</v>
       </c>
       <c r="K10">
         <v>5083000000.0</v>
       </c>
       <c r="L10">
         <v>5294000000.0</v>
       </c>
       <c r="M10">
         <v>4898000000.0</v>
       </c>
       <c r="N10">
         <v>4489000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1188000000.0</v>
       </c>
       <c r="F11">
         <v>973000000.0</v>
       </c>
       <c r="G11">
         <v>612000000.0</v>
       </c>
       <c r="H11">
         <v>1154000000.0</v>
       </c>
       <c r="I11">
         <v>1006000000.0</v>
       </c>
       <c r="J11">
         <v>671000000.0</v>
       </c>
       <c r="K11">
         <v>723000000.0</v>
       </c>
       <c r="L11">
         <v>727000000.0</v>
       </c>
       <c r="M11">
         <v>713000000.0</v>
       </c>
       <c r="N11">
         <v>615000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12">
         <v>13768000000.0</v>
       </c>
       <c r="C12">
         <v>16503000000.0</v>
       </c>
       <c r="D12">
         <v>14220000000.0</v>
       </c>
       <c r="E12">
         <v>4986000000.0</v>
       </c>
       <c r="F12">
         <v>1745000000.0</v>
       </c>
       <c r="G12">
         <v>3132000000.0</v>
       </c>
       <c r="H12">
         <v>5967000000.0</v>
       </c>
       <c r="I12">
         <v>4843000000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
         <v>28268000000.0</v>
       </c>
       <c r="C13">
         <v>30927000000.0</v>
       </c>
       <c r="D13">
         <v>27862000000.0</v>
       </c>
       <c r="E13">
         <v>15927000000.0</v>
       </c>
       <c r="F13">
         <v>10185000000.0</v>
       </c>
       <c r="G13">
         <v>12208000000.0</v>
       </c>
       <c r="H13">
         <v>15592000000.0</v>
       </c>
       <c r="I13">
         <v>13798000000.0</v>
       </c>
       <c r="J13">
         <v>10833000000.0</v>
       </c>
       <c r="K13">
         <v>9748000000.0</v>
       </c>
       <c r="L13">
         <v>9644000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14">
         <v>-1000000.0</v>
       </c>
       <c r="C14">
         <v>-1000000.0</v>
       </c>
       <c r="D14">
         <v>-1000000.0</v>
       </c>
       <c r="E14">
         <v>-1000000.0</v>
       </c>
       <c r="F14">
         <v>-2000000.0</v>
       </c>
       <c r="G14">
         <v>17000000.0</v>
       </c>
       <c r="H14">
         <v>818000000.0</v>
       </c>
       <c r="I14">
         <v>830000000.0</v>
       </c>
       <c r="J14">
         <v>2344000000.0</v>
       </c>
       <c r="K14">
         <v>2361000000.0</v>
       </c>
       <c r="L14">
         <v>2422000000.0</v>
       </c>
       <c r="M14">
         <v>2498000000.0</v>
       </c>
       <c r="N14">
         <v>3453000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
         <v>10934000000.0</v>
       </c>
       <c r="C15">
         <v>11290000000.0</v>
       </c>
       <c r="D15">
         <v>10062000000.0</v>
       </c>
       <c r="E15">
         <v>8193000000.0</v>
       </c>
       <c r="F15">
         <v>6805000000.0</v>
       </c>
       <c r="G15">
         <v>4721000000.0</v>
       </c>
       <c r="H15">
         <v>6391000000.0</v>
       </c>
       <c r="I15">
         <v>5577000000.0</v>
       </c>
       <c r="J15">
         <v>4371000000.0</v>
       </c>
       <c r="K15">
         <v>4238000000.0</v>
       </c>
       <c r="L15">
         <v>4454000000.0</v>
       </c>
       <c r="M15">
         <v>4046000000.0</v>
       </c>
       <c r="N15">
         <v>3672000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>8108000000.0</v>
       </c>
       <c r="F16">
         <v>6696000000.0</v>
       </c>
       <c r="G16">
         <v>4606000000.0</v>
       </c>
       <c r="H16">
         <v>6299000000.0</v>
       </c>
       <c r="I16">
         <v>5491000000.0</v>
       </c>
       <c r="J16">
         <v>4296000000.0</v>
       </c>
       <c r="K16">
         <v>4188000000.0</v>
       </c>
       <c r="L16">
         <v>4417000000.0</v>
       </c>
       <c r="M16">
         <v>3999000000.0</v>
       </c>
       <c r="N16">
         <v>3660000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
         <v>10934000000.0</v>
       </c>
       <c r="C17">
         <v>11290000000.0</v>
       </c>
       <c r="D17">
         <v>10063000000.0</v>
       </c>
       <c r="E17">
         <v>8194000000.0</v>
       </c>
       <c r="F17">
         <v>6807000000.0</v>
       </c>
       <c r="G17">
         <v>4756000000.0</v>
       </c>
       <c r="H17">
         <v>6429000000.0</v>
       </c>
       <c r="I17">
         <v>5653000000.0</v>
       </c>
       <c r="J17">
         <v>4504000000.0</v>
       </c>
       <c r="K17">
         <v>4360000000.0</v>
       </c>
       <c r="L17">
         <v>4567000000.0</v>
       </c>
       <c r="M17">
         <v>4185000000.0</v>
       </c>
       <c r="N17">
         <v>3874000000.0</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
         <v>14500000000.0</v>
       </c>
       <c r="C18">
         <v>14424000000.0</v>
       </c>
       <c r="D18">
         <v>13642000000.0</v>
       </c>
       <c r="E18">
         <v>10941000000.0</v>
       </c>
       <c r="F18">
         <v>8440000000.0</v>
       </c>
       <c r="G18">
         <v>9076000000.0</v>
       </c>
       <c r="H18">
         <v>9625000000.0</v>
       </c>
       <c r="I18">
         <v>8955000000.0</v>
       </c>
       <c r="J18">
         <v>7791000000.0</v>
       </c>
       <c r="K18">
         <v>7305000000.0</v>
       </c>
       <c r="L18">
         <v>7100000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>7583000000.0</v>
       </c>
       <c r="I21">
         <v>6659000000.0</v>
       </c>
       <c r="J21">
         <v>5175000000.0</v>
       </c>
       <c r="K21">
         <v>5083000000.0</v>
       </c>
       <c r="L21">
         <v>5280000000.0</v>
       </c>
       <c r="M21">
         <v>4844000000.0</v>
       </c>
       <c r="N21">
         <v>4459000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>2514000000.0</v>
       </c>
       <c r="F23">
         <v>2379000000.0</v>
       </c>
       <c r="G23">
         <v>2358000000.0</v>
       </c>
       <c r="H23">
         <v>2496000000.0</v>
       </c>
       <c r="I23">
         <v>2343000000.0</v>
       </c>
       <c r="J23">
         <v>2127000000.0</v>
       </c>
       <c r="K23">
         <v>2000000000.0</v>
       </c>
       <c r="L23">
         <v>2008000000.0</v>
       </c>
       <c r="M23">
         <v>1816000000.0</v>
       </c>
       <c r="N23">
         <v>1637000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
         <v>847000000.0</v>
       </c>
       <c r="C25">
         <v>829000000.0</v>
       </c>
       <c r="D25">
         <v>746000000.0</v>
       </c>
       <c r="E25">
         <v>701000000.0</v>
       </c>
       <c r="F25">
         <v>669000000.0</v>
       </c>
       <c r="G25">
         <v>648000000.0</v>
       </c>
       <c r="H25">
         <v>609000000.0</v>
       </c>
       <c r="I25">
         <v>331000000.0</v>
       </c>
       <c r="J25">
         <v>297000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>1093000000.0</v>
       </c>
       <c r="H28">
         <v>1062000000.0</v>
       </c>
       <c r="I28">
         <v>939000000.0</v>
       </c>
       <c r="J28">
         <v>903000000.0</v>
       </c>
       <c r="K28">
         <v>877000000.0</v>
       </c>
       <c r="L28">
         <v>2892000000.0</v>
       </c>
       <c r="M28">
         <v>2514000000.0</v>
       </c>
       <c r="N28">
         <v>2281000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>2065000000.0</v>
       </c>
       <c r="C29">
         <v>1594000000.0</v>
       </c>
       <c r="D29">
         <v>1423000000.0</v>
       </c>
       <c r="E29">
         <v>1188000000.0</v>
       </c>
       <c r="F29">
         <v>973000000.0</v>
       </c>
       <c r="G29">
         <v>612000000.0</v>
       </c>
       <c r="H29">
         <v>1154000000.0</v>
       </c>
       <c r="I29">
         <v>1006000000.0</v>
       </c>
       <c r="J29">
         <v>671000000.0</v>
       </c>
       <c r="K29">
         <v>723000000.0</v>
       </c>
       <c r="L29">
         <v>727000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30">
         <v>6258000000.0</v>
       </c>
       <c r="I30">
         <v>5814000000.0</v>
       </c>
       <c r="J30">
         <v>5205000000.0</v>
       </c>
       <c r="K30">
         <v>4972000000.0</v>
       </c>
       <c r="L30">
         <v>4900000000.0</v>
       </c>
       <c r="M30">
         <v>4330000000.0</v>
       </c>
       <c r="N30">
         <v>3918000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31">
         <v>-16000000.0</v>
       </c>
       <c r="J31">
         <v>3000000.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>14000000.0</v>
       </c>
       <c r="M31">
         <v>54000000.0</v>
       </c>
       <c r="N31">
         <v>30000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>22895000000.0</v>
       </c>
       <c r="C32">
         <v>22217000000.0</v>
       </c>
       <c r="D32">
         <v>20134000000.0</v>
       </c>
       <c r="E32">
         <v>16494000000.0</v>
       </c>
       <c r="F32">
         <v>14401000000.0</v>
       </c>
       <c r="G32">
         <v>14584000000.0</v>
       </c>
       <c r="H32">
         <v>14543000000.0</v>
       </c>
       <c r="I32">
         <v>13092000000.0</v>
       </c>
@@ -7688,2350 +7773,2398 @@
       <c r="N32">
         <v>8377000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM32"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
       </c>
-      <c r="AM1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:39">
+      <c r="AN1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
-[...1 lines deleted...]
-      </c>
+      <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:39">
+      <c r="AN2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-    </row>
-    <row r="4" spans="1:39">
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-    </row>
-    <row r="5" spans="1:39">
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
+      <c r="AD5"/>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:39">
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-    </row>
-    <row r="7" spans="1:39">
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-    </row>
-    <row r="8" spans="1:39">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-    </row>
-    <row r="9" spans="1:39">
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>3339000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3569000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3458000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3475000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>3040000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3139000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3098000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3196000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2827000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2244000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2620000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2686000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2314000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2493000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:39">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>3704000000.0</v>
+      </c>
+      <c r="C10">
         <v>3512000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2698000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3388000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3437000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2866000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3434000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3196000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3388000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2445000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3001000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3011000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2956000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2705000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2541000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2088000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2048000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1589000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1963000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1967000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2257000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2590000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1484000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2778000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1384000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1739000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1955000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1912000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1977000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1539000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1658000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1676000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1786000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1443000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>966000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1338000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1428000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1091000000.0</v>
       </c>
-      <c r="AM10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:39">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>381000000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>363000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>305000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>272000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>247000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>198000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263000000.0</v>
       </c>
       <c r="T11">
         <v>263000000.0</v>
       </c>
       <c r="U11">
+        <v>263000000.0</v>
+      </c>
+      <c r="V11">
         <v>248000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>59000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>187000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>127000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>219000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>221000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>317000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>300000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>316000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>211000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>236000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>314000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>245000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>218000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>126000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>177000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>150000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>146000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>192000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:39">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>1362000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1515000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1569000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1521000000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
-    </row>
-    <row r="13" spans="1:39">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>9847000000.0</v>
+      </c>
+      <c r="C13">
         <v>3494000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10149000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10822000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3681000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11863000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3597000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11820000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3647000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>17654000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3504000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>9957000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3271000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8266000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3020000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3591000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2187000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2140000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2104000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2985000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2107000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5252000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2171000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4425000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2482000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3788000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3975000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3998000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3831000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3790000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
-    </row>
-    <row r="14" spans="1:39">
+      <c r="AN13"/>
+    </row>
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
+      <c r="T14"/>
       <c r="U14">
         <v>177000000.0</v>
       </c>
       <c r="V14">
-        <v>17000000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="W14">
         <v>17000000.0</v>
       </c>
       <c r="X14">
-        <v>821000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="Y14">
         <v>821000000.0</v>
       </c>
       <c r="Z14">
+        <v>821000000.0</v>
+      </c>
+      <c r="AA14">
         <v>818000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>827000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>818000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>840000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>830000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>839000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>830000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2374000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2344000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2376000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2355000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2393000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2361000000.0</v>
       </c>
-      <c r="AM14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:39">
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>3079000000.0</v>
+      </c>
+      <c r="C15">
         <v>2930000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2258000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2824000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2897000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2522000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3027000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2784000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2956000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2169000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2633000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2629000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2571000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2341000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2236000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1815000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1801000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1393000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1700000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1703000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2009000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2309000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1297000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2412000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1165000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1508000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1629000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1603000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1651000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1319000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1413000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1334000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1511000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1194000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>802000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1130000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1245000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>913000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1071000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:39">
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>2629000000.0</v>
       </c>
       <c r="N16">
+        <v>2629000000.0</v>
+      </c>
+      <c r="O16">
         <v>2256000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2236000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1815000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1801000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1284000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1700000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1703000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2009000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>897000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1297000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1247000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1165000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1416000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1629000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1603000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1651000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1233000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1413000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1334000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1511000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1119000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>802000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1130000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1245000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>863000000.0</v>
       </c>
-      <c r="AM16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:39">
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>3080000000.0</v>
+      </c>
+      <c r="C17">
         <v>2930000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2259000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2824000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2897000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2523000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3027000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2784000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2956000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2170000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2633000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2630000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2571000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2342000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2236000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1816000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1801000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1389000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>1963000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>1704000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2009000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1047000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1297000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1267000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1165000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1518000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>1638000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1612000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1661000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1328000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1422000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1362000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>1541000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1225000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>840000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1161000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1278000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>945000000.0</v>
       </c>
-      <c r="AM17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:39">
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>3581000000.0</v>
+      </c>
+      <c r="C18">
         <v>3494000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3593000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3610000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3681000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3728000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3597000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3452000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3647000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3434000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3504000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3433000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3271000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3280000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3020000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2454000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2187000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2140000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2104000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2089000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2107000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>4291000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2171000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4785000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2482000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2426000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>2460000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2429000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>2310000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2330000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-    </row>
-    <row r="19" spans="1:39">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-    </row>
-    <row r="20" spans="1:39">
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
-    </row>
-    <row r="21" spans="1:39">
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>1739000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1955000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1912000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1977000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1539000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1658000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1676000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1786000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1440000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>966000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1338000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1428000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1091000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1294000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:39">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
-    </row>
-    <row r="23" spans="1:39">
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
+      <c r="L23"/>
       <c r="M23">
         <v>780000000.0</v>
       </c>
       <c r="N23">
+        <v>780000000.0</v>
+      </c>
+      <c r="O23">
         <v>2613000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1825000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>458000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>597000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2315000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1668000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>403000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>619000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2220000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1539000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>402000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1556000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>770000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>629000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>562000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>646000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>414000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>557000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>637000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>624000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>739000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>490000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>458000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>540000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>607000000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:39">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-    </row>
-    <row r="25" spans="1:39">
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>5000000.0</v>
+      </c>
+      <c r="C25">
         <v>6000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="E25">
         <v>6000000.0</v>
       </c>
       <c r="F25">
+        <v>6000000.0</v>
+      </c>
+      <c r="G25">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="H25">
         <v>6000000.0</v>
       </c>
       <c r="I25">
         <v>6000000.0</v>
       </c>
       <c r="J25">
+        <v>6000000.0</v>
+      </c>
+      <c r="K25">
         <v>9000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>0.0</v>
       </c>
-      <c r="L25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>0.0</v>
       </c>
-      <c r="O25"/>
+      <c r="O25">
+        <v>0.0</v>
+      </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-    </row>
-    <row r="26" spans="1:39">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-    </row>
-    <row r="27" spans="1:39">
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-    </row>
-    <row r="28" spans="1:39">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>830000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>985000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>984000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>852000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1087000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>924000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>785000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>786000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>648000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>788000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>824000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>718000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>616000000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:39">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>412000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>432000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>385000000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>200000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>266000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>346000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>221000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>317000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>300000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>316000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>211000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
-    </row>
-    <row r="30" spans="1:39">
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>1556000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1600000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1614000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1546000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1498000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1501000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1481000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1422000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1410000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1387000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1278000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1282000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1258000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1223000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1199000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:39">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
-[...1 lines deleted...]
-      </c>
+      <c r="AD31"/>
       <c r="AE31">
         <v>0.0</v>
       </c>
       <c r="AF31">
         <v>0.0</v>
       </c>
       <c r="AG31">
         <v>0.0</v>
       </c>
       <c r="AH31">
+        <v>0.0</v>
+      </c>
+      <c r="AI31">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AJ31">
         <v>0.0</v>
       </c>
       <c r="AK31">
         <v>0.0</v>
       </c>
       <c r="AL31">
         <v>0.0</v>
       </c>
-      <c r="AM31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:39">
+      <c r="AM31">
+        <v>0.0</v>
+      </c>
+      <c r="AN31"/>
+    </row>
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B32">
+        <v>6093000000.0</v>
+      </c>
+      <c r="C32">
         <v>5948000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5331000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5732000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5905000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5505000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5753000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>5482000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>5557000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4961000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>5192000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5045000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>4936000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4411000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4544000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3792000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3747000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3293000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2104000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3589000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3854000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5566000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2779000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3726000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4026000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3461000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3823000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3709000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>3551000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>3040000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3139000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3098000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3196000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2827000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2244000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2620000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2686000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2314000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2493000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -10082,997 +10215,997 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>47352000000.0</v>
       </c>
       <c r="C2">
         <v>39875000000.0</v>
       </c>
       <c r="D2">
         <v>43976000000.0</v>
       </c>
       <c r="E2">
         <v>46690000000.0</v>
       </c>
       <c r="F2">
         <v>42202000000.0</v>
       </c>
       <c r="G2">
         <v>19935000000.0</v>
       </c>
       <c r="H2">
         <v>14221000000.0</v>
       </c>
       <c r="I2">
         <v>18693000000.0</v>
       </c>
       <c r="J2">
         <v>20132000000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>525000000</v>
       </c>
       <c r="C3">
         <v>916000000</v>
       </c>
       <c r="D3">
         <v>718000000</v>
       </c>
       <c r="E3">
         <v>669000000</v>
       </c>
       <c r="F3">
         <v>567000000</v>
       </c>
       <c r="G3">
         <v>547000000</v>
       </c>
       <c r="H3">
         <v>586000000</v>
       </c>
       <c r="I3">
         <v>533000000</v>
       </c>
       <c r="J3">
         <v>360000000</v>
       </c>
       <c r="K3">
         <v>321000000</v>
       </c>
       <c r="L3">
         <v>334000000</v>
       </c>
       <c r="M3">
         <v>263000000</v>
       </c>
       <c r="N3">
         <v>227000000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>-970000000.0</v>
       </c>
       <c r="C6">
         <v>7477000000.0</v>
       </c>
       <c r="D6">
         <v>-4101000000.0</v>
       </c>
       <c r="E6">
         <v>-2714000000.0</v>
       </c>
       <c r="F6">
         <v>4488000000.0</v>
       </c>
       <c r="G6">
         <v>22267000000.0</v>
       </c>
       <c r="H6">
         <v>5714000000.0</v>
       </c>
       <c r="I6">
         <v>-4472000000.0</v>
       </c>
       <c r="J6">
         <v>-1439000000.0</v>
       </c>
       <c r="K6">
         <v>8054000000.0</v>
       </c>
       <c r="L6">
         <v>227000000.0</v>
       </c>
       <c r="M6">
         <v>902000000.0</v>
       </c>
       <c r="N6">
         <v>-44000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-1896000000.0</v>
       </c>
       <c r="C7">
         <v>2699000000.0</v>
       </c>
       <c r="D7">
         <v>-6186000000.0</v>
       </c>
       <c r="E7">
         <v>-6486000000.0</v>
       </c>
       <c r="F7">
         <v>275000000.0</v>
       </c>
       <c r="G7">
         <v>17750000000.0</v>
       </c>
       <c r="H7">
         <v>3059000000.0</v>
       </c>
       <c r="I7">
         <v>-8005000000.0</v>
       </c>
       <c r="J7">
         <v>-9191000000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>361000000.0</v>
       </c>
       <c r="F12">
         <v>-18000000.0</v>
       </c>
       <c r="G12">
         <v>1762000000.0</v>
       </c>
       <c r="H12">
         <v>1127000000.0</v>
       </c>
       <c r="I12">
         <v>814000000.0</v>
       </c>
       <c r="J12">
         <v>1401000000.0</v>
       </c>
       <c r="K12">
         <v>1356000000.0</v>
       </c>
       <c r="L12">
         <v>637000000.0</v>
       </c>
       <c r="M12">
         <v>260000000.0</v>
       </c>
       <c r="N12">
         <v>481000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-37496000000.0</v>
       </c>
       <c r="F13">
         <v>-32887000000.0</v>
       </c>
       <c r="G13">
         <v>-39414000000.0</v>
       </c>
       <c r="H13">
         <v>-7849000000.0</v>
       </c>
       <c r="I13">
         <v>-27603000000.0</v>
       </c>
       <c r="J13">
         <v>-27312000000.0</v>
       </c>
       <c r="K13">
         <v>-22091000000.0</v>
       </c>
       <c r="L13">
         <v>-768000000.0</v>
       </c>
       <c r="M13">
         <v>-25358000000.0</v>
       </c>
       <c r="N13">
         <v>-41975000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>847000000.0</v>
       </c>
       <c r="C14">
         <v>829000000.0</v>
       </c>
       <c r="D14">
         <v>746000000.0</v>
       </c>
       <c r="E14">
         <v>401000000.0</v>
       </c>
       <c r="F14">
         <v>408000000.0</v>
       </c>
       <c r="G14">
         <v>412000000.0</v>
       </c>
       <c r="H14">
         <v>397000000.0</v>
       </c>
       <c r="I14">
         <v>151000000.0</v>
       </c>
       <c r="J14">
         <v>144000000.0</v>
       </c>
       <c r="K14">
         <v>275000000.0</v>
       </c>
       <c r="L14">
         <v>251000000.0</v>
       </c>
       <c r="M14">
         <v>220000000.0</v>
       </c>
       <c r="N14">
         <v>214000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15">
         <v>8151000000.0</v>
       </c>
       <c r="C15">
         <v>6083000000.0</v>
       </c>
       <c r="D15">
         <v>6013000000.0</v>
       </c>
       <c r="E15">
         <v>3789000000.0</v>
       </c>
       <c r="F15">
         <v>2392000000.0</v>
       </c>
       <c r="G15">
         <v>2411000000.0</v>
       </c>
       <c r="H15">
         <v>3931000000.0</v>
       </c>
       <c r="I15">
         <v>3150000000.0</v>
       </c>
       <c r="J15">
         <v>1375000000.0</v>
       </c>
       <c r="K15">
         <v>1037000000.0</v>
       </c>
       <c r="L15">
         <v>1432000000.0</v>
       </c>
       <c r="M15">
         <v>979000000.0</v>
       </c>
       <c r="N15">
         <v>1376000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>46382000000.0</v>
       </c>
       <c r="C16">
         <v>47352000000.0</v>
       </c>
       <c r="D16">
         <v>39875000000.0</v>
       </c>
       <c r="E16">
         <v>43976000000.0</v>
       </c>
       <c r="F16">
         <v>46690000000.0</v>
       </c>
       <c r="G16">
         <v>42202000000.0</v>
       </c>
       <c r="H16">
         <v>19935000000.0</v>
       </c>
       <c r="I16">
         <v>14221000000.0</v>
       </c>
       <c r="J16">
         <v>18693000000.0</v>
       </c>
       <c r="K16">
         <v>20132000000.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>10499000000.0</v>
       </c>
       <c r="C18">
         <v>14425000000.0</v>
       </c>
       <c r="D18">
         <v>4448000000.0</v>
       </c>
       <c r="E18">
         <v>2100000000.0</v>
       </c>
       <c r="F18">
         <v>7164000000.0</v>
       </c>
       <c r="G18">
         <v>24334000000.0</v>
       </c>
       <c r="H18">
         <v>10600000000.0</v>
       </c>
       <c r="I18">
         <v>-1816000000.0</v>
       </c>
       <c r="J18">
         <v>-3482000000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-1243000000.0</v>
       </c>
       <c r="D19">
         <v>727000000.0</v>
       </c>
       <c r="E19">
         <v>-114000000.0</v>
       </c>
       <c r="F19">
         <v>-1098000000.0</v>
       </c>
       <c r="G19">
         <v>-1098000000.0</v>
       </c>
       <c r="H19">
         <v>21000000.0</v>
       </c>
       <c r="I19">
         <v>-58000000.0</v>
       </c>
       <c r="J19">
         <v>74000000.0</v>
       </c>
       <c r="K19">
         <v>-206000000.0</v>
       </c>
       <c r="L19">
         <v>-21000000.0</v>
       </c>
       <c r="M19">
         <v>347000000.0</v>
       </c>
       <c r="N19">
         <v>360000000.0</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-3057000000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>743000000.0</v>
       </c>
       <c r="G21">
         <v>743000000.0</v>
       </c>
       <c r="H21">
         <v>743000000.0</v>
       </c>
       <c r="I21">
         <v>2505000000.0</v>
       </c>
       <c r="J21">
         <v>-1897000000.0</v>
       </c>
       <c r="K21">
         <v>-956000000.0</v>
       </c>
       <c r="L21">
         <v>-743000000.0</v>
       </c>
       <c r="M21">
         <v>-977000000.0</v>
       </c>
       <c r="N21">
         <v>-977000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
         <v>10934000000.0</v>
       </c>
       <c r="C22">
         <v>11289000000.0</v>
       </c>
       <c r="D22">
         <v>10062000000.0</v>
       </c>
       <c r="E22">
         <v>8193000000.0</v>
       </c>
       <c r="F22">
         <v>6805000000.0</v>
       </c>
       <c r="G22">
         <v>4721000000.0</v>
       </c>
       <c r="H22">
         <v>6391000000.0</v>
       </c>
       <c r="I22">
         <v>5577000000.0</v>
       </c>
       <c r="J22">
         <v>4371000000.0</v>
       </c>
       <c r="K22">
         <v>5083000000.0</v>
       </c>
       <c r="L22">
         <v>4567000000.0</v>
       </c>
       <c r="M22">
         <v>4046000000.0</v>
       </c>
       <c r="N22">
         <v>3672000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23">
         <v>30924000000.0</v>
       </c>
       <c r="F23">
         <v>33253000000.0</v>
       </c>
       <c r="G23">
         <v>56261000000.0</v>
       </c>
       <c r="H23">
         <v>10781000000.0</v>
       </c>
       <c r="I23">
         <v>17957000000.0</v>
       </c>
       <c r="J23">
         <v>17924000000.0</v>
       </c>
       <c r="K23">
         <v>25421000000.0</v>
       </c>
       <c r="L23">
         <v>-233000000.0</v>
       </c>
       <c r="M23">
         <v>23709000000.0</v>
       </c>
       <c r="N23">
         <v>37887000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>86000000.0</v>
       </c>
       <c r="F24">
         <v>42000000.0</v>
       </c>
       <c r="G24">
         <v>31000000.0</v>
       </c>
       <c r="H24">
         <v>29000000.0</v>
       </c>
       <c r="I24">
         <v>25000000.0</v>
       </c>
       <c r="J24">
         <v>38000000.0</v>
       </c>
       <c r="K24">
         <v>36000000.0</v>
       </c>
       <c r="L24">
         <v>1000000.0</v>
       </c>
       <c r="M24">
         <v>98000000.0</v>
       </c>
       <c r="N24">
         <v>52000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>61000000.0</v>
       </c>
       <c r="C25">
         <v>66000000.0</v>
       </c>
       <c r="D25">
         <v>101000000.0</v>
       </c>
       <c r="E25">
         <v>114000000.0</v>
       </c>
       <c r="F25">
         <v>106000000.0</v>
       </c>
       <c r="G25">
         <v>92000000.0</v>
       </c>
       <c r="H25">
         <v>105000000.0</v>
       </c>
       <c r="I25">
         <v>47000000.0</v>
       </c>
       <c r="J25">
         <v>62000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-397000000.0</v>
       </c>
       <c r="C26">
         <v>-213000000.0</v>
       </c>
       <c r="D26">
         <v>-20000000.0</v>
       </c>
       <c r="E26">
         <v>-11000000.0</v>
       </c>
       <c r="F26">
         <v>-16000000.0</v>
       </c>
       <c r="G26">
         <v>-1247000000.0</v>
       </c>
       <c r="H26">
         <v>-114000000.0</v>
       </c>
       <c r="I26">
         <v>-1803000000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>-60000000.0</v>
       </c>
       <c r="L26">
         <v>-254000000.0</v>
       </c>
       <c r="M26">
         <v>13000000.0</v>
       </c>
       <c r="N26">
         <v>924000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>203000000.0</v>
       </c>
       <c r="C27">
         <v>177000000.0</v>
       </c>
       <c r="D27">
         <v>178000000.0</v>
       </c>
       <c r="E27">
         <v>134000000.0</v>
       </c>
       <c r="F27">
         <v>134000000.0</v>
       </c>
       <c r="G27">
         <v>131000000.0</v>
       </c>
       <c r="H27">
         <v>120000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>27124000000.0</v>
       </c>
       <c r="F28">
         <v>30580000000.0</v>
       </c>
       <c r="G28">
         <v>54795000000.0</v>
       </c>
       <c r="H28">
         <v>5931000000.0</v>
       </c>
       <c r="I28">
         <v>16727000000.0</v>
       </c>
       <c r="J28">
         <v>14652000000.0</v>
       </c>
       <c r="K28">
         <v>-1282000000.0</v>
       </c>
       <c r="L28">
         <v>-2662000000.0</v>
       </c>
       <c r="M28">
         <v>21687000000.0</v>
       </c>
       <c r="N28">
         <v>37407000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>11024000000.0</v>
       </c>
       <c r="C29">
         <v>15341000000.0</v>
       </c>
       <c r="D29">
         <v>5166000000.0</v>
       </c>
       <c r="E29">
         <v>-28241000000.0</v>
       </c>
       <c r="F29">
         <v>-25431000000.0</v>
       </c>
       <c r="G29">
         <v>-32283000000.0</v>
       </c>
       <c r="H29">
         <v>278000000.0</v>
       </c>
       <c r="I29">
         <v>-20881000000.0</v>
       </c>
       <c r="J29">
         <v>-21243000000.0</v>
       </c>
       <c r="K29">
         <v>-16222000000.0</v>
       </c>
       <c r="L29">
         <v>2982000000.0</v>
       </c>
       <c r="M29">
         <v>-20832000000.0</v>
       </c>
       <c r="N29">
         <v>-37608000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30">
         <v>-694000000.0</v>
       </c>
       <c r="F30">
         <v>-1601000000.0</v>
       </c>
       <c r="G30">
         <v>-415000000.0</v>
       </c>
       <c r="H30">
         <v>-534000000.0</v>
       </c>
       <c r="I30">
         <v>-206000000.0</v>
       </c>
       <c r="J30">
         <v>5248000000.0</v>
       </c>
       <c r="K30">
         <v>-264000000.0</v>
       </c>
@@ -11085,234 +11218,238 @@
       <c r="N30">
         <v>248000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AO30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:41">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" t="s">
-        <v>76</v>
+        <v>163</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>19935000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>12022000000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+    </row>
+    <row r="3" spans="1:41">
       <c r="A3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -11334,466 +11471,474 @@
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
         <v>547000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>208000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>586000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>356000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>227000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>111000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>220000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>115000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>118000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>80000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>122000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>90000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000</v>
       </c>
       <c r="AL3">
         <v>74000000</v>
       </c>
       <c r="AM3">
+        <v>74000000</v>
+      </c>
+      <c r="AN3">
         <v>127000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>73000000</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:41">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+    </row>
+    <row r="5" spans="1:41">
       <c r="A5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+    </row>
+    <row r="6" spans="1:41">
       <c r="A6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>22267000000.0</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>5172000000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>5714000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2199000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-893000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3130000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2161000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1685000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1272000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3676000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-885000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-957000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-2807000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3210000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1253000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10956000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:41">
       <c r="A7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+    </row>
+    <row r="8" spans="1:41">
       <c r="A8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+    </row>
+    <row r="9" spans="1:41">
       <c r="A9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+    </row>
+    <row r="10" spans="1:41">
       <c r="A10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+    </row>
+    <row r="11" spans="1:41">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
@@ -11822,1293 +11967,1317 @@
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:40">
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11"/>
+    </row>
+    <row r="12" spans="1:41">
       <c r="A12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>351000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>307000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>144000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>325000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>51000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>330000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>217000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>216000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>211000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>735000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>287000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>168000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>356000000.0</v>
       </c>
-      <c r="AN12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+    </row>
+    <row r="13" spans="1:41">
       <c r="A13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>1993000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-9993000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6851000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-6689000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-4984000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-3856000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-10713000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8347000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-12049000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-14672000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-5486000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4894000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-19203000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3069000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:40">
+    <row r="14" spans="1:41">
       <c r="A14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>648000000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>325000000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>609000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>455000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>297000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>145000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-93000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>84000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>83000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>77000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>78000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000.0</v>
       </c>
       <c r="AK14">
         <v>74000000.0</v>
       </c>
       <c r="AL14">
+        <v>74000000.0</v>
+      </c>
+      <c r="AM14">
         <v>71000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>74000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>67000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:40">
+    <row r="15" spans="1:41">
       <c r="A15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>2411000000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>1715000000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>3931000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3165000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2359000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>38000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>19000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1556000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1539000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>18000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>19000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>822000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>515000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>19000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>18000000.0</v>
       </c>
-      <c r="AN15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+    </row>
+    <row r="16" spans="1:41">
       <c r="A16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>19935000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12022000000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+    </row>
+    <row r="17" spans="1:41">
       <c r="A17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+    </row>
+    <row r="18" spans="1:41">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+    </row>
+    <row r="19" spans="1:41">
       <c r="A19" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-216000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-111000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-122000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-98000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AG19">
         <v>8000000.0</v>
       </c>
       <c r="AH19">
+        <v>8000000.0</v>
+      </c>
+      <c r="AI19">
         <v>-69000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AK19">
         <v>1000000.0</v>
       </c>
       <c r="AL19">
         <v>1000000.0</v>
       </c>
       <c r="AM19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AN19">
         <v>3000000.0</v>
       </c>
-      <c r="AN19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+    </row>
+    <row r="20" spans="1:41">
       <c r="A20" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>2256000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249000000.0</v>
       </c>
       <c r="AI21">
         <v>249000000.0</v>
       </c>
       <c r="AJ21">
-        <v>-1031000000.0</v>
+        <v>249000000.0</v>
       </c>
       <c r="AK21">
         <v>-1031000000.0</v>
       </c>
       <c r="AL21">
-        <v>-866000000.0</v>
+        <v>-1031000000.0</v>
       </c>
       <c r="AM21">
         <v>-866000000.0</v>
       </c>
-      <c r="AN21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:40">
+      <c r="AN21">
+        <v>-866000000.0</v>
+      </c>
+      <c r="AO21"/>
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>3079000000.0</v>
+      </c>
+      <c r="C22">
         <v>2930000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2258000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2954000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2824000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2897000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2522000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3027000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2789000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2951000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2269000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2633000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2629000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2571000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2341000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2236000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1815000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1801000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1393000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1700000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1703000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2009000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1012000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1297000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1247000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1165000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>7583000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5844000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3889000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1977000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1319000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1413000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1334000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1511000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1194000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>802000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1130000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1245000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>913000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1071000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:41">
       <c r="A23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>1289000000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>1334000000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>4839000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-65000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-69000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-6000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>7302000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1283000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8527000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2373000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10155000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8883000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1851000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2966000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18970000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:41">
       <c r="A24" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>132000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>15000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>7000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>25000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>13000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>10000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>8000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>11000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>13000000.0</v>
       </c>
-      <c r="AN24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+    </row>
+    <row r="25" spans="1:41">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+    </row>
+    <row r="26" spans="1:41">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-1247000000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-438000000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-919000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-903000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-887000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-1803000000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+    </row>
+    <row r="27" spans="1:41">
       <c r="A27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+    </row>
+    <row r="28" spans="1:41">
       <c r="A28" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>-2369000000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-819000000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-4964000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-4133000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3315000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-44000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5944000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>500000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7944000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2604000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10136000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>7030000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1336000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3851000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18950000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12301000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:41">
       <c r="A29" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>24881000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>5819000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>4006000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2292000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2708000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3017000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-3527000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-2029000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-9079000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-6543000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-10566000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-13061000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3995000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6378000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-17860000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1541000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:40">
+    <row r="30" spans="1:41">
       <c r="A30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-415000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>-193000000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-216000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-331000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-220000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-98000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-206000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-103000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-119000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>222000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-470000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5115000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-71000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>674000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-99000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-18000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>