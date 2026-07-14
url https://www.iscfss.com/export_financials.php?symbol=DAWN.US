--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -1015,51 +1015,53 @@
         <v>10000.0</v>
       </c>
       <c r="C8">
         <v>10000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1102490000.0</v>
+      </c>
       <c r="C9">
         <v>1056738000.0</v>
       </c>
       <c r="D9">
         <v>805107000.0</v>
       </c>
       <c r="E9">
         <v>601771000.0</v>
       </c>
       <c r="F9">
         <v>408629000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>197078000.0</v>
       </c>
       <c r="C10">
         <v>124968000.0</v>
       </c>
@@ -1315,51 +1317,53 @@
         <v>289821000.0</v>
       </c>
       <c r="G23">
         <v>45661000.0</v>
       </c>
       <c r="H23">
         <v>27339000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
@@ -1769,51 +1773,53 @@
         <v>4478000.0</v>
       </c>
       <c r="C46">
         <v>4707000.0</v>
       </c>
       <c r="D46">
         <v>560000.0</v>
       </c>
       <c r="E46">
         <v>719000.0</v>
       </c>
       <c r="F46">
         <v>284000.0</v>
       </c>
       <c r="G46">
         <v>483000.0</v>
       </c>
       <c r="H46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>4478000.0</v>
+      </c>
       <c r="C47">
         <v>4707000.0</v>
       </c>
       <c r="D47">
         <v>560000.0</v>
       </c>
       <c r="E47">
         <v>20000.0</v>
       </c>
       <c r="F47">
         <v>57000.0</v>
       </c>
       <c r="G47">
         <v>483000.0</v>
       </c>
       <c r="H47"/>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
         <v>-661403000.0</v>
       </c>
       <c r="C48">
@@ -2587,51 +2593,53 @@
       <c r="P8">
         <v>7000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
       <c r="T8">
         <v>6000.0</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>15</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1102490000.0</v>
+      </c>
       <c r="C9">
         <v>1090914000.0</v>
       </c>
       <c r="D9">
         <v>1081315000.0</v>
       </c>
       <c r="E9">
         <v>1069631000.0</v>
       </c>
       <c r="F9">
         <v>1056738000.0</v>
       </c>
       <c r="G9">
         <v>1043826000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>793699000.0</v>
       </c>
       <c r="L9">
         <v>783978000.0</v>
       </c>
       <c r="M9">
@@ -3377,51 +3385,53 @@
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>31</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25">
@@ -4579,51 +4589,53 @@
         <v>246000.0</v>
       </c>
       <c r="R46">
         <v>284000.0</v>
       </c>
       <c r="S46">
         <v>335000.0</v>
       </c>
       <c r="T46">
         <v>386000.0</v>
       </c>
       <c r="U46">
         <v>435000.0</v>
       </c>
       <c r="V46">
         <v>483000.0</v>
       </c>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>53</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>4478000.0</v>
+      </c>
       <c r="C47">
         <v>4677000.0</v>
       </c>
       <c r="D47">
         <v>4816000.0</v>
       </c>
       <c r="E47">
         <v>5085000.0</v>
       </c>
       <c r="F47">
         <v>4707000.0</v>
       </c>
       <c r="G47">
         <v>3478000.0</v>
       </c>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47">
         <v>655000.0</v>
       </c>
       <c r="L47">
         <v>713000.0</v>
       </c>
       <c r="M47">
@@ -5553,130 +5565,130 @@
       <c r="B2">
         <v>17210000.0</v>
       </c>
       <c r="C2">
         <v>5279000.0</v>
       </c>
       <c r="D2">
         <v>383000.0</v>
       </c>
       <c r="E2">
         <v>531000.0</v>
       </c>
       <c r="F2">
         <v>199000.0</v>
       </c>
       <c r="G2">
         <v>155000.0</v>
       </c>
       <c r="H2"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>88</v>
       </c>
       <c r="B3">
-        <v>3476000.0</v>
+        <v>3786000.0</v>
       </c>
       <c r="C3">
         <v>2029000.0</v>
       </c>
       <c r="D3">
         <v>383000.0</v>
       </c>
       <c r="E3">
         <v>531000.0</v>
       </c>
       <c r="F3">
         <v>199000.0</v>
       </c>
       <c r="G3">
         <v>155000.0</v>
       </c>
       <c r="H3">
         <v>14905000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>90</v>
       </c>
       <c r="B5">
-        <v>-109298000.0</v>
+        <v>-127750000.0</v>
       </c>
       <c r="C5">
-        <v>-88352000.0</v>
+        <v>-217270000.0</v>
       </c>
       <c r="D5">
-        <v>-188917000.0</v>
+        <v>-206064000.0</v>
       </c>
       <c r="E5">
         <v>-146909000.0</v>
       </c>
       <c r="F5">
         <v>-72743000.0</v>
       </c>
       <c r="G5">
-        <v>-43813000.0</v>
+        <v>16218000.0</v>
       </c>
       <c r="H5">
         <v>-14907000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>91</v>
       </c>
       <c r="B6">
-        <v>-105822000.0</v>
+        <v>-123964000.0</v>
       </c>
       <c r="C6">
-        <v>-86323000.0</v>
+        <v>-215241000.0</v>
       </c>
       <c r="D6">
-        <v>-188534000.0</v>
+        <v>-205681000.0</v>
       </c>
       <c r="E6">
         <v>-146378000.0</v>
       </c>
       <c r="F6">
         <v>-72544000.0</v>
       </c>
       <c r="G6">
-        <v>-43658000.0</v>
+        <v>16373000.0</v>
       </c>
       <c r="H6">
         <v>-2000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
@@ -5760,51 +5772,53 @@
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>97</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4746000.0</v>
       </c>
       <c r="F12">
         <v>4000.0</v>
       </c>
       <c r="G12">
         <v>30000.0</v>
       </c>
       <c r="H12">
         <v>2077000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>98</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>18471000.0</v>
+      </c>
       <c r="C13">
         <v>19701000.0</v>
       </c>
       <c r="D13">
         <v>17187000.0</v>
       </c>
       <c r="E13">
         <v>4746000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>30030000.0</v>
       </c>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>99</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
@@ -5830,51 +5844,53 @@
         <v>-107322000.0</v>
       </c>
       <c r="C15">
         <v>-95496000.0</v>
       </c>
       <c r="D15">
         <v>-188917000.0</v>
       </c>
       <c r="E15">
         <v>-132176000.0</v>
       </c>
       <c r="F15">
         <v>-70442000.0</v>
       </c>
       <c r="G15">
         <v>-40507000.0</v>
       </c>
       <c r="H15">
         <v>-12634000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>101</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>-107322000.0</v>
+      </c>
       <c r="C16">
         <v>-95496000.0</v>
       </c>
       <c r="D16">
         <v>-188917000.0</v>
       </c>
       <c r="E16">
         <v>-142181000.0</v>
       </c>
       <c r="F16">
         <v>-170639000.0</v>
       </c>
       <c r="G16">
         <v>-40507000.0</v>
       </c>
       <c r="H16">
         <v>-12634000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>102</v>
       </c>
       <c r="B17">
         <v>-107322000.0</v>
@@ -6037,51 +6053,51 @@
       </c>
       <c r="E25">
         <v>531000.0</v>
       </c>
       <c r="F25">
         <v>199000.0</v>
       </c>
       <c r="G25">
         <v>155000.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26">
         <v>148135000.0</v>
       </c>
       <c r="C26">
         <v>227702000.0</v>
       </c>
       <c r="D26">
-        <v>130520999.0</v>
+        <v>130521000.0</v>
       </c>
       <c r="E26">
         <v>85618000.0</v>
       </c>
       <c r="F26">
         <v>43584000.0</v>
       </c>
       <c r="G26">
         <v>9100000.0</v>
       </c>
       <c r="H26">
         <v>13899000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>83897000.0</v>
       </c>
       <c r="D27">
         <v>383000.0</v>
       </c>
@@ -6125,86 +6141,86 @@
       </c>
       <c r="C29">
         <v>7144000.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>115</v>
       </c>
       <c r="B30">
         <v>268722000.0</v>
       </c>
       <c r="C30">
         <v>343152000.0</v>
       </c>
       <c r="D30">
-        <v>205681000.0</v>
+        <v>206064000.0</v>
       </c>
       <c r="E30">
         <v>146909000.0</v>
       </c>
       <c r="F30">
         <v>72743000.0</v>
       </c>
       <c r="G30">
-        <v>13627000.0</v>
+        <v>13782000.0</v>
       </c>
       <c r="H30">
         <v>14905000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31">
         <v>18452000.0</v>
       </c>
       <c r="C31">
         <v>128918000.0</v>
       </c>
       <c r="D31">
         <v>17147000.0</v>
       </c>
       <c r="E31">
         <v>4728000.0</v>
       </c>
       <c r="F31">
         <v>-11000.0</v>
       </c>
       <c r="G31">
-        <v>-30061000.0</v>
+        <v>-30031000.0</v>
       </c>
       <c r="H31">
         <v>-2079000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32">
         <v>158182000.0</v>
       </c>
       <c r="C32">
         <v>131161000.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
@@ -6405,99 +6421,99 @@
       <c r="S2">
         <v>50000.0</v>
       </c>
       <c r="T2">
         <v>49000.0</v>
       </c>
       <c r="U2">
         <v>49000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2">
         <v>46000.0</v>
       </c>
       <c r="X2">
         <v>46000.0</v>
       </c>
       <c r="Y2">
         <v>14000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>88</v>
       </c>
       <c r="B3">
-        <v>679000.0</v>
+        <v>994000.0</v>
       </c>
       <c r="C3">
-        <v>939000.0</v>
+        <v>934000.0</v>
       </c>
       <c r="D3">
         <v>964000.0</v>
       </c>
       <c r="E3">
         <v>894000.0</v>
       </c>
       <c r="F3">
         <v>759000.0</v>
       </c>
       <c r="G3">
         <v>746000.0</v>
       </c>
       <c r="H3">
         <v>408000.0</v>
       </c>
       <c r="I3">
         <v>116000.0</v>
       </c>
       <c r="J3">
         <v>103000.0</v>
       </c>
       <c r="K3">
         <v>99000.0</v>
       </c>
       <c r="L3">
         <v>92000.0</v>
       </c>
       <c r="M3">
         <v>89000.0</v>
       </c>
       <c r="N3">
         <v>180000.0</v>
       </c>
       <c r="O3">
         <v>165000.0</v>
       </c>
       <c r="P3">
         <v>133000.0</v>
       </c>
       <c r="Q3">
         <v>53000.0</v>
       </c>
       <c r="R3">
-        <v>5000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="S3">
         <v>50000.0</v>
       </c>
       <c r="T3">
         <v>49000.0</v>
       </c>
       <c r="U3">
         <v>49000.0</v>
       </c>
       <c r="V3">
         <v>49000.0</v>
       </c>
       <c r="W3">
         <v>46000.0</v>
       </c>
       <c r="X3">
         <v>46000.0</v>
       </c>
       <c r="Y3">
         <v>14000.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
@@ -6511,185 +6527,185 @@
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>90</v>
       </c>
       <c r="B5">
-        <v>-23254000.0</v>
+        <v>-27458000.0</v>
       </c>
       <c r="C5">
-        <v>-19726000.0</v>
+        <v>-24251000.0</v>
       </c>
       <c r="D5">
-        <v>-30322000.0</v>
+        <v>-34974000.0</v>
       </c>
       <c r="E5">
-        <v>-35996000.0</v>
+        <v>-41067000.0</v>
       </c>
       <c r="F5">
-        <v>-59239999.0</v>
+        <v>-65332000.0</v>
       </c>
       <c r="G5">
-        <v>36155000.0</v>
+        <v>29636000.0</v>
       </c>
       <c r="H5">
-        <v>-2855000.0</v>
+        <v>-114807000.0</v>
       </c>
       <c r="I5">
-        <v>-62411999.0</v>
+        <v>-66767000.0</v>
       </c>
       <c r="J5">
-        <v>-54511000.0</v>
+        <v>-59517000.0</v>
       </c>
       <c r="K5">
-        <v>-46150000.0</v>
+        <v>-51438000.0</v>
       </c>
       <c r="L5">
-        <v>-45863000.0</v>
+        <v>-49254000.0</v>
       </c>
       <c r="M5">
-        <v>-42393000.0</v>
+        <v>-45855000.0</v>
       </c>
       <c r="N5">
-        <v>-40109000.0</v>
+        <v>-42743000.0</v>
       </c>
       <c r="O5">
-        <v>-37795000.0</v>
+        <v>-39699000.0</v>
       </c>
       <c r="P5">
-        <v>-36530000.0</v>
+        <v>-36719000.0</v>
       </c>
       <c r="Q5">
-        <v>-27794000.0</v>
+        <v>-27748000.0</v>
       </c>
       <c r="R5">
-        <v>-21892000.0</v>
+        <v>-21946000.0</v>
       </c>
       <c r="S5">
         <v>-19234000.0</v>
       </c>
       <c r="T5">
-        <v>-15466000.0</v>
+        <v>-15439000.0</v>
       </c>
       <c r="U5">
-        <v>-16093999.0</v>
+        <v>-16086000.0</v>
       </c>
       <c r="V5">
         <v>-35592000.0</v>
       </c>
       <c r="W5">
         <v>-3833000.0</v>
       </c>
       <c r="X5">
         <v>-2399000.0</v>
       </c>
       <c r="Y5">
         <v>-1989000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>91</v>
       </c>
       <c r="B6">
-        <v>-22575000.0</v>
+        <v>-26464000.0</v>
       </c>
       <c r="C6">
-        <v>-18787000.0</v>
+        <v>-23317000.0</v>
       </c>
       <c r="D6">
-        <v>-29358000.0</v>
+        <v>-34010000.0</v>
       </c>
       <c r="E6">
-        <v>-35102000.0</v>
+        <v>-40173000.0</v>
       </c>
       <c r="F6">
-        <v>-58480999.0</v>
+        <v>-64573000.0</v>
       </c>
       <c r="G6">
-        <v>36901000.0</v>
+        <v>30382000.0</v>
       </c>
       <c r="H6">
-        <v>-2447000.0</v>
+        <v>-114399000.0</v>
       </c>
       <c r="I6">
-        <v>-62295999.0</v>
+        <v>-66651000.0</v>
       </c>
       <c r="J6">
-        <v>-54408000.0</v>
+        <v>-59414000.0</v>
       </c>
       <c r="K6">
-        <v>-46051000.0</v>
+        <v>-51339000.0</v>
       </c>
       <c r="L6">
-        <v>-45771000.0</v>
+        <v>-49162000.0</v>
       </c>
       <c r="M6">
-        <v>-42304000.0</v>
+        <v>-45766000.0</v>
       </c>
       <c r="N6">
-        <v>-39929000.0</v>
+        <v>-42563000.0</v>
       </c>
       <c r="O6">
-        <v>-37630000.0</v>
+        <v>-39534000.0</v>
       </c>
       <c r="P6">
-        <v>-36397000.0</v>
+        <v>-36586000.0</v>
       </c>
       <c r="Q6">
-        <v>-27741000.0</v>
+        <v>-27695000.0</v>
       </c>
       <c r="R6">
-        <v>-21887000.0</v>
+        <v>-21895000.0</v>
       </c>
       <c r="S6">
         <v>-19184000.0</v>
       </c>
       <c r="T6">
-        <v>-15417000.0</v>
+        <v>-15390000.0</v>
       </c>
       <c r="U6">
-        <v>-16044999.0</v>
+        <v>-16037000.0</v>
       </c>
       <c r="V6">
         <v>-35543000.0</v>
       </c>
       <c r="W6">
         <v>-3787000.0</v>
       </c>
       <c r="X6">
         <v>-2353000.0</v>
       </c>
       <c r="Y6">
         <v>-1975000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -7002,51 +7018,53 @@
         <v>6000.0</v>
       </c>
       <c r="T12">
         <v>7000.0</v>
       </c>
       <c r="U12">
         <v>7000.0</v>
       </c>
       <c r="V12">
         <v>8000.0</v>
       </c>
       <c r="W12">
         <v>9000.0</v>
       </c>
       <c r="X12">
         <v>10000.0</v>
       </c>
       <c r="Y12">
         <v>3000.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
         <v>98</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>4147000.0</v>
+      </c>
       <c r="C13">
         <v>4559000.0</v>
       </c>
       <c r="D13">
         <v>4671000.0</v>
       </c>
       <c r="E13">
         <v>5094000.0</v>
       </c>
       <c r="F13">
         <v>6052000.0</v>
       </c>
       <c r="G13">
         <v>5322000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>5291000.0</v>
       </c>
       <c r="L13">
         <v>3406000.0</v>
       </c>
       <c r="M13">
@@ -7181,51 +7199,53 @@
         <v>-19240000.0</v>
       </c>
       <c r="T15">
         <v>-14282000.0</v>
       </c>
       <c r="U15">
         <v>-15182000.0</v>
       </c>
       <c r="V15">
         <v>-34377000.0</v>
       </c>
       <c r="W15">
         <v>-2824000.0</v>
       </c>
       <c r="X15">
         <v>-1760000.0</v>
       </c>
       <c r="Y15">
         <v>-1535000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>101</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>-21278000.0</v>
+      </c>
       <c r="C16">
         <v>-19726000.0</v>
       </c>
       <c r="D16">
         <v>-30322000.0</v>
       </c>
       <c r="E16">
         <v>-35996000.0</v>
       </c>
       <c r="F16">
         <v>-65714000.0</v>
       </c>
       <c r="G16">
         <v>37037000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>-46150000.0</v>
       </c>
       <c r="L16">
         <v>-45863000.0</v>
       </c>
       <c r="M16">
@@ -7459,96 +7479,96 @@
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
         <v>106</v>
       </c>
       <c r="B21">
         <v>-27458000.0</v>
       </c>
       <c r="C21">
         <v>-24251000.0</v>
       </c>
       <c r="D21">
         <v>-34974000.0</v>
       </c>
       <c r="E21">
         <v>-41067000.0</v>
       </c>
       <c r="F21">
-        <v>-65331999.0</v>
+        <v>-65332000.0</v>
       </c>
       <c r="G21">
         <v>29636000.0</v>
       </c>
       <c r="H21">
         <v>-114807000.0</v>
       </c>
       <c r="I21">
-        <v>-66766999.0</v>
+        <v>-66767000.0</v>
       </c>
       <c r="J21">
         <v>-59517000.0</v>
       </c>
       <c r="K21">
         <v>-51438000.0</v>
       </c>
       <c r="L21">
         <v>-49254000.0</v>
       </c>
       <c r="M21">
         <v>-45855000.0</v>
       </c>
       <c r="N21">
         <v>-42743000.0</v>
       </c>
       <c r="O21">
         <v>-39699000.0</v>
       </c>
       <c r="P21">
         <v>-36719000.0</v>
       </c>
       <c r="Q21">
         <v>-27748000.0</v>
       </c>
       <c r="R21">
         <v>-21975000.0</v>
       </c>
       <c r="S21">
         <v>-19241000.0</v>
       </c>
       <c r="T21">
         <v>-15439000.0</v>
       </c>
       <c r="U21">
-        <v>-16085999.0</v>
+        <v>-16086000.0</v>
       </c>
       <c r="V21">
         <v>-6144000.0</v>
       </c>
       <c r="W21">
         <v>-3561000.0</v>
       </c>
       <c r="X21">
         <v>-2309000.0</v>
       </c>
       <c r="Y21">
         <v>-1769000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
         <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
@@ -7574,87 +7594,87 @@
       <c r="A23" t="s">
         <v>108</v>
       </c>
       <c r="B23">
         <v>81176000.0</v>
       </c>
       <c r="C23">
         <v>64046000.0</v>
       </c>
       <c r="D23">
         <v>68882000.0</v>
       </c>
       <c r="E23">
         <v>71828000.0</v>
       </c>
       <c r="F23">
         <v>94540000.0</v>
       </c>
       <c r="G23">
         <v>64125000.0</v>
       </c>
       <c r="H23">
         <v>122999000.0</v>
       </c>
       <c r="I23">
-        <v>66766999.0</v>
+        <v>66767000.0</v>
       </c>
       <c r="J23">
         <v>59517000.0</v>
       </c>
       <c r="K23">
         <v>51438000.0</v>
       </c>
       <c r="L23">
         <v>49254000.0</v>
       </c>
       <c r="M23">
         <v>45855000.0</v>
       </c>
       <c r="N23">
         <v>42743000.0</v>
       </c>
       <c r="O23">
         <v>39699000.0</v>
       </c>
       <c r="P23">
         <v>36719000.0</v>
       </c>
       <c r="Q23">
         <v>27748000.0</v>
       </c>
       <c r="R23">
         <v>21975000.0</v>
       </c>
       <c r="S23">
         <v>19241000.0</v>
       </c>
       <c r="T23">
         <v>15439000.0</v>
       </c>
       <c r="U23">
-        <v>16085999.0</v>
+        <v>16086000.0</v>
       </c>
       <c r="V23">
         <v>6144000.0</v>
       </c>
       <c r="W23">
         <v>3561000.0</v>
       </c>
       <c r="X23">
         <v>2309000.0</v>
       </c>
       <c r="Y23">
         <v>1769000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
@@ -7765,51 +7785,51 @@
       <c r="C26">
         <v>31419000.0</v>
       </c>
       <c r="D26">
         <v>36149000.0</v>
       </c>
       <c r="E26">
         <v>39619000.0</v>
       </c>
       <c r="F26">
         <v>61823000.0</v>
       </c>
       <c r="G26">
         <v>33563000.0</v>
       </c>
       <c r="H26">
         <v>92106000.0</v>
       </c>
       <c r="I26">
         <v>40210000.0</v>
       </c>
       <c r="J26">
         <v>37348000.0</v>
       </c>
       <c r="K26">
-        <v>33162999.0</v>
+        <v>33163000.0</v>
       </c>
       <c r="L26">
         <v>32182000.0</v>
       </c>
       <c r="M26">
         <v>27828000.0</v>
       </c>
       <c r="N26">
         <v>26020000.0</v>
       </c>
       <c r="O26">
         <v>22035000.0</v>
       </c>
       <c r="P26">
         <v>22560000.0</v>
       </c>
       <c r="Q26">
         <v>15003000.0</v>
       </c>
       <c r="R26">
         <v>11189000.0</v>
       </c>
       <c r="S26">
         <v>9849000.0</v>
       </c>
@@ -7896,51 +7916,51 @@
       <c r="J28">
         <v>22169000.0</v>
       </c>
       <c r="K28">
         <v>18275000.0</v>
       </c>
       <c r="L28">
         <v>17072000.0</v>
       </c>
       <c r="M28">
         <v>18027000.0</v>
       </c>
       <c r="N28">
         <v>16723000.0</v>
       </c>
       <c r="O28">
         <v>17664000.0</v>
       </c>
       <c r="P28">
         <v>14159000.0</v>
       </c>
       <c r="Q28">
         <v>12745000.0</v>
       </c>
       <c r="R28">
-        <v>29159000.0</v>
+        <v>10786000.0</v>
       </c>
       <c r="S28">
         <v>9392000.0</v>
       </c>
       <c r="T28">
         <v>5525000.0</v>
       </c>
       <c r="U28">
         <v>3454000.0</v>
       </c>
       <c r="V28">
         <v>1979000.0</v>
       </c>
       <c r="W28">
         <v>1024000.0</v>
       </c>
       <c r="X28">
         <v>872000.0</v>
       </c>
       <c r="Y28">
         <v>808000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
@@ -7995,99 +8015,99 @@
       <c r="A30" t="s">
         <v>115</v>
       </c>
       <c r="B30">
         <v>75095000.0</v>
       </c>
       <c r="C30">
         <v>59566000.0</v>
       </c>
       <c r="D30">
         <v>65117000.0</v>
       </c>
       <c r="E30">
         <v>68944000.0</v>
       </c>
       <c r="F30">
         <v>91558000.0</v>
       </c>
       <c r="G30">
         <v>62535000.0</v>
       </c>
       <c r="H30">
         <v>122292000.0</v>
       </c>
       <c r="I30">
-        <v>66650999.0</v>
+        <v>66767000.0</v>
       </c>
       <c r="J30">
-        <v>59414000.0</v>
+        <v>59517000.0</v>
       </c>
       <c r="K30">
-        <v>51339000.0</v>
+        <v>51438000.0</v>
       </c>
       <c r="L30">
-        <v>49162000.0</v>
+        <v>49254000.0</v>
       </c>
       <c r="M30">
-        <v>45766000.0</v>
+        <v>45855000.0</v>
       </c>
       <c r="N30">
-        <v>42563000.0</v>
+        <v>42743000.0</v>
       </c>
       <c r="O30">
-        <v>39534000.0</v>
+        <v>39699000.0</v>
       </c>
       <c r="P30">
-        <v>36586000.0</v>
+        <v>36719000.0</v>
       </c>
       <c r="Q30">
-        <v>27742000.0</v>
+        <v>27748000.0</v>
       </c>
       <c r="R30">
-        <v>21924000.0</v>
+        <v>21975000.0</v>
       </c>
       <c r="S30">
-        <v>19191000.0</v>
+        <v>19241000.0</v>
       </c>
       <c r="T30">
-        <v>15390000.0</v>
+        <v>15439000.0</v>
       </c>
       <c r="U30">
-        <v>16036999.0</v>
+        <v>16086000.0</v>
       </c>
       <c r="V30">
         <v>6144000.0</v>
       </c>
       <c r="W30">
-        <v>3515000.0</v>
+        <v>3561000.0</v>
       </c>
       <c r="X30">
-        <v>2263000.0</v>
+        <v>2309000.0</v>
       </c>
       <c r="Y30">
-        <v>1755000.0</v>
+        <v>1769000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31">
         <v>4204000.0</v>
       </c>
       <c r="C31">
         <v>4525000.0</v>
       </c>
       <c r="D31">
         <v>4652000.0</v>
       </c>
       <c r="E31">
         <v>5071000.0</v>
       </c>
       <c r="F31">
         <v>6092000.0</v>
       </c>
       <c r="G31">
         <v>6519000.0</v>
       </c>
       <c r="H31">
@@ -10320,51 +10340,53 @@
         <v>-167660000.0</v>
       </c>
       <c r="T23">
         <v>168532000.0</v>
       </c>
       <c r="U23">
         <v>128885000.0</v>
       </c>
       <c r="V23">
         <v>29977000.0</v>
       </c>
       <c r="W23">
         <v>-872000.0</v>
       </c>
       <c r="X23">
         <v>-5000.0</v>
       </c>
       <c r="Y23">
         <v>-88000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>139</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>178468000.0</v>
+      </c>
       <c r="C24">
         <v>10989000.0</v>
       </c>
       <c r="D24">
         <v>32000.0</v>
       </c>
       <c r="E24">
         <v>-3500000.0</v>
       </c>
       <c r="F24">
         <v>-17100000.0</v>
       </c>
       <c r="G24">
         <v>-55000000.0</v>
       </c>
       <c r="H24">
         <v>108000000.0</v>
       </c>
       <c r="I24">
         <v>89288000.0</v>
       </c>
       <c r="J24">
         <v>2990744.0</v>
       </c>
       <c r="K24">