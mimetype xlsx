--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3841,414 +3844,419 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
-    </row>
-    <row r="2" spans="1:90">
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>542435000.0</v>
+      </c>
+      <c r="C2">
         <v>626885000.0</v>
       </c>
-      <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>194583710.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>5518496.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>86055342.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>94095167.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79373847.0</v>
       </c>
       <c r="Q2">
         <v>79373847.0</v>
       </c>
       <c r="R2">
+        <v>79373847.0</v>
+      </c>
+      <c r="S2">
         <v>78705697.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>125393022.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>75364947.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72024198.0</v>
       </c>
       <c r="V2">
         <v>72024198.0</v>
       </c>
       <c r="W2">
         <v>72024198.0</v>
       </c>
       <c r="X2">
+        <v>72024198.0</v>
+      </c>
+      <c r="Y2">
         <v>72024197.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>91353497.0</v>
       </c>
-      <c r="AA2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2">
         <v>53652800.0</v>
       </c>
       <c r="AD2">
         <v>53652800.0</v>
       </c>
       <c r="AE2">
         <v>53652800.0</v>
       </c>
       <c r="AF2">
         <v>53652800.0</v>
       </c>
       <c r="AG2">
         <v>53652800.0</v>
       </c>
-      <c r="AH2"/>
+      <c r="AH2">
+        <v>53652800.0</v>
+      </c>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
@@ -4261,52 +4269,53 @@
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
-    </row>
-    <row r="3" spans="1:90">
+      <c r="CM2"/>
+    </row>
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4355,52 +4364,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
-    </row>
-    <row r="4" spans="1:90">
+      <c r="CM3"/>
+    </row>
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4449,104 +4459,107 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
-    </row>
-    <row r="5" spans="1:90">
+      <c r="CM4"/>
+    </row>
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-21507844000.0</v>
+      </c>
+      <c r="C5">
         <v>-22026127000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-21452412000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-20981019000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-45795359000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23331240000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-24206722000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23962537162.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-47177832000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-45402397992.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-38449937000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-36284866000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-37822699264.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-36322318264.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-32076613264.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26793997060.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-30714067060.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
@@ -4575,52 +4588,53 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
-    </row>
-    <row r="6" spans="1:90">
+      <c r="CM5"/>
+    </row>
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4669,52 +4683,53 @@
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
-    </row>
-    <row r="7" spans="1:90">
+      <c r="CM6"/>
+    </row>
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4763,52 +4778,53 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
-    </row>
-    <row r="8" spans="1:90">
+      <c r="CM7"/>
+    </row>
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -4857,127 +4873,128 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
-    </row>
-    <row r="9" spans="1:90">
+      <c r="CM8"/>
+    </row>
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
+      <c r="D9"/>
       <c r="E9">
         <v>-202810330.0</v>
       </c>
       <c r="F9">
         <v>-202810330.0</v>
       </c>
       <c r="G9">
         <v>-202810330.0</v>
       </c>
       <c r="H9">
         <v>-202810330.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>-202810330.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>-202810330.0</v>
       </c>
       <c r="N9">
         <v>-202810330.0</v>
       </c>
       <c r="O9">
         <v>-202810330.0</v>
       </c>
       <c r="P9">
         <v>-202810330.0</v>
       </c>
       <c r="Q9">
         <v>-202810330.0</v>
       </c>
       <c r="R9">
         <v>-202810330.0</v>
       </c>
       <c r="S9">
         <v>-202810330.0</v>
       </c>
       <c r="T9">
+        <v>-202810330.0</v>
+      </c>
+      <c r="U9">
         <v>19596380840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19033047540.0</v>
       </c>
       <c r="V9">
         <v>19033047540.0</v>
       </c>
       <c r="W9">
         <v>19033047540.0</v>
       </c>
       <c r="X9">
         <v>19033047540.0</v>
       </c>
       <c r="Y9">
         <v>19033047540.0</v>
       </c>
       <c r="Z9">
         <v>19033047540.0</v>
       </c>
       <c r="AA9">
-        <v>-202810330.0</v>
+        <v>19033047540.0</v>
       </c>
       <c r="AB9">
         <v>-202810330.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>-202810330.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -4995,343 +5012,347 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-    </row>
-    <row r="10" spans="1:90">
+      <c r="CM9"/>
+    </row>
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>110141000.0</v>
+      </c>
+      <c r="C10">
         <v>84184000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>671063000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1777923000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2652210000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3053127000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4181261000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6182344123.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6255298000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11414753838.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12996170000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13664529000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14305841337.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15687410651.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16358797033.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16782108455.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>16009214404.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2998210980.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3159662030.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15710460320.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>446968440.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>21010737019.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5559476822.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5094914641.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4612982670.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3717639366.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2567716167.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1732587200.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2416096000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2411682600.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1679277300.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3305844900.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2683708100.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2668462400.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1731195500.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1192635500.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>392437500.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1443479400.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1826913200.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1021246500.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>239183100.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1240301100.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2204723500.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8480333900.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>666453900.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7441170200.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7623157300.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7698107500.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7302019600.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6940387400.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>6259083800.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5571263900.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5079941000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4407560100.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3758436100.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3267355100.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2504649600.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1906223800.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1328206300.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>868836200.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3719156100.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>18847607800.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>27369963400.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>21736742500.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>27401635300.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>23382352000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22385795600.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>19735493800.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>14154482700.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>12959516100.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9717894800.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1010000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2078000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1375000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1586000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1100000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1278000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1167000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>516000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>762000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1266000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1254000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>684000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>1000000000.0</v>
       </c>
       <c r="F11">
+        <v>1000000000.0</v>
+      </c>
+      <c r="G11">
         <v>1660000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3510000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4500000000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>9500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000000.0</v>
       </c>
       <c r="N11">
         <v>13000000000.0</v>
       </c>
-      <c r="O11"/>
+      <c r="O11">
+        <v>13000000000.0</v>
+      </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
@@ -5363,137 +5384,140 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-    </row>
-    <row r="12" spans="1:90">
+      <c r="CM11"/>
+    </row>
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>1030453000.0</v>
+      </c>
+      <c r="C12">
         <v>1985669000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3146263000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4772330000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4366087000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5171742000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4181261000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6182344123.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6255298000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15110459838.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12996170000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13664529000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14305841337.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15687410651.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>16358797033.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>16782108455.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16009214404.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2998210980.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3159662030.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>15710460320.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>446968440.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>589187610.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5541605440.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5504591430.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5120223170.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2441591110.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2711994470.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2010737020.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
@@ -5511,132 +5535,133 @@
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-    </row>
-    <row r="13" spans="1:90">
+      <c r="CM12"/>
+    </row>
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>33800000000.0</v>
       </c>
       <c r="C13">
         <v>33800000000.0</v>
       </c>
       <c r="D13">
         <v>33800000000.0</v>
       </c>
       <c r="E13">
+        <v>33800000000.0</v>
+      </c>
+      <c r="F13">
         <v>34363333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33800000000.0</v>
       </c>
       <c r="G13">
         <v>33800000000.0</v>
       </c>
       <c r="H13">
         <v>33800000000.0</v>
       </c>
       <c r="I13">
+        <v>33800000000.0</v>
+      </c>
+      <c r="J13">
         <v>34363333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33800000000.0</v>
       </c>
       <c r="K13">
         <v>33800000000.0</v>
       </c>
       <c r="L13">
         <v>33800000000.0</v>
       </c>
       <c r="M13">
         <v>33800000000.0</v>
       </c>
       <c r="N13">
         <v>33800000000.0</v>
       </c>
       <c r="O13">
         <v>33800000000.0</v>
       </c>
       <c r="P13">
         <v>33800000000.0</v>
       </c>
       <c r="Q13">
         <v>33800000000.0</v>
       </c>
       <c r="R13">
-        <v>34363333300.0</v>
+        <v>33800000000.0</v>
       </c>
       <c r="S13">
         <v>34363333300.0</v>
       </c>
       <c r="T13">
+        <v>34363333300.0</v>
+      </c>
+      <c r="U13">
         <v>33800000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34363333300.0</v>
       </c>
       <c r="V13">
         <v>34363333300.0</v>
       </c>
       <c r="W13">
         <v>34363333300.0</v>
       </c>
       <c r="X13">
         <v>34363333300.0</v>
       </c>
       <c r="Y13">
         <v>34363333300.0</v>
       </c>
       <c r="Z13">
         <v>34363333300.0</v>
       </c>
       <c r="AA13">
-        <v>33800000000.0</v>
+        <v>34363333300.0</v>
       </c>
       <c r="AB13">
         <v>33800000000.0</v>
       </c>
       <c r="AC13">
         <v>33800000000.0</v>
       </c>
       <c r="AD13">
         <v>33800000000.0</v>
       </c>
       <c r="AE13">
         <v>33800000000.0</v>
       </c>
       <c r="AF13">
         <v>33800000000.0</v>
       </c>
       <c r="AG13">
         <v>33800000000.0</v>
       </c>
       <c r="AH13">
         <v>33800000000.0</v>
       </c>
       <c r="AI13">
         <v>33800000000.0</v>
       </c>
@@ -5732,101 +5757,104 @@
       </c>
       <c r="BN13">
         <v>33800000000.0</v>
       </c>
       <c r="BO13">
         <v>33800000000.0</v>
       </c>
       <c r="BP13">
         <v>33800000000.0</v>
       </c>
       <c r="BQ13">
         <v>33800000000.0</v>
       </c>
       <c r="BR13">
         <v>33800000000.0</v>
       </c>
       <c r="BS13">
         <v>33800000000.0</v>
       </c>
       <c r="BT13">
         <v>33800000000.0</v>
       </c>
       <c r="BU13">
         <v>33800000000.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13">
+      <c r="BV13">
         <v>33800000000.0</v>
       </c>
+      <c r="BW13"/>
       <c r="BX13">
         <v>33800000000.0</v>
       </c>
       <c r="BY13">
         <v>33800000000.0</v>
       </c>
       <c r="BZ13">
         <v>33800000000.0</v>
       </c>
       <c r="CA13">
         <v>33800000000.0</v>
       </c>
       <c r="CB13">
         <v>33800000000.0</v>
       </c>
       <c r="CC13">
         <v>33800000000.0</v>
       </c>
       <c r="CD13">
         <v>33800000000.0</v>
       </c>
       <c r="CE13">
         <v>33800000000.0</v>
       </c>
       <c r="CF13">
         <v>33800000000.0</v>
       </c>
       <c r="CG13">
         <v>33800000000.0</v>
       </c>
       <c r="CH13">
         <v>33800000000.0</v>
       </c>
       <c r="CI13">
         <v>33800000000.0</v>
       </c>
       <c r="CJ13">
         <v>33800000000.0</v>
       </c>
       <c r="CK13">
         <v>33800000000.0</v>
       </c>
       <c r="CL13">
         <v>33800000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:90">
+      <c r="CM13">
+        <v>33800000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
         <v>676000000.0</v>
       </c>
       <c r="C14">
         <v>676000000.0</v>
       </c>
       <c r="D14">
         <v>676000000.0</v>
       </c>
       <c r="E14">
         <v>676000000.0</v>
       </c>
       <c r="F14">
         <v>676000000.0</v>
       </c>
       <c r="G14">
         <v>676000000.0</v>
       </c>
       <c r="H14">
         <v>676000000.0</v>
       </c>
       <c r="I14">
@@ -5844,89 +5872,91 @@
       <c r="M14">
         <v>676000000.0</v>
       </c>
       <c r="N14">
         <v>676000000.0</v>
       </c>
       <c r="O14">
         <v>676000000.0</v>
       </c>
       <c r="P14">
         <v>676000000.0</v>
       </c>
       <c r="Q14">
         <v>676000000.0</v>
       </c>
       <c r="R14">
         <v>676000000.0</v>
       </c>
       <c r="S14">
         <v>676000000.0</v>
       </c>
       <c r="T14">
         <v>676000000.0</v>
       </c>
       <c r="U14">
+        <v>676000000.0</v>
+      </c>
+      <c r="V14">
         <v>687266670.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>687261600.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>676009800.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>687302500.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>687174300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>675996500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>675982000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>676031100.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>675365000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>676057600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>676058700.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>676033000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>675645600.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
@@ -5939,52 +5969,53 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
-    </row>
-    <row r="15" spans="1:90">
+      <c r="CM14"/>
+    </row>
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -6033,52 +6064,53 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-    </row>
-    <row r="16" spans="1:90">
+      <c r="CM15"/>
+    </row>
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -6127,52 +6159,53 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-    </row>
-    <row r="17" spans="1:90">
+      <c r="CM16"/>
+    </row>
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6221,84 +6254,85 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
-    </row>
-    <row r="18" spans="1:90">
+      <c r="CM17"/>
+    </row>
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>1044140928.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
@@ -6317,52 +6351,53 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
-    </row>
-    <row r="19" spans="1:90">
+      <c r="CM18"/>
+    </row>
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6411,52 +6446,53 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
-    </row>
-    <row r="20" spans="1:90">
+      <c r="CM19"/>
+    </row>
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6505,52 +6541,53 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-    </row>
-    <row r="21" spans="1:90">
+      <c r="CM20"/>
+    </row>
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -6599,52 +6636,53 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-    </row>
-    <row r="22" spans="1:90">
+      <c r="CM21"/>
+    </row>
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
@@ -6693,116 +6731,119 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-    </row>
-    <row r="23" spans="1:90">
+      <c r="CM22"/>
+    </row>
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>28570667000.0</v>
+      </c>
+      <c r="C23">
         <v>29931013000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>31424767000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>38169409000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>37773679000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38766297000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>39208647000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>36757878033.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>36949539000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39417085227.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>42032109000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>45327739000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>44426046459.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>46877987994.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>51679373738.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>67519768765.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>63604670158.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>65512412500.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>73509643290.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>80087413290.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>103362569110.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
@@ -6827,52 +6868,53 @@
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
-    </row>
-    <row r="24" spans="1:90">
+      <c r="CM23"/>
+    </row>
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>48</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -6903,156 +6945,157 @@
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>1005975200.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>5628002600.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>7696657400.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>10167322300.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>13658000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>17803000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>22374000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>28363000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>30383000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>25687000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>37128000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>35702000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>36465000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>52227000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>51775000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>47351000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>162587950.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>281434420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>511418890.0</v>
       </c>
       <c r="G25">
         <v>511418890.0</v>
       </c>
       <c r="H25">
+        <v>511418890.0</v>
+      </c>
+      <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
       <c r="T25">
         <v>0.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
-      <c r="V25"/>
+      <c r="V25">
+        <v>0.0</v>
+      </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -7077,100 +7120,101 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
-    </row>
-    <row r="26" spans="1:90">
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>29571300000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>48993350000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>33998350000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>37867250000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>38767400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>39066200000.0</v>
       </c>
-      <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
@@ -7183,52 +7227,53 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
-    </row>
-    <row r="27" spans="1:90">
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7277,104 +7322,107 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-    </row>
-    <row r="28" spans="1:90">
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>1354430000.0</v>
+      </c>
+      <c r="C28">
         <v>1380387000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>793507000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-473025000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2652210000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1748229000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2876362000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6182344123.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6255298000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-11414753838.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12996170000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-13664529000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-14305841337.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15687410651.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-16358797033.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16782108455.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-16009214404.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
@@ -7403,52 +7451,53 @@
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
-    </row>
-    <row r="29" spans="1:90">
+      <c r="CM28"/>
+    </row>
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
@@ -7497,152 +7546,155 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-    </row>
-    <row r="30" spans="1:90">
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>12893880000.0</v>
+      </c>
+      <c r="C30">
         <v>8441178000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13422777000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16210196000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15746416000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16009674000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16323602000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25585377744.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25378661000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23605915173.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>21822429000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21637978000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21711156995.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21978013834.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>22265771788.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>32573740470.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33209412222.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>33776133566.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34096353453.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>35982641619.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36277745956.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36283171014.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>36760399562.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>38195678952.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>38981048017.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>39973030238.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>39175477433.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>38681921886.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>32861645091.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>33158897972.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>33849628475.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>34539203624.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>35595387871.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
@@ -7655,126 +7707,127 @@
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
-    </row>
-    <row r="31" spans="1:90">
+      <c r="CM30"/>
+    </row>
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>46491030819.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>66770694624.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>62852350346.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>64742392566.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>72729157861.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>79587435972.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>102820745388.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>101810130813.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>82447958193.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>85241108271.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>96325646828.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>100133531881.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>93343685926.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>88779207716.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>86893004585.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>71965102992.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>75678442141.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>76710585433.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>76802399837.0</v>
       </c>
-      <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
@@ -7787,52 +7840,53 @@
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
-    </row>
-    <row r="32" spans="1:90">
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7881,102 +7935,105 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
-    </row>
-    <row r="33" spans="1:90">
+      <c r="CM32"/>
+    </row>
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>14646334000.0</v>
+      </c>
+      <c r="C33">
         <v>14788243000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14855727000.0</v>
       </c>
-      <c r="D33"/>
-      <c r="E33">
+      <c r="E33"/>
+      <c r="F33">
         <v>37773679000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>38766297284.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>39208647000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>36757878033.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>30694241000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>700710216.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>29035939000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>31663210000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>30120205122.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>31190577343.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>35320576705.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>50737660310.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>47595455754.0</v>
       </c>
-      <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
@@ -8005,52 +8062,53 @@
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
-    </row>
-    <row r="34" spans="1:90">
+      <c r="CM33"/>
+    </row>
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -8099,102 +8157,105 @@
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
-    </row>
-    <row r="35" spans="1:90">
+      <c r="CM34"/>
+    </row>
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>1742227000.0</v>
+      </c>
+      <c r="C35">
         <v>1844741000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1852222000.0</v>
       </c>
-      <c r="D35"/>
-      <c r="E35">
+      <c r="E35"/>
+      <c r="F35">
         <v>2192330000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2104267000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2322351000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>234576725.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>507381000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>234576725.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>404184000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>324970000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>386139228.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>386957175.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>410871078.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>749074141.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>752319812.0</v>
       </c>
-      <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
@@ -8223,104 +8284,107 @@
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
-    </row>
-    <row r="36" spans="1:90">
+      <c r="CM35"/>
+    </row>
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
+        <v>330006000.0</v>
+      </c>
+      <c r="C36">
         <v>346451000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>288472000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-741969000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>36906239000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-991641000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>38091389000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36529923101.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>30449410000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>439003484.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>22083439000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21929856000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>22122330867.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>22441861170.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>22524073782.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>32795998071.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>33569974291.0</v>
       </c>
-      <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
@@ -8349,52 +8413,53 @@
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
-    </row>
-    <row r="37" spans="1:90">
+      <c r="CM36"/>
+    </row>
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8443,406 +8508,408 @@
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
-    </row>
-    <row r="38" spans="1:90">
+      <c r="CM37"/>
+    </row>
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>38169409000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16180000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>38766297000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>15400000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2400000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>24426068.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>170542705.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24426068.0</v>
       </c>
       <c r="P38">
         <v>24426068.0</v>
       </c>
       <c r="Q38">
         <v>24426068.0</v>
       </c>
       <c r="R38">
         <v>24426068.0</v>
       </c>
       <c r="S38">
         <v>24426068.0</v>
       </c>
       <c r="T38">
+        <v>24426068.0</v>
+      </c>
+      <c r="U38">
         <v>531723703.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>532050853.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>471739723.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>472218305.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>250634234.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>168110939.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>160196523.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1203772398.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>25405796.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>28820158.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>31531944.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>29430550.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>175787162.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>179854548.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>517580900.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>318604400.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>301967500.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>495211100.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>480630100.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>163387800.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>162382800.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>187914300.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>194328300.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>192725700.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>413518800.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>431185400.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>451416500.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>409067900.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1844046500.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1914195700.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1993576500.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2001044200.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2109575300.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2161201900.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2215650400.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2264352800.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2294709500.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2372032700.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2417002400.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2454913800.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2058832600.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2179599400.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2220938800.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2308165100.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2836257500.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2857905200.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2894120200.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3048993500.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1703476400.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2392230300.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2130050800.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1876353400.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1634580600.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2082002800.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>2938418000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2225885300.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1530257700.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1501463600.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1358000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1529000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1384000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1702000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1651000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1428000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1759000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1868000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1318000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1652000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1418000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1210000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>63</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>4715923000.0</v>
       </c>
-      <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-20982526000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-20112503000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-21181416000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-20504863000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-31767721867.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-25378661000.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>-21822429000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-21637978000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-36016998332.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-37665424485.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-38624568821.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-49355848925.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-49218626626.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>441979527.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>224095223.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>133946980.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>222150484.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>335619970.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>122494673.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>141300391.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>368711802.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>416676464.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>124321214.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>241802705.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>353704610.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>422880556.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>213986752.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>315267297.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>308230477.0</v>
       </c>
-      <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
@@ -8855,146 +8922,149 @@
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
-    </row>
-    <row r="40" spans="1:90">
+      <c r="CM39"/>
+    </row>
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>-542435000.0</v>
+      </c>
+      <c r="C40">
         <v>-626885000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>1139114000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-1023464000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>838047239.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1062573931.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>231197316.0</v>
       </c>
-      <c r="I40"/>
-      <c r="J40">
+      <c r="J40"/>
+      <c r="K40">
         <v>410830000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>216782311.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>100811993.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7699355.0</v>
       </c>
-      <c r="N40"/>
-      <c r="O40">
+      <c r="O40"/>
+      <c r="P40">
         <v>7663286.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>14512293.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>8637858.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>15736534.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14263978.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14597975.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26446973.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16169984.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>23005922.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>23412113.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>31949857.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>147178664.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>86922771.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>27196549.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>34769012.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>31428770.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>160273857.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>26439609.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>19945877.0</v>
       </c>
-      <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
@@ -9007,400 +9077,404 @@
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
       <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
-    </row>
-    <row r="41" spans="1:90">
+      <c r="CM40"/>
+    </row>
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>291004563.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>377824590.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>307732657.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>638788179.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>647908285.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>659177878.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>624428608.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>393614574.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>426952724.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>405495653.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>468388902.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>459934980.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>564446403.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>468522068.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1077826765.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>803210416.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>819363872.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>745415073.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>720440342.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>859583953.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>890401657.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>1040092000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>1144164300.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>804378200.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>813420300.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>914405300.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1053541400.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>701861200.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>706315400.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>819316000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>877843400.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>507246700.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>471386900.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>466330600.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>519532900.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1021181400.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>290863900.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>353883200.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>478751800.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>628347100.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>632779200.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>487506600.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>571324700.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>421701500.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>417998300.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>420611200.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>432261100.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>403684400.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>404299400.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>427214300.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>465627400.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>385527700.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>384203300.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>394171400.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>363153400.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>259646200.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>263173400.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>399900100.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>899336600.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>976595700.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>966241000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>1020746400.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>974105500.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1283591600.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1364900800.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1579000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1274000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2711000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2018000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1816000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2855000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4137000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>1409000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1536000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1483000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>4234000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3034000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
         <v>-202810000.0</v>
       </c>
       <c r="C42">
         <v>-202810000.0</v>
       </c>
       <c r="D42">
         <v>-202810000.0</v>
       </c>
       <c r="E42">
+        <v>-202810000.0</v>
+      </c>
+      <c r="F42">
         <v>20279999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-202810000.0</v>
       </c>
       <c r="G42">
         <v>-202810000.0</v>
       </c>
       <c r="H42">
+        <v>-202810000.0</v>
+      </c>
+      <c r="I42">
         <v>-202810333.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>20279999000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>20843332100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19596381000.0</v>
       </c>
       <c r="L42">
         <v>19596381000.0</v>
       </c>
       <c r="M42">
+        <v>19596381000.0</v>
+      </c>
+      <c r="N42">
         <v>23293332100.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>23293332099.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>23293332100.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>23293332099.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>23293332100.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-33329743321.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-25602888321.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-27346862051.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2760992021.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1777317021.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-19650282979.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-18077668546.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-7533143546.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-3838573546.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>10829731382.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7424751410.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>16111911078.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1162330270.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>5031230270.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>5910111048.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7608991048.0</v>
       </c>
-      <c r="AH42"/>
       <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
       <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
@@ -9413,52 +9487,53 @@
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
-    </row>
-    <row r="43" spans="1:90">
+      <c r="CM42"/>
+    </row>
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9507,52 +9582,53 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
-    </row>
-    <row r="44" spans="1:90">
+      <c r="CM43"/>
+    </row>
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9601,52 +9677,53 @@
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
-    </row>
-    <row r="45" spans="1:90">
+      <c r="CM44"/>
+    </row>
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>69</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -9695,104 +9772,107 @@
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
-    </row>
-    <row r="46" spans="1:90">
+      <c r="CM45"/>
+    </row>
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>365578000.0</v>
+      </c>
+      <c r="C46">
         <v>491042000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>616505000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>741969000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>867440000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>991641000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1117258000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>227954932.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>244831000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>261706732.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1284000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1522000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1760255.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2196173.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3027923.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5252239.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9141463.0</v>
       </c>
-      <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
@@ -9821,412 +9901,416 @@
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
-    </row>
-    <row r="47" spans="1:90">
+      <c r="CM46"/>
+    </row>
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>741969170.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>867440430.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>991641030.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1117258460.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>227954930.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1522250.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1760260.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2196173.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3027920.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5252239.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9141463.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13447353.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>20036513.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>29125673.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>38028375.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>47297557.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>61992466.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>76687375.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>91399159.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>111190703.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>121305746.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>136788470.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>152896188.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>160089326.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>176622047.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>142842658.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>156360097.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>146261900.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>97659800.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>106847800.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>116035900.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>27828100.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>31172400.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>34516700.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>17197500.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>17636800.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>11448100.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>20133000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>29664600.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>38462800.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>48533900.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>70211200.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>92521400.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>114831500.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>122632300.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>144132900.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>165633600.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>187134200.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>208634900.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>230135500.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>251636200.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>273136800.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>186418700.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>174482500.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>172548000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>184890300.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1029700.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>2200800.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>3196900.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>4192900.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>6542000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>22102000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>48710900.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>83519400.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>128711300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>185417300.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>249776900.0</v>
       </c>
-      <c r="BV47"/>
-      <c r="BW47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>438190100.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>525827000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>626013500.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>743719900.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>887000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1089000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1312000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1566000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1746000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1847000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>2155000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>2306000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2360000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2318000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>2493000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>2757000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>12073928000.0</v>
+      </c>
+      <c r="C48">
         <v>13918798000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14734174000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>21580289000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>25243105000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>24727111000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>25886236000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>24921794811.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>27382187000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>28011358092.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>26681481000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>27891254000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>28466225656.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>29416968244.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>29948735085.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>40168310845.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>40170036567.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>43428803787.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>43688714082.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>53335106851.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>45351421267.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>45324481692.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>47389909072.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>48610444717.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>49150458274.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>49263773327.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>48648954544.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>47757266640.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>36916093507.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>36937772722.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>36782211871.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>36935474385.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>35328408789.0</v>
       </c>
-      <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
       <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
@@ -10239,52 +10323,53 @@
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
-    </row>
-    <row r="49" spans="1:90">
+      <c r="CM48"/>
+    </row>
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -10333,52 +10418,53 @@
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
-    </row>
-    <row r="50" spans="1:90">
+      <c r="CM49"/>
+    </row>
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -10427,72 +10513,75 @@
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
-    </row>
-    <row r="51" spans="1:90">
+      <c r="CM50"/>
+    </row>
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
         <v>1464571000.0</v>
       </c>
       <c r="C51">
         <v>1464571000.0</v>
       </c>
       <c r="D51">
+        <v>1464571000.0</v>
+      </c>
+      <c r="E51">
         <v>1304898000.0</v>
       </c>
-      <c r="E51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F51"/>
       <c r="G51">
         <v>1304898000.0</v>
       </c>
-      <c r="H51"/>
+      <c r="H51">
+        <v>1304898000.0</v>
+      </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
@@ -10531,110 +10620,113 @@
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
-    </row>
-    <row r="52" spans="1:90">
+      <c r="CM51"/>
+    </row>
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52">
+        <v>1464571000.0</v>
+      </c>
+      <c r="C52">
         <v>1304898000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1263803000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1142310000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1023464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793479000.0</v>
       </c>
       <c r="G52">
         <v>793479000.0</v>
       </c>
       <c r="H52">
+        <v>793479000.0</v>
+      </c>
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>0.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
@@ -10659,77 +10751,80 @@
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
-    </row>
-    <row r="53" spans="1:90">
+      <c r="CM52"/>
+    </row>
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53">
+        <v>920312000.0</v>
+      </c>
+      <c r="C53">
         <v>1901485000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2475200000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2994407000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1713877000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2118615000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>3695706000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
@@ -10753,88 +10848,89 @@
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>7745000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>4542000000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>3300000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>907000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000000.0</v>
       </c>
       <c r="CF53">
         <v>275000000.0</v>
       </c>
       <c r="CG53">
         <v>275000000.0</v>
       </c>
       <c r="CH53">
         <v>275000000.0</v>
       </c>
       <c r="CI53">
+        <v>275000000.0</v>
+      </c>
+      <c r="CJ53">
         <v>1552000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>675000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>175000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>75000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10883,412 +10979,418 @@
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
-    </row>
-    <row r="55" spans="1:90">
+      <c r="CM54"/>
+    </row>
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>28570667000.0</v>
+      </c>
+      <c r="C55">
         <v>29931013000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>31424767000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>38169409000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>37773679000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>38766297000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>39208647000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>36757878033.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>36949539000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>39417085227.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>42032109000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>45327739000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>44426046459.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>46877987994.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>51679373738.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>67519768765.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>63604670158.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>65512412500.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>73509643290.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>80087413290.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>103362569110.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>102320220470.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>83031815040.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>85816917380.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>96922043090.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>100858885040.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>94633171260.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>89667955870.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>87949892869.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>72866664439.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>76749900494.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>77658140107.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>77873749160.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>80160178100.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>83804282100.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>82448334600.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>70683053900.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>63323165700.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>61018816800.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>58477610000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>56180973300.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>53903132400.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>52029814800.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>51062920700.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>50686700900.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>51306039900.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>51247550400.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>49363556200.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>47705392100.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>47240211800.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>46701674100.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>46370043000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>45945232200.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>45506976300.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>45045425400.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>44581518300.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>44035944100.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>43684528500.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>43231798600.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>42306565000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>41912978100.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>41801435700.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>41478578000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>41404350700.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>40860783900.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>40229094600.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>39791406900.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>39974994200.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>41409769000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>41915990100.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>42514788000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>42747233500.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>44083720900.0</v>
       </c>
-      <c r="BV55"/>
-      <c r="BW55">
+      <c r="BW55"/>
+      <c r="BX55">
         <v>46543181500.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>48360029700.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>50699799500.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>53464219700.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>56878000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>60577000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>66551000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>73563000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>75208000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>71585000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>83959000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>81554000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>81908000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>97250000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>98666000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>94198000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>13924333000.0</v>
+      </c>
+      <c r="C56">
         <v>15142770000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>16569040000.0</v>
       </c>
-      <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56"/>
-      <c r="I56">
+      <c r="I56"/>
+      <c r="J56">
         <v>6255298000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>38716375011.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>12996170000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>13664529000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>14305841337.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>15687410651.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>16358797033.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>16782108455.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>16009214404.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>50216324076.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>50480110710.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>51827048914.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>42946864877.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>42229483190.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>43446004266.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>44841570774.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>45469982990.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>59331297813.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>58511793120.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>59934461610.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>38774826523.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>38676693169.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>38676597897.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>38572110287.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>38471334515.0</v>
       </c>
-      <c r="AH56"/>
       <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
       <c r="AM56"/>
       <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
       <c r="AT56"/>
       <c r="AU56"/>
       <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
@@ -11301,146 +11403,149 @@
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
-    </row>
-    <row r="57" spans="1:90">
+      <c r="CM56"/>
+    </row>
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>1464571000.0</v>
+      </c>
+      <c r="C57">
         <v>1304898000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1263803000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2281424000.0</v>
       </c>
-      <c r="E57"/>
-      <c r="F57">
+      <c r="F57"/>
+      <c r="G57">
         <v>1350183000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1568267000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>425781026.0</v>
       </c>
-      <c r="I57"/>
-      <c r="J57">
+      <c r="J57"/>
+      <c r="K57">
         <v>416348496.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>47175000.0</v>
       </c>
-      <c r="L57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M57"/>
       <c r="N57">
         <v>1379968.0</v>
       </c>
       <c r="O57">
         <v>1379968.0</v>
       </c>
       <c r="P57">
-        <v>16399822.0</v>
+        <v>1379968.0</v>
       </c>
       <c r="Q57">
         <v>16399822.0</v>
       </c>
       <c r="R57">
+        <v>16399822.0</v>
+      </c>
+      <c r="S57">
         <v>110842053.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>156056822.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>106362744.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>114870993.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>104594004.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>115467942.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>115874132.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>31949857.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>256831090.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>211658573.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>85537741.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>237524412.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>156146374.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>351018011.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>87970721.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>180947666.0</v>
       </c>
-      <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
       <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
@@ -11453,322 +11558,326 @@
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
-    </row>
-    <row r="58" spans="1:90">
+      <c r="CM57"/>
+    </row>
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>3206798000.0</v>
+      </c>
+      <c r="C58">
         <v>3149640000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3116025000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2686677000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2192330000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2104267000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2322351000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>660357751.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>507381000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>650925221.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>404184000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>324970000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>386139228.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>386957175.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>410871078.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>749074141.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>752319812.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>770019930.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>780485430.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>499977320.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>541823720.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>510089660.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>583856840.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>575809110.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>596396260.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>725353160.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1289485340.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>888748160.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1056888284.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>901561447.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1071458353.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>947554674.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1071349323.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1040092000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1144164300.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>804378200.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>813420300.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>914405300.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1053541400.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>701861200.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>706315400.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>819316000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>877843400.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>507246700.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>471386900.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>466330600.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>519532900.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1021181400.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>290863900.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>353883200.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>478751800.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>628347100.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>632779200.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>487506600.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>571324700.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>421701500.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>417998300.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>420611200.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>432261100.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>403684400.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>404299400.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>427214300.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>465627400.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>385527700.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>384203300.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>394171400.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>363153400.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>259646200.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>263173400.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>399900100.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>899336600.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>976595700.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1972216200.0</v>
       </c>
-      <c r="BV58"/>
-      <c r="BW58">
+      <c r="BW58"/>
+      <c r="BX58">
         <v>4585821000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>6602108100.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>8980249000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>12032223200.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>15237000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>19077000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>25085000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>30381000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>32199000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>28542000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>41265000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>37111000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>38001000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>53710000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>56009000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>50385000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11817,324 +11926,328 @@
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
-    </row>
-    <row r="60" spans="1:90">
+      <c r="CM59"/>
+    </row>
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>24163274000.0</v>
+      </c>
+      <c r="C60">
         <v>25489861000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>26878952000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>34196459000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>34091078000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>34993061000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>35276703000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>34556447316.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>34847687000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>37252292200.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>41627925000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>45002769000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>44039907231.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>46491030819.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>51268502660.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>66770694623.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>62852350346.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>64742392570.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>72729157860.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>79587435970.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>102820745390.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>101810130810.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>82447958190.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>85241108270.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>96325646830.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>100133531880.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>93343685930.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>88779207720.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>86893004585.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>71965102992.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>75678442141.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>76710585433.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>76802399837.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>79120086100.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>82660117800.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>81643956400.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>69869633600.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>62408760300.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>59965275300.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>57775748700.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>55474657900.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>53083816300.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>51151971400.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>50555673900.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>50215313900.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>50839709300.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>50728017500.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>48342374800.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>47414528200.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>46886328600.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>46222922300.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>45741695900.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>45312453100.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>45019469600.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>44474100700.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>44159816800.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>43617945800.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>43263917200.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>42799537500.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>41902880600.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>41508678700.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>41374221300.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>41012950600.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>41018823000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>40476580600.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>39834923200.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>39428253500.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>39715348000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>41146595600.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>41516090000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>41615451400.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>41770637900.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>42111504700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41957360500.0</v>
       </c>
       <c r="BW60">
         <v>41957360500.0</v>
       </c>
       <c r="BX60">
+        <v>41957360500.0</v>
+      </c>
+      <c r="BY60">
         <v>41757921600.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>41719550400.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>41431996600.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>41641000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>41500000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>41466000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>43182000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>43009000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>43043000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>42694000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>44443000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>43907000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>43540000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>42657000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>43813000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12183,52 +12296,53 @@
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
-    </row>
-    <row r="62" spans="1:90">
+      <c r="CM61"/>
+    </row>
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12277,50 +12391,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12417,317 +12532,317 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>6104372646.0</v>
       </c>
       <c r="C2">
         <v>3626557082.0</v>
       </c>
       <c r="D2">
         <v>223460252.0</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2">
         <v>52143283.0</v>
       </c>
       <c r="J2">
         <v>33658135.0</v>
       </c>
       <c r="K2">
         <v>16653096.0</v>
       </c>
       <c r="L2">
         <v>22045112.0</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>502103093.0</v>
       </c>
       <c r="C3">
         <v>455130614.0</v>
       </c>
       <c r="D3">
         <v>1743672.0</v>
       </c>
       <c r="E3">
         <v>17008590.0</v>
       </c>
       <c r="F3">
         <v>45763973.0</v>
       </c>
       <c r="G3">
         <v>59313280.0</v>
       </c>
       <c r="H3">
         <v>64816300.0</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>-11331865199.0</v>
       </c>
       <c r="C5">
         <v>-1318276185.0</v>
       </c>
       <c r="D5">
         <v>-3251787428.0</v>
       </c>
       <c r="E5">
         <v>-11268888315.0</v>
       </c>
       <c r="F5">
         <v>-4202748843.0</v>
       </c>
       <c r="G5">
         <v>-1554528415.0</v>
       </c>
       <c r="H5">
         <v>11813019100.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>-10829762106.0</v>
       </c>
       <c r="C6">
         <v>-863145571.0</v>
       </c>
       <c r="D6">
         <v>-3250043756.0</v>
       </c>
       <c r="E6">
         <v>-11251879725.0</v>
       </c>
       <c r="F6">
         <v>-4156984870.0</v>
       </c>
       <c r="G6">
         <v>-1495215135.0</v>
       </c>
       <c r="H6">
         <v>11877835400.0</v>
       </c>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>599886491.0</v>
       </c>
       <c r="C9">
         <v>3009109232.0</v>
       </c>
       <c r="D9">
         <v>1456069059.0</v>
       </c>
       <c r="E9">
         <v>2724033349.0</v>
       </c>
       <c r="F9">
         <v>2309325358.0</v>
       </c>
       <c r="G9">
         <v>3177189054.0</v>
       </c>
       <c r="H9">
         <v>15141358797.0</v>
       </c>
       <c r="I9">
         <v>5669092919.0</v>
       </c>
@@ -12735,51 +12850,51 @@
         <v>12423025502.0</v>
       </c>
       <c r="K9">
         <v>12247820048.0</v>
       </c>
       <c r="L9">
         <v>3894444454.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>-11331865199.0</v>
       </c>
       <c r="C10">
         <v>-1333758249.0</v>
       </c>
       <c r="D10">
         <v>-3113553639.0</v>
       </c>
       <c r="E10">
         <v>-11300578997.0</v>
       </c>
       <c r="F10">
         <v>-4220834891.0</v>
       </c>
       <c r="G10">
         <v>-1573025390.0</v>
       </c>
       <c r="H10">
         <v>11774658614.0</v>
       </c>
       <c r="I10">
         <v>1743391820.0</v>
       </c>
@@ -12811,51 +12926,51 @@
       <c r="S10"/>
       <c r="T10">
         <v>186310000.0</v>
       </c>
       <c r="U10">
         <v>461000000.0</v>
       </c>
       <c r="V10">
         <v>1563000000.0</v>
       </c>
       <c r="W10">
         <v>4502000000.0</v>
       </c>
       <c r="X10">
         <v>4719000000.0</v>
       </c>
       <c r="Y10">
         <v>4064000000.0</v>
       </c>
       <c r="Z10">
         <v>3821000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>19060800.0</v>
       </c>
       <c r="D11">
         <v>153700725.0</v>
       </c>
       <c r="E11">
         <v>154458556.0</v>
       </c>
       <c r="F11">
         <v>422745599.0</v>
       </c>
       <c r="G11">
         <v>-313979918.0</v>
       </c>
       <c r="H11">
         <v>-92084059.0</v>
       </c>
       <c r="I11">
         <v>92706719.0</v>
       </c>
       <c r="J11">
         <v>135865730.0</v>
@@ -12881,51 +12996,51 @@
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>138000000.0</v>
       </c>
       <c r="V11">
         <v>532000000.0</v>
       </c>
       <c r="W11">
         <v>1372000000.0</v>
       </c>
       <c r="X11">
         <v>1350000000.0</v>
       </c>
       <c r="Y11">
         <v>1195000000.0</v>
       </c>
       <c r="Z11">
         <v>1194000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
@@ -12953,117 +13068,117 @@
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13">
         <v>843737910.0</v>
       </c>
       <c r="C13">
         <v>513960820.0</v>
       </c>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>-11152061803.0</v>
       </c>
       <c r="C15">
         <v>-1462312436.0</v>
       </c>
       <c r="D15">
         <v>-3267254364.0</v>
       </c>
       <c r="E15">
         <v>-11300578997.0</v>
       </c>
       <c r="F15">
         <v>-4643580490.0</v>
       </c>
       <c r="G15">
         <v>-1259045472.0</v>
       </c>
       <c r="H15">
         <v>11866742673.0</v>
       </c>
       <c r="I15">
         <v>1650685100.0</v>
       </c>
@@ -13093,51 +13208,51 @@
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15">
         <v>316084000.0</v>
       </c>
       <c r="U15">
         <v>323000000.0</v>
       </c>
       <c r="V15">
         <v>1031000000.0</v>
       </c>
       <c r="W15">
         <v>3130000000.0</v>
       </c>
       <c r="X15">
         <v>3369000000.0</v>
       </c>
       <c r="Y15">
         <v>2869000000.0</v>
       </c>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
         <v>-11152061800.0</v>
       </c>
       <c r="C16">
         <v>-1462312440.0</v>
       </c>
       <c r="D16">
         <v>-3267254360.0</v>
       </c>
       <c r="E16">
         <v>-11300579000.0</v>
       </c>
       <c r="F16">
         <v>-4643580490.0</v>
       </c>
       <c r="G16">
         <v>-1259045472.0</v>
       </c>
       <c r="H16">
         <v>11866742673.0</v>
       </c>
       <c r="I16">
         <v>1650685099.0</v>
       </c>
@@ -13167,179 +13282,179 @@
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16">
         <v>316084000.0</v>
       </c>
       <c r="U16">
         <v>323000000.0</v>
       </c>
       <c r="V16">
         <v>1031000000.0</v>
       </c>
       <c r="W16">
         <v>3130000000.0</v>
       </c>
       <c r="X16">
         <v>3369000000.0</v>
       </c>
       <c r="Y16">
         <v>2869000000.0</v>
       </c>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>1650685099.0</v>
       </c>
       <c r="J17">
         <v>8693647027.0</v>
       </c>
       <c r="K17">
         <v>8844480929.0</v>
       </c>
       <c r="L17">
         <v>622325559.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>-8525628680.0</v>
       </c>
       <c r="C21">
         <v>-1318276185.0</v>
       </c>
       <c r="D21">
         <v>-3251787428.0</v>
       </c>
       <c r="E21">
         <v>-11268888315.0</v>
       </c>
       <c r="F21">
         <v>-4202748843.0</v>
       </c>
       <c r="G21">
         <v>-1554528415.0</v>
       </c>
       <c r="H21">
         <v>11813019100.0</v>
       </c>
       <c r="I21">
         <v>1743391820.0</v>
       </c>
@@ -13361,261 +13476,261 @@
       <c r="S21"/>
       <c r="T21">
         <v>1239559000.0</v>
       </c>
       <c r="U21">
         <v>4433000000.0</v>
       </c>
       <c r="V21">
         <v>7096000000.0</v>
       </c>
       <c r="W21">
         <v>11830000000.0</v>
       </c>
       <c r="X21">
         <v>13693000000.0</v>
       </c>
       <c r="Y21">
         <v>17353000000.0</v>
       </c>
       <c r="Z21">
         <v>13981000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>15229887817.0</v>
       </c>
       <c r="C23">
         <v>7953942499.0</v>
       </c>
       <c r="D23">
         <v>4778906835.0</v>
       </c>
       <c r="E23">
         <v>13992921664.0</v>
       </c>
       <c r="F23">
         <v>6512074202.0</v>
       </c>
       <c r="G23">
         <v>4731717469.0</v>
       </c>
       <c r="H23">
         <v>3328339702.0</v>
       </c>
       <c r="I23">
         <v>57271422.0</v>
       </c>
       <c r="J23">
         <v>57271422.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1797201700.0</v>
       </c>
       <c r="D27">
         <v>675900632.0</v>
       </c>
       <c r="E27">
         <v>660768795.0</v>
       </c>
       <c r="F27">
         <v>528426369.0</v>
       </c>
       <c r="G27">
         <v>319467281.0</v>
       </c>
       <c r="H27">
         <v>293556525.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>9644604780.0</v>
       </c>
       <c r="C28">
         <v>6659891662.0</v>
       </c>
       <c r="D28">
         <v>4103006203.0</v>
       </c>
       <c r="E28">
         <v>3437857957.0</v>
       </c>
       <c r="F28">
         <v>4677956548.0</v>
       </c>
       <c r="G28">
         <v>3580605198.0</v>
       </c>
       <c r="H28">
         <v>3039078857.0</v>
       </c>
       <c r="I28">
         <v>3906767310.0</v>
       </c>
@@ -13623,51 +13738,51 @@
         <v>3846728670.0</v>
       </c>
       <c r="K28">
         <v>2905817670.0</v>
       </c>
       <c r="L28">
         <v>2726251880.0</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>19293220.0</v>
       </c>
       <c r="C29">
         <v>99127930.0</v>
       </c>
       <c r="D29">
         <v>153700730.0</v>
       </c>
       <c r="E29">
         <v>154458560.0</v>
       </c>
       <c r="F29">
         <v>422745600.0</v>
       </c>
       <c r="G29">
         <v>-313979920.0</v>
       </c>
       <c r="H29">
         <v>-92084060.0</v>
       </c>
       <c r="I29">
         <v>92706720.0</v>
       </c>
@@ -13675,51 +13790,51 @@
         <v>135865730.0</v>
       </c>
       <c r="K29">
         <v>510280500.0</v>
       </c>
       <c r="L29">
         <v>544142670.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>9125515171.0</v>
       </c>
       <c r="C30">
         <v>4327385417.0</v>
       </c>
       <c r="D30">
         <v>4778906835.0</v>
       </c>
       <c r="E30">
         <v>4098626752.0</v>
       </c>
       <c r="F30">
         <v>5206382917.0</v>
       </c>
       <c r="G30">
         <v>3900072479.0</v>
       </c>
       <c r="H30">
         <v>3263523397.0</v>
       </c>
       <c r="I30">
         <v>3977844384.0</v>
       </c>
@@ -13727,97 +13842,97 @@
         <v>3627170880.0</v>
       </c>
       <c r="K30">
         <v>2924563712.0</v>
       </c>
       <c r="L30">
         <v>2750021338.0</v>
       </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31">
         <v>-2806236519.0</v>
       </c>
       <c r="C31">
         <v>-15482064.0</v>
       </c>
       <c r="D31">
         <v>-14176115.0</v>
       </c>
       <c r="E31">
         <v>-31690682.0</v>
       </c>
       <c r="F31">
         <v>-18086047.0</v>
       </c>
       <c r="G31">
         <v>-18496975.0</v>
       </c>
       <c r="H31">
         <v>-38360481.0</v>
       </c>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31">
         <v>14852000.0</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>6704259137.0</v>
       </c>
       <c r="C32">
         <v>6635666314.0</v>
       </c>
       <c r="D32">
         <v>1679529311.0</v>
       </c>
       <c r="E32">
         <v>2724033349.0</v>
       </c>
       <c r="F32">
         <v>2309325358.0</v>
       </c>
       <c r="G32">
         <v>3177189054.0</v>
       </c>
       <c r="H32">
         <v>15141358797.0</v>
       </c>
       <c r="I32">
         <v>5703315380.0</v>
       </c>
@@ -13872,402 +13987,407 @@
       <c r="Z32">
         <v>21627000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
-    </row>
-    <row r="2" spans="1:90">
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>425462456.0</v>
+      </c>
+      <c r="C2">
         <v>1228521420.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1600637877.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1625957964.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>258196800.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2117390121.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2168866343.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1065231515.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>202333656.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>190125568.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>24456900.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43967906.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18164.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17798875.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2213000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32131408.0</v>
       </c>
-      <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
@@ -14280,104 +14400,107 @@
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
-    </row>
-    <row r="3" spans="1:90">
+      <c r="CM2"/>
+    </row>
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
-        <v>125463804.0</v>
+        <v>125463805.0</v>
       </c>
       <c r="C3">
         <v>125463804.0</v>
       </c>
       <c r="D3">
+        <v>125463804.0</v>
+      </c>
+      <c r="E3">
         <v>125471262.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>125550596.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>125617431.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>415594846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16875900.0</v>
       </c>
       <c r="I3">
         <v>16875900.0</v>
       </c>
       <c r="J3">
+        <v>16875900.0</v>
+      </c>
+      <c r="K3">
         <v>5783968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="L3">
         <v>238000.0</v>
       </c>
       <c r="M3">
+        <v>238000.0</v>
+      </c>
+      <c r="N3">
         <v>435918.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>831750.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2224676.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3889224.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4305890.0</v>
       </c>
-      <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
@@ -14406,54 +14529,55 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
-    </row>
-    <row r="4" spans="1:90">
+      <c r="CM3"/>
+    </row>
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -14500,104 +14624,107 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
-    </row>
-    <row r="5" spans="1:90">
+      <c r="CM4"/>
+    </row>
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
+        <v>-1935787437.0</v>
+      </c>
+      <c r="C5">
         <v>-953653249.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6702597528.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1416814428.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2112704704.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1099748539.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1052022298.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-730857255.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-533086405.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1106354823.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-912360840.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-672887591.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-999139088.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-682866841.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10230176116.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1725722.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-808767220.0</v>
       </c>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
@@ -14626,104 +14753,107 @@
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
-    </row>
-    <row r="6" spans="1:90">
+      <c r="CM5"/>
+    </row>
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>-1810323632.0</v>
+      </c>
+      <c r="C6">
         <v>-828189445.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6577133724.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1291343166.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1987154108.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-974131108.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1467617144.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-713981355.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-516210505.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1100570855.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-912122840.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-672649591.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-998703170.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-682035091.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-10227951440.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2163502.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-804461330.0</v>
       </c>
-      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
@@ -14752,54 +14882,55 @@
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
-    </row>
-    <row r="7" spans="1:90">
+      <c r="CM6"/>
+    </row>
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14846,54 +14977,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
-    </row>
-    <row r="8" spans="1:90">
+      <c r="CM7"/>
+    </row>
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14940,132 +15072,135 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
-    </row>
-    <row r="9" spans="1:90">
+      <c r="CM8"/>
+    </row>
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>-1226146084.0</v>
+      </c>
+      <c r="C9">
         <v>326889895.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>634215144.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>132098434.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>592100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>946912678.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>629416689.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>748079502.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1147234382.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>484378659.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>330839487.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>385904966.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>354185350.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>448287575.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>249648997.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1019993450.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>593861368.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>11774184810.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1013385528.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1049473691.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1058349979.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2500277985.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1059972011.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -15078,528 +15213,533 @@
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
-    </row>
-    <row r="10" spans="1:90">
+      <c r="CM9"/>
+    </row>
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>-1935787437.0</v>
+      </c>
+      <c r="C10">
         <v>-953653249.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6702597528.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1416814428.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2112704704.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1099748539.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1052022298.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-730857255.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-548568469.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1106354823.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-758660117.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-672887593.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-999139088.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-682866841.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-10230175760.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1725722.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-808767220.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-259910300.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10166806990.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7984012730.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26908160.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2064948800.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1535262550.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-562257140.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-136134250.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>660628540.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>757301520.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10882287220.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-33846199.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>168916076.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-118833757.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1640934247.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-42158636.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>263450000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>7426622100.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2459169700.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2465853700.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2383207900.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2470605900.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2035093900.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1132412000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>402386100.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>185275900.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3838703200.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>985130900.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>600914800.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>733690600.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>551981500.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>475525900.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>514638200.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>610155300.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>347281100.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>608686900.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>395414000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>521436200.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>557208500.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>506969100.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>167227700.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>474345300.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>539470200.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>550019700.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>649484300.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>414723200.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>2264200.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5111900.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>168806500.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2331500.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>354888600.0</v>
       </c>
-      <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>233000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8000000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>235000000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>518000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>409000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>759000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>663000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1277000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1261000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1301000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>19060800.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>153700725.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>154458556.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-6683440.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>421971281.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>327150.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-31414.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>478582.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-314726905.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-22243580.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-22819193.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>45809760.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-134386388.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>41114088.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-12166984.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>13355225.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>34428757.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>33868651.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-6822369.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>31231700.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>107338600.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>47093500.0</v>
       </c>
-      <c r="AK11"/>
-      <c r="AL11">
+      <c r="AL11"/>
+      <c r="AM11">
         <v>15684800.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>222858400.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>104408700.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>79764400.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>103249000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>327517300.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>62026100.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>81015000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>73584200.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1453060500.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>57284300.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>72715200.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>70284300.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>70755000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>46283100.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>54006800.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>64786400.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>32997200.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>66815900.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>41385400.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>57056500.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>112767100.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>32770400.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>113074600.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>522230300.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>7777400.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>7826900.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>8053500.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>659106800.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>67334800.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>91000000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>11000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>61000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>11000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>169000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>130000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>222000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>297000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>394000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>389000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>292000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -15627,132 +15767,133 @@
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>17169700.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>82293200.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>130668800.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>209625900.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>294454700.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>406005100.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>521910700.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>697000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>948000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1016000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1311000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1130000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1359000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1527000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1517000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1873000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2013000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1857000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1585000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>106307390.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3762370.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>764189730.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>182093200.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>251291140.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>66727500.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
@@ -15790,54 +15931,55 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
-    </row>
-    <row r="14" spans="1:90">
+      <c r="CM13"/>
+    </row>
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -15884,152 +16026,155 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
-    </row>
-    <row r="15" spans="1:90">
+      <c r="CM14"/>
+    </row>
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>-1844869667.0</v>
+      </c>
+      <c r="C15">
         <v>-815376221.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6846115026.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1212815681.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1934006320.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1159124776.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>964441077.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>822640446.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2129271330.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1120122629.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-912360842.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-672887593.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-999139088.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-682866841.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-10230175760.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1725722.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-808767220.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-259910300.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-10588778270.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>7983685580.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>26939580.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2065427380.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1220535650.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-540013560.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-113315050.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>614818780.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>891687910.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10841173130.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-21679215.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>155560851.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-153262514.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1607065596.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-35336267.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
@@ -16042,144 +16187,145 @@
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-    </row>
-    <row r="16" spans="1:90">
+      <c r="CM15"/>
+    </row>
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-6846115030.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-1212815680.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-1934006320.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-1159124780.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>923468110.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>863613410.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-672887590.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-999139088.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-682866841.0</v>
       </c>
       <c r="O16">
         <v>-682866841.0</v>
       </c>
       <c r="P16">
+        <v>-682866841.0</v>
+      </c>
+      <c r="Q16">
         <v>-1725722.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-808767220.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-259910295.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-10588778269.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7983685584.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26939575.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2065427380.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1220535645.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-540013557.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-113315053.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>614818783.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>891687906.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10841173130.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-21679215.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>155560851.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-153262514.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1607065596.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-35336267.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
@@ -16192,100 +16338,101 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
-    </row>
-    <row r="17" spans="1:90">
+      <c r="CM16"/>
+    </row>
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>10841173131.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-21679215.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>155560851.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-153262514.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1607065596.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-35336267.0</v>
       </c>
-      <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -16298,54 +16445,55 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
-    </row>
-    <row r="18" spans="1:90">
+      <c r="CM17"/>
+    </row>
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -16392,54 +16540,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
-    </row>
-    <row r="19" spans="1:90">
+      <c r="CM18"/>
+    </row>
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16486,54 +16635,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
-    </row>
-    <row r="20" spans="1:90">
+      <c r="CM19"/>
+    </row>
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16580,152 +16730,155 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-    </row>
-    <row r="21" spans="1:90">
+      <c r="CM20"/>
+    </row>
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>-1935787437.0</v>
+      </c>
+      <c r="C21">
         <v>-953653249.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3913347528.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1416814428.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1393817600.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-854592503.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1052022298.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2660850914.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-644600071.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1211981500.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1243200329.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-672887590.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-999139090.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-682866840.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10230175760.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1725720.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-808767220.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-259910290.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-10166806990.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7984012730.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26908160.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2064948800.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1535262550.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-562257140.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-136134250.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>660628540.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>757301520.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10882287220.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-33846199.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>168916076.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-118833757.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1640934247.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-42158636.0</v>
       </c>
-      <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
@@ -16738,54 +16891,55 @@
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
-    </row>
-    <row r="22" spans="1:90">
+      <c r="CM21"/>
+    </row>
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16832,128 +16986,131 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
-    </row>
-    <row r="23" spans="1:90">
+      <c r="CM22"/>
+    </row>
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>1135103809.0</v>
+      </c>
+      <c r="C23">
         <v>2509064564.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6148200549.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3174870826.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1985917600.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4164051338.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1651801831.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2544168272.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1992595410.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1780859050.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1243200329.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1058792559.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1353324438.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1131154416.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10479824757.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1021719172.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1402628588.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4334867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25907425.0</v>
       </c>
       <c r="T23">
         <v>25907425.0</v>
       </c>
       <c r="U23">
-        <v>12723460.0</v>
+        <v>25907425.0</v>
       </c>
       <c r="V23">
         <v>12723460.0</v>
       </c>
       <c r="W23">
-        <v>63295184.0</v>
+        <v>12723460.0</v>
       </c>
       <c r="X23">
         <v>63295184.0</v>
       </c>
       <c r="Y23">
         <v>63295184.0</v>
       </c>
-      <c r="Z23"/>
+      <c r="Z23">
+        <v>63295184.0</v>
+      </c>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
@@ -16974,54 +17131,55 @@
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
-    </row>
-    <row r="24" spans="1:90">
+      <c r="CM23"/>
+    </row>
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -17068,54 +17226,55 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-    </row>
-    <row r="25" spans="1:90">
+      <c r="CM24"/>
+    </row>
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -17162,54 +17321,55 @@
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
-    </row>
-    <row r="26" spans="1:90">
+      <c r="CM25"/>
+    </row>
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -17256,98 +17416,99 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
-    </row>
-    <row r="27" spans="1:90">
+      <c r="CM26"/>
+    </row>
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>27500000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>24171818.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1906318916.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>24750000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>37764736.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>46602480.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>174268648.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>168329955.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>150637033.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>182664996.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>180640837.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>183296350.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>150541473.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
@@ -17376,150 +17537,151 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-    </row>
-    <row r="28" spans="1:90">
+      <c r="CM27"/>
+    </row>
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>4673026480.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1548912860.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1673263851.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1921940853.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1963945424.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1469544554.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1625166671.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1601235013.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1067213541.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>886773837.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1202802871.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>946215954.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>355768835.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>838613086.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1257806730.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1130704060.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2760376270.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>88377850.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1333856010.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2327693570.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2024070970.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>899485070.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>946130590.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>884509730.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>527571890.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>905942580.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1047231727.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>880557615.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1177183736.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>859343738.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1102130647.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
@@ -17532,129 +17694,130 @@
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
-    </row>
-    <row r="29" spans="1:90">
+      <c r="CM28"/>
+    </row>
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>19293220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>99127930.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
-[...1 lines deleted...]
-      </c>
+      <c r="L29"/>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>154458560.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>421971280.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>327150.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-31410.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>478580.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-314726910.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-22243580.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-22819190.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>45809760.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-134386390.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>41114090.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -17672,132 +17835,135 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
-    </row>
-    <row r="30" spans="1:90">
+      <c r="CM29"/>
+    </row>
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>709641353.0</v>
+      </c>
+      <c r="C30">
         <v>1280543144.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4547562672.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3174870830.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1985917600.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3937885361.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-422605609.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1478936757.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1992595410.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1780859050.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1242962328.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1058554558.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1352888523.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1130322662.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10477600443.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1017829949.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1398322700.0</v>
       </c>
-      <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>916354491.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1091199633.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>880575779.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1194982611.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>861556738.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1134262055.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
@@ -17810,98 +17976,99 @@
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
-    </row>
-    <row r="31" spans="1:90">
+      <c r="CM30"/>
+    </row>
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-2789250000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-718887104.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-245156036.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>1929993659.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>96031602.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>105626677.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>484540212.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-11029000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6683440.0</v>
       </c>
-      <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
@@ -17930,318 +18097,322 @@
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
-    </row>
-    <row r="32" spans="1:90">
+      <c r="CM31"/>
+    </row>
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>-800683628.0</v>
+      </c>
+      <c r="C32">
         <v>1555411315.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2234853021.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1758056398.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>592100000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3064302799.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2703824129.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1813311017.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1444026941.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>674504227.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>330839487.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>385904966.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>354185350.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>448287575.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>249648997.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1019993450.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>593861368.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>877382930.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-7397341560.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8081472280.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1373662370.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>277439680.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>503503330.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>351939710.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>829787880.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1555253310.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1300356130.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>11804337520.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1057353434.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1049491855.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1076148854.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2502490985.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1092103419.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1058367600.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1076976800.0</v>
       </c>
-      <c r="AJ32"/>
-      <c r="AK32">
+      <c r="AK32"/>
+      <c r="AL32">
         <v>8586703400.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3204079300.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3566556700.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2965961100.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3159664000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2568717600.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3241734300.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1181480800.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>41156200.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>771836300.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>4744919100.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1701928200.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1125013200.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1236303500.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1160334300.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1129796400.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1102040900.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1077969100.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1099568600.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1066851100.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1040893400.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1050067000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1113611900.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1116485400.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1075104200.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1098577100.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1096090700.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1073179000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1083411200.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>1089972400.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>703979500.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>554656200.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>643600200.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>774607900.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>847264200.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1107219900.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1256253600.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1427845200.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2142663300.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2204406000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2742005800.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2475712000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>3969000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>3971000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4779000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>5352000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>5751000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>5456000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>6068000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>5775000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>6182000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>6898000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>7396000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>6928000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -18328,92 +18499,92 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>19</v>
       </c>
       <c r="S1" t="s">
         <v>20</v>
       </c>
       <c r="T1" t="s">
         <v>21</v>
       </c>
       <c r="U1" t="s">
         <v>22</v>
       </c>
       <c r="V1" t="s">
         <v>23</v>
       </c>
       <c r="W1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>4181260800.0</v>
       </c>
       <c r="C2">
         <v>12996170146.0</v>
       </c>
       <c r="D2">
         <v>16358797033.0</v>
       </c>
       <c r="E2">
         <v>16159662034.0</v>
       </c>
       <c r="F2">
         <v>6563110000.0</v>
       </c>
       <c r="G2">
         <v>19211994473.0</v>
       </c>
       <c r="H2">
         <v>4612982670.0</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>1349996</v>
       </c>
       <c r="C3">
         <v>266206446</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>3808000</v>
       </c>
       <c r="G3">
         <v>3808020</v>
       </c>
       <c r="H3">
         <v>9500000</v>
       </c>
       <c r="I3">
         <v>132118546</v>
       </c>
@@ -18440,679 +18611,679 @@
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>-3510197653.0</v>
       </c>
       <c r="C6">
         <v>-8814909346.0</v>
       </c>
       <c r="D6">
         <v>-3362626887.0</v>
       </c>
       <c r="E6">
         <v>199135000.0</v>
       </c>
       <c r="F6">
         <v>9596552000.0</v>
       </c>
       <c r="G6">
         <v>-12648884442.0</v>
       </c>
       <c r="H6">
         <v>14599011803.0</v>
       </c>
       <c r="I6">
         <v>2196886690.0</v>
       </c>
       <c r="J6">
         <v>-267612123.0</v>
       </c>
       <c r="K6">
         <v>2291270573.0</v>
       </c>
       <c r="L6">
         <v>153254390.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>-11576737240.0</v>
       </c>
       <c r="C7">
         <v>-8466224140.0</v>
       </c>
       <c r="D7">
         <v>-3094121040.0</v>
       </c>
       <c r="E7">
         <v>-4092465080.0</v>
       </c>
       <c r="F7">
         <v>-4710024510.0</v>
       </c>
       <c r="G7">
         <v>-19081532210.0</v>
       </c>
       <c r="H7">
         <v>-32173620120.0</v>
       </c>
       <c r="I7">
         <v>-25292091740.0</v>
       </c>
       <c r="J7">
         <v>-36833659410.0</v>
       </c>
       <c r="K7">
         <v>-2892537370.0</v>
       </c>
       <c r="L7">
         <v>-21055359210.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10821427146.0</v>
       </c>
       <c r="F12">
         <v>2941616963.0</v>
       </c>
       <c r="G12">
         <v>1920136570.0</v>
       </c>
       <c r="H12">
         <v>-16250257743.0</v>
       </c>
       <c r="I12">
         <v>599963888.0</v>
       </c>
       <c r="J12">
         <v>-18135911815.0</v>
       </c>
       <c r="K12">
         <v>-6018486041.0</v>
       </c>
       <c r="L12">
         <v>-1853206925.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>502103093.0</v>
       </c>
       <c r="C14">
         <v>455130614.0</v>
       </c>
       <c r="D14">
         <v>1743672.0</v>
       </c>
       <c r="E14">
         <v>17008590.0</v>
       </c>
       <c r="F14">
         <v>45764000.0</v>
       </c>
       <c r="G14">
         <v>59313280.0</v>
       </c>
       <c r="H14">
         <v>64816300.0</v>
       </c>
       <c r="I14">
         <v>53156249.0</v>
       </c>
       <c r="J14">
         <v>27012665.0</v>
       </c>
       <c r="K14">
         <v>17880685.0</v>
       </c>
       <c r="L14">
         <v>38385758.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>671063147.0</v>
       </c>
       <c r="C16">
         <v>4181260800.0</v>
       </c>
       <c r="D16">
         <v>12996170146.0</v>
       </c>
       <c r="E16">
         <v>16358797033.0</v>
       </c>
       <c r="F16">
         <v>16159662000.0</v>
       </c>
       <c r="G16">
         <v>6563110031.0</v>
       </c>
       <c r="H16">
         <v>19211994473.0</v>
       </c>
       <c r="I16">
         <v>4612982670.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>-5067802720.0</v>
       </c>
       <c r="C18">
         <v>-5185014400.0</v>
       </c>
       <c r="D18">
         <v>-2567117611.0</v>
       </c>
       <c r="E18">
         <v>-462142901.0</v>
       </c>
       <c r="F18">
         <v>-1660008000.0</v>
       </c>
       <c r="G18">
         <v>720404378.0</v>
       </c>
       <c r="H18">
         <v>-4888333697.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>11256559577.0</v>
       </c>
       <c r="G19">
         <v>-33728614920.0</v>
       </c>
       <c r="H19">
         <v>19487345500.0</v>
       </c>
       <c r="I19">
         <v>25200000.0</v>
       </c>
       <c r="J19">
         <v>9241140000.0</v>
       </c>
       <c r="K19">
         <v>-540000000.0</v>
       </c>
       <c r="L19">
         <v>1347050000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>-11152061803.0</v>
       </c>
       <c r="C22">
         <v>-1462312436.0</v>
       </c>
       <c r="D22">
         <v>-3267254364.0</v>
       </c>
       <c r="E22">
         <v>-10230175760.0</v>
       </c>
       <c r="F22">
         <v>-4643580000.0</v>
       </c>
       <c r="G22">
         <v>-1259045472.0</v>
       </c>
       <c r="H22">
         <v>11866742673.0</v>
       </c>
       <c r="I22">
         <v>1650685099.0</v>
       </c>
@@ -19139,338 +19310,338 @@
       </c>
       <c r="Q22">
         <v>1607809000.0</v>
       </c>
       <c r="R22">
         <v>316084000.0</v>
       </c>
       <c r="S22">
         <v>323000000.0</v>
       </c>
       <c r="T22">
         <v>1031000000.0</v>
       </c>
       <c r="U22">
         <v>3130000000.0</v>
       </c>
       <c r="V22">
         <v>3369000000.0</v>
       </c>
       <c r="W22">
         <v>2869000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>1367500000.0</v>
       </c>
       <c r="C23">
         <v>-6802455.0</v>
       </c>
       <c r="D23">
         <v>-795509276.0</v>
       </c>
       <c r="E23">
         <v>160027900.0</v>
       </c>
       <c r="F23">
         <v>11252751557.0</v>
       </c>
       <c r="G23">
         <v>20359326100.0</v>
       </c>
       <c r="H23">
         <v>-560134928.0</v>
       </c>
       <c r="I23">
         <v>-560134928.0</v>
       </c>
       <c r="J23">
         <v>-560134928.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
         <v>190105070.0</v>
       </c>
       <c r="C24">
         <v>-3623192490.0</v>
       </c>
       <c r="D24">
         <v>-795509280.0</v>
       </c>
       <c r="E24">
         <v>160027900.0</v>
       </c>
       <c r="F24">
         <v>11256561000.0</v>
       </c>
       <c r="G24">
         <v>-33728614920.0</v>
       </c>
       <c r="H24">
         <v>19487345500.0</v>
       </c>
       <c r="I24">
         <v>25200000.0</v>
       </c>
       <c r="J24">
         <v>9241140000.0</v>
       </c>
       <c r="K24">
         <v>-540000000.0</v>
       </c>
       <c r="L24">
         <v>1347050000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>5583505986.0</v>
       </c>
       <c r="C25">
         <v>-3911626132.0</v>
       </c>
       <c r="D25">
         <v>698393081.0</v>
       </c>
       <c r="E25">
         <v>10252274269.0</v>
       </c>
       <c r="F25">
         <v>2941616000.0</v>
       </c>
       <c r="G25">
         <v>1920136570.0</v>
       </c>
       <c r="H25">
         <v>-16810392670.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>1517500000.0</v>
       </c>
       <c r="C26">
         <v>100000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-484006000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>1367500000.0</v>
       </c>
       <c r="C28">
         <v>-6702455.0</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
         <v>20359326100.0</v>
       </c>
       <c r="H28">
         <v>-560134928.0</v>
       </c>
       <c r="I28">
         <v>-560134928.0</v>
       </c>
       <c r="J28">
         <v>-560134928.0</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>-5066452724.0</v>
       </c>
       <c r="C29">
         <v>-4918807954.0</v>
       </c>
       <c r="D29">
         <v>-2567117611.0</v>
       </c>
       <c r="E29">
         <v>39107099.0</v>
       </c>
       <c r="F29">
         <v>-1656200000.0</v>
       </c>
       <c r="G29">
         <v>720404378.0</v>
       </c>
       <c r="H29">
         <v>-4878833697.0</v>
       </c>
       <c r="I29">
         <v>2303805236.0</v>
       </c>
       <c r="J29">
         <v>-9415252123.0</v>
       </c>
       <c r="K29">
         <v>2843875573.0</v>
       </c>
       <c r="L29">
         <v>-1192495610.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>188755071.0</v>
       </c>
       <c r="C30">
         <v>-3889398937.0</v>
       </c>
       <c r="D30">
         <v>-795509276.0</v>
       </c>
       <c r="E30">
         <v>160027900.0</v>
       </c>
       <c r="F30">
         <v>11252752000.0</v>
       </c>
       <c r="G30">
         <v>-33728614920.0</v>
       </c>
       <c r="H30">
         <v>19477845500.0</v>
       </c>
       <c r="I30">
         <v>-106918546.0</v>
       </c>
@@ -19494,351 +19665,357 @@
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AM1" t="s">
         <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP1" t="s">
         <v>11</v>
       </c>
-      <c r="AP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AQ1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="AR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BE1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
         <v>20</v>
       </c>
-      <c r="BR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS1" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>150</v>
       </c>
       <c r="BW1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BX1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>153</v>
       </c>
-    </row>
-    <row r="2" spans="1:78">
+      <c r="CA1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>84183803.0</v>
+      </c>
+      <c r="C2">
         <v>671063147.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1777923015.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2652210026.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3053127190.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4181261000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6182344123.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6255297961.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11414753838.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12996170146.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13664528711.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14305841337.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15687410651.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16358797033.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16782108455.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>16009214404.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15998210983.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
@@ -19855,153 +20032,154 @@
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
-    </row>
-    <row r="3" spans="1:78">
+      <c r="CA2"/>
+    </row>
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>1350000</v>
+        <v>0</v>
       </c>
       <c r="D3">
         <v>1350000</v>
       </c>
       <c r="E3">
         <v>1350000</v>
       </c>
       <c r="F3">
+        <v>1350000</v>
+      </c>
+      <c r="G3">
         <v>1386331000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>266206453</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
         <v>179000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3629020</v>
       </c>
       <c r="U3">
         <v>3629020</v>
       </c>
       <c r="V3">
         <v>3629020</v>
       </c>
       <c r="W3">
         <v>3629020</v>
       </c>
       <c r="X3">
-        <v>0</v>
+        <v>3629020</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
-        <v>9500000</v>
+        <v>0</v>
       </c>
       <c r="AB3">
         <v>9500000</v>
       </c>
       <c r="AC3">
         <v>9500000</v>
       </c>
       <c r="AD3">
         <v>9500000</v>
       </c>
       <c r="AE3">
-        <v>48919546</v>
+        <v>9500000</v>
       </c>
       <c r="AF3">
         <v>48919546</v>
       </c>
       <c r="AG3">
+        <v>48919546</v>
+      </c>
+      <c r="AH3">
         <v>23199000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
@@ -20091,54 +20269,57 @@
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:78">
+      <c r="CA3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20173,54 +20354,55 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
-    </row>
-    <row r="5" spans="1:78">
+      <c r="CA4"/>
+    </row>
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20255,328 +20437,333 @@
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
-    </row>
-    <row r="6" spans="1:78">
+      <c r="CA5"/>
+    </row>
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>25956701.0</v>
+      </c>
+      <c r="C6">
         <v>-586879344.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1106859868.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-874287011.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-400917164.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1128134000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2001083323.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-72953838.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5159455877.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1581416308.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-668358565.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-641312626.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1381569314.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-671386382.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-423311422.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>772894051.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11003421.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-161451051.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>449201719.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9263491878.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>836276231.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-952417825.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>58518600.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>384368260.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12821367940.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-270403362.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1798742546.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16397754350.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>464562181.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>481931971.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>895343304.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1149923199.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>835128925.0</v>
       </c>
-      <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
-    </row>
-    <row r="7" spans="1:78">
+      <c r="CA6"/>
+    </row>
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-11576737240.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9153732890.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6048808160.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4328439120.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8466224140.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5615878490.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-2362956740.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1815371280.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-963243870.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-4092465080.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2771267720.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2122704550.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1105527840.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4710024510.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3911362950.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2841369710.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1285933010.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-19081532210.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-15109819930.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14517837480.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2896164220.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-32173620120.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-29653629760.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
-    </row>
-    <row r="8" spans="1:78">
+      <c r="CA7"/>
+    </row>
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20611,54 +20798,55 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
-    </row>
-    <row r="9" spans="1:78">
+      <c r="CA8"/>
+    </row>
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20693,54 +20881,55 @@
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-    </row>
-    <row r="10" spans="1:78">
+      <c r="CA9"/>
+    </row>
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20775,69 +20964,68 @@
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-    </row>
-    <row r="11" spans="1:78">
+      <c r="CA10"/>
+    </row>
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -20854,223 +21042,227 @@
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
-      <c r="AH11"/>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-    </row>
-    <row r="12" spans="1:78">
+      <c r="CA11"/>
+    </row>
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>197090818.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>189922839.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9303389662.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>770730549.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>655436851.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>91870084.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>11004814531.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-8664266300.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-746690823.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1347759555.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1748365336.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>909670033.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>916706489.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1654605288.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-1084758673.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-16514520655.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>479048258.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>309838399.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1082385207.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-495859836.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>880563420.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-    </row>
-    <row r="13" spans="1:78">
+      <c r="CA12"/>
+    </row>
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21105,200 +21297,204 @@
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
-    </row>
-    <row r="14" spans="1:78">
+      <c r="CA13"/>
+    </row>
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
-        <v>125463804.0</v>
+        <v>-125463804.0</v>
       </c>
       <c r="C14">
         <v>125463804.0</v>
       </c>
       <c r="D14">
+        <v>125463804.0</v>
+      </c>
+      <c r="E14">
         <v>125471262.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>125550596.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>125617000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>415594846.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16875900.0</v>
       </c>
       <c r="I14">
         <v>16875900.0</v>
       </c>
       <c r="J14">
+        <v>16875900.0</v>
+      </c>
+      <c r="K14">
         <v>5783968.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="L14">
         <v>238000.0</v>
       </c>
       <c r="M14">
+        <v>238000.0</v>
+      </c>
+      <c r="N14">
         <v>435918.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>831750.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2224676.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3889224.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4305890.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6589160.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9089160.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9081702.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27593111.0</v>
       </c>
       <c r="V14">
         <v>27593111.0</v>
       </c>
       <c r="W14">
+        <v>27593111.0</v>
+      </c>
+      <c r="X14">
         <v>14694909.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>14711784.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19791544.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10115043.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15482721.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>16107721.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>16693138.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>16532721.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15140157.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13517439.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13100772.0</v>
       </c>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
-    </row>
-    <row r="15" spans="1:78">
+      <c r="CA14"/>
+    </row>
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -21333,107 +21529,110 @@
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
-    </row>
-    <row r="16" spans="1:78">
+      <c r="CA15"/>
+    </row>
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>110140504.0</v>
+      </c>
+      <c r="C16">
         <v>84183803.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>671063147.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1777923015.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2652210026.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3053127000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4181260800.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6182344123.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6255297961.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11414753838.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12996170146.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13664528711.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14305841337.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15687410651.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16358797033.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16782108455.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>16009214404.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15998210983.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
@@ -21449,54 +21648,55 @@
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-    </row>
-    <row r="17" spans="1:78">
+      <c r="CA16"/>
+    </row>
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21531,104 +21731,107 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
-    </row>
-    <row r="18" spans="1:78">
+      <c r="CA17"/>
+    </row>
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>-356763680.0</v>
+      </c>
+      <c r="C18">
         <v>-797370825.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1683431070.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1165191180.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-832849456.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1386331018.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-744280870.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3268838880.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>618752085.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1790646745.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-745416067.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-527145189.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-801612352.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-492944002.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-423311422.0</v>
       </c>
-      <c r="P18">
-[...1 lines deleted...]
-      </c>
       <c r="Q18">
+        <v>772894050.0</v>
+      </c>
+      <c r="R18">
         <v>-149024479.0</v>
       </c>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
@@ -21645,178 +21848,180 @@
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
-    </row>
-    <row r="19" spans="1:78">
+      <c r="CA18"/>
+    </row>
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-579956963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178442380.0</v>
       </c>
       <c r="O19">
         <v>-178442380.0</v>
       </c>
       <c r="P19">
         <v>-178442380.0</v>
       </c>
       <c r="Q19">
-        <v>160027900.0</v>
+        <v>-178442380.0</v>
       </c>
       <c r="R19">
         <v>160027900.0</v>
       </c>
       <c r="S19">
+        <v>160027900.0</v>
+      </c>
+      <c r="T19">
         <v>24255297.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>9938619912.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1528434368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-234750000.0</v>
       </c>
       <c r="W19">
         <v>-234750000.0</v>
       </c>
       <c r="X19">
         <v>-234750000.0</v>
       </c>
       <c r="Y19">
+        <v>-234750000.0</v>
+      </c>
+      <c r="Z19">
         <v>-13644550920.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-20084064000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1621154500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21108500000.0</v>
       </c>
       <c r="AC19">
         <v>21108500000.0</v>
       </c>
       <c r="AD19">
         <v>21108500000.0</v>
       </c>
       <c r="AE19">
         <v>21108500000.0</v>
       </c>
       <c r="AF19">
-        <v>25200000.0</v>
+        <v>21108500000.0</v>
       </c>
       <c r="AG19">
         <v>25200000.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>25200000.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
-    </row>
-    <row r="20" spans="1:78">
+      <c r="CA19"/>
+    </row>
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21851,54 +22056,55 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
-    </row>
-    <row r="21" spans="1:78">
+      <c r="CA20"/>
+    </row>
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -21933,350 +22139,354 @@
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-    </row>
-    <row r="22" spans="1:78">
+      <c r="CA21"/>
+    </row>
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>-1844869667.0</v>
+      </c>
+      <c r="C22">
         <v>-815376221.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6846115026.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1212815681.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1934006320.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1159125000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>964441077.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>822640446.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2129271330.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1120122629.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-912360842.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-672887593.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-999139088.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-682866841.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10230175760.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1725722.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-808767220.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-259910295.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-10588778269.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7983685584.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>26939575.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2065427380.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1220535645.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-540013557.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-113315053.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>614818783.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>891687906.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10841173131.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-21679215.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>155560851.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-153262514.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1607065596.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-35336267.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>232218300.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7460873200.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2443485000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2242995300.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2278799200.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2390841500.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1931844900.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>804894600.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>340360000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>111691700.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2385642700.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>927846600.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>528199600.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>663406300.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>481226500.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>429242800.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>460631500.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>545369000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>314283900.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>541871000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>354028600.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>464379700.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>896656800.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>394202000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>134457300.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>361270700.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17239900.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>542242400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>641657500.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>406669700.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>95257300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>58886900.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>199438900.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>38371200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>287553800.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>142000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>33000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>174000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>349000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>279000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>537000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>366000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>883000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>872000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1009000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>1517500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-150000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-48750000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-101250000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>243197545.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-250000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4999900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>77057502.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-114167435.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-579956963.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-178442380.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>160027900.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>0.0</v>
       </c>
-      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-      <c r="W23">
-[...1 lines deleted...]
-      </c>
+      <c r="W23"/>
       <c r="X23">
         <v>-484006000.0</v>
       </c>
       <c r="Y23">
         <v>-484006000.0</v>
       </c>
-      <c r="Z23"/>
+      <c r="Z23">
+        <v>-484006000.0</v>
+      </c>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
@@ -22285,238 +22495,244 @@
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-    </row>
-    <row r="24" spans="1:78">
+      <c r="CA23"/>
+    </row>
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
+        <v>382720381.0</v>
+      </c>
+      <c r="C24">
         <v>210491481.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1461834246.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>290904169.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6105132796.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-6645003100.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-777165262.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10690769562.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11400257750.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-872566780.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-579956963.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-178442380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160027900.0</v>
       </c>
       <c r="P24">
         <v>160027900.0</v>
       </c>
       <c r="Q24">
         <v>160027900.0</v>
       </c>
       <c r="R24">
+        <v>160027900.0</v>
+      </c>
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11256559580.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11232304280.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1293684370.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-234750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33728614920.0</v>
       </c>
       <c r="X24">
         <v>-33728614920.0</v>
       </c>
       <c r="Y24">
         <v>-33728614920.0</v>
       </c>
       <c r="Z24">
+        <v>-33728614920.0</v>
+      </c>
+      <c r="AA24">
         <v>-20084064000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>19487345500.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>21108500000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-20084064000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
-    </row>
-    <row r="25" spans="1:78">
+      <c r="CA24"/>
+    </row>
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>1613569791.0</v>
+      </c>
+      <c r="C25">
         <v>-107458408.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5037220152.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-77846761.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>976956268.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-352823000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2124316790.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3842148773.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2731147515.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-676308084.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>166706775.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>145504402.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>197962654.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>190754589.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9804639662.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>770730549.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>664048631.0</v>
       </c>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
@@ -22533,105 +22749,106 @@
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
-    </row>
-    <row r="26" spans="1:78">
+      <c r="CA25"/>
+    </row>
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>1517500000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1380000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5670000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7050000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>100000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V26">
+        <v>0.0</v>
+      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>20843332100.0</v>
       </c>
       <c r="Y26">
         <v>20843332100.0</v>
       </c>
       <c r="Z26">
         <v>20843332100.0</v>
       </c>
-      <c r="AA26"/>
+      <c r="AA26">
+        <v>20843332100.0</v>
+      </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
@@ -22639,54 +22856,55 @@
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
-    </row>
-    <row r="27" spans="1:78">
+      <c r="CA26"/>
+    </row>
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22721,456 +22939,464 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-    </row>
-    <row r="28" spans="1:78">
+      <c r="CA27"/>
+    </row>
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>137500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1230000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5718750000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6948750000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>243197545.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-249900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4999900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>100000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28">
-[...1 lines deleted...]
-      </c>
+      <c r="S28"/>
       <c r="T28">
         <v>0.0</v>
       </c>
       <c r="U28">
         <v>0.0</v>
       </c>
-      <c r="V28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V28">
+        <v>0.0</v>
+      </c>
+      <c r="W28"/>
       <c r="X28">
         <v>-484006000.0</v>
       </c>
       <c r="Y28">
         <v>-484006000.0</v>
       </c>
       <c r="Z28">
-        <v>20843332100.0</v>
+        <v>-484006000.0</v>
       </c>
       <c r="AA28">
         <v>20843332100.0</v>
       </c>
-      <c r="AB28"/>
+      <c r="AB28">
+        <v>20843332100.0</v>
+      </c>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-    </row>
-    <row r="29" spans="1:78">
+      <c r="CA28"/>
+    </row>
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>-356763680.0</v>
+      </c>
+      <c r="C29">
         <v>-797370825.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1683431070.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1165191180.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-831499456.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1386331000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-744280867.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3002632427.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>618752085.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1790646745.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-745416067.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-527145189.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-801612352.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-492944002.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-423311422.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>772894051.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-149024479.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-161451051.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>425125422.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-671499014.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-692158137.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-717667825.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>542524600.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>384368260.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>823182980.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1029671462.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-177588046.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-4701245650.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>474062181.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>481931971.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>944262850.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1124723199.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>858327925.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
-    </row>
-    <row r="30" spans="1:78">
+      <c r="CA29"/>
+    </row>
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>382720381.0</v>
+      </c>
+      <c r="C30">
         <v>210491481.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>439071202.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>290904169.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6103782796.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6645003000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1500000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3801728377.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-11400257750.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>209230437.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>77057502.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-114167435.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-579956963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-178442380.0</v>
       </c>
       <c r="O30">
         <v>-178442380.0</v>
       </c>
       <c r="P30">
         <v>-178442380.0</v>
       </c>
       <c r="Q30">
-        <v>160027900.0</v>
+        <v>-178442380.0</v>
       </c>
       <c r="R30">
         <v>160027900.0</v>
       </c>
       <c r="S30">
+        <v>160027900.0</v>
+      </c>
+      <c r="T30">
         <v>24076297.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9934990892.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1528434368.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-234750000.0</v>
       </c>
       <c r="W30">
         <v>-234750000.0</v>
       </c>
       <c r="X30">
         <v>-234750000.0</v>
       </c>
       <c r="Y30">
+        <v>-234750000.0</v>
+      </c>
+      <c r="Z30">
         <v>-13644550920.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-20084064000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1621154500.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21099000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9500000.0</v>
       </c>
       <c r="AD30">
         <v>-9500000.0</v>
       </c>
       <c r="AE30">
+        <v>-9500000.0</v>
+      </c>
+      <c r="AF30">
         <v>-48919546.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>25200000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-23199000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>