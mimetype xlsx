--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3432,51 +3438,51 @@
       </c>
       <c r="Q41">
         <v>6784000.0</v>
       </c>
       <c r="R41">
         <v>8034000.0</v>
       </c>
       <c r="S41">
         <v>8906000.0</v>
       </c>
       <c r="T41">
         <v>7002000.0</v>
       </c>
       <c r="U41">
         <v>1295000.0</v>
       </c>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
-        <v>93953000.0</v>
+        <v>74982000.0</v>
       </c>
       <c r="C42">
         <v>81032000.0</v>
       </c>
       <c r="D42">
         <v>74608000.0</v>
       </c>
       <c r="E42">
         <v>77549000.0</v>
       </c>
       <c r="F42">
         <v>91456000.0</v>
       </c>
       <c r="G42">
         <v>101404000.0</v>
       </c>
       <c r="H42">
         <v>105761000.0</v>
       </c>
       <c r="I42">
         <v>104280000.0</v>
       </c>
       <c r="J42">
         <v>99364000.0</v>
       </c>
@@ -4682,548 +4688,560 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC62"/>
+  <dimension ref="A1:CE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>10762000.0</v>
+      </c>
+      <c r="C2">
+        <v>11254000.0</v>
+      </c>
+      <c r="D2">
         <v>13636000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13474000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13649000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11688000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>16154000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14662000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12205000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14610000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17408000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15731000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14257000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12403000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>23818000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>19650000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16987000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11916000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15859000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>16142000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>13325000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>13007000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15308000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15928000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14426000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11857000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>18908000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>16209000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>17028000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>17532000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>25030000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>19035000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>18244000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>16416000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>22196000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>20572000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>19500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>17877000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>20220000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>19979000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>19571000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>22274000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>23883000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>23042000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>20766000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>21691000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>25714000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>27300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>22634000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>21869000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>26915000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>20774000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>17900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>15736000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>16552000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>14416000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>15209000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14723000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14599000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>14553000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>12642000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>10843000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>13801000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>12913000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>10740000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8801000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>10205000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>9175000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>8970000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>8448000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>10306000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>12654000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>13395000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>13732000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>11971000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>13901000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>11445000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>10835000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>11534000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5263,52 +5281,54 @@
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5348,347 +5368,351 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>-15000.0</v>
+      </c>
+      <c r="C5">
+        <v>-3000.0</v>
+      </c>
+      <c r="D5">
         <v>-5000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>8000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-14000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-32000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="I5"/>
+      <c r="J5">
         <v>-30000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-61000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-83000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-70000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-325000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-331000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-481000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-311000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-111000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-53000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-61000.0</v>
       </c>
-      <c r="S5"/>
-[...1 lines deleted...]
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5">
         <v>-28222000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-28519000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-30599000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-33317999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-33113000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-29248000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-33360000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-31497000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-29820000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-31236000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-29761000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-28867000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-25008000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-27330000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-27623000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-29405000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-31671000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-32276000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-29325000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-27104000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-21887000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-20468000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-18079000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-14104000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-18413000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-13906000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-9577000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5818000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-7200000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-6114000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-9938000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-14351000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-14076000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-9294000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-9296000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-11451000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-9968000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-12052000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-11419000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-9256000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-9117000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-12035000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-10855000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-14891000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-13791000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-10013000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-9707000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-8387000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-17761000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-15557000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-3137000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>4987000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>3806000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>3130000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>118421000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>3028000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2093000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>1829000.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>375537000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>366247000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -5705,276 +5729,292 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>8742000.0</v>
+      </c>
+      <c r="C7">
+        <v>9173000.0</v>
+      </c>
+      <c r="D7">
         <v>9178000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>9489000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>9902000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>10208000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>10620000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>11027000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11248000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>8159000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>8549000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>7966000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>7503000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>8007000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>8533000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>7591000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8191000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>8784000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>9370000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>9693000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>10437000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>16300000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>17114000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>17629000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>18203000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>18963000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>20307000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>16499000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>17770000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>18176000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
+        <v>571000.0</v>
+      </c>
+      <c r="C8">
+        <v>570000.0</v>
+      </c>
+      <c r="D8">
         <v>559000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>828000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>830000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>820000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>811000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>811000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>810000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>807000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>787000.0</v>
       </c>
       <c r="L8">
         <v>789000.0</v>
       </c>
       <c r="M8">
+        <v>787000.0</v>
+      </c>
+      <c r="N8">
+        <v>789000.0</v>
+      </c>
+      <c r="O8">
         <v>790000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>766000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>764000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>761000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>762000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>738000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>735000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>733000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5990,544 +6030,554 @@
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
         <v>31</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>130427000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>274097000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>272811000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>271205000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>270122000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>268066000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>259481000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>257311000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>254495000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>251632000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>249139000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>246645000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>244065000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>241854000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>239766000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>237614000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>235312000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>233554000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>232163000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>230638000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>229023000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>227227000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>225658000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>224601000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>222981000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>383123000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>381878000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>379626000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>378047000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>375537000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>373203000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>371517000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>369430000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>366247000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>363744000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>359791000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>357011000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>352208000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>348200000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>344356000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>338981000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>332985000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>323868000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>316581000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>313603000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>309087000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>306471000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>302773000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>299985000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>294747000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>292000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>290232000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>287563000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>285153000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>283427000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>280602000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>3769000.0</v>
+      </c>
+      <c r="C10">
+        <v>3012000.0</v>
+      </c>
+      <c r="D10">
         <v>2908000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2296000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2782000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2655000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3702000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2073000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2955000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3240000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>4206000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3724000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2724000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5368000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3006000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3848000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3615000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4966000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1540000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3486000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>7905000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7319000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4542000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>26805000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>27475000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>27823000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5381000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4454000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>7613000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4694000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>6472000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4659000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>9549000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>16207000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>12068000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>22086000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>23456000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>24665000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>22987000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>29421000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>29461000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>32454000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>34050000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>33911000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>32661000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>27965000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>26777000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>27018000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20050000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>18041000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>39351000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>44697000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>40599000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>43934000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>40013000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>46322000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>50835000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>62766000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>55237000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>69506000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>66333000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>46158000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>43030000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>38641000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>36911000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>39975000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>44925000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>40623000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>35635000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>42366000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>55144000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>70317000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>74672000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>78073000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>57525000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>42731000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>7680000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>7370000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>5795000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
         <v>33</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>2908000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2296000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2782000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2655000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3702000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2073000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>3724000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2724000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>5368000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3006000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3848000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3615000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4966000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1540000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3486000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7905000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6543,1547 +6593,1579 @@
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>3769000.0</v>
+      </c>
+      <c r="C12">
+        <v>3012000.0</v>
+      </c>
+      <c r="D12">
         <v>2908000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2296000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2782000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2655000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3702000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2073000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2955000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3240000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>4206000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3724000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2724000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5368000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3006000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3848000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3615000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4966000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1540000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3486000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9744000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>9832000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4542000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>26805000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>27475000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>27823000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5381000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>4454000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7613000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4694000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6472000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4659000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>9549000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>16207000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>12068000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>22086000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>23456000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>24665000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>22987000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>29421000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>29461000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>32454000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>34050000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>33911000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>32661000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>27965000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>26777000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>27018000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>20050000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>18041000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>39351000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>44697000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>40599000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>45649000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>42214000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>50023000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>56546000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>68732000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>60220000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>74491000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>66887000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>47464000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>45196000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>42151000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>40433000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>42664000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>49139000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>44282000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>39306000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>46325000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>61641000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>78606000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>90272000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>78123000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>57675000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>43481000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>8627000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>8317000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>6739000.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
+        <v>571000.0</v>
+      </c>
+      <c r="C13">
+        <v>570000.0</v>
+      </c>
+      <c r="D13">
         <v>559000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>828000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>830000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>820000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>811000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>811000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>810000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>807000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>787000.0</v>
       </c>
       <c r="L13">
         <v>789000.0</v>
       </c>
       <c r="M13">
+        <v>787000.0</v>
+      </c>
+      <c r="N13">
+        <v>789000.0</v>
+      </c>
+      <c r="O13">
         <v>790000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>766000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>764000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>761000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>762000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>738000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>733000.0</v>
       </c>
       <c r="U13">
         <v>735000.0</v>
       </c>
       <c r="V13">
+        <v>733000.0</v>
+      </c>
+      <c r="W13">
+        <v>735000.0</v>
+      </c>
+      <c r="X13">
         <v>714000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>714000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>712000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>710000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>696000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>693000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>700000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>697000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>876000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>866000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>868000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>846000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>831000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>829000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>830000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>832000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>820000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>816000.0</v>
       </c>
       <c r="AO13">
         <v>820000.0</v>
       </c>
       <c r="AP13">
+        <v>816000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>820000.0</v>
+      </c>
+      <c r="AR13">
         <v>807000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>802000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>800000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>794000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>774000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>761000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>752000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>746000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>734000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>732000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>727000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>725000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>710000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>707000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>707000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>704000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>694000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>693000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>690000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>685000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>660000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>630000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>629000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>627000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>625000.0</v>
       </c>
       <c r="BP13">
         <v>625000.0</v>
       </c>
       <c r="BQ13">
-        <v>622000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="BR13">
-        <v>622000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="BS13">
         <v>622000.0</v>
       </c>
       <c r="BT13">
         <v>622000.0</v>
       </c>
       <c r="BU13">
         <v>622000.0</v>
       </c>
       <c r="BV13">
         <v>622000.0</v>
       </c>
       <c r="BW13">
+        <v>622000.0</v>
+      </c>
+      <c r="BX13">
+        <v>622000.0</v>
+      </c>
+      <c r="BY13">
         <v>620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BZ13">
         <v>1000.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13"/>
+      <c r="CA13">
+        <v>1000.0</v>
+      </c>
+      <c r="CB13">
+        <v>1000.0</v>
+      </c>
       <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>42093000.0</v>
+      </c>
+      <c r="C14">
+        <v>42395000.0</v>
+      </c>
+      <c r="D14">
         <v>44626000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>44823000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>45354000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>45505000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>45090000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>44873000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>45037000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>44210000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>44612000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>44324000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>43460000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>45240000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>46149000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>44190000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>46961000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>47170000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>48721000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>45807000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>47227000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>48606000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>48981000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>47955000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>49691000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>49134000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>51910000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>52137000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>51875000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>50330000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>49547000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>50390000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>48722000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>48974000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>48400000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>48502000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>48268000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>48136000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>48388000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>47719000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>49279000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>50460000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>50201000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>52230000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>52965000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>54292000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>53963000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>54106000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>54190000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>55376000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>53960000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>59505000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>60910000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>61097000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>61550000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>63143000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>66004000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>67371000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>64118000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>70157000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>70517000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>70092000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>65342000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>67561000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>67630000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>66900000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>62366000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>65659000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>65941000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>65660000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>62210000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>65836000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>62925000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>61214286.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>61214286.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>59957143.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>53766667.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>92200.0</v>
       </c>
       <c r="CA14">
         <v>92200.0</v>
       </c>
       <c r="CB14">
         <v>92200.0</v>
       </c>
       <c r="CC14">
         <v>92200.0</v>
       </c>
+      <c r="CD14">
+        <v>92200.0</v>
+      </c>
+      <c r="CE14">
+        <v>92200.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>789000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>790000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>766000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>764000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>761000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>762000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>738000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>733000.0</v>
       </c>
       <c r="U15">
         <v>735000.0</v>
       </c>
       <c r="V15">
+        <v>733000.0</v>
+      </c>
+      <c r="W15">
+        <v>735000.0</v>
+      </c>
+      <c r="X15">
         <v>714000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>714000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>712000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>710000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>696000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>693000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>700000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>697000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>876000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>866000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>868000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>846000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>831000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>829000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>830000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>832000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>820000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>816000.0</v>
       </c>
       <c r="AO15">
         <v>820000.0</v>
       </c>
       <c r="AP15">
+        <v>816000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>820000.0</v>
+      </c>
+      <c r="AR15">
         <v>807000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>802000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>800000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>794000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>774000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>761000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>752000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>746000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>734000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>732000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>727000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>725000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>710000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>707000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>707000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>704000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>694000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>693000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>690000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>685000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>660000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>630000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>629000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>627000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>625000.0</v>
       </c>
       <c r="BP15">
         <v>625000.0</v>
       </c>
       <c r="BQ15">
-        <v>622000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="BR15">
-        <v>622000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="BS15">
         <v>622000.0</v>
       </c>
       <c r="BT15">
         <v>622000.0</v>
       </c>
       <c r="BU15">
         <v>622000.0</v>
       </c>
       <c r="BV15">
         <v>622000.0</v>
       </c>
       <c r="BW15">
+        <v>622000.0</v>
+      </c>
+      <c r="BX15">
+        <v>622000.0</v>
+      </c>
+      <c r="BY15">
         <v>620000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BZ15">
         <v>1000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
+      <c r="CA15">
+        <v>1000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1000.0</v>
+      </c>
       <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>41187000.0</v>
+      </c>
+      <c r="C16">
+        <v>44275000.0</v>
+      </c>
+      <c r="D16">
         <v>39653000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>40714000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>46482000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>50124000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>44934000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>46113000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>51709000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>55040000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>49463000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>48331000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>52768000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>58079000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>50121000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>51455000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>53371000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>55787000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>45217000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>42486000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>42230000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>51762000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>35547000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>41410000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>46644000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>54838000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>50568000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>50147000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>56936000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>59954000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>54723000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>55057000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>64194000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>75142000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>83646000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>81823000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>86380000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>89710000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>84615000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>82384000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>85940000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>88839000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>83316000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>81872000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>86363000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>90771000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>86444000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>81906000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>85728000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>88161000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>77394000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>69389000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>73157000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>77232000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>69404000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>66144000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>66834000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>69698000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>60887000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>59447000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>59957000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>58962000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>49224000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>44745000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>41144000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>38442000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>33909000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>31591000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>34853000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>38143000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>40758000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>44854000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>49350000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>52269000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>46230000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>43997000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>43972000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>42297000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>34520000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>7000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>80000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>140000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>143000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>136000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>231000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>307000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>311000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>469000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>365000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>361000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>318000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>306000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>276000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>278000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>307000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>322000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>344000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>306000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>249000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>399000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>1235000.0</v>
       </c>
-      <c r="AV17"/>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>6404000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4106000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5432000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>9677000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>6430000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>6996000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8491000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9131000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>7029000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6695000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>10651000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11004000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>11105000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12512000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>12221000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>12823000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6299000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>6982000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>11460000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>10444000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>11035000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>10171000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>12621000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>8245000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>7909000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>8586000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>8129000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>7901000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>9096000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>11248000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>10929000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>10849000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>14703000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>13618000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>14599000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>15478000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>14901000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>14626000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>15721000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>13641000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>14739000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>13026000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>13674000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>14414000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>14998000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>15914000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>16586000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>17167000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>17161000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>17604000.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8123,305 +8205,313 @@
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
+        <v>122741000.0</v>
+      </c>
+      <c r="C20">
+        <v>122741000.0</v>
+      </c>
+      <c r="D20">
         <v>120612000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>120612000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>120300000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>120700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>128100000.0</v>
       </c>
       <c r="H20">
         <v>128100000.0</v>
       </c>
       <c r="I20">
         <v>128100000.0</v>
       </c>
       <c r="J20">
         <v>128100000.0</v>
       </c>
       <c r="K20">
         <v>128100000.0</v>
       </c>
       <c r="L20">
         <v>128100000.0</v>
       </c>
       <c r="M20">
         <v>128100000.0</v>
       </c>
       <c r="N20">
         <v>128100000.0</v>
       </c>
       <c r="O20">
         <v>128100000.0</v>
       </c>
       <c r="P20">
         <v>128100000.0</v>
       </c>
       <c r="Q20">
         <v>128100000.0</v>
       </c>
       <c r="R20">
         <v>128100000.0</v>
       </c>
       <c r="S20">
         <v>128100000.0</v>
       </c>
       <c r="T20">
         <v>128100000.0</v>
       </c>
       <c r="U20">
-        <v>133684000.0</v>
+        <v>128100000.0</v>
       </c>
       <c r="V20">
         <v>128100000.0</v>
       </c>
       <c r="W20">
+        <v>133684000.0</v>
+      </c>
+      <c r="X20">
+        <v>128100000.0</v>
+      </c>
+      <c r="Y20">
         <v>131132000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>152082000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>152305000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>156059000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>151949000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>153823000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>155382000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>153974000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>155348000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>156174000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>173216000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>170791000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>176641000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>174790000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>172406000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>171745000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>174640000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>191964000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>196486000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>198598000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>235445000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>239185000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>234751000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>239256000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>243198000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>247690000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>244833000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>232155000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>212506000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>198950000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>198921000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>202944000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>184714000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>177133000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>177916000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>176365000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>176870000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>178003000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>178044000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>176406000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>177393000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>145037000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>140145000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>142638000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>142609000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>144352000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>136196000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>137416000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>154454000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>160069000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>159808000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>159773000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>162448000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>161398000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>159228000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>156440000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>23396000.0</v>
+      </c>
+      <c r="C21">
+        <v>17232000.0</v>
+      </c>
+      <c r="D21">
         <v>15467000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>15674000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23800000.0</v>
       </c>
       <c r="F21">
         <v>23800000.0</v>
       </c>
       <c r="G21">
         <v>23800000.0</v>
       </c>
       <c r="H21">
         <v>23800000.0</v>
       </c>
       <c r="I21">
         <v>23800000.0</v>
       </c>
       <c r="J21">
         <v>23800000.0</v>
       </c>
       <c r="K21">
         <v>23800000.0</v>
       </c>
       <c r="L21">
         <v>23800000.0</v>
       </c>
       <c r="M21">
         <v>23800000.0</v>
       </c>
@@ -8434,1202 +8524,1230 @@
       <c r="P21">
         <v>23800000.0</v>
       </c>
       <c r="Q21">
         <v>23800000.0</v>
       </c>
       <c r="R21">
         <v>23800000.0</v>
       </c>
       <c r="S21">
         <v>23800000.0</v>
       </c>
       <c r="T21">
         <v>23800000.0</v>
       </c>
       <c r="U21">
         <v>23800000.0</v>
       </c>
       <c r="V21">
         <v>23800000.0</v>
       </c>
       <c r="W21">
         <v>23800000.0</v>
       </c>
       <c r="X21">
+        <v>23800000.0</v>
+      </c>
+      <c r="Y21">
+        <v>23800000.0</v>
+      </c>
+      <c r="Z21">
         <v>31800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>31800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39000000.0</v>
       </c>
       <c r="AB21">
         <v>39000000.0</v>
       </c>
       <c r="AC21">
         <v>39000000.0</v>
       </c>
       <c r="AD21">
         <v>39000000.0</v>
       </c>
       <c r="AE21">
         <v>39000000.0</v>
       </c>
       <c r="AF21">
         <v>39000000.0</v>
       </c>
       <c r="AG21">
+        <v>39000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>39000000.0</v>
+      </c>
+      <c r="AI21">
         <v>45414000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>45737000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>47440000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>48002000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>48561000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>49120000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>49812000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>60647000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>62756000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>65292000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>68675000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>73075000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>76282000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>81345000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>85936000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>90809000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>94942000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>80521000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>68197000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>59045000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>60693000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>62755000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>62142000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>53636000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>54631000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>56471000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>59128000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>61603000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>63989000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>66500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>69428000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>48119000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>45975000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>48536000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>51053000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>55049000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>55041000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>59119000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>64848000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>70142000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>74334000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>78572000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>86240000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>90625000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>95050000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>100186000.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
+        <v>-3964000.0</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
-      <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AF22">
         <v>1.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>4265000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>7846000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>7753000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3340000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3373000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2811000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1669000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1190000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1399000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>864000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1090000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1343000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1609000.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
-[...1 lines deleted...]
-      </c>
+      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22">
+        <v>16332000.0</v>
+      </c>
+      <c r="BY22"/>
+      <c r="BZ22">
         <v>15727000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>16238000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>15290000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22"/>
       <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>188675000.0</v>
+      </c>
+      <c r="C23">
+        <v>191996000.0</v>
+      </c>
+      <c r="D23">
         <v>188243000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>192476000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>204944000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>212069000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>221371000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>219393000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>224385000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>231903000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>225202000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>219737000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>223712000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>233009000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>226704000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>222786000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>226221000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>228419000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>221578000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>219183000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>223001000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>245307000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>240987000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>253145000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>282273000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>287728000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>278321000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>258680000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>267334000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>275576000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>258385000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>251405000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>261533000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>295022000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>295718000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>306004000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>305608000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>310444000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>310095000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>313785000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>344780000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>357348000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>370499000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>408311000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>415720000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>413587000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>427247000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>426260000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>425199000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>430346000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>418222000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>371119000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>339984000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>350824000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>354230000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>334500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>318139000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>333508000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>326378000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>340631000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>335355000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>323142000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>318722000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>314730000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>256377000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>250417000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>262555000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>256587000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>258554000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>259185000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>283169000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>326547000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>355383000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>354152000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>341587000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>334009000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>301465000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>303222000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>302327000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
-        <v>30000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="C24">
-        <v>30000000.0</v>
+        <v>33000000.0</v>
       </c>
       <c r="D24">
         <v>30000000.0</v>
       </c>
       <c r="E24">
+        <v>30000000.0</v>
+      </c>
+      <c r="F24">
+        <v>30000000.0</v>
+      </c>
+      <c r="G24">
         <v>33000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>32000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>32000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>35000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>41000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>38000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>40000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>43000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>46000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="P24">
         <v>30000000.0</v>
       </c>
       <c r="Q24">
+        <v>30000000.0</v>
+      </c>
+      <c r="R24">
+        <v>30000000.0</v>
+      </c>
+      <c r="S24">
         <v>32767000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>22730000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>17693000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>15656000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>19619000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>19583000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>36546000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>36509000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>36472000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>9435000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>7398000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>9362000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>16325000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>17288000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>16596000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>18547000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>37499000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>41450000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>68402000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>69922000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>76841000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>84760000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>90679000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>97598000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>99517000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>101000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>97250000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>100500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>101750000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>108000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>110625000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>114250000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>118875000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>116500000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>60000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>26000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>34000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>46000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>42000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>15000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>10000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>11000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>12000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>13000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>17000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>37000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>53000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>28700000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>34000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>49300000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>49600000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>49900000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>60200000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>80500000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>99300000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>120950000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>121250000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>121550000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>123950000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>179250000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>190500000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>89000000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
         <v>47</v>
       </c>
-      <c r="B25">
-[...4 lines deleted...]
-      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>30000000.0</v>
       </c>
       <c r="E25">
+        <v>30000000.0</v>
+      </c>
+      <c r="F25">
+        <v>30000000.0</v>
+      </c>
+      <c r="G25">
         <v>33000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>32000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>32000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>40000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>43000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>46000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="P25">
         <v>30000000.0</v>
       </c>
       <c r="Q25">
+        <v>30000000.0</v>
+      </c>
+      <c r="R25">
+        <v>30000000.0</v>
+      </c>
+      <c r="S25">
         <v>32767000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>22730000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>17693000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15656000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>19619000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>19583000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>36546000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>36509000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>36472000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>9435000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>7398000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>9362000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>16325000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>17288000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>16596000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>18547000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>37499000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>41450000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>68402000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>69922000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>76841000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>84760000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>90679000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>97598000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>99517000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>101000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>97250000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>100500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>101750000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>108000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>110625000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>114250000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>118875000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>116500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>60000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>26000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>34000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>46000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>42000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>15000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>10000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>11000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>12000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>13000000.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26">
+        <v>914000.0</v>
+      </c>
+      <c r="C26">
+        <v>943000.0</v>
+      </c>
+      <c r="D26">
         <v>965000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>1922000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1838000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1858000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1827000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1926000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1873000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1673000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1918000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1857000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6077000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>5968000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>5646000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5325000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7233000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>6932000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>6769000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6640000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3640000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...4 lines deleted...]
-      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
       <c r="AB26">
         <v>2000000.0</v>
       </c>
       <c r="AC26">
         <v>2000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
+      <c r="AD26">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>2000000.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>2000000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9669,368 +9787,380 @@
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>36973000.0</v>
+      </c>
+      <c r="C28">
+        <v>39161000.0</v>
+      </c>
+      <c r="D28">
         <v>43660000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>37193000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>37120000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>40553000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>38918000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>40954000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>43293000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>45919000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>42343000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>44242000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>47779000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>48639000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>35527000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>33743000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>34576000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>36585000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>30560000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>23900000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>18188000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28600000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>26487000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>27370000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>27237000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>27612000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>24361000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>19443000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>19519000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>29807000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>10816000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11937000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8998000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>21292000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>29382000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>46316000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>46466000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>52176000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>61773000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>61258000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>68137000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>67063000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>66950000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>67714000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>71589000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>76910000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>83723000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>86107000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>96700000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>103334000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>79649000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>15303000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-14599000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-9934000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5987000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4322000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-35835000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-48766000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-40237000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-53506000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-49333000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-25158000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2030000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>18359000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-7211000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-4975000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>5375000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>9977000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>15265000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>18834000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>26356000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>29983000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>47028000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>43927000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>66875000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>81969000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>172320000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>183630000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>83205000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>126079000.0</v>
+      </c>
+      <c r="C29">
+        <v>125519000.0</v>
+      </c>
+      <c r="D29">
         <v>124507000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>127277000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>132496000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>136898000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>146325000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>143312000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>144823000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>147585000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>145542000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>143088000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>143476000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>147252000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>30000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>135334000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>138105000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>140972000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>22730000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>137852000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>143154000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>149049000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>147153000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>161663000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>185774000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>186071000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -10041,553 +10171,567 @@
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>16774000.0</v>
+      </c>
+      <c r="C30">
+        <v>19085000.0</v>
+      </c>
+      <c r="D30">
         <v>17963000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>18039000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>19696000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>23665000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22358000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19970000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>22629000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31760000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>22446000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>18591000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>20187000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>24980000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20494000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>18861000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18342000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22205000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18739000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15441000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13727000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>24240000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>16667000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19193000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>20251000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>25054000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>23511000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>16370000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>19589000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>25819000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>25053000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>21364000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>24228000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>28668000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>41386000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>35287000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>33072000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39075000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>43879000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>39517000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>43160000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>45882000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>47296000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>40567000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>40098000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>45970000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>49048000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>40022000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>38896000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>44082000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>37760000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>24945000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>22042000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>26231000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>29030000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>21859000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>17220000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>18780000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>20684000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>16761000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>16721000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>22076000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>19940000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>14957000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>13167000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>11036000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>11336000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8095000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>9275000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>10086000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>12653000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>11911000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>15315000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>18076000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>19112000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>16959000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>14071000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>14129000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>14962000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:83">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-48812000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-51424000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-50648000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>106239000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-46566000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-43795000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-43695000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-35538000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-31741000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-24402000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-28054000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>127570000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-29815000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-34617000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-34506000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-33864000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-37664000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-41519000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-45567000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-47619000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-50412000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-52729000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-73479000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-83887000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-105765000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-108985000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-113316000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-116982000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-122116000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-132166000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-131623000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-125277000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-130298000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-135389000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-137242000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-142803000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-156966000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-170572000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-172156000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-147283000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-24534000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-3671000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-5955000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-12306000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>5780000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>20816000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>31762000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>32851000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>32421000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>29604000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:83">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>-29668000.0</v>
+      </c>
+      <c r="C32">
+        <v>-31756000.0</v>
+      </c>
+      <c r="D32">
         <v>-30597000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-31995000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-36079000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-33508000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-33060000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-36625000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-36299000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-34820000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-37988000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-38032000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-40517000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-36599000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-46284000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-47222000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-45710000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-39998000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-39008000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-37240000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-31327000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-31139000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-31900000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-12045000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-14389000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-14255000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10598,1010 +10742,1032 @@
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
     </row>
-    <row r="33" spans="1:81">
+    <row r="33" spans="1:83">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>165279000.0</v>
+      </c>
+      <c r="C33">
+        <v>166557000.0</v>
+      </c>
+      <c r="D33">
         <v>163763000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>168551000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>179189000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>182091000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>191718000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>193386000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>195055000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>193873000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>194313000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>192631000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>197204000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>198846000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>198910000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>196198000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>198534000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>197691000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>197122000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>195692999.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>195530000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>207466999.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>207502000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>203562000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>231320000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>231024000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>245249000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>234678000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>237045000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>238518000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>219530000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>217942000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>220047000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>245839000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>237178000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>244149000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>244572000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>241824000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>239917000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>241037000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>268797000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>275306000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>281816000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>321611000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>330382000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>329520000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>339312000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>348940000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>358327000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>360201000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>333574000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>297004000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>272837000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>273257000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>278293000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>259116000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>241430000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>242545000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>242775000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>244961000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>248074000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>249206000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>250236000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>254016000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>200534000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>193762000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>199002000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>201404000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>207588000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>199846000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>205310000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>228485000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>239852000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>243684000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>248273000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>258870000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>262935000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>264244000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>264476000.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33"/>
       <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
     </row>
-    <row r="34" spans="1:81">
+    <row r="34" spans="1:83">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>73000.0</v>
+      </c>
+      <c r="C34">
+        <v>75000.0</v>
+      </c>
+      <c r="D34">
         <v>298000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>321000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>340000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>362000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>387000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>409000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>432000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>462000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>486000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>508000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>7503000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>8007000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>932000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>5267000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>5774000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>6360000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>8778000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>7591000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1944000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>16628000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>17445000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>18749000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>18645000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>18477000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>3043000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>421000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>405000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>2186000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>3014000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>4549000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>6664000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>6717000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>6411000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>7680000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>5384000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>5308000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>5249000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>6549000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>6417000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>6498000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>6498000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>6549000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>6487000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>6241000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>6222000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>6524000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>5424000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>5290000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>9052000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>12438000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>8458000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>8305000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>8479000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>3552000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>5206000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>5231000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>5023000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>5001000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>5659000.0</v>
       </c>
-      <c r="BI34"/>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
     </row>
-    <row r="35" spans="1:81">
+    <row r="35" spans="1:83">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>41532000.0</v>
+      </c>
+      <c r="C35">
+        <v>42282000.0</v>
+      </c>
+      <c r="D35">
         <v>38659000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>39279000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>40614000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>44685000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>44333000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>45449000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>48933000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>52468000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>48783000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>51511000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>56211000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>60995000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>46387000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>43642000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>44719000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>49488000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>41752000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>38294000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>36705000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>46897999.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>48032000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>66399999.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>67666000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>67169999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>43023000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>34374000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>36944000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>44221000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>32109000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>32180000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>35382000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>56837000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>56106000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>83991000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>83892000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>90278000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>97910000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>106324000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>115263000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>116944000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>118347000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>118502000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>120605000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>122590000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>129700000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>132050000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>134300000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>139886000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>136774000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>87177000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>47484000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>55979000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>68893000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>60550000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>36120000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>31817000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>33190000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>34162000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>36263000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>40811000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>62591000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>86313000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>47765000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>51519000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>68220000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>69486000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>70194000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>81464000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>105404000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>125688000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>149232000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>155444000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>154808000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>156152000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>211014000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>218371000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>119877000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35"/>
       <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
     </row>
-    <row r="36" spans="1:81">
+    <row r="36" spans="1:83">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>2638000.0</v>
+      </c>
+      <c r="C36">
+        <v>8907000.0</v>
+      </c>
+      <c r="D36">
         <v>9065000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>9653000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>10483000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>11071000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>11083000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>10854000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>11016000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>11348000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>10464000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>10402000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4150000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>8344000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>13531000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>12096000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>12479000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>11702000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1669000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>8618999.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>8237000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>10268999.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>21746000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>7923000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>7582000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>7403000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2604000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2563000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2553000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2555000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2591000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2498000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>2501000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>4075000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2034000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>2084000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2073000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2080000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2136000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>646000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>650000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>649000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>785000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>645000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>704000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>789000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>926000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>822000.0</v>
       </c>
       <c r="AW36">
         <v>874000.0</v>
       </c>
       <c r="AX36">
+        <v>822000.0</v>
+      </c>
+      <c r="AY36">
+        <v>874000.0</v>
+      </c>
+      <c r="AZ36">
         <v>2286000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>456000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>416000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>326000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>1436000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>583000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>278000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>306000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>1213000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>242000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>243000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>243000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1656000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>239000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>389000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>233000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>2109000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="BQ36">
         <v>211000.0</v>
       </c>
       <c r="BR36">
+        <v>220000.0</v>
+      </c>
+      <c r="BS36">
+        <v>211000.0</v>
+      </c>
+      <c r="BT36">
         <v>2837000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>3215000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>3536000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>3782000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>4160000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>4340000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>5325000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>4560000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>2494000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36"/>
       <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
     </row>
-    <row r="37" spans="1:81">
+    <row r="37" spans="1:83">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11642,1236 +11808,1264 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
     </row>
-    <row r="38" spans="1:81">
+    <row r="38" spans="1:83">
       <c r="A38" t="s">
         <v>60</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>2583000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2786000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2993000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>3252000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>3618000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3776000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>3998000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4150000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>4017000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>3854000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10096000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>10479000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>9615000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>10984000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>8619000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>8237000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>10269000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>25805000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>7932000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>7590000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>7410000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>8126000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2643000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2693000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2698000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>10666000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>9042000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>9614000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>11588000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>221031000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>227030000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>225226000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>223365000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>223307000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>225374000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>253539000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>260198000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>266561000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>306116000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>314381000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>313287000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>323246000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>332650000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>340821000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>342242000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>317381000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>282055000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>259368000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>260957000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>267135000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>248577000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>232238000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>233695000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>234049000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>237312000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>241035000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>243577000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>244562000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>248574000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>195003000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>188020000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>193283000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>195956000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>201912000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>193948000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>199372000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>222517000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>233747000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>237924000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>242505000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>253028000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>257348000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>258838000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>259120000.0</v>
       </c>
-      <c r="CA38"/>
-      <c r="CB38"/>
       <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
     </row>
-    <row r="39" spans="1:81">
+    <row r="39" spans="1:83">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>2853000.0</v>
+      </c>
+      <c r="C39">
+        <v>3342000.0</v>
+      </c>
+      <c r="D39">
         <v>3609000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>3590000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3277000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3658000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3593000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3964000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3746000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3030000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4237000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4791000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3597000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3815000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4294000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3879000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>5730000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3557000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4177000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4563000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>4000000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>3768000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>12276000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3585000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>3227000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3827000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4180000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3178000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3087000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>6545000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>7330000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>7440000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>7709000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>4308000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>5086000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>4482000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4508000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>4880000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>3312000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3810000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>3362000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>3706000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>3072000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>12222000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>12579000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>10132000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>8737000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>10280000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>7926000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>8022000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>7537000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>4473000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3416000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4344000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3084000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>3502000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>2943000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>3451000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>2699000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>4418000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>3673000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>4396000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>3350000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>3606000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>2243000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>2955000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>3078000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>2806000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>2385000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>2928000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>3565000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>7545000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>9944000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>14269000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>16527000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>14699000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>15832000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>16532000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>16260000.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39"/>
       <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39"/>
     </row>
-    <row r="40" spans="1:81">
+    <row r="40" spans="1:83">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>10762000.0</v>
+      </c>
       <c r="C40">
+        <v>11254000.0</v>
+      </c>
+      <c r="D40"/>
+      <c r="E40">
         <v>13474000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-1703000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>11688000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>16154000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-1857000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-1715000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-1064000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>17408000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-969000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>14257000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>280000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>34000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-2324000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-2417000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-2424000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-354000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-2276000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-2246000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-3411000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12332000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-3324000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>-3244000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-3417000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>984000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-3846000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-4099000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-3926000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>79617000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>19035000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>18244000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>16416000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>105373000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>20572000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>19500000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>17877000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>104529000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>19979000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>19571000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>22274000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2334000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>2379000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>2704000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>5000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>90330000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>9150000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>9394000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>9167000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>83821000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>5807000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>4974000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>4950000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>4926000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>14416000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>15209000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>3592000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>1557000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>14296000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>13122000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>11795000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>10144000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1277000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>1554000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>475000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>601000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>359000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>639000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1394000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>2195000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>5154000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>5598000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>5066000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>1404000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>168000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>207000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>899000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>2198000.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40"/>
       <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
     </row>
-    <row r="41" spans="1:81">
+    <row r="41" spans="1:83">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>4514000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>7959000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>8375000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>8945000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>10361000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>12040000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>13010000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>12858000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>14390000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>14745000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>15549000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>16198000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>15152000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>16924000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>14323000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>13911000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>13646000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>14821000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>15584000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>16835000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>19338000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>6411000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>7680000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>5384000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>5308000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>5249000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>6549000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>6417000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>6498000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>6498000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>6549000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>6487000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>6241000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6222000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>6524000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>5424000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5290000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>9052000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>12438000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>8458000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>8305000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>8479000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>3552000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>5206000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>5231000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>5023000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>5001000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>5659000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>5662000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>6784000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>15052000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>8468000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>7429000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>8034000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>7989000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>7706000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>7197000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>8906000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>7204000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>7488000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>9151000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>7002000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>6841000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>6733000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>6673000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>1295000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41"/>
       <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
     </row>
-    <row r="42" spans="1:81">
+    <row r="42" spans="1:83">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>70423000.0</v>
+      </c>
+      <c r="C42">
+        <v>71449000.0</v>
+      </c>
+      <c r="D42">
         <v>74981999.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>78821000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>79791000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>79980000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>81032000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>79042000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>77384000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>75123000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>74608000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>72291000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>70942000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>71596000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>77549000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>78827000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>80475000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>81966000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>91456000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>95427000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>100334000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>100275000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>101404000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>103026000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>102573000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>104566000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>105761000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>105487000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>106017000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>104915000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>104280000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>104341000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>102885000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>101549000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>99364000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>97092000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>95422000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>93352000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>91261000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>92241000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>91292000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>98099000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>108798000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>113374000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>118961000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>125874000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>130486000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>127056000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>128558000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>136846000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>140360000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>158486000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>177269000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>182656000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>182636000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>191510000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>212121000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>231824000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>242075000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>251978000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>257445000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>253315000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>245203000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>236021000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>235025000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>233516000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>232508000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>231817000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>230497000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>227911000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>226432000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>224852000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>222960000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>221525000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>220222000.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>139859000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>138651000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>138077000.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42"/>
       <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
     </row>
-    <row r="43" spans="1:81">
+    <row r="43" spans="1:83">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12911,90 +13105,88 @@
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
     </row>
-    <row r="44" spans="1:81">
+    <row r="44" spans="1:83">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -13035,1825 +13227,1863 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
-      <c r="BX44">
-[...4 lines deleted...]
-      </c>
+      <c r="BX44"/>
+      <c r="BY44"/>
       <c r="BZ44">
         <v>552000.0</v>
       </c>
-      <c r="CA44"/>
-      <c r="CB44"/>
+      <c r="CA44">
+        <v>552000.0</v>
+      </c>
+      <c r="CB44">
+        <v>552000.0</v>
+      </c>
       <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
     </row>
-    <row r="45" spans="1:81">
+    <row r="45" spans="1:83">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>15590000.0</v>
+      </c>
+      <c r="C45">
+        <v>16734000.0</v>
+      </c>
+      <c r="D45">
         <v>66025000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>20690000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>22768000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>24662000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>75585000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>28706000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>30266000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>28952000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>77258000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>28472000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>27725000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>27967000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>21252000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>26877000.0</v>
       </c>
-      <c r="P45"/>
-[...3 lines deleted...]
-      </c>
+      <c r="R45"/>
       <c r="S45"/>
       <c r="T45">
+        <v>20581000.0</v>
+      </c>
+      <c r="U45"/>
+      <c r="V45">
         <v>31753000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>39714000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>40949000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>40698000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>39848000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>39509000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>40064000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>34787000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>34547000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>34179000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>15890000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>14552000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>15259000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>15621000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>16147000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>17119000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>19346000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>18459000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>16610000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>15663000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>15258000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>15108000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>15849000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>15495000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>16001000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>16233000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>16066000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>16290000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>17506000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>17959000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>18612000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>14949000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>13469000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>12300000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>11158000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>10539000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>9192000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>8850000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>8726000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>7649000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>7039000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>5629000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>5674000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>5442000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>5531000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>5742000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>5719000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>5448000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>5676000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>5898000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>5938000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>5968000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>6105000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>5760000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>5768000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>5842000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>5587000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>5406000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>5356000.0</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45"/>
       <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
     </row>
-    <row r="46" spans="1:81">
+    <row r="46" spans="1:83">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>15590000.0</v>
+      </c>
+      <c r="C46">
+        <v>16734000.0</v>
+      </c>
+      <c r="D46">
         <v>17654000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>20690000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>22768000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>24662000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>26908000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>28706000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>30266000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>28952000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>30031000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>28472000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>27725000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>27967000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>27833000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>26877000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>26922000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>27157000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>27469000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>28534000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>31753000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>39714000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>33837000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>40698000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>39848000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>39509000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>40064000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>34787000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>34547000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>34179000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>15890000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>14552000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>15259000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>15621000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>16147000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>17119000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>19346000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>18459000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>16610000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>15663000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>15258000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>15108000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>15255000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>15495000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>16001000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>16233000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>16066000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>16290000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>17506000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>17959000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>18612000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>14949000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>13469000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>12300000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>11158000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>10539000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>9192000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>8850000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>8726000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>7649000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>7039000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>5629000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>5674000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>5442000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>5531000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>5742000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>5719000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>5448000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>5676000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>5898000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>5938000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>5968000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>6105000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>5760000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>5768000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>5842000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>5587000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>5406000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>5356000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46"/>
       <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
     </row>
-    <row r="47" spans="1:81">
+    <row r="47" spans="1:83">
       <c r="A47" t="s">
         <v>69</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>17654000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>20690000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>22768000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>24662000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>26908000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>28706000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>28472000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>22133000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>21879000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>27833000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>21365000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>20941000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>20712000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>27469000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>28534000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>31753000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>24114000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>24544000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>23695000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>22256000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>21126000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>20352000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>34787000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>34547000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>16646000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>15890000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>14552000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>15259000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>15621000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>16147000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>17119000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>19346000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>18459000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>16610000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>15663000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>15258000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>15108000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>15255000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>15495000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>16001000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>16233000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>16066000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>16290000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>17506000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>17959000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>18612000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>14949000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>13469000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>12300000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>11158000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>10539000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>9192000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>8850000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>8726000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>7649000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>7039000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>5629000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>5674000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>5442000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>5531000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>5742000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>5719000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>5448000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>5676000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>5898000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>5938000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>5968000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>6105000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>5760000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>5768000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>5842000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>5587000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>5406000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>5356000.0</v>
       </c>
-      <c r="CA47"/>
-      <c r="CB47"/>
       <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
     </row>
-    <row r="48" spans="1:81">
+    <row r="48" spans="1:83">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>23100000.0</v>
+      </c>
+      <c r="C48">
+        <v>20503000.0</v>
+      </c>
+      <c r="D48">
         <v>18971000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>17620000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>21889000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>23130000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>32481000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>31459000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>31659000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>30716000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>32228000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>30080000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>29070000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>29197000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>28405000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>26054000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>26980000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>25530000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>24229000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>23997000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>26431000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>56642000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>53971000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>51976000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>79298000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>77436000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>83986000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>80465000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>76084000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>73023000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>71435000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>68490000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>67559000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>67764000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>59776000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>48018000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>46960000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>45138000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>44078000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>38600000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>55441000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>50587000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>49476000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>77725000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>71214000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>65536000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>60444000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>53928000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>44435000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>37227000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>32832000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>38692000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>31634000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>23661000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>16586000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>7573000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-3428000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-12882000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-21501000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-31961000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-41272000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-49014000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-55601000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-61345000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-67511000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-71199000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-74500000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-78355000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-81357000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-84133000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-87991000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-85140000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-91511000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-99062000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-103347000.0</v>
       </c>
-      <c r="BW48"/>
-      <c r="BX48">
+      <c r="BY48"/>
+      <c r="BZ48">
         <v>-109363000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-110977000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-6124000.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48"/>
       <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48"/>
     </row>
-    <row r="49" spans="1:81">
+    <row r="49" spans="1:83">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>29070000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>29197000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>28405000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>26054000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>26980000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>25530000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>24229000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>23997000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>26431000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>56642000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>53971000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>51976000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>79298000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>77436000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>83986000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>80465000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>76084000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>73023000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>71435000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>68490000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>67559000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>67764000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>59776000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>48018000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>46960000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>45138000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>44078000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>38600000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>55441000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>50587000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>49476000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>77725000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>71214000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>65536000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>60444000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>53928000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>44435000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>37227000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>32832000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>38692000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>31634000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>23661000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>16586000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>7573000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>-3428000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>-12882000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>-21501000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>-31961000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>-41272000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
     </row>
-    <row r="50" spans="1:81">
+    <row r="50" spans="1:83">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>3926000.0</v>
       </c>
-      <c r="AD50"/>
-[...1 lines deleted...]
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>18547000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>37499000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>41450000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>68402000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>69922000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>84760000.0</v>
       </c>
-      <c r="AM50"/>
-      <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>99436000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>2500000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
     </row>
-    <row r="51" spans="1:81">
+    <row r="51" spans="1:83">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>40742000.0</v>
+      </c>
+      <c r="C51">
+        <v>42173000.0</v>
+      </c>
+      <c r="D51">
         <v>46568000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>39489000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>39902000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>43208000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>42620000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>43027000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>46248000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>49159000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>46549000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>47966000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>57257000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>54007000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>38533000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>37591000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>38191000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>41551000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>32100000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>27386000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>26093000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>35919000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>31029000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>54175000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>54712000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>55435000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>29742000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>23897000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>27132000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>34501000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>95737000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>34434000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>35523000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>52439000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>145694000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>87672000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>87393000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>89790000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>185822000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>107896000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>113608000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>120119000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>105006000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>101625000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>104250000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>104875000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>110500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>113125000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>116750000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>121375000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>119000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>60000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>27190000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>37961000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>49817000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>53520000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>28182000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>14000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>15000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>16000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>17000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>21000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>41000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>57000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>29700000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>35000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>50300000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>50600000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>50900000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>61200000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>81500000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>100300000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>121700000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>122000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>124400000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>124700000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>180000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>191000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>89000000.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51"/>
       <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
     </row>
-    <row r="52" spans="1:81">
+    <row r="52" spans="1:83">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>1115000.0</v>
+      </c>
+      <c r="C52">
+        <v>1292000.0</v>
+      </c>
+      <c r="D52">
         <v>1788000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1732000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1703000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1674000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1625000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1857000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1715000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2136000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2006000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>969000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>14257000.0</v>
       </c>
-      <c r="M52">
-[...2 lines deleted...]
-      <c r="N52">
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>105000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2324000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2417000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2424000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2388000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2102000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>2246000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3411000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2075000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3324000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>3244000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>3417000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>3643000.0</v>
       </c>
-      <c r="AA52">
-[...4 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>7852000.0</v>
+        <v>3846000.0</v>
       </c>
       <c r="AD52">
+        <v>4099000.0</v>
+      </c>
+      <c r="AE52">
+        <v>3926000.0</v>
+      </c>
+      <c r="AF52">
         <v>78449000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>17838000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>16976000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>14940000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>104244000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>19270000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>17471000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>12949000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>101062000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>17217000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>16010000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>20602000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>4006000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>4375000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>3750000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>3125000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="AV52">
         <v>2500000.0</v>
       </c>
       <c r="AW52">
         <v>2500000.0</v>
       </c>
       <c r="AX52">
         <v>2500000.0</v>
       </c>
-      <c r="AY52"/>
+      <c r="AY52">
+        <v>2500000.0</v>
+      </c>
       <c r="AZ52">
+        <v>2500000.0</v>
+      </c>
+      <c r="BA52"/>
+      <c r="BB52">
         <v>1190000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>3961000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>3817000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>11520000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>13182000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="BG52">
         <v>4000000.0</v>
       </c>
       <c r="BH52">
         <v>4000000.0</v>
       </c>
       <c r="BI52">
         <v>4000000.0</v>
       </c>
       <c r="BJ52">
         <v>4000000.0</v>
       </c>
       <c r="BK52">
         <v>4000000.0</v>
       </c>
       <c r="BL52">
-        <v>1000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BM52">
-        <v>1000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="BN52">
         <v>1000000.0</v>
       </c>
       <c r="BO52">
         <v>1000000.0</v>
       </c>
       <c r="BP52">
         <v>1000000.0</v>
       </c>
       <c r="BQ52">
         <v>1000000.0</v>
       </c>
       <c r="BR52">
         <v>1000000.0</v>
       </c>
       <c r="BS52">
         <v>1000000.0</v>
       </c>
       <c r="BT52">
+        <v>1000000.0</v>
+      </c>
+      <c r="BU52">
+        <v>1000000.0</v>
+      </c>
+      <c r="BV52">
         <v>750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2850000.0</v>
       </c>
       <c r="BW52">
         <v>750000.0</v>
       </c>
       <c r="BX52">
+        <v>2850000.0</v>
+      </c>
+      <c r="BY52">
         <v>750000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
+        <v>750000.0</v>
+      </c>
+      <c r="CA52">
         <v>500000.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
     </row>
-    <row r="53" spans="1:81">
+    <row r="53" spans="1:83">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
-[...1 lines deleted...]
-      </c>
+      <c r="R53"/>
       <c r="S53"/>
       <c r="T53">
+        <v>-3000000.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53">
         <v>1839000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>2513000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...4 lines deleted...]
-      </c>
+      <c r="AE53"/>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -14871,170 +15101,172 @@
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
         <v>1715000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>2201000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>3701000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>5711000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>5966000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>4983000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>4985000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>554000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>1306000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>2166000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>3510000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>3522000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>2689000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>4214000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>3659000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>3671000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>3959000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>6497000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>8289000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>15600000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>50000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>150000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>750000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>947000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>947000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>944000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
     </row>
-    <row r="54" spans="1:81">
+    <row r="54" spans="1:83">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -15075,1091 +15307,1117 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
     </row>
-    <row r="55" spans="1:81">
+    <row r="55" spans="1:83">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>188675000.0</v>
+      </c>
+      <c r="C55">
+        <v>191996000.0</v>
+      </c>
+      <c r="D55">
         <v>188243000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>192476000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>204944000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>212069000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>221371000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>219393000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>224385000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>231903000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>225202000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>219737000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>223712000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>233009000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>226704000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>222786000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>226221000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>228419000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>221578000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>219183000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>223001000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>245307000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>240987000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>253145000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>282273000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>287728000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>278321000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>258680000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>267334000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>275576000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>258385000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>251405000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>261533000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>295022000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>295718000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>306004000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>305608000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>310444000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>310095000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>313785000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>344780000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>357348000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>370499000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>408311000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>415720000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>413587000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>427247000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>426260000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>425199000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>430346000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>418222000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>371119000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>339984000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>350824000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>354230000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>334500000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>318139000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>333508000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>326378000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>340631000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>335355000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>323142000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>318722000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>314730000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>256377000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>250417000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>262555000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>256587000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>258554000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>259185000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>283169000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>326547000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>355383000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>354152000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>341587000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>334009000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>301465000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>303222000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>302327000.0</v>
       </c>
-      <c r="CA55"/>
-      <c r="CB55"/>
       <c r="CC55"/>
+      <c r="CD55"/>
+      <c r="CE55"/>
     </row>
-    <row r="56" spans="1:81">
+    <row r="56" spans="1:83">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>23396000.0</v>
+      </c>
+      <c r="C56">
+        <v>25439000.0</v>
+      </c>
+      <c r="D56">
         <v>24480000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>23925000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>25755000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>29978000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>29653000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>26007000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>29330000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>38030000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>30889000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>27106000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>26508000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>34163000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>27794000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>26588000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>27687000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>30728000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>24456000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>23490000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>27471000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>37840000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>33485000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>49583000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>50953000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>56704000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>33072000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>24002000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>30289000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>37058000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>38855000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>33463000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>41486000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>49183000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>58540000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>61855000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>61036000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>68620000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>70178000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>72748000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>75983000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>82042000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>88683000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>86700000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>85338000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>84067000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>87935000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>77320000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>66872000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>70145000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>84648000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>74115000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>67147000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>77567000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>75937000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>75384000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>76709000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>90963000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>83603000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>95670000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>87281000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>73936000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>68486000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>60714000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>55843000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>56655000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>63553000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>55183000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>50966000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>59339000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>77859000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>98062000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>115531000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>110468000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>93314000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>75139000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>38530000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>38978000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>37851000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56"/>
       <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
     </row>
-    <row r="57" spans="1:81">
+    <row r="57" spans="1:83">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>53064000.0</v>
+      </c>
+      <c r="C57">
+        <v>57195000.0</v>
+      </c>
+      <c r="D57">
         <v>55077000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>55920000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>61834000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>63486000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>62713000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>62632000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>65629000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>72850000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>68877000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>65138000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>67025000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>70762000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>74078000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>73810000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>73397000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>70726000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>63464000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>60730000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>58798000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>68979000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>65385000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>61628000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>65342000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>70959000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>74103000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>71021000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>79086000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>82540000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>80921000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>75289000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>83706000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>93034000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>106971000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>103697000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>107909000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>112515000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>108302000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>105125000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>109072000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>112785000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>113539000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>115987000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>118244000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>117206000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>119749000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>122042000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>122972000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>122841000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>113636000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>95970000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>97221000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>101879000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>94699000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>83456000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>84070000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>92013000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>83972000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>97178000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>91485000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>86462000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>77904000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>63966000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>55360000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>49745000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>45715000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>42721000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>46982000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>51082000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>54259000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>63662000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>69093000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>71817000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>66152000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>58816000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>56374000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>54531000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>48115000.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57"/>
       <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
     </row>
-    <row r="58" spans="1:81">
+    <row r="58" spans="1:83">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>94596000.0</v>
+      </c>
+      <c r="C58">
+        <v>99477000.0</v>
+      </c>
+      <c r="D58">
         <v>93736000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>95199000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>102448000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>108171000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>107046000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>108081000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>114562000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>125318000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>117660000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>116649000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>123236000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>131757000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>120465000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>117452000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>118116000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>120214000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>105216000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>99024000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>95503000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>115877000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>113417000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>128027999.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>133008000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>138129000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>117126000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>105395000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>116030000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>126761000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>113030000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>107469000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>119088000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>149871000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>163077000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>187688000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>191801000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>202793000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>206212000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>211449000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>224335000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>229729000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>231886000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>234489000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>238849000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>239796000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>249449000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>254092000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>257272000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>262727000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>250410000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>183147000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>144705000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>157858000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>163592000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>144006000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>120190000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>123830000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>117162000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>131340000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>127748000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>127273000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>140495000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>150279000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>103125000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>101264000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>113935000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>112207000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>117176000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>132546000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>159663000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>189350000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>218325000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>227261000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>220960000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>214968000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>267388000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>272902000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>167992000.0</v>
       </c>
-      <c r="CA58"/>
-      <c r="CB58"/>
       <c r="CC58"/>
+      <c r="CD58"/>
+      <c r="CE58"/>
     </row>
-    <row r="59" spans="1:81">
+    <row r="59" spans="1:83">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>132641000.0</v>
       </c>
-      <c r="AI59">
-[...4 lines deleted...]
-      </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>103883000.0</v>
       </c>
-      <c r="AM59">
-[...4 lines deleted...]
-      </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
@@ -16176,499 +16434,513 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
     </row>
-    <row r="60" spans="1:81">
+    <row r="60" spans="1:83">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>94079000.0</v>
+      </c>
+      <c r="C60">
+        <v>92519000.0</v>
+      </c>
+      <c r="D60">
         <v>94507000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>97277000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>102496000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>103898000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>114325000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>111312000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>109823000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>106585000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>107542000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>103088000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>100476000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>101252000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>106239000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>105334000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>108105000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>108205000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>116362000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>120159000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>127498000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>129430000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>127570000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>125117000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>149265000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>149599000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>161195000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>153285000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>151304000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>148815000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>145355000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>143936000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>142445000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>145151000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>132641000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>118316000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>113807000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>107651000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>103883000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>102336000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>120445000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>127619000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>138613000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>173822000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>176871000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>173791000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>177798000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>172168000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>167927000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>167619000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>167812000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>187972000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>195279000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>192966000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>190638000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>190494000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>197949000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>209678000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>209216000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>209291000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>207607000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>195869000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>178227000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>164451000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>153252000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>149153000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>148620000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>144380000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>141378000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>126639000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>123506000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>137197000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>137058000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>126891000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>120627000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>119041000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>34077000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>30320000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>134335000.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60"/>
       <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60"/>
     </row>
-    <row r="61" spans="1:81">
+    <row r="61" spans="1:83">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-186369000.0</v>
       </c>
-      <c r="M61">
+      <c r="O61">
         <v>-182899000.0</v>
       </c>
-      <c r="N61">
+      <c r="P61">
         <v>-174083000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-170312000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-166170000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-162099000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-150398000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-144339000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-137280000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-135037000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-132150000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-129137000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-128065000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-124457000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-121466000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-120171000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-118584000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-118066000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-278843000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-277537000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-276741000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-276498000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-276173000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-276111000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-276095000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-276078000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-274986000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-271503000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-268499000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-258912000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-243410000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-234826000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-225395000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-213107000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-202499000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-196812000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-188023000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-176757000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-168727000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-147985000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-125504000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-117329000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-112111000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-100490000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-78111000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-55739000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BH61">
         <v>-43078000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BI61">
         <v>-31449000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BJ61">
         <v>-23157000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-23157000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-11043000.0</v>
       </c>
-      <c r="BK61"/>
-      <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
     </row>
-    <row r="62" spans="1:81">
+    <row r="62" spans="1:83">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16708,50 +16980,52 @@
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16840,51 +17114,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B2">
         <v>19612000.0</v>
       </c>
       <c r="C2">
         <v>20232000.0</v>
       </c>
       <c r="D2">
         <v>19787000.0</v>
       </c>
       <c r="E2">
         <v>17607000.0</v>
       </c>
       <c r="F2">
         <v>15088000.0</v>
       </c>
       <c r="G2">
         <v>14286000.0</v>
       </c>
       <c r="H2">
         <v>13533000.0</v>
       </c>
       <c r="I2">
         <v>18344000.0</v>
       </c>
@@ -16914,51 +17188,51 @@
       </c>
       <c r="R2">
         <v>7501000.0</v>
       </c>
       <c r="S2">
         <v>9862000.0</v>
       </c>
       <c r="T2">
         <v>8647000.0</v>
       </c>
       <c r="U2">
         <v>4824000.0</v>
       </c>
       <c r="V2">
         <v>1181000.0</v>
       </c>
       <c r="W2">
         <v>2392000.0</v>
       </c>
       <c r="X2">
         <v>1060000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3">
         <v>14577000.0</v>
       </c>
       <c r="C3">
         <v>17972000.0</v>
       </c>
       <c r="D3">
         <v>16915000.0</v>
       </c>
       <c r="E3">
         <v>17487000.0</v>
       </c>
       <c r="F3">
         <v>17118000.0</v>
       </c>
       <c r="G3">
         <v>10259000.0</v>
       </c>
       <c r="H3">
         <v>9743000.0</v>
       </c>
       <c r="I3">
         <v>9762000.0</v>
       </c>
@@ -16988,87 +17262,87 @@
       </c>
       <c r="R3">
         <v>17985000.0</v>
       </c>
       <c r="S3">
         <v>21163000.0</v>
       </c>
       <c r="T3">
         <v>22817000.0</v>
       </c>
       <c r="U3">
         <v>15274000.0</v>
       </c>
       <c r="V3">
         <v>4653000.0</v>
       </c>
       <c r="W3">
         <v>3408000.0</v>
       </c>
       <c r="X3">
         <v>2420000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-29340000.0</v>
       </c>
       <c r="G4">
         <v>-29340000.0</v>
       </c>
       <c r="H4">
         <v>-29340000.0</v>
       </c>
       <c r="I4">
         <v>-29340000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B5">
         <v>-12229000.0</v>
       </c>
       <c r="C5">
         <v>6150000.0</v>
       </c>
       <c r="D5">
         <v>6288000.0</v>
       </c>
       <c r="E5">
         <v>5177000.0</v>
       </c>
       <c r="F5">
         <v>-364000.0</v>
       </c>
       <c r="G5">
         <v>-34392000.0</v>
       </c>
       <c r="H5">
         <v>10128000.0</v>
       </c>
       <c r="I5">
         <v>16942000.0</v>
       </c>
@@ -17098,51 +17372,51 @@
       </c>
       <c r="R5">
         <v>28182000.0</v>
       </c>
       <c r="S5">
         <v>33129000.0</v>
       </c>
       <c r="T5">
         <v>9176000.0</v>
       </c>
       <c r="U5">
         <v>16599000.0</v>
       </c>
       <c r="V5">
         <v>-337000.0</v>
       </c>
       <c r="W5">
         <v>3627000.0</v>
       </c>
       <c r="X5">
         <v>-1528000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B6">
         <v>2348000.0</v>
       </c>
       <c r="C6">
         <v>24122000.0</v>
       </c>
       <c r="D6">
         <v>6288000.0</v>
       </c>
       <c r="E6">
         <v>22664000.0</v>
       </c>
       <c r="F6">
         <v>16754000.0</v>
       </c>
       <c r="G6">
         <v>-24133000.0</v>
       </c>
       <c r="H6">
         <v>19871000.0</v>
       </c>
       <c r="I6">
         <v>26704000.0</v>
       </c>
@@ -17172,121 +17446,121 @@
       </c>
       <c r="R6">
         <v>46167000.0</v>
       </c>
       <c r="S6">
         <v>54292000.0</v>
       </c>
       <c r="T6">
         <v>31993000.0</v>
       </c>
       <c r="U6">
         <v>31873000.0</v>
       </c>
       <c r="V6">
         <v>4316000.0</v>
       </c>
       <c r="W6">
         <v>7035000.0</v>
       </c>
       <c r="X6">
         <v>892000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>-29340000.0</v>
       </c>
       <c r="G8">
         <v>2382000.0</v>
       </c>
       <c r="H8">
         <v>5920000.0</v>
       </c>
       <c r="I8">
         <v>-368000.0</v>
       </c>
       <c r="J8">
         <v>319000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B9">
         <v>108214000.0</v>
       </c>
       <c r="C9">
         <v>121694000.0</v>
       </c>
       <c r="D9">
         <v>132091000.0</v>
       </c>
       <c r="E9">
         <v>132073000.0</v>
       </c>
       <c r="F9">
         <v>104815000.0</v>
       </c>
       <c r="G9">
         <v>96881000.0</v>
       </c>
       <c r="H9">
         <v>103739000.0</v>
       </c>
       <c r="I9">
         <v>143226000.0</v>
       </c>
@@ -17316,51 +17590,51 @@
       </c>
       <c r="R9">
         <v>102490000.0</v>
       </c>
       <c r="S9">
         <v>145147000.0</v>
       </c>
       <c r="T9">
         <v>133703000.0</v>
       </c>
       <c r="U9">
         <v>78834000.0</v>
       </c>
       <c r="V9">
         <v>15821000.0</v>
       </c>
       <c r="W9">
         <v>29840000.0</v>
       </c>
       <c r="X9">
         <v>9216000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B10">
         <v>-14688000.0</v>
       </c>
       <c r="C10">
         <v>2950000.0</v>
       </c>
       <c r="D10">
         <v>3622000.0</v>
       </c>
       <c r="E10">
         <v>3597000.0</v>
       </c>
       <c r="F10">
         <v>-1031000.0</v>
       </c>
       <c r="G10">
         <v>-35223000.0</v>
       </c>
       <c r="H10">
         <v>9425000.0</v>
       </c>
       <c r="I10">
         <v>9602000.0</v>
       </c>
@@ -17390,51 +17664,51 @@
       </c>
       <c r="R10">
         <v>21381000.0</v>
       </c>
       <c r="S10">
         <v>24410000.0</v>
       </c>
       <c r="T10">
         <v>19936000.0</v>
       </c>
       <c r="U10">
         <v>12045000.0</v>
       </c>
       <c r="V10">
         <v>-2556000.0</v>
       </c>
       <c r="W10">
         <v>3803000.0</v>
       </c>
       <c r="X10">
         <v>-1346000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B11">
         <v>-1178000.0</v>
       </c>
       <c r="C11">
         <v>2697000.0</v>
       </c>
       <c r="D11">
         <v>131000.0</v>
       </c>
       <c r="E11">
         <v>-579000.0</v>
       </c>
       <c r="F11">
         <v>-629000.0</v>
       </c>
       <c r="G11">
         <v>-2826000.0</v>
       </c>
       <c r="H11">
         <v>2794000.0</v>
       </c>
       <c r="I11">
         <v>2428000.0</v>
       </c>
@@ -17464,51 +17738,51 @@
       </c>
       <c r="R11">
         <v>7890000.0</v>
       </c>
       <c r="S11">
         <v>9573000.0</v>
       </c>
       <c r="T11">
         <v>6692000.0</v>
       </c>
       <c r="U11">
         <v>4642000.0</v>
       </c>
       <c r="V11">
         <v>-939000.0</v>
       </c>
       <c r="W11">
         <v>2162000.0</v>
       </c>
       <c r="X11">
         <v>-198000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B12">
         <v>2459000.0</v>
       </c>
       <c r="C12">
         <v>3200000.0</v>
       </c>
       <c r="D12">
         <v>3482000.0</v>
       </c>
       <c r="E12">
         <v>1580000.0</v>
       </c>
       <c r="F12">
         <v>667000.0</v>
       </c>
       <c r="G12">
         <v>831000.0</v>
       </c>
       <c r="H12">
         <v>703000.0</v>
       </c>
       <c r="I12">
         <v>2054000.0</v>
       </c>
@@ -17538,129 +17812,129 @@
       </c>
       <c r="R12">
         <v>6801000.0</v>
       </c>
       <c r="S12">
         <v>9552000.0</v>
       </c>
       <c r="T12">
         <v>13104000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B13">
         <v>2367000.0</v>
       </c>
       <c r="C13">
         <v>2975000.0</v>
       </c>
       <c r="D13">
         <v>2366000.0</v>
       </c>
       <c r="E13">
         <v>337000.0</v>
       </c>
       <c r="F13">
         <v>721000.0</v>
       </c>
       <c r="G13">
         <v>827000.0</v>
       </c>
       <c r="H13">
         <v>701000.0</v>
       </c>
       <c r="I13">
         <v>2054000.0</v>
       </c>
       <c r="J13">
         <v>3445000.0</v>
       </c>
       <c r="K13">
         <v>3481000.0</v>
       </c>
       <c r="L13">
         <v>3289000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B15">
         <v>-13510000.0</v>
       </c>
       <c r="C15">
         <v>253000.0</v>
       </c>
       <c r="D15">
         <v>3491000.0</v>
       </c>
       <c r="E15">
         <v>4176000.0</v>
       </c>
       <c r="F15">
         <v>-29742000.0</v>
       </c>
       <c r="G15">
         <v>-30015000.0</v>
       </c>
       <c r="H15">
         <v>12551000.0</v>
       </c>
       <c r="I15">
         <v>7174000.0</v>
       </c>
@@ -17690,51 +17964,51 @@
       </c>
       <c r="R15">
         <v>13491000.0</v>
       </c>
       <c r="S15">
         <v>15356000.0</v>
       </c>
       <c r="T15">
         <v>15507000.0</v>
       </c>
       <c r="U15">
         <v>6778000.0</v>
       </c>
       <c r="V15">
         <v>-1722000.0</v>
       </c>
       <c r="W15">
         <v>1802000.0</v>
       </c>
       <c r="X15">
         <v>-1330000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B16">
         <v>-13510000.0</v>
       </c>
       <c r="C16">
         <v>253000.0</v>
       </c>
       <c r="D16">
         <v>3491000.0</v>
       </c>
       <c r="E16">
         <v>4176000.0</v>
       </c>
       <c r="F16">
         <v>-29742000.0</v>
       </c>
       <c r="G16">
         <v>-30015000.0</v>
       </c>
       <c r="H16">
         <v>12551000.0</v>
       </c>
       <c r="I16">
         <v>7174000.0</v>
       </c>
@@ -17758,51 +18032,51 @@
       </c>
       <c r="P16">
         <v>34100000.0</v>
       </c>
       <c r="Q16">
         <v>18899000.0</v>
       </c>
       <c r="R16">
         <v>13491000.0</v>
       </c>
       <c r="S16">
         <v>14837000.0</v>
       </c>
       <c r="T16">
         <v>13244000.0</v>
       </c>
       <c r="U16">
         <v>7699000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B17">
         <v>-13510000.0</v>
       </c>
       <c r="C17">
         <v>253000.0</v>
       </c>
       <c r="D17">
         <v>3694000.0</v>
       </c>
       <c r="E17">
         <v>4176000.0</v>
       </c>
       <c r="F17">
         <v>-402000.0</v>
       </c>
       <c r="G17">
         <v>-30015000.0</v>
       </c>
       <c r="H17">
         <v>12551000.0</v>
       </c>
       <c r="I17">
         <v>7174000.0</v>
       </c>
@@ -17816,189 +18090,189 @@
         <v>-10968000.0</v>
       </c>
       <c r="M17">
         <v>27612000.0</v>
       </c>
       <c r="N17">
         <v>16246000.0</v>
       </c>
       <c r="O17">
         <v>38087000.0</v>
       </c>
       <c r="P17">
         <v>34100000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B18">
         <v>-2459000.0</v>
       </c>
       <c r="C18">
         <v>-3200000.0</v>
       </c>
       <c r="D18">
         <v>-3206000.0</v>
       </c>
       <c r="E18">
         <v>-1580000.0</v>
       </c>
       <c r="F18">
         <v>-667000.0</v>
       </c>
       <c r="G18">
         <v>-827000.0</v>
       </c>
       <c r="H18">
         <v>-701000.0</v>
       </c>
       <c r="I18">
         <v>-2054000.0</v>
       </c>
       <c r="J18">
         <v>-3445000.0</v>
       </c>
       <c r="K18">
         <v>-3481000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>320000.0</v>
       </c>
       <c r="F19">
         <v>1388000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19">
         <v>-537000.0</v>
       </c>
       <c r="I19">
         <v>-36000.0</v>
       </c>
       <c r="J19">
         <v>-23000.0</v>
       </c>
       <c r="K19">
         <v>-29000.0</v>
       </c>
       <c r="L19">
         <v>-25000.0</v>
       </c>
       <c r="M19">
         <v>-11000.0</v>
       </c>
       <c r="N19">
         <v>-5000.0</v>
       </c>
       <c r="O19">
         <v>21000.0</v>
       </c>
       <c r="P19">
         <v>-12000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>38826000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>2226000.0</v>
       </c>
       <c r="K20">
         <v>24652000.0</v>
       </c>
       <c r="L20">
         <v>34818000.0</v>
       </c>
       <c r="M20">
         <v>34818000.0</v>
       </c>
       <c r="N20">
         <v>15884000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B21">
         <v>-11373000.0</v>
       </c>
       <c r="C21">
         <v>6325000.0</v>
       </c>
       <c r="D21">
         <v>6288000.0</v>
       </c>
       <c r="E21">
         <v>5560000.0</v>
       </c>
       <c r="F21">
         <v>-1752000.0</v>
       </c>
       <c r="G21">
         <v>-32390000.0</v>
       </c>
       <c r="H21">
         <v>10128000.0</v>
       </c>
       <c r="I21">
         <v>11692000.0</v>
       </c>
@@ -18028,79 +18302,79 @@
       </c>
       <c r="R21">
         <v>26541000.0</v>
       </c>
       <c r="S21">
         <v>34883000.0</v>
       </c>
       <c r="T21">
         <v>31993000.0</v>
       </c>
       <c r="U21">
         <v>16599000.0</v>
       </c>
       <c r="V21">
         <v>-581000.0</v>
       </c>
       <c r="W21">
         <v>3627000.0</v>
       </c>
       <c r="X21">
         <v>-1528000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>139199000.0</v>
       </c>
       <c r="C23">
         <v>135601000.0</v>
       </c>
       <c r="D23">
         <v>145590000.0</v>
       </c>
       <c r="E23">
         <v>144120000.0</v>
       </c>
       <c r="F23">
         <v>121655000.0</v>
       </c>
       <c r="G23">
         <v>143557000.0</v>
       </c>
       <c r="H23">
         <v>107144000.0</v>
       </c>
       <c r="I23">
         <v>145628000.0</v>
       </c>
@@ -18130,125 +18404,125 @@
       </c>
       <c r="R23">
         <v>83450000.0</v>
       </c>
       <c r="S23">
         <v>120126000.0</v>
       </c>
       <c r="T23">
         <v>110357000.0</v>
       </c>
       <c r="U23">
         <v>67059000.0</v>
       </c>
       <c r="V23">
         <v>17583000.0</v>
       </c>
       <c r="W23">
         <v>28605000.0</v>
       </c>
       <c r="X23">
         <v>11804000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>14577000.0</v>
       </c>
       <c r="C25">
         <v>17972000.0</v>
       </c>
       <c r="D25">
         <v>17469000.0</v>
       </c>
       <c r="E25">
         <v>17487000.0</v>
       </c>
       <c r="F25">
         <v>17118000.0</v>
       </c>
       <c r="G25">
         <v>12019000.0</v>
       </c>
       <c r="H25">
         <v>9743000.0</v>
       </c>
       <c r="I25">
         <v>9762000.0</v>
       </c>
       <c r="J25">
         <v>11890000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B26">
         <v>12842000.0</v>
       </c>
       <c r="C26">
         <v>18883000.0</v>
       </c>
       <c r="D26">
         <v>17777000.0</v>
       </c>
       <c r="E26">
         <v>17674000.0</v>
       </c>
       <c r="F26">
         <v>16020000.0</v>
       </c>
       <c r="G26">
         <v>14887000.0</v>
       </c>
       <c r="H26">
         <v>14703000.0</v>
       </c>
       <c r="I26">
         <v>20212000.0</v>
       </c>
@@ -18278,51 +18552,51 @@
       </c>
       <c r="R26">
         <v>3866000.0</v>
       </c>
       <c r="S26">
         <v>4425000.0</v>
       </c>
       <c r="T26">
         <v>4188000.0</v>
       </c>
       <c r="U26">
         <v>2358000.0</v>
       </c>
       <c r="V26">
         <v>597000.0</v>
       </c>
       <c r="W26">
         <v>1557000.0</v>
       </c>
       <c r="X26">
         <v>379000.0</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>39820000.0</v>
       </c>
       <c r="C27">
         <v>47382000.0</v>
       </c>
       <c r="D27">
         <v>57421000.0</v>
       </c>
       <c r="E27">
         <v>59364000.0</v>
       </c>
       <c r="F27">
         <v>43701000.0</v>
       </c>
       <c r="G27">
         <v>39693000.0</v>
       </c>
       <c r="H27">
         <v>42702000.0</v>
       </c>
       <c r="I27">
         <v>59721000.0</v>
       </c>
@@ -18348,51 +18622,51 @@
         <v>59111000.0</v>
       </c>
       <c r="Q27">
         <v>44183000.0</v>
       </c>
       <c r="R27">
         <v>35241000.0</v>
       </c>
       <c r="S27">
         <v>57019000.0</v>
       </c>
       <c r="T27">
         <v>53427000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27">
         <v>15002000.0</v>
       </c>
       <c r="X27">
         <v>5467000.0</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>27083000.0</v>
       </c>
       <c r="C28">
         <v>30021000.0</v>
       </c>
       <c r="D28">
         <v>31273000.0</v>
       </c>
       <c r="E28">
         <v>34049000.0</v>
       </c>
       <c r="F28">
         <v>28583000.0</v>
       </c>
       <c r="G28">
         <v>26625000.0</v>
       </c>
       <c r="H28">
         <v>25827000.0</v>
       </c>
       <c r="I28">
         <v>37589000.0</v>
       </c>
@@ -18418,101 +18692,101 @@
         <v>23804000.0</v>
       </c>
       <c r="Q28">
         <v>20736000.0</v>
       </c>
       <c r="R28">
         <v>18857000.0</v>
       </c>
       <c r="S28">
         <v>21277000.0</v>
       </c>
       <c r="T28">
         <v>72621000.0</v>
       </c>
       <c r="U28">
         <v>44955000.0</v>
       </c>
       <c r="V28">
         <v>11257000.0</v>
       </c>
       <c r="W28"/>
       <c r="X28"/>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>-1178000.0</v>
       </c>
       <c r="C29">
         <v>2697000.0</v>
       </c>
       <c r="D29">
         <v>-74000.0</v>
       </c>
       <c r="E29">
         <v>-579000.0</v>
       </c>
       <c r="F29">
         <v>-629000.0</v>
       </c>
       <c r="G29">
         <v>-2419000.0</v>
       </c>
       <c r="H29">
         <v>3773000.0</v>
       </c>
       <c r="I29">
         <v>2060000.0</v>
       </c>
       <c r="J29">
         <v>3419000.0</v>
       </c>
       <c r="K29">
         <v>5279000.0</v>
       </c>
       <c r="L29">
         <v>14009000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>119587000.0</v>
       </c>
       <c r="C30">
         <v>115369000.0</v>
       </c>
       <c r="D30">
         <v>125803000.0</v>
       </c>
       <c r="E30">
         <v>126513000.0</v>
       </c>
       <c r="F30">
         <v>106567000.0</v>
       </c>
       <c r="G30">
         <v>129271000.0</v>
       </c>
       <c r="H30">
         <v>93611000.0</v>
       </c>
       <c r="I30">
         <v>127284000.0</v>
       </c>
@@ -18542,51 +18816,51 @@
       </c>
       <c r="R30">
         <v>75949000.0</v>
       </c>
       <c r="S30">
         <v>110264000.0</v>
       </c>
       <c r="T30">
         <v>101710000.0</v>
       </c>
       <c r="U30">
         <v>62235000.0</v>
       </c>
       <c r="V30">
         <v>16402000.0</v>
       </c>
       <c r="W30">
         <v>26213000.0</v>
       </c>
       <c r="X30">
         <v>10744000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B31">
         <v>-3315000.0</v>
       </c>
       <c r="C31">
         <v>-3375000.0</v>
       </c>
       <c r="D31">
         <v>-2666000.0</v>
       </c>
       <c r="E31">
         <v>-1963000.0</v>
       </c>
       <c r="F31">
         <v>721000.0</v>
       </c>
       <c r="G31">
         <v>-2833000.0</v>
       </c>
       <c r="H31">
         <v>-703000.0</v>
       </c>
       <c r="I31">
         <v>-2090000.0</v>
       </c>
@@ -18616,51 +18890,51 @@
       </c>
       <c r="R31">
         <v>-5160000.0</v>
       </c>
       <c r="S31">
         <v>-10473000.0</v>
       </c>
       <c r="T31">
         <v>-12057000.0</v>
       </c>
       <c r="U31">
         <v>-5858000.0</v>
       </c>
       <c r="V31">
         <v>-1977000.0</v>
       </c>
       <c r="W31">
         <v>176000.0</v>
       </c>
       <c r="X31">
         <v>182000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B32">
         <v>127826000.0</v>
       </c>
       <c r="C32">
         <v>141926000.0</v>
       </c>
       <c r="D32">
         <v>151878000.0</v>
       </c>
       <c r="E32">
         <v>149680000.0</v>
       </c>
       <c r="F32">
         <v>119903000.0</v>
       </c>
       <c r="G32">
         <v>111167000.0</v>
       </c>
       <c r="H32">
         <v>117272000.0</v>
       </c>
       <c r="I32">
         <v>161570000.0</v>
       </c>
@@ -18709,836 +18983,850 @@
       <c r="X32">
         <v>10276000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC32"/>
+  <dimension ref="A1:CE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>6299000.0</v>
+      </c>
+      <c r="C2">
+        <v>4759000.0</v>
+      </c>
+      <c r="D2">
         <v>782000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4589000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8875000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5366000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5087000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5068000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5200000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4877000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4948000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4971000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4956000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4912000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4766000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4561000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4181000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4099000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4002000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3791000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3593000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3702000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4463000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3549000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3499000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4176000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4246000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4250000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3916000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3825000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4014000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4424000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4749000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5157000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>7293000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7616000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7668000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>7397000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7569000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>7943000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8079000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>8535000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>9892000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>9765000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9865000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>9625000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>9409000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>9418000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9531000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8854000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6576000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6099000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5636000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5118000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5132000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>3603000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3825000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3127000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>3408000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>3333000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3592000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2691000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>2600000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>2685000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>2181000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>2107000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1931000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1929000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1811000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1830000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2403000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>2558000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2484000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>2417000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>2229000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>2503000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>2018000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>1897000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>1503000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1162000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>1049000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1110000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>2753000.0</v>
+      </c>
+      <c r="C3">
+        <v>3032000.0</v>
+      </c>
+      <c r="D3">
         <v>3344000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3362000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3761000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3984000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4388000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4542000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4586000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4456000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4339000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4241000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4162000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4173000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4893000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4408000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4228000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3958000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4314000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4359000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4040000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4096000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2940000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2807000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3019000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3253000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2542000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2415000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2361000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>2425000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2125000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2540000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2516000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2581000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2501000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3130000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3390000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2869000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2891000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4048000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>4633000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5064000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5496000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5740000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>6010000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5946000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6002000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6728000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>7339000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>7132000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6407000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4219000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3417000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>3358000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>3326000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>2924000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2970000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3091000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3983000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3725000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>3503000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>3590000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3953000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4377000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>3855000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>3368000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>3469000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>4755000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>4949000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>4812000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>5712000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4735000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>5403000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>5313000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>5389000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>5716000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>5682000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>6030000.0</v>
       </c>
-      <c r="BZ3"/>
-      <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
-[...4 lines deleted...]
-      </c>
+      <c r="T4"/>
+      <c r="U4"/>
       <c r="V4">
         <v>-29999000.0</v>
       </c>
       <c r="W4">
         <v>-29999000.0</v>
       </c>
-      <c r="X4"/>
-      <c r="Y4"/>
+      <c r="X4">
+        <v>-29999000.0</v>
+      </c>
+      <c r="Y4">
+        <v>-29999000.0</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19645,579 +19933,593 @@
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B5">
+        <v>3829000.0</v>
+      </c>
+      <c r="C5">
+        <v>3041000.0</v>
+      </c>
+      <c r="D5">
         <v>2717000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4427000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1302000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-8817000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1626000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>650000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2171000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1703000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3577000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2543000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>75000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>744000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3299000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-491000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1586000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>783000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>349000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2856000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-186000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2329000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1770000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-28478000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1655000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-7252000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4395000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5273000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5127000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>4467000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2861000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2764000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3245000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4221000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>3857000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>5440000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5119000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>4279000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>8351000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-16084000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>8562000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>5012000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-24302000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>10958000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>10516000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>9160000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>12327000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>13476000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>13033000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>7921000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-6732000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>11566000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>12948000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>11464000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>13799000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>14723000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>15723000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>13907000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>16602000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>15036000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>12506000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>10791000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>10871000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>7416000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>6625000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>6182000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>7648000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>6264000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>6099000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>8171000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>2332000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>11319000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>4769000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>5107000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>10510000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>4121000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>7487000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>4159000.0</v>
       </c>
-      <c r="BZ5">
-[...4 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>6582000.0</v>
+      </c>
+      <c r="C6">
+        <v>6073000.0</v>
+      </c>
+      <c r="D6">
         <v>6061000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1065000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2459000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4833000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6014000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>5192000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6757000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>6159000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>7916000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6784000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>4237000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>4917000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8192000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>3917000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>5814000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4741000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4663000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1503000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3854000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>6425000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4710000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-25671000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>4674000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-3999000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6937000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>7688000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7488000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>6892000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>4986000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>5304000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5761000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>6802000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>6358000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>8570000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>8509000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7148000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>11242000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-12036000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>13195000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>10076000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-18806000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>16698000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>16526000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>15106000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>18329000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>20204000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>20372000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>15053000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-325000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>15785000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>16365000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>14822000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>17125000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>17647000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>18693000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>16998000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>20585000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>18761000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>16009000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>14381000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>14824000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>11793000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>10480000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>9550000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>11117000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>11019000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>11048000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>12983000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>8044000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>16054000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>10172000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>10420000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>15899000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>9837000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>13169000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>10189000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-44532000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>22527000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>22527000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>16077000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20324,114 +20626,116 @@
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
-[...4 lines deleted...]
-      </c>
+      <c r="N8"/>
+      <c r="O8"/>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
+      <c r="V8">
         <v>-29999000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>659000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>1026000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-329000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>700000.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-368000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -20535,1204 +20839,1232 @@
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>25042000.0</v>
+      </c>
+      <c r="C9">
+        <v>24934000.0</v>
+      </c>
+      <c r="D9">
         <v>30593000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>27534000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>23152000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26935000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>29698000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>30215000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>30633000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>31148000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>32339000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>32462000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>33582000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>33708000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>34996000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>33966000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>32876000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>30235000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>29746000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>26967000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>25128000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>22974000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>28748000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>23600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>24097000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>32457000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>33469000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>32926000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>33443000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>33295000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>33973000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>34493000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>36846000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>37914000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>43643000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>44808000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>44732000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>44793000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>47369000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>48130000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>49594000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>49751000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>55167000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>55373000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>55937000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>54145000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>58357000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>58197000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>57013000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>51836000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>51842000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>46517000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>46377000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>45317000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>47606000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>44435000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>44630000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>43005000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>43948000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>43471000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>41289000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>37398000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>35289000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>31675000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>27740000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>24720000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>24749000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>24804000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>25198000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>27739000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>33114000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>37084000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>37797000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>37152000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>36873000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>35705000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>32482000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>28643000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22527000.0</v>
       </c>
       <c r="CB9">
         <v>22527000.0</v>
       </c>
       <c r="CC9">
+        <v>22527000.0</v>
+      </c>
+      <c r="CD9">
+        <v>22527000.0</v>
+      </c>
+      <c r="CE9">
         <v>16077000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B10">
+        <v>3108000.0</v>
+      </c>
+      <c r="C10">
+        <v>2488000.0</v>
+      </c>
+      <c r="D10">
         <v>1751000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-5041000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1921000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9477000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>972000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-105000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1326000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>757000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2711000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1769000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-804000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-54000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2709000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-938000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1288000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>538000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>114000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3006000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-273000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2134000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1561000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-28751000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1494000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-7435000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4206000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5085000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3546000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>3487000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1628000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1123000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>557000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>6294000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11349000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1362000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3197000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>3489000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>7463000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-16985000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>7648000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1755000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-25119000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>10134000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>9701000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>8325000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>11557000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>12513000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>11804000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>6975000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-7541000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>11143000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>12604000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>11089000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>14181000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>14396000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>14671000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>13590000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>16275000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>14703000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>12164000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>10347000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>10302000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>6704000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>5651000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>5061000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>6017000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>4666000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>4450000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>6248000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-139000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>9260000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>9337000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>5952000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>7950000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>6822000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>3275000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1889000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>3181000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>5081000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>3101000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>682000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B11">
+        <v>511000.0</v>
+      </c>
+      <c r="C11">
+        <v>956000.0</v>
+      </c>
+      <c r="D11">
         <v>800000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-772000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1080000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-126000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-50000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>95000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>383000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2269000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>563000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>759000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-677000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-514000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>358000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-12000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-162000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-763000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-118000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-572000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-61000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>122000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-434000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1758000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>332000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-885000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>685000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>704000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>485000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1899000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1318000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>193000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>762000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2791000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-409000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>304000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1375000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2149000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1985000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-144000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2794000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>644000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3130000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>3623000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>4023000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3233000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>5041000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3020000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>4596000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2580000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-1681000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>4085000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>4631000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>4014000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>5168000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3395000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>5217000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4971000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>5815000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>5392000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>4422000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>3760000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>4558000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>538000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1963000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>1760000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>2162000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>1664000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>1674000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>2390000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>2712000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>2889000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1786000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>2186000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>3628000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2625000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1509000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-1070000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2150000.0</v>
       </c>
       <c r="CB11">
         <v>-2150000.0</v>
       </c>
       <c r="CC11">
+        <v>-2150000.0</v>
+      </c>
+      <c r="CD11">
+        <v>-2150000.0</v>
+      </c>
+      <c r="CE11">
         <v>-329000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B12">
+        <v>687000.0</v>
+      </c>
+      <c r="C12">
+        <v>553000.0</v>
+      </c>
+      <c r="D12">
         <v>566000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>614000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>619000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>660000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>654000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>755000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>845000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>946000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>866000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>939000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>879000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>798000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>590000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>447000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>298000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>245000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>235000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>150000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>87000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>195000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>209000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>274000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>161000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>183000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>189000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>188000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>219000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>105000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>684000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>335000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>489000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>546000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>668000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1173000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>814000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>790000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>888000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>901000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>820000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>872000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>817000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>831000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>833000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>808000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>869000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>927000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1055000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>893000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>809000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>378000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>344000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>375000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>383000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>327000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1052000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>317000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>327000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>333000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>342000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>444000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>569000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>712000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>974000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1121000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1631000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1598000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1649000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>1923000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>9552000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2441000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2484000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>2684000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>13104000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>3387000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>4293000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>2347000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1775000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>751000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>931000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>1331000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>158</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>561000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>554000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>656000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>596000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>754000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>732000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>172000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>775000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>627000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>100000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>144000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>383000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>90000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>45000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>791000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>761000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2320000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>209000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>274000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>161000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>183000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>189000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>188000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>219000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>105000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -21839,722 +22171,736 @@
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>2597000.0</v>
+      </c>
+      <c r="C15">
+        <v>1532000.0</v>
+      </c>
+      <c r="D15">
         <v>1351000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-4269000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-841000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9351000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1022000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-200000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>943000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-1512000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2148000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1010000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-127000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>460000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2351000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-926000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>1450000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1301000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>232000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2434000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-30211000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2671000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1995000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-27322000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1862000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-6550000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3521000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4381000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3061000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1588000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2946000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>930000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-205000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3503000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>11758000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1058000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1822000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1340000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>5478000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-16841000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>4854000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1111000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-28249000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>6511000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>5678000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>5092000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>6516000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>9493000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>7208000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>4395000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-5860000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>7058000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7973000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>7075000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>9013000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>11001000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>9454000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>8619000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>10460000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>9311000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>7742000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>6587000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>5744000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>6166000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>3688000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3301000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>3855000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>3002000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>2776000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>3858000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-2851000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>6371000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>7551000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>4285000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>1820000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>4197000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>1613000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>7877000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2150000.0</v>
       </c>
       <c r="CB15">
         <v>2150000.0</v>
       </c>
       <c r="CC15">
+        <v>2150000.0</v>
+      </c>
+      <c r="CD15">
+        <v>2150000.0</v>
+      </c>
+      <c r="CE15">
         <v>329000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>161</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>1351000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-4269000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-841000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-9351000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1022000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>-200000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1010000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-127000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>460000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2351000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-926000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1450000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1301000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>232000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2434000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-30211000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2671000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1995000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-27322000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1862000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-6550000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3521000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4381000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3061000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1588000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2946000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>930000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-205000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3503000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>11758000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1058000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1822000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1340000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5478000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-16841000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4854000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1111000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-28249000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>6511000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5678000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5092000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>6516000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>9493000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>7208000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4395000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-5860000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7058000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7973000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>7075000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>9013000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>11001000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>9454000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8619000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>10460000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>9311000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>7742000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>6587000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>5744000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>6166000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>3688000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>3301000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3855000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>3002000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>2776000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>3858000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>8466000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>6371000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>7551000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>3766000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3689000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4501000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1847000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>3207000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>2089000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>3174000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>1963000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>473000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B17">
+        <v>2597000.0</v>
+      </c>
+      <c r="C17">
+        <v>1532000.0</v>
+      </c>
+      <c r="D17">
         <v>1351000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-4269000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-841000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9351000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1022000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-200000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>943000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-1512000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2148000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1010000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-127000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>460000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2351000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-926000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>1450000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>1301000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-427000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2434000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-212000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>2671000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>1995000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-27322000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>1862000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-6550000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3521000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4381000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>3061000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1588000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>2946000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>930000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-205000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>3503000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>11758000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>1058000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>1822000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>1340000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>5478000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-16841000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>4854000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>1111000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-28249000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>6511000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>5678000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5092000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>6516000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>9493000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>7208000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4395000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-5860000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>7058000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>7973000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>7075000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>9013000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>11001000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>9454000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>8619000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>9311000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>7742000.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -22568,450 +22914,460 @@
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>-687000.0</v>
+      </c>
+      <c r="C18">
+        <v>-553000.0</v>
+      </c>
+      <c r="D18">
         <v>-566000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-614000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-619000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-660000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-654000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-755000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-845000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-946000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-866000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-939000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-879000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-798000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-590000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-447000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-298000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-245000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-235000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-150000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-87000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-193000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-209000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-274000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-161000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-183000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-189000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-188000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-219000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-105000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19">
         <v>320000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>1388000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-537000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19"/>
       <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-24000.0</v>
       </c>
       <c r="AG19">
         <v>-9000.0</v>
       </c>
       <c r="AH19">
+        <v>-24000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-9000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-13000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-3000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>9000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-16000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-1000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-17000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-15000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-23000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>7000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>18000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-27000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>118000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>8000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-129000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-8000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-266000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>5000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>247000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>9000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-51000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>16000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>44000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>12000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>37000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>31000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>2115000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20">
+        <v>31626000.0</v>
+      </c>
+      <c r="Z20"/>
+      <c r="AA20">
         <v>7200000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
-        <v>-11130000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI20">
-        <v>2226000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>-11130000.0</v>
       </c>
       <c r="AK20">
         <v>2226000.0</v>
       </c>
       <c r="AL20">
+        <v>-11130000.0</v>
+      </c>
+      <c r="AM20">
+        <v>2226000.0</v>
+      </c>
+      <c r="AN20">
         <v>31000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>24621000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>24621000.0</v>
       </c>
-      <c r="AO20">
-[...2 lines deleted...]
-      <c r="AP20">
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>34818000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>34818000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>15884000.0</v>
       </c>
-      <c r="AY20">
-[...4 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
@@ -23055,334 +23411,342 @@
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>3812000.0</v>
+      </c>
+      <c r="C21">
+        <v>3064000.0</v>
+      </c>
+      <c r="D21">
         <v>-956000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-4487000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2951000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8881000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1726000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>627000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2003000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1969000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3503000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2241000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-29000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>573000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2809000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1218000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>905000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>628000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>159000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2215000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>488000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-184000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1770000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-28478000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1655000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5250000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>4395000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>5273000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3765000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>3592000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2306000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1467000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1070000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>6849000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>12030000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2538000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>4002000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>4295000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>8347000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-16083000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>8485000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2642000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-24279000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>10958000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>10516000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>9160000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>12308000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>13432000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>12988000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>7876000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-5550000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>11516000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>12701000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>11455000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>14615000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>14707000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>15679000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>13895000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>16706000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>14999000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>12475000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>10767000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>10851000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>8777000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>6461000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>6069000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>7231000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>5933000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>5677000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>7700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>3253000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>11038000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>10172000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>10420000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>10510000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>9837000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>7487000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>4159000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-44532000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>22527000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>22527000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>16077000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23489,299 +23853,311 @@
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>27529000.0</v>
+      </c>
+      <c r="C23">
+        <v>26629000.0</v>
+      </c>
+      <c r="D23">
         <v>32331000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>36610000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>29076000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>41182000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>33059000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>34656000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>33830000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>34056000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>33784000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>35192000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>38567000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>38047000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>36953000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>37309000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>36152000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>33706000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>33589000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>32973000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>28233000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>26860000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>31441000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>55627000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>25941000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>41883000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>33320000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>31903000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>32232000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>32653000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>33210000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>35000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>37568000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>39850000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>46388000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>46611000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>47211000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>47895000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>46591000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>47535000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>49111000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>52374000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>54520000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>54180000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>55286000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>54610000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>55439000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>54139000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>53511000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>52769000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>48949000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>41050000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>39263000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>38933000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>38075000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>33331000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>32776000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>32237000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>30679000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>30631000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>31079000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>28667000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>26991000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>25583000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>23460000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>20758000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>19449000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>20800000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>21332000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>21869000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>25051000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>28604000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>30109000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>29149000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>28592000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>28371000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>27013000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>26381000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>67059000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>16000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>15000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23819,1886 +24195,1936 @@
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>2753000.0</v>
+      </c>
+      <c r="C25">
+        <v>3032000.0</v>
+      </c>
+      <c r="D25">
         <v>3344000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3488000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3761000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3984000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4388000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4542000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4586000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4456000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4339000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4241000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4162000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4173000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4893000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>4408000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>4228000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3958000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4314000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4359000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4349000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4096000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2940000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2807000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3019000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3253000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2542000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2415000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2361000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>2425000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2125000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2540000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2516000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2581000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2501000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3130000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3390000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2869000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2891000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4048000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>4633000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>5064000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5496000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>5740000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>6010000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>5946000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6002000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6728000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>7339000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>7132000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>6407000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>4219000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3417000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3358000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3326000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2924000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2970000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3091000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>3983000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>3725000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>3503000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>3590000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>3953000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>4377000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>3855000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>3368000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>3469000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>4755000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>4949000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>4812000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>5712000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>4735000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>5403000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>5313000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>5389000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>5716000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>5682000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>6030000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B26">
+        <v>2932000.0</v>
+      </c>
+      <c r="C26">
+        <v>3081000.0</v>
+      </c>
+      <c r="D26">
         <v>2985000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2877000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3138000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3842000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4580000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4776000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>4729000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4798000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>4493000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>4432000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>4158000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>4694000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>4692000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>4680000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>4360000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>3942000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4852000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4056000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>3510000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3602000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4502000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>3697000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3401000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4165000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>4508000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4121000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4391000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4196000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4401000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>5219000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>5129000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>5463000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>5754000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>6423000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>6356000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>6451000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>6391000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>6018000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>6245000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>7060000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>7781000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>7938000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>7055000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>7089000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>6833000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>6487000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>6364000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>6403000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>6184000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>5597000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>5223000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>5433000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>5975000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>3874000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>3214000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3162000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>2846000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>2602000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>2373000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>2495000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>2132000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1993000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1432000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1190000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>980000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1130000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>961000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>795000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>898000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>1183000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>1172000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>1172000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>1048000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>1179000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>981000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>980000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>822000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>511000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>591000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>9259000.0</v>
+      </c>
+      <c r="C27">
+        <v>8992000.0</v>
+      </c>
+      <c r="D27">
         <v>9069000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>9082000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>10546000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>11123000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>11080000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>11585000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>12019000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>12698000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>12602000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>14036000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>14723000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>16060000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>16157000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>14992000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>14274000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>13941000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>12487000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>11292000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>10151000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>9771000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>12306000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9065000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9564000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>14538000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>14241000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>13615000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>13774000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>14279000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>13093000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>13974000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>16387000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>16267000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>20870000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>19988000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>19751000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>19899000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>18878000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>19425000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>18646000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>20502000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>20771000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>19779000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>20527000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>20678000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>23267000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>20746000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>20268000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>19018000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>18693000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16904000.0</v>
       </c>
       <c r="BA27">
         <v>16601000.0</v>
       </c>
       <c r="BB27">
+        <v>16904000.0</v>
+      </c>
+      <c r="BC27">
+        <v>16601000.0</v>
+      </c>
+      <c r="BD27">
         <v>16232000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>16194000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>16037000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>16570000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>14465000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>14898000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>15572000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>14176000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>11696000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>11278000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>11078000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>10131000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>9061000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>8261000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>8483000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>9436000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>57019000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>14350000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>15895000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>14906000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>53427000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>13823000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>14045000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>6286000.0</v>
+      </c>
+      <c r="C28">
+        <v>6765000.0</v>
+      </c>
+      <c r="D28">
         <v>6395000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6974000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6517000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7197000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7924000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7574000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7296000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7227000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7402000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>7210000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8453000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8208000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8506000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8668000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9109000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7766000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7934000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7556000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6939000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>6154000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7230000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>6319000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6904000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>8551000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7783000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>7502000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7790000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7928000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>9577000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8843000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8787000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10382000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>9970000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>9454000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>10046000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>11279000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10862000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>10101000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>11508000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>11213000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>10580000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10958000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>11829000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>11272000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>9928000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>10760000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>10009000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>11362000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>11089000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>8534000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>8083000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8423000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>7410000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>6736000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6730000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>6287000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>5977000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>6073000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>6039000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>5715000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>6129000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>5431000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4890000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>4286000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>4008000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>4725000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>5128000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>4996000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>16871000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>19712000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>21258000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>20455000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>17304000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>19175000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>18517000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>17625000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>15297000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>11420000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>10976000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>9620000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>511000.0</v>
+      </c>
+      <c r="C29">
+        <v>956000.0</v>
+      </c>
+      <c r="D29">
         <v>800000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-772000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1080000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-126000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-50000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>95000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>383000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2269000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>563000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>759000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-677000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-514000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>358000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-12000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-162000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-763000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-118000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-572000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-61000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>147000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-434000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1530000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>430000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-885000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>685000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>704000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>485000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>1899000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>21230000.0</v>
+      </c>
+      <c r="C30">
+        <v>21870000.0</v>
+      </c>
+      <c r="D30">
         <v>31549000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>32021000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>20201000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>35816000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>27972000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29588000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>28630000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>29179000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28836000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>30221000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>33611000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>33135000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>32187000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>32748000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>31971000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>29607000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>29587000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>29182000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>24640000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>23158000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26978000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>52078000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>22442000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>37707000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>29074000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>27653000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>28316000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>28828000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>29196000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>30576000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>32819000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>34693000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>39095000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>38995000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>39543000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>40498000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>39022000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>39592000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>41032000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>43839000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>44628000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>44415000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>45421000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>44985000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>46030000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>44721000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>43980000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>43915000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>42373000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>34951000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>33627000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>33815000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>32943000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>29728000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>28951000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>29110000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>27271000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>27298000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>27487000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>25976000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>24391000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>22898000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>21279000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>18651000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>17518000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>18871000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>19521000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>20039000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>22648000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>26046000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>27625000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>26732000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>26363000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>25868000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>24995000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>24484000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-67059000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>16000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>15000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:81">
+    <row r="31" spans="1:83">
       <c r="A31" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B31">
+        <v>-704000.0</v>
+      </c>
+      <c r="C31">
+        <v>-576000.0</v>
+      </c>
+      <c r="D31">
         <v>2707000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-554000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-4872000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-596000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-754000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-732000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-677000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1212000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-792000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-472000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-775000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-627000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-100000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-2156000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>383000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-90000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-45000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-791000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-761000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2318000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-209000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-273000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-161000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2185000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-189000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-188000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-219000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-105000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-678000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-344000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-513000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-555000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-681000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1176000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-805000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-806000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-884000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-902000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-837000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-887000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-840000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-824000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-815000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-835000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-751000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-919000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1184000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-901000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1075000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-373000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-97000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-366000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-434000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-311000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1008000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-305000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-431000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-296000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-311000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-420000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-549000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-2073000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-810000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-1008000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-1214000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-1267000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-1227000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-1452000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-3392000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-1778000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-835000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-4468000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-2560000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-3015000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-4212000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-2273000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>44532000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-22527000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-22527000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-16077000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:81">
+    <row r="32" spans="1:83">
       <c r="A32" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B32">
+        <v>31341000.0</v>
+      </c>
+      <c r="C32">
+        <v>29693000.0</v>
+      </c>
+      <c r="D32">
         <v>31375000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>32123000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>32027000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>32301000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>34785000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>35283000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>35833000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>36025000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>37287000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>37433000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>38538000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>38620000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>39762000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>38527000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>37057000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>34334000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>33748000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>30758000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>28721000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>26676000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>33211000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>27149000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>27596000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>36633000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>37715000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>37176000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>37359000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>37120000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>37987000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>38917000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>41595000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>43071000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>50936000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>52424000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>52400000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>52190000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>54938000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>56073000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>57673000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>58286000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>65059000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>65138000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>65802000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>63770000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>67766000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>67615000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>66544000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>60690000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>58418000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>52616000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>52013000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>50435000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>52738000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>48038000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>48455000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>46132000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>47356000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>46804000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>44881000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>40089000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>37889000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>34360000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>29921000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>26827000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>26680000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>26733000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>27009000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>29569000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>35517000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>39642000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>40281000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>39569000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>39102000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>38208000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>34500000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>30540000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22527000.0</v>
       </c>
       <c r="CB32">
         <v>22527000.0</v>
       </c>
       <c r="CC32">
+        <v>22527000.0</v>
+      </c>
+      <c r="CD32">
+        <v>22527000.0</v>
+      </c>
+      <c r="CE32">
         <v>16077000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V30"/>
@@ -25781,51 +26207,51 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B2">
         <v>3702000.0</v>
       </c>
       <c r="C2">
         <v>4206000.0</v>
       </c>
       <c r="D2">
         <v>3006000.0</v>
       </c>
       <c r="E2">
         <v>1540000.0</v>
       </c>
       <c r="F2">
         <v>7640000.0</v>
       </c>
       <c r="G2">
         <v>5381000.0</v>
       </c>
       <c r="H2">
         <v>6472000.0</v>
       </c>
       <c r="I2">
         <v>12068000.0</v>
       </c>
@@ -25849,51 +26275,51 @@
       </c>
       <c r="P2">
         <v>43030000.0</v>
       </c>
       <c r="Q2">
         <v>44925000.0</v>
       </c>
       <c r="R2">
         <v>55144000.0</v>
       </c>
       <c r="S2">
         <v>57525000.0</v>
       </c>
       <c r="T2">
         <v>5684000.0</v>
       </c>
       <c r="U2">
         <v>3363000.0</v>
       </c>
       <c r="V2">
         <v>-157018000.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B3">
         <v>7309000</v>
       </c>
       <c r="C3">
         <v>13932000</v>
       </c>
       <c r="D3">
         <v>20252000</v>
       </c>
       <c r="E3">
         <v>17976000</v>
       </c>
       <c r="F3">
         <v>14307000</v>
       </c>
       <c r="G3">
         <v>16104000</v>
       </c>
       <c r="H3">
         <v>14188000</v>
       </c>
       <c r="I3">
         <v>10053000</v>
       </c>
@@ -25917,151 +26343,151 @@
       </c>
       <c r="P3">
         <v>7776000</v>
       </c>
       <c r="Q3">
         <v>4626000</v>
       </c>
       <c r="R3">
         <v>2746000</v>
       </c>
       <c r="S3">
         <v>3971000</v>
       </c>
       <c r="T3">
         <v>3521000</v>
       </c>
       <c r="U3">
         <v>2694000</v>
       </c>
       <c r="V3">
         <v>582000</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1466000.0</v>
       </c>
       <c r="F4">
         <v>-6110000.0</v>
       </c>
       <c r="G4">
         <v>2237000.0</v>
       </c>
       <c r="H4">
         <v>-1005000.0</v>
       </c>
       <c r="I4">
         <v>-5596000.0</v>
       </c>
       <c r="J4">
         <v>-10919000.0</v>
       </c>
       <c r="K4">
         <v>-11063000.0</v>
       </c>
       <c r="L4">
         <v>7273000.0</v>
       </c>
       <c r="M4">
         <v>-12574000.0</v>
       </c>
       <c r="N4">
         <v>-662000.0</v>
       </c>
       <c r="O4">
         <v>-15224000.0</v>
       </c>
       <c r="P4">
         <v>12207000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-283000.0</v>
       </c>
       <c r="F5">
         <v>-4142000.0</v>
       </c>
       <c r="G5">
         <v>1692000.0</v>
       </c>
       <c r="H5">
         <v>795000.0</v>
       </c>
       <c r="I5">
         <v>1295000.0</v>
       </c>
       <c r="J5">
         <v>-9888000.0</v>
       </c>
       <c r="K5">
         <v>-897000.0</v>
       </c>
       <c r="L5">
         <v>7890000.0</v>
       </c>
       <c r="M5">
         <v>-2220000.0</v>
       </c>
       <c r="N5">
         <v>-697000.0</v>
       </c>
       <c r="O5">
         <v>-822000.0</v>
       </c>
       <c r="P5">
         <v>-1953000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B6">
         <v>-794000.0</v>
       </c>
       <c r="C6">
         <v>-504000.0</v>
       </c>
       <c r="D6">
         <v>1200000.0</v>
       </c>
       <c r="E6">
         <v>1466000.0</v>
       </c>
       <c r="F6">
         <v>-6100000.0</v>
       </c>
       <c r="G6">
         <v>2259000.0</v>
       </c>
       <c r="H6">
         <v>-1091000.0</v>
       </c>
       <c r="I6">
         <v>-5596000.0</v>
       </c>
@@ -26085,51 +26511,51 @@
       </c>
       <c r="P6">
         <v>12207000.0</v>
       </c>
       <c r="Q6">
         <v>-1895000.0</v>
       </c>
       <c r="R6">
         <v>-10219000.0</v>
       </c>
       <c r="S6">
         <v>-2381000.0</v>
       </c>
       <c r="T6">
         <v>51841000.0</v>
       </c>
       <c r="U6">
         <v>2432000.0</v>
       </c>
       <c r="V6">
         <v>160381000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B7">
         <v>-2886000.0</v>
       </c>
       <c r="C7">
         <v>-4746000.0</v>
       </c>
       <c r="D7">
         <v>-5268000.0</v>
       </c>
       <c r="E7">
         <v>8140000.0</v>
       </c>
       <c r="F7">
         <v>2746000.0</v>
       </c>
       <c r="G7">
         <v>-7059000.0</v>
       </c>
       <c r="H7">
         <v>-8359000.0</v>
       </c>
       <c r="I7">
         <v>-7117000.0</v>
       </c>
@@ -26153,101 +26579,101 @@
       </c>
       <c r="P7">
         <v>8328000.0</v>
       </c>
       <c r="Q7">
         <v>10701000.0</v>
       </c>
       <c r="R7">
         <v>-8585000.0</v>
       </c>
       <c r="S7">
         <v>-18000.0</v>
       </c>
       <c r="T7">
         <v>11885000.0</v>
       </c>
       <c r="U7">
         <v>12538000.0</v>
       </c>
       <c r="V7">
         <v>5307000.0</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2109000.0</v>
       </c>
       <c r="F8">
         <v>-1102000.0</v>
       </c>
       <c r="G8">
         <v>859000.0</v>
       </c>
       <c r="H8">
         <v>1694000.0</v>
       </c>
       <c r="I8">
         <v>11947000.0</v>
       </c>
       <c r="J8">
         <v>1976000.0</v>
       </c>
       <c r="K8">
         <v>2281000.0</v>
       </c>
       <c r="L8">
         <v>-2140000.0</v>
       </c>
       <c r="M8">
         <v>-9709000.0</v>
       </c>
       <c r="N8">
         <v>-1438000.0</v>
       </c>
       <c r="O8">
         <v>-3253000.0</v>
       </c>
       <c r="P8">
         <v>-3730000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B9">
         <v>4157000.0</v>
       </c>
       <c r="C9">
         <v>105000.0</v>
       </c>
       <c r="D9">
         <v>-1398000.0</v>
       </c>
       <c r="E9">
         <v>-2109000.0</v>
       </c>
       <c r="F9">
         <v>-1102000.0</v>
       </c>
       <c r="G9">
         <v>859000.0</v>
       </c>
       <c r="H9">
         <v>1694000.0</v>
       </c>
       <c r="I9">
         <v>11947000.0</v>
       </c>
@@ -26265,51 +26691,51 @@
       </c>
       <c r="N9">
         <v>-1438000.0</v>
       </c>
       <c r="O9">
         <v>-3253000.0</v>
       </c>
       <c r="P9">
         <v>-3730000.0</v>
       </c>
       <c r="Q9">
         <v>-3904000.0</v>
       </c>
       <c r="R9">
         <v>1631000.0</v>
       </c>
       <c r="S9">
         <v>4443000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-335000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1520000.0</v>
       </c>
       <c r="G10">
         <v>-139000.0</v>
       </c>
       <c r="H10">
         <v>5621000.0</v>
       </c>
       <c r="I10">
         <v>1759000.0</v>
       </c>
       <c r="J10">
         <v>-1120000.0</v>
       </c>
       <c r="K10">
         <v>-132000.0</v>
       </c>
@@ -26321,51 +26747,51 @@
       </c>
       <c r="N10">
         <v>1419000.0</v>
       </c>
       <c r="O10">
         <v>-835000.0</v>
       </c>
       <c r="P10">
         <v>16405000.0</v>
       </c>
       <c r="Q10">
         <v>10132000.0</v>
       </c>
       <c r="R10">
         <v>-15234000.0</v>
       </c>
       <c r="S10">
         <v>-4423000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>12496000.0</v>
       </c>
       <c r="F11">
         <v>8555000.0</v>
       </c>
       <c r="G11">
         <v>-8054000.0</v>
       </c>
       <c r="H11">
         <v>-10204000.0</v>
       </c>
       <c r="I11">
         <v>-17123000.0</v>
       </c>
       <c r="J11">
         <v>2371000.0</v>
       </c>
       <c r="K11">
         <v>-584000.0</v>
       </c>
@@ -26377,51 +26803,51 @@
       </c>
       <c r="N11">
         <v>11247000.0</v>
       </c>
       <c r="O11">
         <v>6901000.0</v>
       </c>
       <c r="P11">
         <v>17138000.0</v>
       </c>
       <c r="Q11">
         <v>4372000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>3997000.0</v>
       </c>
       <c r="U11">
         <v>517000.0</v>
       </c>
       <c r="V11"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4122000.0</v>
       </c>
       <c r="F12">
         <v>38312000.0</v>
       </c>
       <c r="G12">
         <v>42035000.0</v>
       </c>
       <c r="H12">
         <v>8197000.0</v>
       </c>
       <c r="I12">
         <v>2058000.0</v>
       </c>
       <c r="J12">
         <v>4693000.0</v>
       </c>
       <c r="K12">
         <v>32245000.0</v>
       </c>
@@ -26429,95 +26855,95 @@
         <v>44058000.0</v>
       </c>
       <c r="M12">
         <v>4596000.0</v>
       </c>
       <c r="N12">
         <v>31294000.0</v>
       </c>
       <c r="O12">
         <v>1122000.0</v>
       </c>
       <c r="P12">
         <v>3677000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12">
         <v>135000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2635000.0</v>
       </c>
       <c r="F13">
         <v>-4968000.0</v>
       </c>
       <c r="G13">
         <v>-344000.0</v>
       </c>
       <c r="H13">
         <v>489000.0</v>
       </c>
       <c r="I13">
         <v>-969000.0</v>
       </c>
       <c r="J13">
         <v>-1078000.0</v>
       </c>
       <c r="K13">
         <v>-412000.0</v>
       </c>
       <c r="L13">
         <v>1984000.0</v>
       </c>
       <c r="M13">
         <v>-747000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B14">
         <v>14244000.0</v>
       </c>
       <c r="C14">
         <v>17972000.0</v>
       </c>
       <c r="D14">
         <v>16915000.0</v>
       </c>
       <c r="E14">
         <v>17487000.0</v>
       </c>
       <c r="F14">
         <v>17118000.0</v>
       </c>
       <c r="G14">
         <v>12019000.0</v>
       </c>
       <c r="H14">
         <v>9743000.0</v>
       </c>
       <c r="I14">
         <v>9762000.0</v>
       </c>
@@ -26541,101 +26967,101 @@
       </c>
       <c r="P14">
         <v>14801000.0</v>
       </c>
       <c r="Q14">
         <v>15553000.0</v>
       </c>
       <c r="R14">
         <v>17985000.0</v>
       </c>
       <c r="S14">
         <v>21163000.0</v>
       </c>
       <c r="T14">
         <v>22817000.0</v>
       </c>
       <c r="U14">
         <v>15274000.0</v>
       </c>
       <c r="V14">
         <v>4653000.0</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>38133000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>4556000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>107718000.0</v>
       </c>
       <c r="S15">
         <v>107718000.0</v>
       </c>
       <c r="T15">
         <v>107898000.0</v>
       </c>
       <c r="U15">
         <v>11180000.0</v>
       </c>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B16">
         <v>2908000.0</v>
       </c>
       <c r="C16">
         <v>3702000.0</v>
       </c>
       <c r="D16">
         <v>4206000.0</v>
       </c>
       <c r="E16">
         <v>3006000.0</v>
       </c>
       <c r="F16">
         <v>1540000.0</v>
       </c>
       <c r="G16">
         <v>7640000.0</v>
       </c>
       <c r="H16">
         <v>5381000.0</v>
       </c>
       <c r="I16">
         <v>6472000.0</v>
       </c>
@@ -26659,93 +27085,93 @@
       </c>
       <c r="P16">
         <v>55237000.0</v>
       </c>
       <c r="Q16">
         <v>43030000.0</v>
       </c>
       <c r="R16">
         <v>44925000.0</v>
       </c>
       <c r="S16">
         <v>55144000.0</v>
       </c>
       <c r="T16">
         <v>57525000.0</v>
       </c>
       <c r="U16">
         <v>5795000.0</v>
       </c>
       <c r="V16">
         <v>3363000.0</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-829000.0</v>
       </c>
       <c r="J17">
         <v>228000.0</v>
       </c>
       <c r="K17">
         <v>-656000.0</v>
       </c>
       <c r="L17">
         <v>204000.0</v>
       </c>
       <c r="M17">
         <v>-993000.0</v>
       </c>
       <c r="N17">
         <v>501000.0</v>
       </c>
       <c r="O17">
         <v>883000.0</v>
       </c>
       <c r="P17">
         <v>-78000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B18">
         <v>13793000.0</v>
       </c>
       <c r="C18">
         <v>7113000.0</v>
       </c>
       <c r="D18">
         <v>1093000.0</v>
       </c>
       <c r="E18">
         <v>18059000.0</v>
       </c>
       <c r="F18">
         <v>14274000.0</v>
       </c>
       <c r="G18">
         <v>2579000.0</v>
       </c>
       <c r="H18">
         <v>8735000.0</v>
       </c>
       <c r="I18">
         <v>4865000.0</v>
       </c>
@@ -26769,51 +27195,51 @@
       </c>
       <c r="P18">
         <v>56718000.0</v>
       </c>
       <c r="Q18">
         <v>42442000.0</v>
       </c>
       <c r="R18">
         <v>19813000.0</v>
       </c>
       <c r="S18">
         <v>50205000.0</v>
       </c>
       <c r="T18">
         <v>52132000.0</v>
       </c>
       <c r="U18">
         <v>38124000.0</v>
       </c>
       <c r="V18">
         <v>7164000.0</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-13932000.0</v>
       </c>
       <c r="D19">
         <v>-14630000.0</v>
       </c>
       <c r="E19">
         <v>-17656000.0</v>
       </c>
       <c r="F19">
         <v>-1802000.0</v>
       </c>
       <c r="G19">
         <v>200000.0</v>
       </c>
       <c r="H19">
         <v>-11505000.0</v>
       </c>
       <c r="I19">
         <v>7489000.0</v>
       </c>
@@ -26825,77 +27251,77 @@
       </c>
       <c r="L19">
         <v>-1500000.0</v>
       </c>
       <c r="M19">
         <v>-1500000.0</v>
       </c>
       <c r="N19">
         <v>2191000.0</v>
       </c>
       <c r="O19">
         <v>2763000.0</v>
       </c>
       <c r="P19">
         <v>-2838000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B21">
         <v>-2000000.0</v>
       </c>
       <c r="C21">
         <v>-6000000.0</v>
       </c>
       <c r="D21">
         <v>8000000.0</v>
       </c>
       <c r="E21">
         <v>6485000.0</v>
       </c>
       <c r="F21">
         <v>3000000.0</v>
       </c>
       <c r="G21">
         <v>10000000.0</v>
       </c>
       <c r="H21">
         <v>-8000000.0</v>
       </c>
       <c r="I21">
         <v>-24504000.0</v>
       </c>
@@ -26907,51 +27333,51 @@
       </c>
       <c r="L21">
         <v>-9500000.0</v>
       </c>
       <c r="M21">
         <v>-8500000.0</v>
       </c>
       <c r="N21">
         <v>72128000.0</v>
       </c>
       <c r="O21">
         <v>29899000.0</v>
       </c>
       <c r="P21">
         <v>-26000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22">
         <v>-13510000.0</v>
       </c>
       <c r="C22">
         <v>253000.0</v>
       </c>
       <c r="D22">
         <v>3491000.0</v>
       </c>
       <c r="E22">
         <v>4176000.0</v>
       </c>
       <c r="F22">
         <v>-29742000.0</v>
       </c>
       <c r="G22">
         <v>-30015000.0</v>
       </c>
       <c r="H22">
         <v>12551000.0</v>
       </c>
       <c r="I22">
         <v>7174000.0</v>
       </c>
@@ -26975,51 +27401,51 @@
       </c>
       <c r="P22">
         <v>34100000.0</v>
       </c>
       <c r="Q22">
         <v>18899000.0</v>
       </c>
       <c r="R22">
         <v>13491000.0</v>
       </c>
       <c r="S22">
         <v>15356000.0</v>
       </c>
       <c r="T22">
         <v>15507000.0</v>
       </c>
       <c r="U22">
         <v>6778000.0</v>
       </c>
       <c r="V22">
         <v>-1722000.0</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>257000.0</v>
       </c>
       <c r="D23">
         <v>299000.0</v>
       </c>
       <c r="E23">
         <v>-228000.0</v>
       </c>
       <c r="F23">
         <v>-19304000.0</v>
       </c>
       <c r="G23">
         <v>-15904000.0</v>
       </c>
       <c r="H23">
         <v>20000000.0</v>
       </c>
       <c r="I23">
         <v>-504000.0</v>
       </c>
       <c r="J23">
         <v>403000.0</v>
@@ -27041,51 +27467,51 @@
       </c>
       <c r="P23">
         <v>4038000.0</v>
       </c>
       <c r="Q23">
         <v>3224000.0</v>
       </c>
       <c r="R23">
         <v>30000.0</v>
       </c>
       <c r="S23">
         <v>58000.0</v>
       </c>
       <c r="T23">
         <v>-5423000.0</v>
       </c>
       <c r="U23">
         <v>-856000.0</v>
       </c>
       <c r="V23">
         <v>-419000.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B24">
         <v>-1400000.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>4941000.0</v>
       </c>
       <c r="E24">
         <v>320000.0</v>
       </c>
       <c r="F24">
         <v>-3195000.0</v>
       </c>
       <c r="G24">
         <v>200000.0</v>
       </c>
       <c r="H24">
         <v>2683000.0</v>
       </c>
       <c r="I24">
         <v>17542000.0</v>
       </c>
@@ -27105,51 +27531,51 @@
         <v>2191000.0</v>
       </c>
       <c r="O24">
         <v>-28037000.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>-32000.0</v>
       </c>
       <c r="S24">
         <v>-32000.0</v>
       </c>
       <c r="T24">
         <v>-32000.0</v>
       </c>
       <c r="U24">
         <v>41409000.0</v>
       </c>
       <c r="V24"/>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B25">
         <v>19622000.0</v>
       </c>
       <c r="C25">
         <v>320000.0</v>
       </c>
       <c r="D25">
         <v>-671000.0</v>
       </c>
       <c r="E25">
         <v>529000.0</v>
       </c>
       <c r="F25">
         <v>30881000.0</v>
       </c>
       <c r="G25">
         <v>40775000.0</v>
       </c>
       <c r="H25">
         <v>684000.0</v>
       </c>
       <c r="I25">
         <v>-3027000.0</v>
       </c>
@@ -27173,51 +27599,51 @@
       </c>
       <c r="P25">
         <v>3063000.0</v>
       </c>
       <c r="Q25">
         <v>352000.0</v>
       </c>
       <c r="R25">
         <v>-672000.0</v>
       </c>
       <c r="S25">
         <v>9170000.0</v>
       </c>
       <c r="T25">
         <v>6979000.0</v>
       </c>
       <c r="U25">
         <v>1467000.0</v>
       </c>
       <c r="V25">
         <v>189000.0</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B26">
         <v>-11325000.0</v>
       </c>
       <c r="C26">
         <v>-1874000.0</v>
       </c>
       <c r="D26">
         <v>-13133000.0</v>
       </c>
       <c r="E26">
         <v>-23685000.0</v>
       </c>
       <c r="F26">
         <v>-18387000.0</v>
       </c>
       <c r="G26">
         <v>-10542000.0</v>
       </c>
       <c r="H26">
         <v>-4423000.0</v>
       </c>
       <c r="I26">
         <v>-2670000.0</v>
       </c>
@@ -27231,51 +27657,51 @@
         <v>-40047000.0</v>
       </c>
       <c r="M26">
         <v>-34326000.0</v>
       </c>
       <c r="N26">
         <v>-56915000.0</v>
       </c>
       <c r="O26">
         <v>-68643000.0</v>
       </c>
       <c r="P26">
         <v>-31576000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-354000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B27">
         <v>4885000.0</v>
       </c>
       <c r="C27">
         <v>8063000.0</v>
       </c>
       <c r="D27">
         <v>9916000.0</v>
       </c>
       <c r="E27">
         <v>9519000.0</v>
       </c>
       <c r="F27">
         <v>8303000.0</v>
       </c>
       <c r="G27">
         <v>6327000.0</v>
       </c>
       <c r="H27">
         <v>5704000.0</v>
       </c>
       <c r="I27">
         <v>6606000.0</v>
       </c>
@@ -27299,51 +27725,51 @@
       </c>
       <c r="P27">
         <v>4676000.0</v>
       </c>
       <c r="Q27">
         <v>3589000.0</v>
       </c>
       <c r="R27">
         <v>5090000.0</v>
       </c>
       <c r="S27">
         <v>5590000.0</v>
       </c>
       <c r="T27">
         <v>-3844000.0</v>
       </c>
       <c r="U27">
         <v>1634000.0</v>
       </c>
       <c r="V27">
         <v>258000.0</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>-13187000.0</v>
       </c>
       <c r="C28">
         <v>-7617000.0</v>
       </c>
       <c r="D28">
         <v>-4834000.0</v>
       </c>
       <c r="E28">
         <v>-16913000.0</v>
       </c>
       <c r="F28">
         <v>-15387000.0</v>
       </c>
       <c r="G28">
         <v>-542000.0</v>
       </c>
       <c r="H28">
         <v>-12423000.0</v>
       </c>
       <c r="I28">
         <v>-27174000.0</v>
       </c>
@@ -27367,51 +27793,51 @@
       </c>
       <c r="P28">
         <v>-41595000.0</v>
       </c>
       <c r="Q28">
         <v>-1769000.0</v>
       </c>
       <c r="R28">
         <v>-31170000.0</v>
       </c>
       <c r="S28">
         <v>-43196000.0</v>
       </c>
       <c r="T28">
         <v>-1167000.0</v>
       </c>
       <c r="U28">
         <v>27964000.0</v>
       </c>
       <c r="V28">
         <v>160381000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B29">
         <v>21102000.0</v>
       </c>
       <c r="C29">
         <v>21045000.0</v>
       </c>
       <c r="D29">
         <v>21345000.0</v>
       </c>
       <c r="E29">
         <v>36035000.0</v>
       </c>
       <c r="F29">
         <v>28581000.0</v>
       </c>
       <c r="G29">
         <v>18683000.0</v>
       </c>
       <c r="H29">
         <v>22923000.0</v>
       </c>
       <c r="I29">
         <v>14918000.0</v>
       </c>
@@ -27435,51 +27861,51 @@
       </c>
       <c r="P29">
         <v>64494000.0</v>
       </c>
       <c r="Q29">
         <v>47068000.0</v>
       </c>
       <c r="R29">
         <v>22559000.0</v>
       </c>
       <c r="S29">
         <v>54176000.0</v>
       </c>
       <c r="T29">
         <v>55653000.0</v>
       </c>
       <c r="U29">
         <v>40818000.0</v>
       </c>
       <c r="V29">
         <v>7746000.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B30">
         <v>-8709000.0</v>
       </c>
       <c r="C30">
         <v>-13932000.0</v>
       </c>
       <c r="D30">
         <v>-15311000.0</v>
       </c>
       <c r="E30">
         <v>-17656000.0</v>
       </c>
       <c r="F30">
         <v>-19304000.0</v>
       </c>
       <c r="G30">
         <v>-15904000.0</v>
       </c>
       <c r="H30">
         <v>-11505000.0</v>
       </c>
       <c r="I30">
         <v>7489000.0</v>
       </c>
@@ -27522,3022 +27948,3074 @@
       <c r="V30">
         <v>-164764000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CC30"/>
+  <dimension ref="A1:CE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
+        <v>92</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
+        <v>95</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
+        <v>98</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
+        <v>101</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
+      <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:81">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B2">
+        <v>3012000.0</v>
+      </c>
+      <c r="C2">
+        <v>2908000.0</v>
+      </c>
+      <c r="D2">
         <v>2296000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2782000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2655000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3702000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2073000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2955000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3240000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4206000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3724000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2724000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5368000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3006000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3848000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3615000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4966000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1540000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3486000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>7905000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7319000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7640000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>26805000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>27475000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27823000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5381000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4454000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7613000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4694000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6472000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4659000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9549000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16207000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>12068000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>22086000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>23456000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>24665000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>22987000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>29421000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>29461000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>32454000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>34050000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>33911000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>32661000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>27965000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>26777000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>27018000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>20050000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>18041000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>39351000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>44697000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>40599000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>43934000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>40013000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>46322000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>50835000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>62766000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>55237000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>69506000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>66333000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>46158000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>43030000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>38641000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>36911000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>39975000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>44925000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>40623000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>35635000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>42366000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>55144000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>70317000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>74672000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>78073000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>57525000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>42731000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>7680000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>7370000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>5795000.0</v>
       </c>
-      <c r="BZ2"/>
-      <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:81">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B3">
+        <v>1610000</v>
+      </c>
+      <c r="C3">
+        <v>1648000</v>
+      </c>
+      <c r="D3">
         <v>1531000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1593000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2025000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2160000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2786000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3233000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>3471000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4442000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5264000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5767000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4388000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4833000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4583000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4863000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4439000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>4091000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3600000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3885000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>3119000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3703000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3568000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4131000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4117000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4288000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3843000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4059000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3234000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3052000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3449000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2368000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2411000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1825000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>3062000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2430000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3535000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4195000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3238000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2955000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3187000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2319000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>2368000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1782000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2452000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2476000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1926000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1838000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>2377000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>2569000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1785000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2412000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2759000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2989000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1871000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>977000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1621000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1433000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>2457000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1824000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2765000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>730000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1212000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>894000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>949000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>1571000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>908000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>610000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>624000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>846000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>928000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>893000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>1394000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>756000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>997000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>974000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>919000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>631000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>2694000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
+      <c r="CD3">
+        <v>0</v>
+      </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:81">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-2644000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>2362000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-842000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>233000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-1351000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>3426000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-1946000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-4419000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>546000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-291000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-19199000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-780000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-438000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>22654000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>1013000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-3159000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>2919000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-1778000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>1813000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-4890000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-6658000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>4139000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-10018000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-1370000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-1209000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>1678000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-6434000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-40000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-2993000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-1596000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>139000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>1250000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>4696000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>1188000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-241000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>6968000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>2009000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-21310000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-5346000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-8967000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>9730000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>3921000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-6309000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-4513000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-11931000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>7529000.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:81">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>48000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1004000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2506000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4659000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3011000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>575000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3209000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>235000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>424000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1592000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2376000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-297000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1328000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3037000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1962000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-23000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>73000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2707000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1725000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2629000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1146000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4205000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5299000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2087000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-2444000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-58000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1926000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-936000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>1897000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3784000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>73000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>228000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5205000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2384000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-1496000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1342000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>431000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2497000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1168000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1612000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>49000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1190000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-373000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-517000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>703000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-635000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:81">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B6">
+        <v>757000.0</v>
+      </c>
+      <c r="C6">
+        <v>104000.0</v>
+      </c>
+      <c r="D6">
         <v>612000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-486000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>127000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1047000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1629000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-882000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-285000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-966000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>482000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2644000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2362000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-842000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>233000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1351000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>3426000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1946000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-4419000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>586000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-321000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-19165000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-670000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-348000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>22442000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>927000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3159000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2919000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1778000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1813000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4890000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-6658000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>4139000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-10018000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1370000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1209000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1678000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-6434000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-40000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2993000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1596000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>139000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>1250000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>4696000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>1188000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-241000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>6968000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>2009000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-21310000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-5346000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4098000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3335000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>3921000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-6309000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-4513000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-11931000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>7529000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-14269000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>3173000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>20175000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3128000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>4389000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>1730000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-3064000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-4950000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>4302000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>4988000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-6731000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-12778000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-15173000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-4355000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-3401000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>20548000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>14794000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>35051000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>310000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>1575000.0</v>
       </c>
-      <c r="BZ6"/>
-      <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:81">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B7">
+        <v>-689000.0</v>
+      </c>
+      <c r="C7">
+        <v>2212000.0</v>
+      </c>
+      <c r="D7">
         <v>-554000.0</v>
       </c>
-      <c r="C7">
-[...2 lines deleted...]
-      <c r="D7">
+      <c r="E7">
+        <v>-4551000.0</v>
+      </c>
+      <c r="F7">
         <v>2886000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-667000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2481000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-305000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2404000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-4364000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-775000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-323000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2416000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-6586000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1430000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2089000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3909000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3572000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3455000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-563000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6144000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>620000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-918000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-2912000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>233000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3462000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-5442000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-3863000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>3282000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-2336000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>343000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-5948000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-4125000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2613000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-934000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-6731000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>1353000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>7470000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-501000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-46000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-683000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>2030000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-2665000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-3848000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>4660000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>5978000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-6858000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-2799000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>5966000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-692000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-4237000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-6333000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-651000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>10045000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-1945000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-2594000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3106000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>10519000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-8229000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>3327000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>9682000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>3548000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>927000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>2022000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>2719000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>5033000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-434000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-2869000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-3515000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-1525000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-9966000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-1127000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>546000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>10529000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>5802000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-1678000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>262000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>7499000.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:81">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>5990000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-4153000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-1633000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-519000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>3863000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-3820000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3118000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-1540000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>6901000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-3345000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-3438000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>1532000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>4876000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-2111000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-5550000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>3438000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>6015000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-2209000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-3825000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>29254000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-2526000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-10956000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-8631000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-624000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>6205000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>5026000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-5766000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>3190000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>2490000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>2367000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-5577000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-1392000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>2502000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>2327000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-9477000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>963000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-5338000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>4143000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-6701000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>2683000.0</v>
       </c>
-      <c r="AZ8"/>
-      <c r="BA8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>2580000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-7110000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>319000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>1475000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>2063000.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:81">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B9">
+        <v>2546000.0</v>
+      </c>
+      <c r="C9">
+        <v>298000.0</v>
+      </c>
+      <c r="D9">
         <v>-1861000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1631000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>5686000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-1299000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-2467000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2617000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>9490000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-9535000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-3634000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>399000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5990000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-4153000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1633000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-519000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3863000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-3820000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3118000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1540000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6901000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-3345000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-3438000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1532000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4876000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2111000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-5550000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3438000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>6015000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-2209000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-3825000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2290000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2526000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>10956000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-8631000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-624000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>6205000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>5026000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-5766000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3190000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2490000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2367000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-5577000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-1392000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>2502000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2327000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-9477000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-1427000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>5338000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-4143000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-6701000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-1500000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4183000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>2580000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-7110000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>319000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1475000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>2063000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-3947000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-500000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1822000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1105000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-3800000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-699000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-1239000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>1834000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-3222000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>1106000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1331000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>2416000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>4443000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>6585000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>3828000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>1040000.0</v>
       </c>
-      <c r="BV9"/>
-[...1 lines deleted...]
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>1291000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>1062000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:81">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-706000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1758000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-1825000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>3941000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>128000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-787000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="V10"/>
+      <c r="W10">
         <v>629000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1741000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>42000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7174000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>376000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4230000.0</v>
       </c>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>1070000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>73000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-1494000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>3916000.0</v>
       </c>
-      <c r="AM10">
-[...4 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-505000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2465000.0</v>
       </c>
-      <c r="AQ10">
-[...4 lines deleted...]
-      </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-495000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-679000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-2544000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1583000.0</v>
       </c>
-      <c r="AY10">
-[...4 lines deleted...]
-      </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-1048000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>640000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>7937000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>75000.0</v>
       </c>
-      <c r="BG10">
-[...4 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>-1676000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>388000.0</v>
       </c>
-      <c r="BK10"/>
-[...1 lines deleted...]
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>3669000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>3132000.0</v>
       </c>
-      <c r="BO10"/>
-[...1 lines deleted...]
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-2244000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-13274000.0</v>
       </c>
-      <c r="BS10"/>
-[...1 lines deleted...]
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
         <v>7480000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:81">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2832000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-3586000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3401000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2583000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>802000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2412000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6699000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2606000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3338000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-470000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3081000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4340000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-4111000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-5897000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2386000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2714000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-7278000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2806000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-2834000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>5679000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-8265000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-4785000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-9752000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>6297000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-4020000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2408000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2502000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>3339000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-2300000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-5070000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>3447000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2839000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-2684000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-3047000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1267000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4133000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-4056000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1628000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>5993000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>13774000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-11229000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1529000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>8702000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>5490000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-2396000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-5284000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>9091000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>176000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>4372000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>3184000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1336000.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1422000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>1749000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>2015000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>3997000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11">
         <v>517000.0</v>
       </c>
-      <c r="CA11"/>
-      <c r="CB11"/>
       <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:81">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>682000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1579000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1928000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1515000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>814000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1288000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>505000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1830000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4927000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>32555000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1513000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>631000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>31815000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1936000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7653000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2633000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1644000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2396000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1524000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-8951000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2092000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1467000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7450000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-6143000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5530000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2547000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2759000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>46000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>24793000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>3297000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4109000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>36769000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3873000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1416000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2134000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-4090000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2907000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>3645000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>26998000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2937000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>1359000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>511000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-1070000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>658000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1023000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
         <v>296000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>135000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2993000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2437000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1505000.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:81">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>806000.0</v>
       </c>
       <c r="N13">
+        <v>806000.0</v>
+      </c>
+      <c r="O13">
+        <v>806000.0</v>
+      </c>
+      <c r="P13">
         <v>-2033000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2047000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-2388000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-261000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-2762000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1190000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-773000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-243000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-2426000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>48000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1153000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>881000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1345000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>483000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>140000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1211000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-1560000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1615000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-757000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-267000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-1078000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>47000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>439000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-1476000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-412000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-495000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>273000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1984000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-747000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:81">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B14">
+        <v>2988000.0</v>
+      </c>
+      <c r="C14">
+        <v>2797000.0</v>
+      </c>
+      <c r="D14">
         <v>3137000.0</v>
       </c>
-      <c r="C14">
-[...2 lines deleted...]
-      <c r="D14">
+      <c r="E14">
+        <v>3488000.0</v>
+      </c>
+      <c r="F14">
         <v>3761000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3984000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4388000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4542000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4586000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4456000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4339000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4241000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4162000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4173000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>4893000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4408000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>4228000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3958000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4314000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4359000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4349000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4096000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2940000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2807000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3019000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>3253000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2542000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2415000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>2361000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2425000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2125000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2540000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2516000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2581000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2501000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3130000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3390000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2869000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2891000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4048000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4633000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5064000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>5496000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>5740000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6010000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5946000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6002000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6728000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7339000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7132000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6407000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4219000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3417000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3358000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3326000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2924000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2970000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3091000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3983000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>3725000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>3503000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>3590000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3953000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>4377000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3855000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3368000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3469000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>4755000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>4949000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>4812000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>5712000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>4735000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>5403000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>5313000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>5389000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>5716000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>5682000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>6030000.0</v>
       </c>
-      <c r="BZ14"/>
-      <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
     </row>
-    <row r="15" spans="1:81">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
+        <v>151000.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15">
         <v>148000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -30579,876 +31057,898 @@
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>2809000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>112500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4602000.0</v>
       </c>
       <c r="BY15">
         <v>112500000.0</v>
       </c>
       <c r="BZ15">
+        <v>4602000.0</v>
+      </c>
+      <c r="CA15">
+        <v>112500000.0</v>
+      </c>
+      <c r="CB15">
         <v>11180000.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15"/>
       <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:81">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B16">
+        <v>3769000.0</v>
+      </c>
+      <c r="C16">
+        <v>3012000.0</v>
+      </c>
+      <c r="D16">
         <v>2908000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2296000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2782000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2655000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3702000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2073000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2955000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3240000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>4206000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3724000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2724000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5368000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3006000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3848000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3615000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4966000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1540000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3486000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7905000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7319000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7640000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>26805000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>27475000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>27823000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5381000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4454000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>7613000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4694000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6472000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4659000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>9549000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>16207000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>12068000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>22086000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>23456000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>24665000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>22987000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>29421000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>29461000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>32454000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>34050000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>33911000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>32661000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>27965000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>26777000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>27018000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>20050000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>18041000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>39351000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>44697000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>40599000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>43934000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>40013000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>46322000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>50835000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>62766000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>55237000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>69506000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>66333000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>46158000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>43030000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>38641000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>36911000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>39975000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>44925000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>40623000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>35635000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>42366000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>55144000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>70317000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>74672000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>78073000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>57525000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>42731000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>7680000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>7370000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>5795000.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16"/>
       <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:81">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-126000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-149000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>59000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-167000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-102000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-411000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-149000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-74000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>109000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>150000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>43000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-341000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-2000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1008000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>695000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-190000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>127000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-316000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>583000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-154000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>1103000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-1569000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-373000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1827000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-661000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>-665000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-110000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>760000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-539000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>772000.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:81">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B18">
+        <v>4488000.0</v>
+      </c>
+      <c r="C18">
+        <v>6763000.0</v>
+      </c>
+      <c r="D18">
         <v>5694000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>3170000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4841000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>88000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>1583000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2293000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5592000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2355000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2357000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-120000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>3678000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4822000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2766000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4375000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5791000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5127000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-642000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2440000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>9755000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2721000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>671000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>293000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2970000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1355000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>92000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>554000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>7903000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>186000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2779000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1975000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-1032000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5093000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>4168000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1037000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>5658000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>10324000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>4726000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>9080000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>8995000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>10076000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>9072000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>10598000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>15417000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>16644000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>5973000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>12441000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>18968000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>9451000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>6076000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>3677000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>9991000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>18956000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>8273000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>9345000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>9207000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>21934000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>6529000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>15445000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>20681000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>14063000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>11204000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>11593000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>9632000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>10013000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>5530000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>4838000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>3476000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>5969000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>3474000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>12251000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>12074000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>22406000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>15946000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>10018000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>11859000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>14309000.0</v>
       </c>
-      <c r="BZ18"/>
-      <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:81">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-2993000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2025000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2160000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2786000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-3233000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-3471000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-4442000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-5264000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-826000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4388000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4833000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4583000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-4863000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>320000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4091000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3844000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1802000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-6070000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3703000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-3568000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-4131000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>200000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-4288000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-3843000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-4059000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-551000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-3052000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-1000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>500000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AN19">
         <v>-1500000.0</v>
       </c>
-      <c r="AO19"/>
+      <c r="AO19">
+        <v>-1500000.0</v>
+      </c>
       <c r="AP19">
         <v>-1500000.0</v>
       </c>
       <c r="AQ19"/>
-      <c r="AR19"/>
+      <c r="AR19">
+        <v>-1500000.0</v>
+      </c>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1500000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
-[...1 lines deleted...]
-      </c>
+      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19">
+        <v>1706000.0</v>
+      </c>
+      <c r="BB19"/>
+      <c r="BC19">
         <v>485000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>1496000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>2003000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>250000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-986000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:81">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31486,2314 +31986,2372 @@
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:81">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="C21">
-        <v>0.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-3000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1000000.0</v>
       </c>
-      <c r="F21">
-[...2 lines deleted...]
-      <c r="G21">
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>-3000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="N21">
         <v>-3000000.0</v>
       </c>
-      <c r="O21"/>
+      <c r="O21">
+        <v>16000000.0</v>
+      </c>
       <c r="P21">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-3515000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>5000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-17000000.0</v>
       </c>
       <c r="X21">
         <v>-17000000.0</v>
       </c>
       <c r="Y21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AA21">
         <v>27000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>2000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-7000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>496000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-58000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>25000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>8000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-27000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-7000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-8000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-6000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-7000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-1271000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-2625000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-625000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-5625000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2625000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-3625000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-4625000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2375000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>58128000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>26000000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-12000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>4000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>27000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-101000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-1000000.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:81">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22">
+        <v>2597000.0</v>
+      </c>
+      <c r="C22">
+        <v>1532000.0</v>
+      </c>
+      <c r="D22">
         <v>1351000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-4269000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-841000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9351000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1022000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-200000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>943000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-1512000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2148000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1010000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-127000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>460000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2351000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-926000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1450000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1301000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>232000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2434000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-30211000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2671000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1995000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-27322000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1862000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-6550000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3521000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4381000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>3061000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1588000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2946000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>930000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-205000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3503000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>11758000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1058000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1822000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1340000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>5478000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-16841000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>4854000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1111000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-28249000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>6511000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>5678000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>5092000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>6516000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>9493000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>7208000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4395000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-5860000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>7058000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7973000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>7075000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>9013000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>61000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>852000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>115000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>115000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>114000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-6472000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>6587000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>5744000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>6166000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>3688000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3301000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>3855000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>3002000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2776000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3858000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-2851000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>6371000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>7551000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>4285000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1820000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4197000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1613000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>7877000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1363000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>3152000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1934000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>329000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:81">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>-1524000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1673000.0</v>
+      </c>
+      <c r="D23">
         <v>1669000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2256000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-26000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1135000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1808000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3233000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>145000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-4442000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>151000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>8000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6148000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>163000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-4142000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-391000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-6070000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-18098000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4131000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7444000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>29000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-551000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>14000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-504000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2368000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>2000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-11184000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-2930000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-3535000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>403000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>163000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1636000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6003000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1028000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>703000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1451000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2897000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-166000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2759000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5523000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1244000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1887000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-5141000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1653000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>630000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3212000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1232000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>166000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>82000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-666000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-19627000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1590000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2966000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7101000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>8156000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-1349000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>542000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>182000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>11000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>16000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>3000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-20300000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>412000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-21400000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-300000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-354000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-1565000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>80104000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>3971000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-2239000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:81">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>199</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>-1400000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-1400000.0</v>
       </c>
-      <c r="D24"/>
-[...8 lines deleted...]
-      <c r="I24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24">
+        <v>0.0</v>
+      </c>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>4941000.0</v>
       </c>
-      <c r="L24">
-[...2 lines deleted...]
-      <c r="M24"/>
       <c r="N24">
-        <v>320000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="O24"/>
       <c r="P24">
         <v>320000.0</v>
       </c>
-      <c r="Q24"/>
+      <c r="Q24">
+        <v>320000.0</v>
+      </c>
       <c r="R24">
+        <v>320000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24">
         <v>-244000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-3000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2951000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-2951000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-200000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>200000.0</v>
       </c>
-      <c r="Y24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>2683000.0</v>
       </c>
-      <c r="AC24"/>
+      <c r="AC24">
+        <v>2683000.0</v>
+      </c>
       <c r="AD24">
+        <v>2683000.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>17542000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>17542000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>14022000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>3520000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>12947000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-500000.0</v>
       </c>
-      <c r="AJ24">
-[...4 lines deleted...]
-      </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>-1500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2429000.0</v>
       </c>
       <c r="AO24">
         <v>2429000.0</v>
       </c>
       <c r="AP24">
-        <v>0.0</v>
+        <v>2429000.0</v>
       </c>
       <c r="AQ24">
-        <v>0.0</v>
+        <v>2429000.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
         <v>-277000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-26724000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>12259000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-12259000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1706000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>485000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-8304000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-21000000.0</v>
       </c>
-      <c r="BD24">
-[...4 lines deleted...]
-      </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24">
-        <v>6000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK24"/>
       <c r="BL24">
-        <v>-6000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="BM24"/>
       <c r="BN24">
-        <v>1234000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="BO24"/>
       <c r="BP24">
-        <v>-3924000.0</v>
+        <v>1234000.0</v>
       </c>
       <c r="BQ24"/>
       <c r="BR24">
-        <v>26923000.0</v>
+        <v>-3924000.0</v>
       </c>
       <c r="BS24"/>
       <c r="BT24">
+        <v>26923000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>-26923000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-23000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-15000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>41409000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24"/>
       <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:81">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>-156000.0</v>
+      </c>
+      <c r="C25">
+        <v>314000.0</v>
+      </c>
+      <c r="D25">
         <v>2383000.0</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="E25">
+        <v>9577000.0</v>
+      </c>
+      <c r="F25">
         <v>73000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7372000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1907000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>75000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-132000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>302000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-38000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-430000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-68000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-135000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-454000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1746000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-645000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-118000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-153000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2596000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>30914000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-2476000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>37000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>31662000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-163000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>9239000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>37000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>36000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>574000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>37000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>262000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>246000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1055000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-4590000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-6651000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2706000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>81000.0</v>
       </c>
       <c r="AL25">
         <v>81000.0</v>
       </c>
       <c r="AM25">
+        <v>81000.0</v>
+      </c>
+      <c r="AN25">
+        <v>81000.0</v>
+      </c>
+      <c r="AO25">
         <v>24702000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>158000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>643000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>34907000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AS25">
         <v>104000.0</v>
       </c>
       <c r="AT25">
+        <v>105000.0</v>
+      </c>
+      <c r="AU25">
+        <v>104000.0</v>
+      </c>
+      <c r="AV25">
         <v>127000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>137000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>137000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>138000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>15082000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>110000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>109000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>108000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>4000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>9409000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>10283000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>8943000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>10571000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>9944000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>9183000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>878000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>601000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-150000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>92000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-191000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-492000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-172000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-320000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-360000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>10014000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1932000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>272000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>2542000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>127000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1036000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1052000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>920000.0</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:81">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B26">
+        <v>-1065000.0</v>
+      </c>
+      <c r="C26">
+        <v>-4673000.0</v>
+      </c>
+      <c r="D26">
         <v>-6808000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-2256000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1769000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2135000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1874000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-175000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-22000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1611000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-26000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-821000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-3470000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-8816000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-3771000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-4142000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-4071000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-11701000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-6060000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-7057000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2258000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-3012000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2870000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1073000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-3608000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-2991000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-1295000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-1587000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-518000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-1023000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-1295000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-813000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-237000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-325000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-59000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-16000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-17000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-1092000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-3482000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-3806000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-8983000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-16169000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-8821000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-8301000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-12677000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-10248000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-6194000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-8474000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-11732000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-7926000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-20874000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-22702000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-7272000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-6067000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-11400000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-22787000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-21931000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-12525000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7454000.0</v>
       </c>
       <c r="BH26">
         <v>11943000.0</v>
       </c>
       <c r="BI26">
+        <v>-7454000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>11943000.0</v>
+      </c>
+      <c r="BK26">
         <v>-12114000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:81">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B27">
+        <v>928000.0</v>
+      </c>
+      <c r="C27">
+        <v>1151000.0</v>
+      </c>
+      <c r="D27">
         <v>974000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1284000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1535000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1092000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1945000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1814000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2160000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2144000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2194000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2168000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2667000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2887000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2331000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2497000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2456000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2235000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2089000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2154000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2302000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1758000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1391000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1525000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1615000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1796000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>1569000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1057000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>1620000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1458000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1244000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1273000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1580000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2509000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2333000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1687000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2086000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2502000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2395000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2327000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2806000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>3617000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2695000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2410000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2577000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2503000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1612000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1739000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1801000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2346000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1868000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2051000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2174000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2038000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1509000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1606000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1491000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1524000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1290000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1237000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1177000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>972000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>896000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>895000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>972000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>826000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>683000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1309000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1623000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1475000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>5590000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-1109000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1109000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>1296000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-3932000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>-102000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-156000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>346000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:81">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>-3529000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1673000.0</v>
+      </c>
+      <c r="D28">
         <v>-5082000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-2256000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4714000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1135000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>46000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-3175000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-5877000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1389000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1875000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-3821000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-6322000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7184000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-3608000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-4142000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-7462000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1701000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1060000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5057000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6258000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-3012000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-19870000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-1073000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3608000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>24009000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>705000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3587000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-7518000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2023000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-799000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2813000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-19237000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-4325000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-27059000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-2016000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-7017000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-8689000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-9319000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-9118000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-10980000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-14796000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-8743000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-9475000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-10405000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-16039000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-6060000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-6576000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-15113000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-3664000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>33005000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>12951000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-14642000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-14855000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-6168000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>4379000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-20849000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-14191000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-20627000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-6864000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1034000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-13070000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-7844000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>25951000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-4758000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-15118000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-289000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-284000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-10297000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-20300000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-18800000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-21351000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-294000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-2751000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1601000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>24804000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-11631000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-12739000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>27964000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28"/>
       <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:81">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>6098000.0</v>
+      </c>
+      <c r="C29">
+        <v>8411000.0</v>
+      </c>
+      <c r="D29">
         <v>7225000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>4763000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6866000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2248000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4369000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5526000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>9063000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2087000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7621000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5647000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8066000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7349000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>9238000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10230000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>9218000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2958000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6325000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>12874000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6424000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4239000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4424000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>7087000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2933000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>3935000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>4613000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11137000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3238000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>6228000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>393000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1379000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>6918000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>7230000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>3467000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>9193000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>14519000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>7964000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>12035000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>12182000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>12395000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>11440000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>12380000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>17869000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>19120000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>7899000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>14279000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>21345000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>12020000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>7861000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>6089000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>12750000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>21945000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>10144000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>10322000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>10828000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>23367000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>8986000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>17269000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>23446000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>14793000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>12416000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>12487000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>10581000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>11584000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>6438000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>5448000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>4100000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>6815000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>4402000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>13144000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>13468000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>23162000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>16943000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>10992000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>12778000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>14940000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>40969000.0</v>
       </c>
-      <c r="CA29"/>
-      <c r="CB29"/>
       <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:81">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>-1812000.0</v>
+      </c>
+      <c r="C30">
+        <v>-6634000.0</v>
+      </c>
+      <c r="D30">
         <v>-1531000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2993000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2025000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2160000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2786000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-3233000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-3471000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-4442000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5264000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-826000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4388000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-4833000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-4583000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4863000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4119000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4091000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-3844000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5687000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-6070000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-3703000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3568000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4131000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3917000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-4288000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-3843000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-4059000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-551000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-3052000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3449000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2368000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>11611000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1695000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>9885000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2930000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-3535000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-4195000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-4738000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-2955000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-3187000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>110000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-2368000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1782000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2452000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2476000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-1926000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1838000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2654000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-29293000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-48129000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-14671000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-1053000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2504000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-10175000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-19974000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1371000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-2419000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-2457000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-6262000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-2015000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>120000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>113000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-38690000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-7787000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-64000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-1496000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-626000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-3048000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1654000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>911000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>6426000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-17022000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-656000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-398000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-774000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-942000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-646000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>