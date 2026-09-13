--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1300,88 +1306,92 @@
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5213000.0</v>
+      </c>
       <c r="C7">
         <v>5213000.0</v>
       </c>
       <c r="D7">
         <v>5994000.0</v>
       </c>
       <c r="E7">
         <v>5977000.0</v>
       </c>
       <c r="F7">
         <v>1780000.0</v>
       </c>
       <c r="G7">
         <v>2295000.0</v>
       </c>
       <c r="H7">
         <v>2494000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>72000.0</v>
+      </c>
       <c r="C8">
         <v>71000.0</v>
       </c>
       <c r="D8">
         <v>70000.0</v>
       </c>
       <c r="E8">
         <v>70000.0</v>
       </c>
       <c r="F8">
         <v>67000.0</v>
       </c>
       <c r="G8">
         <v>67000.0</v>
       </c>
       <c r="H8">
         <v>62000.0</v>
       </c>
       <c r="I8">
         <v>62000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2286,51 +2296,51 @@
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-5506000.0</v>
+        <v>-4607000.0</v>
       </c>
       <c r="C28">
         <v>-6371000.0</v>
       </c>
       <c r="D28">
         <v>-15462000.0</v>
       </c>
       <c r="E28">
         <v>-27621000.0</v>
       </c>
       <c r="F28">
         <v>-12761000.0</v>
       </c>
       <c r="G28">
         <v>-12859000.0</v>
       </c>
       <c r="H28">
         <v>-8719000.0</v>
       </c>
       <c r="I28">
         <v>-27278000.0</v>
       </c>
       <c r="J28">
         <v>-40823000.0</v>
       </c>
@@ -2350,51 +2360,53 @@
         <v>-6866000.0</v>
       </c>
       <c r="P28">
         <v>-3419000.0</v>
       </c>
       <c r="Q28">
         <v>-6340000.0</v>
       </c>
       <c r="R28">
         <v>-8884000.0</v>
       </c>
       <c r="S28">
         <v>-18928000.0</v>
       </c>
       <c r="T28">
         <v>-29145000.0</v>
       </c>
       <c r="U28">
         <v>-33073000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>40179000.0</v>
+      </c>
       <c r="C29">
         <v>61309000.0</v>
       </c>
       <c r="D29">
         <v>61877000.0</v>
       </c>
       <c r="E29">
         <v>97540000.0</v>
       </c>
       <c r="F29">
         <v>55330000.0</v>
       </c>
       <c r="G29">
         <v>88854000.0</v>
       </c>
       <c r="H29">
         <v>49400000.0</v>
       </c>
       <c r="I29">
         <v>56565000.0</v>
       </c>
       <c r="J29">
         <v>82297000.0</v>
       </c>
       <c r="K29"/>
@@ -2505,51 +2517,53 @@
       <c r="L31">
         <v>43681000.0</v>
       </c>
       <c r="M31">
         <v>44290000.0</v>
       </c>
       <c r="N31">
         <v>43050000.0</v>
       </c>
       <c r="O31">
         <v>46232000.0</v>
       </c>
       <c r="P31">
         <v>38859000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>12988000.0</v>
+      </c>
       <c r="C32">
         <v>30193000.0</v>
       </c>
       <c r="D32">
         <v>24555000.0</v>
       </c>
       <c r="E32">
         <v>54007000.0</v>
       </c>
       <c r="F32">
         <v>36295000.0</v>
       </c>
       <c r="G32">
         <v>74056000.0</v>
       </c>
       <c r="H32">
         <v>37850000.0</v>
       </c>
       <c r="I32">
         <v>45326000.0</v>
       </c>
       <c r="J32">
         <v>71275000.0</v>
       </c>
       <c r="K32"/>
@@ -2611,51 +2625,53 @@
         <v>19830000.0</v>
       </c>
       <c r="P33">
         <v>15322000.0</v>
       </c>
       <c r="Q33">
         <v>16158000.0</v>
       </c>
       <c r="R33">
         <v>3255000.0</v>
       </c>
       <c r="S33">
         <v>7559000.0</v>
       </c>
       <c r="T33">
         <v>1599000.0</v>
       </c>
       <c r="U33">
         <v>1835000.0</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>63000.0</v>
+      </c>
       <c r="C34">
         <v>56000.0</v>
       </c>
       <c r="D34">
         <v>106000.0</v>
       </c>
       <c r="E34">
         <v>76000.0</v>
       </c>
       <c r="F34">
         <v>1780000.0</v>
       </c>
       <c r="G34">
         <v>2295000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
@@ -3212,51 +3228,53 @@
       <c r="N44">
         <v>50000.0</v>
       </c>
       <c r="O44">
         <v>50000.0</v>
       </c>
       <c r="P44">
         <v>50000.0</v>
       </c>
       <c r="Q44">
         <v>50000.0</v>
       </c>
       <c r="R44">
         <v>50000.0</v>
       </c>
       <c r="S44">
         <v>50000.0</v>
       </c>
       <c r="T44"/>
       <c r="U44"/>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>12210000.0</v>
+      </c>
       <c r="C45">
         <v>11967000.0</v>
       </c>
       <c r="D45">
         <v>15282000.0</v>
       </c>
       <c r="E45">
         <v>7110000.0</v>
       </c>
       <c r="F45">
         <v>14230000.0</v>
       </c>
       <c r="G45">
         <v>3272000.0</v>
       </c>
       <c r="H45">
         <v>3650000.0</v>
       </c>
       <c r="I45">
         <v>3955000.0</v>
       </c>
       <c r="J45">
         <v>4236000.0</v>
       </c>
       <c r="K45">
@@ -3537,51 +3555,51 @@
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>3947000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>4314000.0</v>
+        <v>5213000.0</v>
       </c>
       <c r="C51">
         <v>5994000.0</v>
       </c>
       <c r="D51">
         <v>5994000.0</v>
       </c>
       <c r="E51">
         <v>5977000.0</v>
       </c>
       <c r="F51">
         <v>1028000.0</v>
       </c>
       <c r="G51">
         <v>6837000.0</v>
       </c>
       <c r="H51">
         <v>2494000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
@@ -4175,527 +4193,540 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ62"/>
+  <dimension ref="A1:CB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>1570000.0</v>
+      </c>
+      <c r="C2">
+        <v>6004000.0</v>
+      </c>
+      <c r="D2">
         <v>501000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5595000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2986000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5922000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4337000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5220000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4963000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3400000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6090000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5739000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4533000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4168000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>5050000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7251000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6519000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9825000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3982000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3513000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3725000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2325000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2164000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1823000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1447000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1725000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1609000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1937000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2660000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2337000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1092000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1576000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1695000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1464000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1914000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2071000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1731000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1398000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1523000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1487000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1490000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>775000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1657000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1814000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1387000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1473000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1379000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1868000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1653000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1325000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1560000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1482000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1405000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>937000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1143000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>842000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>651000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1629000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>952000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1631000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1532000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1652000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1519000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1279000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>819000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1010000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1044000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>767000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>978000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>780000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>937000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>825000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>488000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BW2"/>
+      <c r="BX2">
         <v>464000.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2"/>
       <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2">
         <v>382000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4732,52 +4763,54 @@
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4814,314 +4847,318 @@
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-1809000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1742000.0</v>
+      </c>
+      <c r="D5">
         <v>-1421000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-1397000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-946000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2315000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2983000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1261000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-2858000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-2967000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-2564000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-3836000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2853000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3487000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4363000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6936000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3869000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1117000.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5"/>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-10357000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-10007000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-10169000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-9802000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-9495000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9141000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-8606000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8250000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7892000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7522000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-7186000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-6873000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6493000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-6286000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5995000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-5709000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5432000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5145000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-4945000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4833000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4498000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4227000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-3938000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3663000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-3451000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3261000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3077000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2853000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-2631000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2449000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2256000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-2094000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1936000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2372000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2220000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-2071000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1928000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-1789000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-1624000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-1468000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-1315000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1180000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-1045000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-903000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-750000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-597000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-457000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-322000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-192000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-67000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-4395000.0</v>
       </c>
-      <c r="BU5"/>
-      <c r="BV5">
+      <c r="BW5"/>
+      <c r="BX5">
         <v>-3949000.0</v>
       </c>
-      <c r="BW5"/>
-      <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5162,266 +5199,286 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
         <v>26</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4779000.0</v>
+      </c>
       <c r="C7">
+        <v>5004000.0</v>
+      </c>
+      <c r="D7">
+        <v>5213000.0</v>
+      </c>
+      <c r="E7">
         <v>5418000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>5617000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5003000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5213000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5418000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5617000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5812000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5994000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6170000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6066000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5901000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5977000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>6051000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6120000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6267000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1780000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2685000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3128000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2325000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2295000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2712000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>2512000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2346000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2494000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>2739000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2953000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>3079000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>73000.0</v>
+      </c>
       <c r="C8">
         <v>72000.0</v>
       </c>
       <c r="D8">
         <v>72000.0</v>
       </c>
       <c r="E8">
         <v>72000.0</v>
       </c>
       <c r="F8">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="G8">
-        <v>71000.0</v>
+        <v>72000.0</v>
       </c>
       <c r="H8">
         <v>71000.0</v>
       </c>
       <c r="I8">
         <v>71000.0</v>
       </c>
       <c r="J8">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="K8">
-        <v>70000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="L8">
         <v>70000.0</v>
       </c>
       <c r="M8">
         <v>70000.0</v>
       </c>
       <c r="N8">
         <v>70000.0</v>
       </c>
       <c r="O8">
         <v>70000.0</v>
       </c>
       <c r="P8">
         <v>70000.0</v>
       </c>
       <c r="Q8">
+        <v>70000.0</v>
+      </c>
+      <c r="R8">
+        <v>70000.0</v>
+      </c>
+      <c r="S8">
         <v>68000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>67000.0</v>
       </c>
       <c r="T8">
         <v>67000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>67000.0</v>
+      </c>
+      <c r="V8">
+        <v>67000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5434,460 +5491,470 @@
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>371893000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>369925000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>367692000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>361055000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>357509000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>296364000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>261324000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>260585000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>260071000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>256200000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>255024000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>232544000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>192298000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>190303000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>188103000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>185811000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>184611000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>164119000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>162428000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>160643000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>159160000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>157540000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>155793000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>142461000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>141123000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>122152000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>120985000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>120017000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>79426000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>78379000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>77439000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>76599000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>62886000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>61853000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>60222000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>43756000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>43342000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>42735000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>41498000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>42320000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>41360000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>40346000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>39869000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>38140000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>37322000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>36552000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>34511000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>33448000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>35203000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>6932000.0</v>
+      </c>
+      <c r="C10">
+        <v>8818000.0</v>
+      </c>
+      <c r="D10">
         <v>9820000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>9101000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>10109000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8902000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>12365000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>25560000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>30598000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>36414000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>21456000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>32335000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>26825000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>32301000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>33598000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>40355000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>47051000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3228000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>13789000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>25155000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>21358000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4705000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19696000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>45461000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>11934000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10250000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11213000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>16414000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>33166000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>24275000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>27278000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>33775000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>35071000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>48449000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>40823000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>25599000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>34242000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>13135000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>11638000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>24647000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>9557000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8066000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3160000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>11452000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4047000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>5064000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>6122000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2704000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3272000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>3055000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3811000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5079000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>8305000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9630000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>6866000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>8669000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>7473000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8547000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3419000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2119000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>4710000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>7423000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>6340000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>7261000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>7825000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>12257000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>8884000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>10685000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>11586000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>21910000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>18928000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>44538000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>33065000.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>29145000.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>33073000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5924,430 +5991,438 @@
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>8755000.0</v>
+      </c>
+      <c r="C12">
+        <v>9963000.0</v>
+      </c>
+      <c r="D12">
         <v>12866000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>12562000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>16088000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>21567000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>28730000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>33686000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>41461000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>48925000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>27182000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>33331000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>34542000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>43025000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>52542000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>56357000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>68390000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>19186000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>33326000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>44192000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>60950000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>70501000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>77728000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>62655000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>30493000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>30570000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>36817000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>41335000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>49958000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>37468000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>43656000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>49415000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>56784000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>63668000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>67738000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>60887000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>67755000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>56185000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>56134000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>54466000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>31935000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>33850000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>36187000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>43037000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>34046000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>37095000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>38323000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>21785000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>24115000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>31175000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>29662000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>33014000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>34497000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>33250000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>32269000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>30428000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>33998000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>30875000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>25663000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>26533000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>4710000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>28844000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>34781000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>42807000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>46582000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>47146000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>42786000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>41445000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>43401000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>38135000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>40168000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>49458000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>36914000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BW12"/>
+      <c r="BX12">
         <v>32713000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="C13">
         <v>22000.0</v>
       </c>
       <c r="D13">
         <v>22000.0</v>
       </c>
       <c r="E13">
         <v>22000.0</v>
       </c>
       <c r="F13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="G13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="H13">
         <v>21000.0</v>
       </c>
       <c r="I13">
         <v>21000.0</v>
       </c>
       <c r="J13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="K13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="L13">
         <v>20000.0</v>
       </c>
       <c r="M13">
         <v>20000.0</v>
       </c>
       <c r="N13">
         <v>20000.0</v>
       </c>
       <c r="O13">
         <v>20000.0</v>
       </c>
       <c r="P13">
         <v>20000.0</v>
       </c>
       <c r="Q13">
+        <v>20000.0</v>
+      </c>
+      <c r="R13">
+        <v>20000.0</v>
+      </c>
+      <c r="S13">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="T13">
         <v>17000.0</v>
       </c>
       <c r="U13">
         <v>17000.0</v>
       </c>
       <c r="V13">
         <v>17000.0</v>
       </c>
       <c r="W13">
+        <v>17000.0</v>
+      </c>
+      <c r="X13">
+        <v>17000.0</v>
+      </c>
+      <c r="Y13">
         <v>15000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>13000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AB13">
         <v>12000.0</v>
       </c>
       <c r="AC13">
         <v>12000.0</v>
       </c>
       <c r="AD13">
         <v>12000.0</v>
       </c>
       <c r="AE13">
         <v>12000.0</v>
       </c>
       <c r="AF13">
         <v>12000.0</v>
       </c>
       <c r="AG13">
         <v>12000.0</v>
       </c>
       <c r="AH13">
         <v>12000.0</v>
       </c>
       <c r="AI13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AJ13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AK13">
         <v>11000.0</v>
       </c>
       <c r="AL13">
         <v>11000.0</v>
       </c>
       <c r="AM13">
         <v>11000.0</v>
       </c>
       <c r="AN13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AO13">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AP13">
         <v>9000.0</v>
       </c>
       <c r="AQ13">
         <v>9000.0</v>
       </c>
       <c r="AR13">
         <v>9000.0</v>
       </c>
       <c r="AS13">
         <v>9000.0</v>
       </c>
       <c r="AT13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AU13">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AV13">
         <v>8000.0</v>
       </c>
       <c r="AW13">
         <v>8000.0</v>
       </c>
       <c r="AX13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AY13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AZ13">
         <v>7000.0</v>
       </c>
       <c r="BA13">
         <v>7000.0</v>
       </c>
       <c r="BB13">
         <v>7000.0</v>
       </c>
       <c r="BC13">
         <v>7000.0</v>
       </c>
       <c r="BD13">
         <v>7000.0</v>
       </c>
       <c r="BE13">
         <v>7000.0</v>
       </c>
       <c r="BF13">
         <v>7000.0</v>
       </c>
       <c r="BG13">
         <v>7000.0</v>
       </c>
@@ -6365,425 +6440,433 @@
       </c>
       <c r="BL13">
         <v>7000.0</v>
       </c>
       <c r="BM13">
         <v>7000.0</v>
       </c>
       <c r="BN13">
         <v>7000.0</v>
       </c>
       <c r="BO13">
         <v>7000.0</v>
       </c>
       <c r="BP13">
         <v>7000.0</v>
       </c>
       <c r="BQ13">
         <v>7000.0</v>
       </c>
       <c r="BR13">
         <v>7000.0</v>
       </c>
       <c r="BS13">
         <v>7000.0</v>
       </c>
-      <c r="BT13"/>
-      <c r="BU13"/>
+      <c r="BT13">
+        <v>7000.0</v>
+      </c>
+      <c r="BU13">
+        <v>7000.0</v>
+      </c>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>22268000.0</v>
+      </c>
+      <c r="C14">
+        <v>22008000.0</v>
+      </c>
+      <c r="D14">
         <v>21809000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>21614000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>21608000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>21521000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>21480000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>21435000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>21392000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>20730000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>20369000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>20217000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>20162000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>20093000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>19921000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>19721000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>19539000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>17344000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>16565000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>16520000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>16430000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16333000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>15222000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>12241000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12108000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12037000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>11967000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11924000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11665000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11487000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11443000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>11394000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>11337000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11266000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>11046000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>10797000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10266000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10161000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10111000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>9506000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>8587000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8533000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>8485000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>8309000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>8029000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7960000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>7453000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>7176000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>7113000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>6913000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>6860000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>7090000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>7058000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>6838000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>6984000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>6993000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>7140000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>6738000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>7344000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>7245000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>7505000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>6864000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>7098000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>7097000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>7387000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>7096000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>7134000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7158000.0</v>
       </c>
       <c r="BR14">
         <v>7158000.0</v>
       </c>
       <c r="BS14">
-        <v>7143000.0</v>
+        <v>7158000.0</v>
       </c>
       <c r="BT14">
-        <v>7143000.0</v>
+        <v>7158000.0</v>
       </c>
       <c r="BU14">
         <v>7143000.0</v>
       </c>
       <c r="BV14">
         <v>7143000.0</v>
       </c>
       <c r="BW14">
         <v>7143000.0</v>
       </c>
       <c r="BX14">
         <v>7143000.0</v>
       </c>
       <c r="BY14">
         <v>7143000.0</v>
       </c>
-      <c r="BZ14"/>
+      <c r="BZ14">
+        <v>7143000.0</v>
+      </c>
+      <c r="CA14">
+        <v>7143000.0</v>
+      </c>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>20000.0</v>
       </c>
       <c r="O15">
         <v>20000.0</v>
       </c>
       <c r="P15">
         <v>20000.0</v>
       </c>
       <c r="Q15">
+        <v>20000.0</v>
+      </c>
+      <c r="R15">
+        <v>20000.0</v>
+      </c>
+      <c r="S15">
         <v>18000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="T15">
         <v>17000.0</v>
       </c>
       <c r="U15">
         <v>17000.0</v>
       </c>
       <c r="V15">
         <v>17000.0</v>
       </c>
       <c r="W15">
+        <v>17000.0</v>
+      </c>
+      <c r="X15">
+        <v>17000.0</v>
+      </c>
+      <c r="Y15">
         <v>15000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>13000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AB15">
         <v>12000.0</v>
       </c>
       <c r="AC15">
         <v>12000.0</v>
       </c>
       <c r="AD15">
         <v>12000.0</v>
       </c>
       <c r="AE15">
         <v>12000.0</v>
       </c>
       <c r="AF15">
         <v>12000.0</v>
       </c>
       <c r="AG15">
         <v>12000.0</v>
       </c>
       <c r="AH15">
         <v>12000.0</v>
       </c>
       <c r="AI15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AJ15">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="AK15">
         <v>11000.0</v>
       </c>
       <c r="AL15">
         <v>11000.0</v>
       </c>
       <c r="AM15">
         <v>11000.0</v>
       </c>
       <c r="AN15">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AO15">
-        <v>9000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="AP15">
         <v>9000.0</v>
       </c>
       <c r="AQ15">
         <v>9000.0</v>
       </c>
       <c r="AR15">
         <v>9000.0</v>
       </c>
       <c r="AS15">
         <v>9000.0</v>
       </c>
       <c r="AT15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AU15">
-        <v>8000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="AV15">
         <v>8000.0</v>
       </c>
       <c r="AW15">
         <v>8000.0</v>
       </c>
       <c r="AX15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AY15">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="AZ15">
         <v>7000.0</v>
       </c>
       <c r="BA15">
         <v>7000.0</v>
       </c>
       <c r="BB15">
         <v>7000.0</v>
       </c>
       <c r="BC15">
         <v>7000.0</v>
       </c>
       <c r="BD15">
         <v>7000.0</v>
       </c>
       <c r="BE15">
         <v>7000.0</v>
       </c>
       <c r="BF15">
         <v>7000.0</v>
       </c>
       <c r="BG15">
         <v>7000.0</v>
       </c>
@@ -6801,442 +6884,452 @@
       </c>
       <c r="BL15">
         <v>7000.0</v>
       </c>
       <c r="BM15">
         <v>7000.0</v>
       </c>
       <c r="BN15">
         <v>7000.0</v>
       </c>
       <c r="BO15">
         <v>7000.0</v>
       </c>
       <c r="BP15">
         <v>7000.0</v>
       </c>
       <c r="BQ15">
         <v>7000.0</v>
       </c>
       <c r="BR15">
         <v>7000.0</v>
       </c>
       <c r="BS15">
         <v>7000.0</v>
       </c>
-      <c r="BT15"/>
-      <c r="BU15"/>
+      <c r="BT15">
+        <v>7000.0</v>
+      </c>
+      <c r="BU15">
+        <v>7000.0</v>
+      </c>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>4613000.0</v>
+      </c>
+      <c r="C16">
+        <v>4227000.0</v>
+      </c>
+      <c r="D16">
         <v>3993000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3842000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3951000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4711000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4020000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3409000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4806000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5256000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5853000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>7315000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8101000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3264000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4145000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4727000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3581000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4315000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2989000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2146000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2659000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2943000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3002000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2098000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2678000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3015000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3172000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2391000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2824000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3226000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1846000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2410000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2839000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3124000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1717000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2121000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>2448000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2923000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1605000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>2158000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>2609000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3023000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1642000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2290000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>2984000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3660000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1853000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2210000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2690000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4218000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2784000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3155000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3347000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2512000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2156000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2338000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2580000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2660000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1928000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2154000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2324000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2562000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>2139000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1972000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>2108000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>2318000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1716000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1907000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1960000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2418000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>2403000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>2831000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>2734000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-      <c r="AU17">
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17">
         <v>5447000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>4942000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4519000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>3949000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>3217000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>2188000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>3673000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>3589000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>2145000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>2229000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>1929000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>2634000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>2361000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>2275000.0</v>
       </c>
-      <c r="BI17"/>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...2 lines deleted...]
-      <c r="AF18">
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
         <v>22000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>32000.0</v>
       </c>
-      <c r="AH18">
-[...4 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
@@ -7268,70 +7361,76 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7368,108 +7467,110 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
+        <v>8937000.0</v>
+      </c>
+      <c r="C20">
+        <v>8923000.0</v>
+      </c>
+      <c r="D20">
         <v>9056000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>9060000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>9207000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>8754000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>8532000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>9030000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>8587000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>8576000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>8641000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>8323000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>8568000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>8435000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>8229000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>6401000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>6325000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>6412000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1114000.0</v>
       </c>
       <c r="T20">
         <v>1114000.0</v>
       </c>
       <c r="U20">
         <v>1114000.0</v>
       </c>
       <c r="V20">
         <v>1114000.0</v>
       </c>
       <c r="W20">
         <v>1114000.0</v>
       </c>
       <c r="X20">
         <v>1114000.0</v>
       </c>
       <c r="Y20">
         <v>1114000.0</v>
       </c>
       <c r="Z20">
         <v>1114000.0</v>
       </c>
       <c r="AA20">
         <v>1114000.0</v>
       </c>
@@ -7533,755 +7634,771 @@
       <c r="AU20">
         <v>1114000.0</v>
       </c>
       <c r="AV20">
         <v>1114000.0</v>
       </c>
       <c r="AW20">
         <v>1114000.0</v>
       </c>
       <c r="AX20">
         <v>1114000.0</v>
       </c>
       <c r="AY20">
         <v>1114000.0</v>
       </c>
       <c r="AZ20">
         <v>1114000.0</v>
       </c>
       <c r="BA20">
         <v>1114000.0</v>
       </c>
       <c r="BB20">
         <v>1114000.0</v>
       </c>
       <c r="BC20">
-        <v>0.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="BD20">
-        <v>0.0</v>
+        <v>1114000.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>13766000.0</v>
+      </c>
+      <c r="C21">
+        <v>15244000.0</v>
+      </c>
+      <c r="D21">
         <v>17045000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>18765000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>20595000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>21162000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>22191000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>24834000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>25261000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>26720000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>28458000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>28977000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>31421000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>32396000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>33170000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>34032000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>37984000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>41833000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>6611000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6614000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6606000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>6609000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>6612000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6604000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6611000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6629000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6670000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6723000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6699000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6649000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6649000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>6602000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>6558000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>6478000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>6381000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>6369000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>6416000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>6399000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>6422000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>6459000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>6469000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6563000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>6613000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>6723000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>6728000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>6692000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>6720000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>6836000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>6750000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>6740000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>6709000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>6700000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>6689000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>6683000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>6721000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>3570000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3361000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3215000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>2808000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>2661000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>2439000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>2288000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>2174000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>2090000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>1826000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>1536000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>1302000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>1088000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>892000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>641000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>456000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>187000.0</v>
       </c>
-      <c r="BT21"/>
-      <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22"/>
-      <c r="Q22"/>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
       <c r="R22"/>
-      <c r="S22">
-[...4 lines deleted...]
-      </c>
+      <c r="S22"/>
+      <c r="T22"/>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>1.0</v>
+      </c>
       <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
       <c r="AF22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
-[...4 lines deleted...]
-      </c>
       <c r="AL22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>1.0</v>
       </c>
       <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AS22">
         <v>1.0</v>
       </c>
       <c r="AT22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU22">
         <v>1.0</v>
       </c>
       <c r="AV22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>1.0</v>
       </c>
       <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>2275000.0</v>
       </c>
-      <c r="BI22"/>
-      <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>45843000.0</v>
+      </c>
+      <c r="C23">
+        <v>48510000.0</v>
+      </c>
+      <c r="D23">
         <v>52958000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>55435000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>60746000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>66520000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>75766000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>85024000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>93370000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>99719000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>80552000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>88842000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>98322000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>101026000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>113777000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>119921000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>132754000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>93499000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>64876000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>71952000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>80548000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>90148000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>97028000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>81505000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>49590000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>50453000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>57388000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>63586000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>70839000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>57959000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>61787000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>67153000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>74752000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>81365000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>88370000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>82161000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>85167000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>73170000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>78736000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>82163000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>46886000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>50566000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>56364000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>59587000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>50573000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>54271000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>57416000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>48839000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>50589000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>53871000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>57197000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>58503000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>59517000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>59185000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>57331000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>55273000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>54386000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>54425000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>45793000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>44239000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>45511000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>41875000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>55765000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>53946000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>54008000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>54372000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>50483000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>50372000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>51542000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>51501000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>52441000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>55262000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>43239000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>38451000.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
+      <c r="CA23"/>
+      <c r="CB23"/>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>280000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1118000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1957000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2795000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24">
         <v>2749000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>2900000.0</v>
       </c>
-      <c r="AD24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -8317,307 +8434,317 @@
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
+        <v>0.0</v>
+      </c>
+      <c r="BI24">
         <v>479000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>508000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>280000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1118000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1957000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2795000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
         <v>479000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>508000.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
-[...4 lines deleted...]
-      </c>
+      <c r="N26"/>
+      <c r="O26"/>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>5709000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>8292000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>8298000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>157000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>159000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>1497000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>4392000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>11842000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2046000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>2999000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>749000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>2951000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3744000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1107000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>5302000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>5097000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>7584000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>7387000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>6787000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>12652000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>9522000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>13130000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>8130000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>5882000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>7150000.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8654,353 +8781,367 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-5506000.0</v>
+        <v>-2153000.0</v>
       </c>
       <c r="C28">
+        <v>-4745000.0</v>
+      </c>
+      <c r="D28">
+        <v>-4607000.0</v>
+      </c>
+      <c r="E28">
         <v>-4552000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4492000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-3090000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-6371000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-19389000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-24255000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-29902000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-14880000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-26165000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-20759000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-26400000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-27621000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-34304000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-40931000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4089000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-12761000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-23208000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-14152000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2651000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-12196000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-37815000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-4144000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-7350000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-8719000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-13675000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-30213000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-21196000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-27278000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-33775000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-35071000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-48449000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-40823000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-25599000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-34242000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-13135000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-11638000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-24647000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-9557000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-8066000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-3160000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-11452000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-4047000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-5064000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-6122000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2704000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-3272000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-3055000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-3811000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-5079000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-8305000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-9630000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-6866000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-8669000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-7473000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-8547000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-3419000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2119000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-4710000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-7423000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-6340000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-7261000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-7825000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-12257000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-8884000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-10685000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-11586000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-21910000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-18928000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-44538000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-33065000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>-29145000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
         <v>48</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>29262000.0</v>
+      </c>
       <c r="C29">
+        <v>34016000.0</v>
+      </c>
+      <c r="D29">
+        <v>40179000.0</v>
+      </c>
+      <c r="E29">
         <v>41337000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>46433000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>49967000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>61309000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>70110000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>77118000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>84421000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>61877000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>68833000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>78588000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>86609000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>97540000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>100778000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>115229000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>71473000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>55330000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>62835000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>70283000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>81822000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>88854000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>74176000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>42267000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>42693000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9008,533 +9149,549 @@
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>6462000.0</v>
+      </c>
+      <c r="C30">
+        <v>7092000.0</v>
+      </c>
+      <c r="D30">
         <v>6513000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6321000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6358000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6471000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6412000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6965000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>8071000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5215000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5813000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7042000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11981000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4826000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5427000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7800000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>5870000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5934000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>8369000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4110000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4590000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4141000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3907000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3022000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3576000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3959000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4021000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3570000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4239000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3727000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3888000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2957000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3843000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3790000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6404000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7030000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3897000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3804000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5078000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2521000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2477000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2296000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>4616000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2687000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3020000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3620000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4545000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3851000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3691000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4036000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>5838000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5117000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>4519000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>4444000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>4216000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3630000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2543000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2470000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>3502000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>3420000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>2846000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>2725000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>3481000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3101000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2393000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2850000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3570000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3027000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>2709000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2029000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3839000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>3579000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>4204000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>3752000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>78588000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>45778000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>97540000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>60345000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>70920000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>23228000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>47605000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>55107000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>57472000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>69020000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>76063000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>61405000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>29502000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>34950000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>41616000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>47954000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>54539000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>42030000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>48802000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>55078000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>61981000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>68479000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>74802000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>69851000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>72706000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>60695000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>65748000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>70499000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>35094000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>39236000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>43681000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>48034000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>38785000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>41800000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>44290000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>36877000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>38534000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>41447000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>43050000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>45968000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>46613000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>45803000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>46232000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>47383000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>46553000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>45492000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>38859000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>37490000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>38828000.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
         <v>51</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>5378000.0</v>
+      </c>
       <c r="C32">
+        <v>8812000.0</v>
+      </c>
+      <c r="D32">
+        <v>12988000.0</v>
+      </c>
+      <c r="E32">
         <v>12319000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>15685000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>19479000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>30193000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>35412000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>42686000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>48586000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>24555000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>31429000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>37705000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>43985000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>54007000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>57502000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>67785000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>14419000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>36295000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>44470000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>55167000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>65870000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>74056000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>60410000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>29158000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>31283000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9542,898 +9699,922 @@
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
     </row>
-    <row r="33" spans="1:78">
+    <row r="33" spans="1:80">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>28134000.0</v>
+      </c>
+      <c r="C33">
+        <v>29467000.0</v>
+      </c>
+      <c r="D33">
         <v>31618000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>33679000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>35636000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>35599000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>36435000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>40230000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>40189000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>41945000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>43472000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>43891000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>47354000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>48718000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>49636000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>49473000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>53839000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>63890000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>20865000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>21100000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>13203000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>13528000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>13196000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>13432000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>13426000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>13806000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>14094000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>15799000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>14502000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>14738000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12328000.0</v>
       </c>
       <c r="AF33">
         <v>12143000.0</v>
       </c>
       <c r="AG33">
+        <v>12328000.0</v>
+      </c>
+      <c r="AH33">
+        <v>12143000.0</v>
+      </c>
+      <c r="AI33">
         <v>12019000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>12057000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>12067000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>11657000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>11556000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>15829000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>23252000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>11039000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>13024000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>14074000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>11001000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>10932000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>11038000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>11937000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>19662000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>19694000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>16292000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>20039000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>18865000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>19195000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>20403000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>19830000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>19882000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>16683000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>19946000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>15322000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>12800000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>13700000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>9494000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>16158000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>7055000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>4015000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>3636000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>3255000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>4899000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>4512000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>10395000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>7559000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1650000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1722000.0</v>
       </c>
-      <c r="BU33"/>
-      <c r="BV33">
+      <c r="BW33"/>
+      <c r="BX33">
         <v>1599000.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
     </row>
-    <row r="34" spans="1:78">
+    <row r="34" spans="1:80">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>125000.0</v>
+      </c>
       <c r="C34">
+        <v>140000.0</v>
+      </c>
+      <c r="D34">
+        <v>63000.0</v>
+      </c>
+      <c r="E34">
         <v>62000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>59000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>58000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>56000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>64000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>90000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>80000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>106000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>267000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>355000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6044000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>76000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>6147000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>225000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>6786000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1780000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2685000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>3128000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2325000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>2295000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>2712000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>2512000.0</v>
       </c>
-      <c r="Y34"/>
-      <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
         <v>2953000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>3079000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
     </row>
-    <row r="35" spans="1:78">
+    <row r="35" spans="1:80">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>3941000.0</v>
+      </c>
+      <c r="C35">
+        <v>4213000.0</v>
+      </c>
+      <c r="D35">
         <v>4377000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4611000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4838000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5061000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>5269000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>5482000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>5707000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>5892000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6100000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6437000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>6421000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>6044000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6053000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6147000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6345000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6786000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1780000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2685000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3128000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2605000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3413000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4669000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5307000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2346000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2494000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>2739000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2953000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>3079000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>854000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>887000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>944000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>941000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>985000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>989000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1029000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1066000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>956000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>949000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>511000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>219000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>226000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>210000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>219000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>158000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>203000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>241000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>278000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>505000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>496000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>405000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>491000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>507000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>673000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>397000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>419000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>441000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>464000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>479000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>508000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>510000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>525000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>163000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>168000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>82000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>99000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>134000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>189000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>213000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>257000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>281000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>242000.0</v>
       </c>
-      <c r="BU35"/>
-      <c r="BV35">
+      <c r="BW35"/>
+      <c r="BX35">
         <v>215000.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
     </row>
-    <row r="36" spans="1:78">
+    <row r="36" spans="1:80">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>1561000.0</v>
+      </c>
+      <c r="C36">
+        <v>1190000.0</v>
+      </c>
+      <c r="D36">
         <v>1175000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1277000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1334000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1213000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1013000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1453000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1238000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1274000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>786000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>827000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1388000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1309000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1127000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1198000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1172000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1268000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>673000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>683000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>691000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>827000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>405000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>442000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>312000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>378000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2660000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2871000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3057000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>3167000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>425000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>516000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>403000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>324000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>326000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>311000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>281000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>276000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>331000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>394000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>302000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>314000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>338000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>312000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>304000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>337000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>378000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>410000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>486000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>486000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>570000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>265000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>212000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>165000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>166000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>188000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>214000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>272000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>355000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>428000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>6414000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>408000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>462000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>465000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>450000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>416000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>430000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>544000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>372000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>341000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>147000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>167000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>382000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36">
+      <c r="BW36"/>
+      <c r="BX36">
         <v>372000.0</v>
       </c>
-      <c r="BW36"/>
-      <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
     </row>
-    <row r="37" spans="1:78">
+    <row r="37" spans="1:80">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -10474,1162 +10655,1188 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
     </row>
-    <row r="38" spans="1:78">
+    <row r="38" spans="1:80">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>1127000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1198000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1172000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1268000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1973000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2112000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>691000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2502000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>2198000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>442000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>312000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>378000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>397000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>495000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>568000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>569000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>425000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>516000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>403000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>324000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>7821000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>7794000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>7811000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>7789000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>12259000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>19809000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>7885000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>10037000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>11064000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>8149000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>8146000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>8143000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>8961000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>16758000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>17036000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>13966000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>17644000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>16393000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>17787000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>19022000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>18377000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>18555000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>15326000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>18546000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>13927000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>11332000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>12322000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>8152000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>14828000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>6135000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>3067000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>2604000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>2141000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>3719000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>3351000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>9185000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>6347000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>354000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>382000.0</v>
       </c>
-      <c r="BU38"/>
-      <c r="BV38">
+      <c r="BW38"/>
+      <c r="BX38">
         <v>372000.0</v>
       </c>
-      <c r="BW38"/>
-      <c r="BX38"/>
       <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38">
         <v>363000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:78">
+    <row r="39" spans="1:80">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>2492000.0</v>
+      </c>
+      <c r="C39">
+        <v>1988000.0</v>
+      </c>
+      <c r="D39">
         <v>1961000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2873000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2664000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2883000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4189000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4143000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3649000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3802000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4085000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4578000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>4445000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4457000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6172000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6291000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4655000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>4489000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>2316000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2550000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1805000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1978000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2197000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2396000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2095000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2118000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2456000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2882000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2140000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2026000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2100000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>2453000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1982000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1888000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2171000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>2177000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>1858000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>1625000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1695000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>1924000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>1435000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>1396000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>1487000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>2862000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>2575000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>2518000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>2611000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>3541000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>3089000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>2368000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>1658000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>1507000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>1306000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>1088000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>1016000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>1333000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>1162000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>1134000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1306000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>1486000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>21980000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>812000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1345000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>983000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>1018000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>740000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>872000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1001000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>920000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>942000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>875000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>575000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>399000.0</v>
       </c>
-      <c r="BU39"/>
-      <c r="BV39">
+      <c r="BW39"/>
+      <c r="BX39">
         <v>387000.0</v>
       </c>
-      <c r="BW39"/>
-      <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39"/>
+      <c r="CB39">
         <v>309000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:78">
+    <row r="40" spans="1:80">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>5317000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>2959000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>5595000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1650000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>6731000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5118000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>11193000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>726000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>700000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>582000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>468000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>629000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>891000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>939000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>968000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1030000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>10875000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>745000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>2146000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2659000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>2943000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3002000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>2098000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2678000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>624000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>663000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>678000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>2660000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2337000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1092000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1576000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1695000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1464000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1914000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>2071000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1731000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1398000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1523000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1487000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1490000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>775000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>2797000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>1432000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>2071000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2826000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1379000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1868000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1653000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1325000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1560000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1482000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1405000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>937000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1143000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>842000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>651000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>1629000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>952000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1631000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1532000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>1652000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>1519000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1279000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>819000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>1010000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>1407000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>1157000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>1353000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>1162000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>1365000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>4385000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>592000.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BW40"/>
+      <c r="BX40">
         <v>199000.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40"/>
       <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40"/>
+      <c r="CB40">
         <v>2389000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:78">
+    <row r="41" spans="1:80">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>76000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>96000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>225000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>519000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>752000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1461000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1716000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>731000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>523000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>765000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>398000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>70000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>59000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>146000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>204000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>179000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>854000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>887000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>944000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>941000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>985000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>989000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>1029000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1066000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>956000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>949000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>511000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>219000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>226000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>210000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>219000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>158000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>203000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>241000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>278000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>505000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>496000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>405000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>491000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>507000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>673000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>397000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>419000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>441000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>464000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>479000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>508000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>510000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>525000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>163000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>168000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>82000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>99000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>134000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>189000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>213000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>257000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>281000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>242000.0</v>
       </c>
-      <c r="BU41"/>
-      <c r="BV41">
+      <c r="BW41"/>
+      <c r="BX41">
         <v>215000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41"/>
       <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41">
         <v>294000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:78">
+    <row r="42" spans="1:80">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>433215000.0</v>
+      </c>
+      <c r="C42">
+        <v>425789000.0</v>
+      </c>
+      <c r="D42">
         <v>424665000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>421592000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>418085000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>414768000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>415049000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>413480000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>411331000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>409473000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>376189000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>373844000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>371893000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>369925000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>367692000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>361055000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>357509000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>296364000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>261324000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>260585000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>260071000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>256200000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>255024000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>232544000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>192298000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>190303000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>188103000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>185811000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>193217000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>172369000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>170320000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>168165000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>166346000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>164413000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>162286000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>148747000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>147118000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>127861000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>126417000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>125162000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>84371000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>83212000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>81937000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>80826000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>66824000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>65516000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>63673000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>47017000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>46419000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>45588000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>44129000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>44769000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>43616000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>42440000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>41805000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>38140000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>37322000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>38623000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>34511000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>33448000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>35203000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>34901000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>49609000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>51569000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>50793000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>50020000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>49283000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>49406000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>49447000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>48842000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>48268000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>47736000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>39086000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BW42"/>
+      <c r="BX42">
         <v>34839000.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
     </row>
-    <row r="43" spans="1:78">
+    <row r="43" spans="1:80">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11666,71 +11873,69 @@
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
     </row>
-    <row r="44" spans="1:78">
+    <row r="44" spans="1:80">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...4 lines deleted...]
-      </c>
+      <c r="L44"/>
+      <c r="M44"/>
       <c r="N44">
         <v>50000.0</v>
       </c>
       <c r="O44">
         <v>50000.0</v>
       </c>
       <c r="P44">
         <v>50000.0</v>
       </c>
       <c r="Q44">
         <v>50000.0</v>
       </c>
       <c r="R44">
         <v>50000.0</v>
       </c>
       <c r="S44">
         <v>50000.0</v>
       </c>
       <c r="T44">
         <v>50000.0</v>
       </c>
       <c r="U44">
         <v>50000.0</v>
       </c>
       <c r="V44">
@@ -11861,1795 +12066,1839 @@
       </c>
       <c r="BL44">
         <v>50000.0</v>
       </c>
       <c r="BM44">
         <v>50000.0</v>
       </c>
       <c r="BN44">
         <v>50000.0</v>
       </c>
       <c r="BO44">
         <v>50000.0</v>
       </c>
       <c r="BP44">
         <v>50000.0</v>
       </c>
       <c r="BQ44">
         <v>50000.0</v>
       </c>
       <c r="BR44">
         <v>50000.0</v>
       </c>
       <c r="BS44">
         <v>50000.0</v>
       </c>
-      <c r="BT44"/>
-      <c r="BU44"/>
+      <c r="BT44">
+        <v>50000.0</v>
+      </c>
+      <c r="BU44">
+        <v>50000.0</v>
+      </c>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
     </row>
-    <row r="45" spans="1:78">
+    <row r="45" spans="1:80">
       <c r="A45" t="s">
         <v>64</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>11974000.0</v>
+      </c>
       <c r="C45">
+        <v>12069000.0</v>
+      </c>
+      <c r="D45">
+        <v>12210000.0</v>
+      </c>
+      <c r="E45">
         <v>12278000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>12057000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>11887000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>11967000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>12028000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>12035000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>15180000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>15282000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5764000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1775000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>6578000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>7110000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>20018000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>3082000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>3144000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>3272000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>3361000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>3359000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>3539000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>3650000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>3594000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>3632000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>3808000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>3955000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>4096000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>4068000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>4103000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>4236000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>4273000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>3846000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>3767000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>3570000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>3443000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>3154000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>2987000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>3010000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>2852000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>2786000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>2895000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>2976000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>2904000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>2658000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>2326000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>2395000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>2472000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1408000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1381000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1453000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1327000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1357000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1400000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1395000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1468000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1378000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1342000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1330000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>920000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>948000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>1032000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>1114000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>1180000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>1161000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>1210000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>1212000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>1296000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>1340000.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BW45"/>
+      <c r="BX45">
         <v>1227000.0</v>
       </c>
-      <c r="BW45"/>
-      <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
     </row>
-    <row r="46" spans="1:78">
+    <row r="46" spans="1:80">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>3870000.0</v>
+      </c>
+      <c r="C46">
+        <v>4110000.0</v>
+      </c>
+      <c r="D46">
         <v>4342000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>4577000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>4500000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>4470000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>4699000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4913000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5103000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5375000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5587000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5764000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5977000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6578000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7110000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>7842000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>8358000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>8668000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>4175000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>4391000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>4635000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>4819000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5065000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>5272000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>5389000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>5685000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>3650000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>3594000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>3632000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>3808000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>3955000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>4096000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>4068000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>4103000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>4236000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>4273000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>3846000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>3767000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>3570000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3443000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>3154000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>2987000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>3010000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>2852000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>2786000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2895000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2976000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2904000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2658000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2326000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2395000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2472000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1408000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1381000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1453000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1327000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1357000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1400000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1395000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1468000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1378000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1342000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1330000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>920000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>948000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1032000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1114000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1180000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1161000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1210000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>1212000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1296000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>1340000.0</v>
       </c>
-      <c r="BU46"/>
-      <c r="BV46">
+      <c r="BW46"/>
+      <c r="BX46">
         <v>1227000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
     </row>
-    <row r="47" spans="1:78">
+    <row r="47" spans="1:80">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>1775000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2024000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2390000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2633000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2882000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2922000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2875000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2962000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>4635000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>3144000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>3272000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>3361000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>3359000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>3539000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3650000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>3594000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>3632000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>3808000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>3955000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>4096000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>4068000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>4103000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>4236000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>4273000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>3846000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3767000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3570000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>3443000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3154000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>2987000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>3010000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2852000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2786000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2895000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2976000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2904000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2658000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2326000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>2395000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>2472000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1408000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1381000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1453000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1327000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1357000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1400000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1395000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1468000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1378000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1342000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1330000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>920000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>948000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1032000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1114000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1180000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1161000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1210000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>1212000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>1296000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>1340000.0</v>
       </c>
-      <c r="BU47"/>
-      <c r="BV47">
+      <c r="BW47"/>
+      <c r="BX47">
         <v>1227000.0</v>
       </c>
-      <c r="BW47"/>
-      <c r="BX47"/>
       <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47">
         <v>1472000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:78">
+    <row r="48" spans="1:80">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>-402167000.0</v>
+      </c>
+      <c r="C48">
+        <v>-390053000.0</v>
+      </c>
+      <c r="D48">
         <v>-383087000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-378880000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-370728000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-362508000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-350778000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-342130000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-331376000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-322106000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-311768000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-301195000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-290472000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-279849000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-265809000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-253361000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-238431000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-223792000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-206011000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-197767000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-194896000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-179474000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-171252000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-163436000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-155084000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-147623000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-138715000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-130032000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-122271000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-114338000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-105875000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-97861000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-89519000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-81481000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-73508000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-65138000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-60898000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-53955000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-47712000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-41956000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-36758000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-31475000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-26040000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-20737000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-16268000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-12256000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-8106000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>1063000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>3048000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>6558000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>9368000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>11455000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>13049000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>13247000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>13077000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>12806000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>12585000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>12148000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>7149000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>6696000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>6057000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>2431000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>1493000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-1261000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>199000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1095000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-2681000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-2098000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-1411000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-733000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>76000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>400000.0</v>
       </c>
-      <c r="BT48"/>
-      <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
+      <c r="CA48"/>
+      <c r="CB48"/>
     </row>
-    <row r="49" spans="1:78">
+    <row r="49" spans="1:80">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-290472000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-279849000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-265809000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-253361000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-238431000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-223792000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-206011000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-197767000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-194896000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-179474000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-171252000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-163436000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-155084000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-147623000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-138715000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-130032000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-122271000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-114338000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-105875000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-97861000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-89519000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-81481000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-73508000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-65138000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-60898000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-53955000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-47712000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-41956000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-36758000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-31475000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-26040000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-20737000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-16268000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-12256000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-8106000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>1063000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>3048000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>6558000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>9368000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>11455000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>13049000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>13247000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>13077000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>12806000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>12585000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>12148000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>7149000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>6696000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>6057000.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
     </row>
-    <row r="50" spans="1:78">
+    <row r="50" spans="1:80">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
         <v>5091000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>4799000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>3947000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>3096000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>2245000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>692000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>693000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
     </row>
-    <row r="51" spans="1:78">
+    <row r="51" spans="1:80">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
-        <v>4314000.0</v>
+        <v>4779000.0</v>
       </c>
       <c r="C51">
+        <v>4073000.0</v>
+      </c>
+      <c r="D51">
+        <v>5213000.0</v>
+      </c>
+      <c r="E51">
         <v>4549000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>5617000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5812000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5994000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6171000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6343000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6512000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6576000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6170000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6066000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>5901000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>5977000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>6051000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>6120000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>7317000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1028000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1947000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>7206000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>7356000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>7500000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>7646000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>7790000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2900000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2494000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>2739000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>2953000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>3079000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
     </row>
-    <row r="52" spans="1:78">
+    <row r="52" spans="1:80">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
-        <v>899000.0</v>
+        <v>963000.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
+        <v>899000.0</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52">
         <v>838000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>809000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>781000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>753000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>726000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>700000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>582000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>468000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>629000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>891000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>939000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>968000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1030000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1050000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="T52"/>
+      <c r="U52">
         <v>723000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>5794000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>5482000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4610000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3742000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2881000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>624000.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-      <c r="AB52">
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52">
         <v>2660000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2337000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>1092000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>1576000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>1695000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1464000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>1914000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2071000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>1731000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>1398000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>1523000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1487000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1490000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>775000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>2797000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1432000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>2071000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>2826000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1379000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1868000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1653000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>1325000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1560000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>1482000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>1405000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>193000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>1143000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>33000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>363000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>611000.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
     </row>
-    <row r="53" spans="1:78">
+    <row r="53" spans="1:80">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53">
+        <v>1823000.0</v>
+      </c>
+      <c r="C53">
+        <v>1145000.0</v>
+      </c>
+      <c r="D53">
         <v>3046000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>3461000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>5979000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>12665000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>16365000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>8126000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>10863000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>12511000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>5726000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>996000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>7717000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>10724000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>18944000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>16002000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>21339000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>15958000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>19537000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>19037000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>39592000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>65796000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>58032000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>17194000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>18559000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>20320000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>25604000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>24921000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>16792000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>13193000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>16378000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>15640000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>21713000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>15219000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>26915000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>35288000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>33513000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>43050000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>44496000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>29819000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>22378000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>25784000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>33027000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>31585000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>29999000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>32031000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>32201000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>19081000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>20843000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>28120000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>25851000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>27935000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>26192000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>23620000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>25403000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>21759000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>26525000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>22328000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>22244000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>24414000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>23003000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>21421000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>28441000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>35546000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>38757000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>34889000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>33902000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>30760000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>31815000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>16225000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>21240000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>4920000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>3849000.0</v>
       </c>
-      <c r="BU53"/>
-      <c r="BV53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>3568000.0</v>
       </c>
-      <c r="BW53"/>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
     </row>
-    <row r="54" spans="1:78">
+    <row r="54" spans="1:80">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -13690,1018 +13939,1044 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
     </row>
-    <row r="55" spans="1:78">
+    <row r="55" spans="1:80">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>45843000.0</v>
+      </c>
+      <c r="C55">
+        <v>48510000.0</v>
+      </c>
+      <c r="D55">
         <v>52958000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>55435000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>60746000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>66520000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>75766000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>85024000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>93370000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>99719000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>80552000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>88842000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>98322000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>101026000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>113777000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>119921000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>132754000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>93499000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>64876000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>71952000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>80548000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>90148000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>97028000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>81505000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>49590000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>50453000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>57388000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>63586000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>70839000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>57959000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>61787000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>67153000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>74752000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>81365000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>88370000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>82161000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>85167000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>73170000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>78736000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>82163000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>46886000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>50566000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>56364000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>59587000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>50573000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>54271000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>57416000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>48839000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>50589000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>53871000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>57197000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>58503000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>59517000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>59185000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>57331000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>55273000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>54386000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>54425000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>45793000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>44239000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>45511000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>41875000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>55765000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>53946000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>54008000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>54372000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>50483000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>50372000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>51542000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>51501000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>52441000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>55262000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>43239000.0</v>
       </c>
-      <c r="BU55"/>
-      <c r="BV55">
+      <c r="BW55"/>
+      <c r="BX55">
         <v>38451000.0</v>
       </c>
-      <c r="BW55"/>
-      <c r="BX55"/>
       <c r="BY55"/>
-      <c r="BZ55">
+      <c r="BZ55"/>
+      <c r="CA55"/>
+      <c r="CB55">
         <v>37658000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:78">
+    <row r="56" spans="1:80">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>17709000.0</v>
+      </c>
+      <c r="C56">
+        <v>19043000.0</v>
+      </c>
+      <c r="D56">
         <v>21340000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>21756000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>25110000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>30921000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>39331000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>44794000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>53181000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>57942000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>37080000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>44951000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>50968000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>52308000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>64141000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>70448000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>78915000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>29609000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>44011000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>50852000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>67345000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>76620000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>83832000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>68073000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>36164000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>36647000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>43294000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>47787000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>56337000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>43221000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>49644000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>54825000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>62609000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>69346000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>76313000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>70094000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>73510000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>61614000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>62907000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>58911000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>35847000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>37542000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>42290000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>48586000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>39641000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>43233000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>45479000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>29177000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>30895000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>37579000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>37158000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>39638000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>40322000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>38782000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>37501000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>35391000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>37703000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>34479000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>30471000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>31439000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>31811000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>32381000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>39607000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>46891000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>49993000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>50736000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>47228000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>45473000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>47030000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>41106000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>44882000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>53612000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>41517000.0</v>
       </c>
-      <c r="BU56"/>
-      <c r="BV56">
+      <c r="BW56"/>
+      <c r="BX56">
         <v>36852000.0</v>
       </c>
-      <c r="BW56"/>
-      <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
     </row>
-    <row r="57" spans="1:78">
+    <row r="57" spans="1:80">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>12463000.0</v>
+      </c>
+      <c r="C57">
+        <v>10231000.0</v>
+      </c>
+      <c r="D57">
         <v>8352000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>9437000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>9425000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>11442000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>9138000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>9382000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>10495000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>9356000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>12525000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>13522000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>13263000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8323000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>10134000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>12946000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>11130000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>15190000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7716000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6382000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>12178000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10750000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>9776000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>7663000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>7006000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>5364000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>5444000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>5006000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>5484000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>5037000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4318000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3422000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4105000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4303000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>5038000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3788000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3852000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3846000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>4446000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3092000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3648000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3384000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>4680000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>3456000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>3677000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>4457000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>5039000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>3721000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3863000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>4015000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>5778000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>4266000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>4560000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>5028000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>3655000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>3873000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>4003000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>5227000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>3612000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>3559000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>3686000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>3976000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>4081000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>3418000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>2791000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>3118000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>3725000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>2873000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>3260000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>3122000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>3783000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>6788000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>3911000.0</v>
       </c>
-      <c r="BU57"/>
-      <c r="BV57">
+      <c r="BW57"/>
+      <c r="BX57">
         <v>3397000.0</v>
       </c>
-      <c r="BW57"/>
-      <c r="BX57"/>
       <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57">
         <v>2771000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:78">
+    <row r="58" spans="1:80">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>16404000.0</v>
+      </c>
+      <c r="C58">
+        <v>14444000.0</v>
+      </c>
+      <c r="D58">
         <v>12729000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>14048000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>14263000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>16503000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>14407000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>14864000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>16202000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>15248000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>18625000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>19959000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>19684000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>14367000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>16187000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>19093000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>17475000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>21976000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9496000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>9067000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>15306000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>13355000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>13189000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>12332000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>12313000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>7710000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>7938000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>7745000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8437000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>8116000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5172000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>4309000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5049000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>5244000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>6023000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>4777000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>4881000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>4912000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>5402000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>4041000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>4159000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>3603000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>4906000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>3666000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>3896000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4615000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>5242000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>3962000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>4141000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4520000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>6274000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>4671000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>5051000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>5535000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>4328000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>4270000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>4422000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>5668000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>4076000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>4038000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>4194000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>4486000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>4606000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>3581000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>2959000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>3200000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>3824000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>3007000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>3449000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>3335000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>4040000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>7069000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>4153000.0</v>
       </c>
-      <c r="BU58"/>
-      <c r="BV58">
+      <c r="BW58"/>
+      <c r="BX58">
         <v>3612000.0</v>
       </c>
-      <c r="BW58"/>
-      <c r="BX58"/>
       <c r="BY58"/>
-      <c r="BZ58">
+      <c r="BZ58"/>
+      <c r="CA58"/>
+      <c r="CB58">
         <v>3065000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:78">
+    <row r="59" spans="1:80">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -14742,336 +15017,344 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
     </row>
-    <row r="60" spans="1:78">
+    <row r="60" spans="1:80">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>29312000.0</v>
+      </c>
+      <c r="C60">
+        <v>34066000.0</v>
+      </c>
+      <c r="D60">
         <v>40229000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>41387000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>46483000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>50017000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>61359000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>70160000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>77168000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>84471000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>61927000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>68883000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>78638000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>86659000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>97590000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>100828000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>115279000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>71523000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>55380000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>62885000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>65242000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>76793000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>83839000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>69173000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>37277000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>42743000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>49450000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>55841000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>62402000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>49843000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>56615000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>62844000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>69703000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>76121000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>82347000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>77384000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>80286000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>68258000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>73334000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>78122000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>42727000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>46963000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>51458000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>55921000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>46677000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>49656000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>52174000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>44877000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>46448000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>49351000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>50923000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>53832000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>54466000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>53650000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>53003000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>51003000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>49964000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>48757000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>41717000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>40201000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>41317000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>37389000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>51159000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>50365000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>51049000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>51172000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>46659000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>47365000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>48093000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>48166000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>48401000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>48193000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>39086000.0</v>
       </c>
-      <c r="BU60"/>
-      <c r="BV60">
+      <c r="BW60"/>
+      <c r="BX60">
         <v>34839000.0</v>
       </c>
-      <c r="BW60"/>
-      <c r="BX60"/>
       <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60"/>
+      <c r="CB60">
         <v>34593000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:78">
+    <row r="61" spans="1:80">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -15112,70 +15395,76 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
     </row>
-    <row r="62" spans="1:78">
+    <row r="62" spans="1:80">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15212,50 +15501,52 @@
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15332,54 +15623,54 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B2">
-        <v>13017000.0</v>
+        <v>15698000.0</v>
       </c>
       <c r="C2">
         <v>14179000.0</v>
       </c>
       <c r="D2">
         <v>14686000.0</v>
       </c>
       <c r="E2">
         <v>14874000.0</v>
       </c>
       <c r="F2">
         <v>8777000.0</v>
       </c>
       <c r="G2">
         <v>7934000.0</v>
       </c>
       <c r="H2">
         <v>8036000.0</v>
       </c>
       <c r="I2">
         <v>8426000.0</v>
       </c>
       <c r="J2">
         <v>8558000.0</v>
       </c>
@@ -15397,51 +15688,51 @@
       </c>
       <c r="O2">
         <v>6508000.0</v>
       </c>
       <c r="P2">
         <v>6937000.0</v>
       </c>
       <c r="Q2">
         <v>6700000.0</v>
       </c>
       <c r="R2">
         <v>6301000.0</v>
       </c>
       <c r="S2">
         <v>6026000.0</v>
       </c>
       <c r="T2">
         <v>4032000.0</v>
       </c>
       <c r="U2">
         <v>3769000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B3">
         <v>8289999.0</v>
       </c>
       <c r="C3">
         <v>7595000.0</v>
       </c>
       <c r="D3">
         <v>8128000.0</v>
       </c>
       <c r="E3">
         <v>8579000.0</v>
       </c>
       <c r="F3">
         <v>2048000.0</v>
       </c>
       <c r="G3">
         <v>2772000.0</v>
       </c>
       <c r="H3">
         <v>2207000.0</v>
       </c>
       <c r="I3">
         <v>2143000.0</v>
       </c>
@@ -15462,79 +15753,79 @@
       </c>
       <c r="O3">
         <v>985000.0</v>
       </c>
       <c r="P3">
         <v>737000.0</v>
       </c>
       <c r="Q3">
         <v>644000.0</v>
       </c>
       <c r="R3">
         <v>589000.0</v>
       </c>
       <c r="S3">
         <v>766000.0</v>
       </c>
       <c r="T3">
         <v>612000.0</v>
       </c>
       <c r="U3">
         <v>616000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B5">
-        <v>-40319999.0</v>
+        <v>-32459999.0</v>
       </c>
       <c r="C5">
         <v>-40757000.0</v>
       </c>
       <c r="D5">
         <v>-47273000.0</v>
       </c>
       <c r="E5">
         <v>-59634000.0</v>
       </c>
       <c r="F5">
         <v>-32366000.0</v>
       </c>
       <c r="G5">
         <v>-32813000.0</v>
       </c>
       <c r="H5">
         <v>-33731000.0</v>
       </c>
       <c r="I5">
         <v>-33597000.0</v>
       </c>
       <c r="J5">
         <v>-26565000.0</v>
       </c>
@@ -15552,54 +15843,54 @@
       </c>
       <c r="O5">
         <v>13609000.0</v>
       </c>
       <c r="P5">
         <v>5652000.0</v>
       </c>
       <c r="Q5">
         <v>6151000.0</v>
       </c>
       <c r="R5">
         <v>-2565000.0</v>
       </c>
       <c r="S5">
         <v>479000.0</v>
       </c>
       <c r="T5">
         <v>-1310000.0</v>
       </c>
       <c r="U5">
         <v>-3908000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B6">
-        <v>-32030000.0</v>
+        <v>-24170000.0</v>
       </c>
       <c r="C6">
         <v>-33162000.0</v>
       </c>
       <c r="D6">
         <v>-39145000.0</v>
       </c>
       <c r="E6">
         <v>-51055000.0</v>
       </c>
       <c r="F6">
         <v>-30318000.0</v>
       </c>
       <c r="G6">
         <v>-30041000.0</v>
       </c>
       <c r="H6">
         <v>-31524000.0</v>
       </c>
       <c r="I6">
         <v>-31454000.0</v>
       </c>
       <c r="J6">
         <v>-24139000.0</v>
       </c>
@@ -15617,106 +15908,106 @@
       </c>
       <c r="O6">
         <v>14594000.0</v>
       </c>
       <c r="P6">
         <v>6389000.0</v>
       </c>
       <c r="Q6">
         <v>6795000.0</v>
       </c>
       <c r="R6">
         <v>-1976000.0</v>
       </c>
       <c r="S6">
         <v>1245000.0</v>
       </c>
       <c r="T6">
         <v>-698000.0</v>
       </c>
       <c r="U6">
         <v>-3292000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-10529000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B9">
-        <v>20896000.0</v>
+        <v>18215000.0</v>
       </c>
       <c r="C9">
         <v>24239000.0</v>
       </c>
       <c r="D9">
         <v>20165000.0</v>
       </c>
       <c r="E9">
         <v>15323000.0</v>
       </c>
       <c r="F9">
         <v>17743000.0</v>
       </c>
       <c r="G9">
         <v>16056000.0</v>
       </c>
       <c r="H9">
         <v>14951000.0</v>
       </c>
       <c r="I9">
         <v>12766000.0</v>
       </c>
       <c r="J9">
         <v>16655000.0</v>
       </c>
@@ -15734,54 +16025,54 @@
       </c>
       <c r="O9">
         <v>37867000.0</v>
       </c>
       <c r="P9">
         <v>29102000.0</v>
       </c>
       <c r="Q9">
         <v>24450000.0</v>
       </c>
       <c r="R9">
         <v>12770000.0</v>
       </c>
       <c r="S9">
         <v>13756000.0</v>
       </c>
       <c r="T9">
         <v>8993000.0</v>
       </c>
       <c r="U9">
         <v>7302000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B10">
-        <v>-32278000.0</v>
+        <v>-32460000.0</v>
       </c>
       <c r="C10">
         <v>-38966000.0</v>
       </c>
       <c r="D10">
         <v>-45755000.0</v>
       </c>
       <c r="E10">
         <v>-59701000.0</v>
       </c>
       <c r="F10">
         <v>-34743000.0</v>
       </c>
       <c r="G10">
         <v>-32536000.0</v>
       </c>
       <c r="H10">
         <v>-32819000.0</v>
       </c>
       <c r="I10">
         <v>-32467000.0</v>
       </c>
       <c r="J10">
         <v>-25977000.0</v>
       </c>
@@ -15799,51 +16090,51 @@
       </c>
       <c r="O10">
         <v>13666000.0</v>
       </c>
       <c r="P10">
         <v>3870000.0</v>
       </c>
       <c r="Q10">
         <v>4216000.0</v>
       </c>
       <c r="R10">
         <v>-2734000.0</v>
       </c>
       <c r="S10">
         <v>1512000.0</v>
       </c>
       <c r="T10">
         <v>77000.0</v>
       </c>
       <c r="U10">
         <v>-2666000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B11">
         <v>-151000.0</v>
       </c>
       <c r="C11">
         <v>44000.0</v>
       </c>
       <c r="D11">
         <v>204000.0</v>
       </c>
       <c r="E11">
         <v>97000.0</v>
       </c>
       <c r="F11">
         <v>16000.0</v>
       </c>
       <c r="G11">
         <v>1000.0</v>
       </c>
       <c r="H11">
         <v>21000.0</v>
       </c>
       <c r="I11">
         <v>39000.0</v>
       </c>
@@ -15864,51 +16155,51 @@
       </c>
       <c r="O11">
         <v>5394000.0</v>
       </c>
       <c r="P11">
         <v>-1786000.0</v>
       </c>
       <c r="Q11">
         <v>42000.0</v>
       </c>
       <c r="R11">
         <v>23000.0</v>
       </c>
       <c r="S11">
         <v>21000.0</v>
       </c>
       <c r="T11">
         <v>22000.0</v>
       </c>
       <c r="U11">
         <v>21000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>982000.0</v>
       </c>
       <c r="F12">
         <v>10217000.0</v>
       </c>
       <c r="G12">
         <v>277000.0</v>
       </c>
       <c r="H12">
         <v>912000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
@@ -15923,107 +16214,109 @@
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>152</v>
+      </c>
+      <c r="B13">
+        <v>681000.0</v>
+      </c>
       <c r="C13">
         <v>1818000.0</v>
       </c>
       <c r="D13">
         <v>1680000.0</v>
       </c>
       <c r="E13">
         <v>744000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B15">
         <v>-32309000.0</v>
       </c>
       <c r="C15">
         <v>-39010000.0</v>
       </c>
       <c r="D15">
         <v>-45959000.0</v>
       </c>
       <c r="E15">
         <v>-59798000.0</v>
       </c>
       <c r="F15">
         <v>-34759000.0</v>
       </c>
       <c r="G15">
         <v>-32537000.0</v>
       </c>
       <c r="H15">
         <v>-32840000.0</v>
       </c>
       <c r="I15">
         <v>-32506000.0</v>
       </c>
@@ -16044,51 +16337,51 @@
       </c>
       <c r="O15">
         <v>8272000.0</v>
       </c>
       <c r="P15">
         <v>5656000.0</v>
       </c>
       <c r="Q15">
         <v>4174000.0</v>
       </c>
       <c r="R15">
         <v>-2757000.0</v>
       </c>
       <c r="S15">
         <v>1491000.0</v>
       </c>
       <c r="T15">
         <v>55000.0</v>
       </c>
       <c r="U15">
         <v>-2687000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-59798000.0</v>
       </c>
       <c r="F16">
         <v>-34759000.0</v>
       </c>
       <c r="G16">
         <v>-43980000.0</v>
       </c>
       <c r="H16">
         <v>-32840000.0</v>
       </c>
       <c r="I16">
         <v>-32506000.0</v>
       </c>
       <c r="J16">
         <v>-25771000.0</v>
       </c>
       <c r="K16">
         <v>-21672000.0</v>
       </c>
@@ -16099,212 +16392,216 @@
         <v>-15820000.0</v>
       </c>
       <c r="N16">
         <v>-507000.0</v>
       </c>
       <c r="O16">
         <v>8272000.0</v>
       </c>
       <c r="P16">
         <v>5656000.0</v>
       </c>
       <c r="Q16">
         <v>4174000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>1491000.0</v>
       </c>
       <c r="T16">
         <v>55000.0</v>
       </c>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>156</v>
+      </c>
+      <c r="B17">
+        <v>-32309000.0</v>
+      </c>
       <c r="C17">
         <v>-39010000.0</v>
       </c>
       <c r="D17">
         <v>-45959000.0</v>
       </c>
       <c r="E17">
         <v>-59798000.0</v>
       </c>
       <c r="F17">
         <v>-34759000.0</v>
       </c>
       <c r="G17">
         <v>-32535000.0</v>
       </c>
       <c r="H17">
         <v>-32840000.0</v>
       </c>
       <c r="I17">
         <v>-32506000.0</v>
       </c>
       <c r="J17">
         <v>-25771000.0</v>
       </c>
       <c r="K17">
         <v>-21672000.0</v>
       </c>
       <c r="L17">
         <v>-17934000.0</v>
       </c>
       <c r="M17">
         <v>-15820000.0</v>
       </c>
       <c r="N17">
         <v>-507000.0</v>
       </c>
       <c r="O17">
         <v>8272000.0</v>
       </c>
       <c r="P17">
         <v>5656000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>157</v>
+      </c>
+      <c r="B18">
+        <v>681000.0</v>
+      </c>
       <c r="C18">
         <v>1818000.0</v>
       </c>
       <c r="D18">
         <v>1680000.0</v>
       </c>
       <c r="E18">
         <v>744000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2108000.0</v>
       </c>
       <c r="F19">
         <v>5123000.0</v>
       </c>
       <c r="G19">
         <v>277000.0</v>
       </c>
       <c r="H19">
         <v>912000.0</v>
       </c>
       <c r="I19">
         <v>1057000.0</v>
       </c>
       <c r="J19">
         <v>588000.0</v>
       </c>
       <c r="K19">
         <v>258000.0</v>
       </c>
       <c r="L19">
         <v>109000.0</v>
       </c>
       <c r="M19">
         <v>55000.0</v>
       </c>
       <c r="N19">
         <v>109000.0</v>
       </c>
       <c r="O19">
         <v>-928000.0</v>
       </c>
       <c r="P19">
         <v>-2519000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B21">
-        <v>-32030000.0</v>
+        <v>-33344000.0</v>
       </c>
       <c r="C21">
         <v>-41307000.0</v>
       </c>
       <c r="D21">
         <v>-48207000.0</v>
       </c>
       <c r="E21">
         <v>-61809000.0</v>
       </c>
       <c r="F21">
         <v>-39866000.0</v>
       </c>
       <c r="G21">
         <v>-32813000.0</v>
       </c>
       <c r="H21">
         <v>-33731000.0</v>
       </c>
       <c r="I21">
         <v>-33524000.0</v>
       </c>
       <c r="J21">
         <v>-26565000.0</v>
       </c>
@@ -16322,79 +16619,79 @@
       </c>
       <c r="O21">
         <v>14594000.0</v>
       </c>
       <c r="P21">
         <v>6389000.0</v>
       </c>
       <c r="Q21">
         <v>6151000.0</v>
       </c>
       <c r="R21">
         <v>-2565000.0</v>
       </c>
       <c r="S21">
         <v>479000.0</v>
       </c>
       <c r="T21">
         <v>-1310000.0</v>
       </c>
       <c r="U21">
         <v>-3908000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B23">
-        <v>65943000.0</v>
+        <v>67257000.0</v>
       </c>
       <c r="C23">
         <v>79725000.0</v>
       </c>
       <c r="D23">
         <v>83058000.0</v>
       </c>
       <c r="E23">
         <v>92006000.0</v>
       </c>
       <c r="F23">
         <v>66386000.0</v>
       </c>
       <c r="G23">
         <v>56803000.0</v>
       </c>
       <c r="H23">
         <v>56718000.0</v>
       </c>
       <c r="I23">
         <v>54716000.0</v>
       </c>
       <c r="J23">
         <v>51778000.0</v>
       </c>
@@ -16412,117 +16709,119 @@
       </c>
       <c r="O23">
         <v>29781000.0</v>
       </c>
       <c r="P23">
         <v>29650000.0</v>
       </c>
       <c r="Q23">
         <v>24999000.0</v>
       </c>
       <c r="R23">
         <v>21636000.0</v>
       </c>
       <c r="S23">
         <v>19303000.0</v>
       </c>
       <c r="T23">
         <v>14335000.0</v>
       </c>
       <c r="U23">
         <v>14979000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>164</v>
+      </c>
+      <c r="B25">
+        <v>8290000.0</v>
+      </c>
       <c r="C25">
         <v>7595000.0</v>
       </c>
       <c r="D25">
         <v>8128000.0</v>
       </c>
       <c r="E25">
         <v>8579000.0</v>
       </c>
       <c r="F25">
         <v>2541000.0</v>
       </c>
       <c r="G25">
         <v>2772000.0</v>
       </c>
       <c r="H25">
         <v>2207000.0</v>
       </c>
       <c r="I25">
         <v>2143000.0</v>
       </c>
       <c r="J25">
         <v>2426000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B26">
         <v>20482000.0</v>
       </c>
       <c r="C26">
         <v>26209000.0</v>
       </c>
       <c r="D26">
         <v>26577000.0</v>
       </c>
       <c r="E26">
         <v>26490000.0</v>
       </c>
       <c r="F26">
         <v>17542000.0</v>
       </c>
       <c r="G26">
         <v>17314000.0</v>
       </c>
       <c r="H26">
         <v>17959000.0</v>
       </c>
       <c r="I26">
         <v>17253000.0</v>
       </c>
@@ -16543,51 +16842,51 @@
       </c>
       <c r="O26">
         <v>9989000.0</v>
       </c>
       <c r="P26">
         <v>7327000.0</v>
       </c>
       <c r="Q26">
         <v>5687000.0</v>
       </c>
       <c r="R26">
         <v>4989000.0</v>
       </c>
       <c r="S26">
         <v>3843000.0</v>
       </c>
       <c r="T26">
         <v>2912000.0</v>
       </c>
       <c r="U26">
         <v>2448000.0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B27">
         <v>13939000.0</v>
       </c>
       <c r="C27">
         <v>21167000.0</v>
       </c>
       <c r="D27">
         <v>22409000.0</v>
       </c>
       <c r="E27">
         <v>29718000.0</v>
       </c>
       <c r="F27">
         <v>19133000.0</v>
       </c>
       <c r="G27">
         <v>18845000.0</v>
       </c>
       <c r="H27">
         <v>19875000.0</v>
       </c>
       <c r="I27">
         <v>19140000.0</v>
       </c>
@@ -16606,51 +16905,51 @@
       <c r="N27">
         <v>6144000.0</v>
       </c>
       <c r="O27">
         <v>3827000.0</v>
       </c>
       <c r="P27">
         <v>4336000.0</v>
       </c>
       <c r="Q27">
         <v>3545000.0</v>
       </c>
       <c r="R27">
         <v>3034000.0</v>
       </c>
       <c r="S27">
         <v>3082000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>3740000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B28">
         <v>18505000.0</v>
       </c>
       <c r="C28">
         <v>17073000.0</v>
       </c>
       <c r="D28">
         <v>18071000.0</v>
       </c>
       <c r="E28">
         <v>18945000.0</v>
       </c>
       <c r="F28">
         <v>13434000.0</v>
       </c>
       <c r="G28">
         <v>12710000.0</v>
       </c>
       <c r="H28">
         <v>10848000.0</v>
       </c>
       <c r="I28">
         <v>9897000.0</v>
       </c>
@@ -16671,99 +16970,101 @@
       </c>
       <c r="O28">
         <v>9457000.0</v>
       </c>
       <c r="P28">
         <v>9956000.0</v>
       </c>
       <c r="Q28">
         <v>9067000.0</v>
       </c>
       <c r="R28">
         <v>7312000.0</v>
       </c>
       <c r="S28">
         <v>6352000.0</v>
       </c>
       <c r="T28">
         <v>10303000.0</v>
       </c>
       <c r="U28">
         <v>3433000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>168</v>
+      </c>
+      <c r="B29">
+        <v>31000.0</v>
+      </c>
       <c r="C29">
         <v>44000.0</v>
       </c>
       <c r="D29">
         <v>90000.0</v>
       </c>
       <c r="E29">
         <v>97000.0</v>
       </c>
       <c r="F29">
         <v>16000.0</v>
       </c>
       <c r="G29">
         <v>1000.0</v>
       </c>
       <c r="H29">
         <v>21000.0</v>
       </c>
       <c r="I29">
         <v>39000.0</v>
       </c>
       <c r="J29">
         <v>-206000.0</v>
       </c>
       <c r="K29">
         <v>10000.0</v>
       </c>
       <c r="L29">
         <v>66000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B30">
-        <v>52926000.0</v>
+        <v>51559000.0</v>
       </c>
       <c r="C30">
         <v>65546000.0</v>
       </c>
       <c r="D30">
         <v>68372000.0</v>
       </c>
       <c r="E30">
         <v>77132000.0</v>
       </c>
       <c r="F30">
         <v>57609000.0</v>
       </c>
       <c r="G30">
         <v>48869000.0</v>
       </c>
       <c r="H30">
         <v>48682000.0</v>
       </c>
       <c r="I30">
         <v>46290000.0</v>
       </c>
       <c r="J30">
         <v>43220000.0</v>
       </c>
@@ -16781,54 +17082,54 @@
       </c>
       <c r="O30">
         <v>23273000.0</v>
       </c>
       <c r="P30">
         <v>22713000.0</v>
       </c>
       <c r="Q30">
         <v>18299000.0</v>
       </c>
       <c r="R30">
         <v>15335000.0</v>
       </c>
       <c r="S30">
         <v>13277000.0</v>
       </c>
       <c r="T30">
         <v>10303000.0</v>
       </c>
       <c r="U30">
         <v>11210000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B31">
-        <v>-248000.0</v>
+        <v>884000.0</v>
       </c>
       <c r="C31">
         <v>2341000.0</v>
       </c>
       <c r="D31">
         <v>2452000.0</v>
       </c>
       <c r="E31">
         <v>2108000.0</v>
       </c>
       <c r="F31">
         <v>5123000.0</v>
       </c>
       <c r="G31">
         <v>277000.0</v>
       </c>
       <c r="H31">
         <v>912000.0</v>
       </c>
       <c r="I31">
         <v>1057000.0</v>
       </c>
       <c r="J31">
         <v>588000.0</v>
       </c>
@@ -16846,51 +17147,51 @@
       </c>
       <c r="O31">
         <v>-928000.0</v>
       </c>
       <c r="P31">
         <v>-2519000.0</v>
       </c>
       <c r="Q31">
         <v>-1935000.0</v>
       </c>
       <c r="R31">
         <v>-169000.0</v>
       </c>
       <c r="S31">
         <v>1033000.0</v>
       </c>
       <c r="T31">
         <v>1387000.0</v>
       </c>
       <c r="U31">
         <v>1242000.0</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B32">
         <v>33913000.0</v>
       </c>
       <c r="C32">
         <v>38418000.0</v>
       </c>
       <c r="D32">
         <v>34851000.0</v>
       </c>
       <c r="E32">
         <v>30197000.0</v>
       </c>
       <c r="F32">
         <v>26520000.0</v>
       </c>
       <c r="G32">
         <v>23990000.0</v>
       </c>
       <c r="H32">
         <v>22987000.0</v>
       </c>
       <c r="I32">
         <v>21192000.0</v>
       </c>
@@ -16930,804 +17231,819 @@
       <c r="U32">
         <v>11071000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:CB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B2">
+        <v>3743000.0</v>
+      </c>
+      <c r="C2">
+        <v>3331000.0</v>
+      </c>
+      <c r="D2">
         <v>3250000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3181000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3303000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3283000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3391000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3546000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3516000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3726000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3860000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3771000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2739000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2510000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2324000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2608000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3750000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2873000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2170000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2197000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2049000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2361000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1695000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1928000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2113000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2198000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1799000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1918000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2185000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2134000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2101000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1935000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2205000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2185000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2057000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>2072000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2120000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2309000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2051000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2162000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2094000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2190000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1984000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2098000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2449000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2416000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2213000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2120000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1952000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2146000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1996000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1955000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2120000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2134000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1648000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1467000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1583000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1810000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1856000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1742000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1690000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1649000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1834000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1469000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1540000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1857000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1747000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1541000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1528000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1485000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1428000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1486000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1704000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1132000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1153000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>993000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>936000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>950000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3153000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B3">
+        <v>2061999.0</v>
+      </c>
+      <c r="C3">
+        <v>2096000.0</v>
+      </c>
+      <c r="D3">
         <v>2169000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>670000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2180000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1840000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1843000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1858000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1768000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1876000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1936000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2095000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1805000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1960000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1759000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1814000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2193000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2097000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>499000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>638000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>644000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>658000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1048000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>548000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>717000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>575000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>576000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>512000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>582000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>537000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>539000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>553000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>525000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>526000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>627000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>649000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>594000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>556000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>565000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>565000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>698000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>629000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>709000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>600000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>519000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>605000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>690000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>559000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>526000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>539000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>545000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>522000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>465000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>457000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>328000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>246000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>202000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>209000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>177000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>197000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>184000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>179000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>160000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>157000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>161000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>166000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>164000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>149000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>141000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>135000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>129000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>191000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>170000.0</v>
       </c>
-      <c r="BU3"/>
-      <c r="BV3">
+      <c r="BW3"/>
+      <c r="BX3">
         <v>154000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>158000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>144000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>156000.0</v>
       </c>
-      <c r="BZ3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -17825,559 +18141,573 @@
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B5">
-        <v>-6177000.0</v>
+        <v>-12384999.0</v>
       </c>
       <c r="C5">
+        <v>-6965000.0</v>
+      </c>
+      <c r="D5">
+        <v>-4205000.0</v>
+      </c>
+      <c r="E5">
         <v>-8147000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-8216000.0</v>
+      </c>
+      <c r="G5">
+        <v>-11710000.0</v>
+      </c>
+      <c r="H5">
         <v>-8626000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-10752000.0</v>
       </c>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
       <c r="J5">
-        <v>-11016000.0</v>
+        <v>-9259000.0</v>
       </c>
       <c r="K5">
-        <v>-11156000.0</v>
+        <v>-10329000.0</v>
       </c>
       <c r="L5">
+        <v>-9985000.0</v>
+      </c>
+      <c r="M5">
+        <v>-10678000.0</v>
+      </c>
+      <c r="N5">
         <v>-11018000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-12867000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-12976000.0</v>
       </c>
-      <c r="O5">
-[...4 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-14904000.0</v>
+      </c>
+      <c r="R5">
+        <v>-14856000.0</v>
+      </c>
+      <c r="S5">
         <v>-17442000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-8245000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>-2864000.0</v>
+      </c>
+      <c r="V5">
         <v>-15418000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-8216000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7834000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-8350000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-7538000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-9055000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-8875000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8032000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-8152000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-8672000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-8335000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8606000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-8303000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-8353000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-8482000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-4407000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7050000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-6446000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5780000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-5255000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5310000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-5474000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5287000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4471000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4045000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4174000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-4206000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3240000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-4458000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-3321000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-3389000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2023000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1356000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1644000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1851000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1342000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>1729000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>8945000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>1201000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>1228000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>2162000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1238000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>3149000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-875000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-378000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>4027000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-275000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-499000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-814000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-977000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-578000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-27000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>273000.0</v>
       </c>
-      <c r="BU5">
-[...2 lines deleted...]
-      <c r="BV5">
+      <c r="BW5">
+        <v>0.0</v>
+      </c>
+      <c r="BX5">
         <v>-200000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-146000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-843000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-121000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B6">
-        <v>-4008000.0</v>
+        <v>-10323000.0</v>
       </c>
       <c r="C6">
+        <v>-4869000.0</v>
+      </c>
+      <c r="D6">
+        <v>-2036000.0</v>
+      </c>
+      <c r="E6">
         <v>-7477000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-6036000.0</v>
+      </c>
+      <c r="G6">
+        <v>-9870000.0</v>
+      </c>
+      <c r="H6">
         <v>-6783000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-8894000.0</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
       <c r="J6">
-        <v>-9080000.0</v>
+        <v>-7491000.0</v>
       </c>
       <c r="K6">
-        <v>-9061000.0</v>
+        <v>-8453000.0</v>
       </c>
       <c r="L6">
+        <v>-8049000.0</v>
+      </c>
+      <c r="M6">
+        <v>-8583000.0</v>
+      </c>
+      <c r="N6">
         <v>-9213000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10907000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-11217000.0</v>
       </c>
-      <c r="O6">
-[...4 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>-13090000.0</v>
+      </c>
+      <c r="R6">
+        <v>-12663000.0</v>
+      </c>
+      <c r="S6">
         <v>-15345000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7746000.0</v>
       </c>
-      <c r="S6">
-[...2 lines deleted...]
-      <c r="T6">
+      <c r="U6">
+        <v>-2226000.0</v>
+      </c>
+      <c r="V6">
         <v>-14774000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-7558000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6786000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-7802000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-6821000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8480000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8299000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-7520000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-7570000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-8135000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-7796000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-8053000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-7778000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-7827000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-7855000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-3758000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-6456000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-5890000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-5215000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4690000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4612000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4845000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4578000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-3871000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-3526000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-3569000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3516000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-2681000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-3932000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-2782000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2844000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1501000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>1821000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2101000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>2179000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1588000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1931000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>9154000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1378000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>1425000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>2346000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1417000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>3309000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-718000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-217000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>4193000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-111000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-350000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-673000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-842000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-449000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>164000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>443000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>5085000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-46000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>12000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-699000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>35000.0</v>
       </c>
-      <c r="BZ6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -18475,89 +18805,91 @@
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -18655,809 +18987,829 @@
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B9">
+        <v>3645000.0</v>
+      </c>
+      <c r="C9">
+        <v>4248000.0</v>
+      </c>
+      <c r="D9">
         <v>5658000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4446000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>4707000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>6085000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5267000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5897000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>6863000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>6212000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>5424000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5223000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5991000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>5333000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4894000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5213000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3997000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4538000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4955000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>4220000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>4229000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>4339000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3858000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3823000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>4384000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3991000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3520000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3910000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3995000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3526000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3126000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2979000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3233000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3428000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2801000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>6605000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>3467000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>3782000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>3129000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>3414000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>3363000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>3390000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>3032000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3288000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>3349000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>3573000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>3650000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>4807000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>3711000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>5059000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>4830000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>5470000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>8350000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8109000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>7666000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>7436000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>7529000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>15236000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>7069000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>6808000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>7783000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>7442000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>8639000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>3768000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>3708000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>8335000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>3802000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>3228000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>2796000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>2944000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>3223000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>3445000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>3411000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>5085000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>2234000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>2314000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>1910000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>2535000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>7918000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B10">
+        <v>-12156000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6965000.0</v>
+      </c>
+      <c r="D10">
         <v>-4205000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-8147000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-8216000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11710000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-8626000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-10752000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9259000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10329000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10434000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-10678000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-10621000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-14022000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-12423000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-14904000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-14856000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-18020000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8245000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2864000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-15418000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8216000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-7814000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-8350000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-7459000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-8913000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-8690000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-7773000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-7921000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-8435000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-8004000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-8333000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-8029000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-8101000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-8482000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-4233000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-6934000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-6328000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5780000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-5186000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5268000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-5428000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-5262000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-4442000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-4013000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4151000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-4200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-3237000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-4437000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-3294000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-3362000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-1990000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1375000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1673000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1961000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1636000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1964000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>8105000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>463000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>773000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1696000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>938000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2606000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-1309000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-878000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>3797000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-572000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-684000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-674000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-804000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-314000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>227000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>664000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>935000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>161000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>175000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-513000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>254000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B11">
-        <v>-32000.0</v>
+        <v>-25000.0</v>
       </c>
       <c r="C11">
+        <v>1000.0</v>
+      </c>
+      <c r="D11">
+        <v>2000.0</v>
+      </c>
+      <c r="E11">
         <v>5000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>4000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>20000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>22000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>11000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>9000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>139000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>45000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>18000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>25000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>26000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-217000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-239000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>7000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>4000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X11">
         <v>2000.0</v>
       </c>
       <c r="Y11">
+        <v>2000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2000.0</v>
+      </c>
+      <c r="AA11">
         <v>-5000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-7000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-12000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>12000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>28000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>10000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>9000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>9000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>11000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-112000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>7000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>9000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-110000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-24000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>12000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>15000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>7000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>41000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>27000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-1000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4969000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-1252000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1757000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-1308000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2077000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-1195000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>773000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>702000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>907000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>633000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>748000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>3106000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>10000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>134000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-1930000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-58000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-148000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>151000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>18000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>21000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>11000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>3000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>4000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>5000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>10000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-254000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-391000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-924000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>13000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-321000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>5000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>4000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>449000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>449000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>170000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>247000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>93000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1152000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...4 lines deleted...]
-      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
@@ -19529,93 +19881,105 @@
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>0.0</v>
       </c>
       <c r="BN12">
         <v>0.0</v>
       </c>
       <c r="BO12">
         <v>0.0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
         <v>0.0</v>
       </c>
       <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
+        <v>0.0</v>
+      </c>
+      <c r="BT12">
         <v>9000.0</v>
       </c>
-      <c r="BS12">
-[...4 lines deleted...]
-      </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
         <v>0.0</v>
       </c>
       <c r="BW12">
         <v>0.0</v>
       </c>
       <c r="BX12">
         <v>0.0</v>
       </c>
       <c r="BY12">
         <v>0.0</v>
       </c>
       <c r="BZ12">
         <v>0.0</v>
       </c>
+      <c r="CA12">
+        <v>0.0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>101000.0</v>
+      </c>
+      <c r="D13">
+        <v>114000.0</v>
+      </c>
+      <c r="E13">
         <v>135000.0</v>
       </c>
-      <c r="D13"/>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
+        <v>254000.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13">
         <v>486000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
@@ -19641,89 +20005,91 @@
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>153</v>
+      </c>
+      <c r="B14">
+        <v>17000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14"/>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -19821,753 +20187,781 @@
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B15">
+        <v>-12114000.0</v>
+      </c>
+      <c r="C15">
+        <v>-6966000.0</v>
+      </c>
+      <c r="D15">
         <v>-4207000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-8152000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-8220000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11730000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8648000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-10754000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-9270000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-10338000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-10573000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-10723000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-10623000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-14040000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12448000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-14930000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-14639000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-17781000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-8244000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2871000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-15422000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-8222000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-7816000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-8352000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-7461000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-8908000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-8683000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-7761000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-7933000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-8463000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-8014000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-8342000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-8038000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-8112000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-8370000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-4240000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-6943000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-6218000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-5756000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-5198000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5283000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-5435000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-5303000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4469000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-4012000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-4150000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-9169000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-1985000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-2680000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-1986000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1285000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-795000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>602000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>971000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1054000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1003000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1216000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>4999000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>453000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>639000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>3626000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>938000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>2754000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-1460000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-896000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>3776000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-583000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-687000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-678000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-809000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-324000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>227000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>664000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>924000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>148000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>175000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-518000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>250000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-10623000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-14040000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-12448000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-14930000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-14639000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-17781000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-8244000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2871000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-15422000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-8222000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-19259000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-8352000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-7461000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-8908000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-8683000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-7761000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-7933000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-8463000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-8014000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-8342000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-8038000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-8112000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-8370000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-4240000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-6943000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-6218000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-5756000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-5198000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-5283000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-5435000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-5303000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-4469000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-4012000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-4150000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-9169000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-1985000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-2680000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-1986000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-1285000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-795000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>602000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>971000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1054000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1003000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1216000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>4999000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>453000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>639000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3626000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>938000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2754000.0</v>
       </c>
-      <c r="BK16">
-[...2 lines deleted...]
-      <c r="BL16">
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
         <v>-3776000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>3776000.0</v>
       </c>
-      <c r="BN16">
-[...4 lines deleted...]
-      </c>
       <c r="BP16">
         <v>0.0</v>
       </c>
       <c r="BQ16">
         <v>0.0</v>
       </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>1264000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>227000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>664000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>924000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>148000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>175000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>-250000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>250000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>156</v>
+      </c>
+      <c r="B17">
+        <v>-12131000.0</v>
+      </c>
       <c r="C17">
+        <v>-6966000.0</v>
+      </c>
+      <c r="D17">
+        <v>-4207000.0</v>
+      </c>
+      <c r="E17">
         <v>-8152000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-8220000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11730000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-8648000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-10754000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-9270000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-10338000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10573000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-10723000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-10623000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-14040000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-12448000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-14930000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-14639000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-17781000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-8244000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-2871000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-15422000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-8222000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-7816000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-8352000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-7461000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-8908000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-8683000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-7761000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-7933000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-8463000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-8014000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-8342000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-8038000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-8112000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-8370000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-4240000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-6943000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-6218000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-5756000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-5198000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-5283000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-5435000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-5303000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-4469000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-4012000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-4150000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-9169000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-1985000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-2680000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-1986000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-1285000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-795000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>602000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>971000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>1054000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1003000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>1216000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>4999000.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>639000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>3626000.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B18"/>
       <c r="C18">
+        <v>101000.0</v>
+      </c>
+      <c r="D18">
+        <v>114000.0</v>
+      </c>
+      <c r="E18">
         <v>135000.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18"/>
       <c r="F18"/>
       <c r="G18">
+        <v>254000.0</v>
+      </c>
+      <c r="H18"/>
+      <c r="I18">
         <v>486000.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
@@ -20593,265 +20987,265 @@
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>647000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>745000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>1396000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>623000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>93000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>3000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>5092000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>18000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>10000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>36000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>79000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>142000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>185000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>259000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>231000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>237000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>258000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>273000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>274000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>252000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>180000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>174000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>116000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>118000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>101000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>69000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>42000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>46000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>25000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>29000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>32000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>23000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>4000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>3000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>21000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>27000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>28000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>33000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>19000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>29000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>40000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>48000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>33000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-1049000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-652000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-650000.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -20949,325 +21343,333 @@
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B21">
-        <v>-4008000.0</v>
+        <v>-12385000.0</v>
       </c>
       <c r="C21">
+        <v>-7136000.0</v>
+      </c>
+      <c r="D21">
+        <v>-4259000.0</v>
+      </c>
+      <c r="E21">
         <v>-7517000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8426000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-12079000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9099000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-11369000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-9982000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-10857000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-11016000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11156000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-11268000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-14767000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-13317000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-15527000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-14949000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-18016000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-8248000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-7956000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-15436000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-8226000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7834000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8386000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-7538000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-9055000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-8875000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8032000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8152000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-8672000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-8262000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-8606000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-8303000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-8353000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-8662000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-4407000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-7050000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-6446000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5881000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-5255000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-5310000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-5474000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-5287000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4471000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-4045000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4174000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-4204000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-3240000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-4458000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-3321000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-3390000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-2023000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>1356000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1644000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1921000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1588000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1931000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>9154000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1201000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1425000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>2346000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>1417000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>3149000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-813000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-378000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>4193000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-275000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-499000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>-814000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-977000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-578000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-27000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>443000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>5085000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-200000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-146000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-843000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>-121000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -21365,290 +21767,302 @@
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B23">
-        <v>12916000.0</v>
+        <v>19773000.0</v>
       </c>
       <c r="C23">
+        <v>14715000.0</v>
+      </c>
+      <c r="D23">
+        <v>13167000.0</v>
+      </c>
+      <c r="E23">
         <v>15144000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>16436000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21447000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>17757000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20812000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>20361000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>20795000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>20300000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>20150000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>19998000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>22610000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>20535000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>23348000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>22696000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>25427000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>15373000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14373000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>21714000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>14926000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13387000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>14137000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14035000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>15244000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14194000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13860000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>14332000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>14332000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>13489000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>13520000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>13741000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13966000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13520000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>13084000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>12637000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>12537000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>11061000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>10831000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>10767000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>11054000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>10303000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>9857000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>9843000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>10163000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>10067000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>10167000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>10121000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>10526000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>10216000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>9448000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>9114000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>8599000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7393000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>7315000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7181000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>7892000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7724000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>7125000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7127000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7674000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7324000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>6050000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>5626000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>5999000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>5824000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>5268000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>5138000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>5406000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5229000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>4958000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4672000.0</v>
       </c>
-      <c r="BU23">
-[...2 lines deleted...]
-      <c r="BV23">
+      <c r="BW23">
+        <v>0.0</v>
+      </c>
+      <c r="BX23">
         <v>3587000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3453000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>3689000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>3606000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21683,1822 +22097,1876 @@
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>164</v>
+      </c>
+      <c r="B25">
+        <v>2064000.0</v>
+      </c>
       <c r="C25">
+        <v>2096000.0</v>
+      </c>
+      <c r="D25">
+        <v>2169000.0</v>
+      </c>
+      <c r="E25">
         <v>2101000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2180000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1840000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1843000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1935000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1854000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1963000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1936000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2095000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1971000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2126000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1956000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2062000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2193000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2368000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>601000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>638000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>644000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>658000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1048000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>548000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>601000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>575000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>576000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>512000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>582000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>537000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>539000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>553000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>525000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>526000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>627000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>649000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>594000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>556000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>565000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>565000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>698000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>629000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>709000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>600000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>519000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>605000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>690000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>559000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>526000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>539000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>545000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>522000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>465000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>457000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>328000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>246000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>202000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>209000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>177000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>197000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>184000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>179000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>160000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>157000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>161000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>166000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>164000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>149000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>141000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>135000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>129000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>191000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>170000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25">
+      <c r="BW25"/>
+      <c r="BX25">
         <v>154000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>158000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>144000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>156000.0</v>
       </c>
-      <c r="BZ25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B26">
+        <v>3673000.0</v>
+      </c>
+      <c r="C26">
+        <v>3747000.0</v>
+      </c>
+      <c r="D26">
         <v>3997000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4315000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>4536000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>7634000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6336000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>6488000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>6644000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>6741000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>6282000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6308000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6161000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>7826000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>6759000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>7575000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>6065000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>6091000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>4612000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>4586000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>4213000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>4131000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>4011000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4662000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>4208000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4433000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>4742000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4447000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4374000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4396000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4231000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4397000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4363000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>4262000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>4277000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>4495000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4281000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3851000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3765000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>3685000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>3841000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>3739000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>3620000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>3603000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3316000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>3451000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>3768000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>3865000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>3791000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>4080000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>3763000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>3555000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>3083000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>3002000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>3525000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2320000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>2146000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1998000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1710000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1958000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1884000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>1775000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>1636000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1471000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1321000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1259000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1310000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>1191000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>1217000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>1271000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>992000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>1019000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>910000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>922000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>698000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>656000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>829000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>729000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>2448000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>2414000.0</v>
+      </c>
+      <c r="C27">
+        <v>2082000.0</v>
+      </c>
+      <c r="D27">
         <v>2778000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2852000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3231000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5078000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4378000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5637000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5616000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5536000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5639000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5366000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5106000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5498000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6016000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>7684000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8073000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>7945000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>4568000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4647000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6277000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>4941000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4428000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4538000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4633000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5246000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>4999000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4839000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5087000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>4950000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4755000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4741000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4757000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4887000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4572000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4075000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3997000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3992000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>3132000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2945000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2856000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2955000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2778000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2309000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2098000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2090000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2044000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1999000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2052000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1879000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1822000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1482000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1563000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1277000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>913000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>937000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>970000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1007000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1051000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1166000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1017000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1102000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1092000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>953000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>759000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>741000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>808000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>753000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>728000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>745000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>764000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>979000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27">
         <v>634000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>667000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>639000.0</v>
       </c>
-      <c r="BZ27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>10311000.0</v>
+      </c>
+      <c r="C28">
+        <v>5555000.0</v>
+      </c>
+      <c r="D28">
         <v>2891000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5355000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5078000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>5181000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3378000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4861000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4314000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>4520000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4659000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4433000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4352000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4627000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3918000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4131999.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4487000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6408000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4023000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2943000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9175000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3493000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3253000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3009000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3081000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3367000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2654000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2656000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2686000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2852000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2402000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2447000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2416000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2632000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2614000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2442000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2239000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2385000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2113000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2039000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1976000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2170000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1921000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1847000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1980000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>2206000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2042000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2183000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2326000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2421000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2635000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2456000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2348000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2186000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1307000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2591000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2482000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3077000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>2839000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>2000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>2270000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>3148000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2762000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2157000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2006000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>2142000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1959000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1783000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1665000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1905000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>2045000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1474000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>2058000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3036000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>2434000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1170000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>844000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>857000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>11210000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>168</v>
+      </c>
+      <c r="B29">
+        <v>-4000.0</v>
+      </c>
       <c r="C29">
+        <v>1000.0</v>
+      </c>
+      <c r="D29">
+        <v>2000.0</v>
+      </c>
+      <c r="E29">
         <v>5000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>20000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>9000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>139000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>45000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>18000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>25000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>26000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-217000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-239000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>7000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="X29">
         <v>2000.0</v>
       </c>
       <c r="Y29">
+        <v>2000.0</v>
+      </c>
+      <c r="Z29">
+        <v>2000.0</v>
+      </c>
+      <c r="AA29">
         <v>-5000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-7000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-12000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>12000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>28000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B30">
-        <v>9666000.0</v>
+        <v>16030000.0</v>
       </c>
       <c r="C30">
+        <v>11384000.0</v>
+      </c>
+      <c r="D30">
+        <v>9917000.0</v>
+      </c>
+      <c r="E30">
         <v>11963000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>13133000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18164000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14366000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>17266000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16845000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>17069000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>16440000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>16379000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17259000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>20100000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>18211000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20740000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>18946000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>22554000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13203000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12176000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>19665000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>12565000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11692000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12209000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11922000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>13046000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>12395000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>11942000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12147000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12198000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11388000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11585000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>11536000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>11781000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>11463000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11012000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>10517000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>10228000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>9010000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>8669000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8673000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>8864000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>8319000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>7759000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7394000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>7747000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>7854000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>8047000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8169000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>8380000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>8220000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>7493000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>6994000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>6465000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5745000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>5848000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>5598000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>6082000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>5868000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>5383000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>5437000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>6025000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>5490000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>4581000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>4086000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>4142000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>4077000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3727000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3610000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3921000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>3801000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>3472000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2968000.0</v>
       </c>
-      <c r="BU30">
-[...2 lines deleted...]
-      <c r="BV30">
+      <c r="BW30">
+        <v>0.0</v>
+      </c>
+      <c r="BX30">
         <v>2434000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>2460000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>2753000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>2656000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B31">
-        <v>-197000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="C31">
+        <v>171000.0</v>
+      </c>
+      <c r="D31">
+        <v>54000.0</v>
+      </c>
+      <c r="E31">
         <v>-630000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>210000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>369000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>473000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>617000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>723000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>528000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>582000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>478000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>647000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>745000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>894000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>623000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>93000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-4000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>5092000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>18000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>10000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>20000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>36000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>79000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>142000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>185000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>259000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>231000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>237000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>258000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>273000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>274000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>252000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>180000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>174000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>116000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>118000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>101000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>69000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>42000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>46000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>25000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>29000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>32000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>23000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>6000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>3000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>21000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>27000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>28000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>33000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>19000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>29000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>40000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>48000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>33000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1049000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-738000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-652000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-650000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-479000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-543000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-496000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-500000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-396000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-297000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-185000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>140000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>173000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>264000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>32000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>221000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-5085000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>361000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>321000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>330000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>375000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B32">
+        <v>7388000.0</v>
+      </c>
+      <c r="C32">
+        <v>7579000.0</v>
+      </c>
+      <c r="D32">
         <v>8908000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7627000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>8010000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>9368000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>8658000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>9443000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>10379000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>9938000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>9284000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>8994000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8730000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7843000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>7218000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>7821000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7747000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7411000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>7125000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>6417000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6278000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6700000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5553000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5751000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>6497000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>6189000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>5319000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>5828000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>6180000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>5660000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>5227000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>4914000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>5438000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>5613000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>4858000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>8677000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>5587000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>6091000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>5180000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>5576000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>5457000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>5580000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>5016000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>5386000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>5798000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>5989000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5863000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>6927000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>5663000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>7205000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>6826000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>7425000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>10470000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>10243000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>9314000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>8903000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>9112000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>17046000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>8925000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>8550000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>9473000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>9091000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>10473000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>5237000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>5248000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>10192000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>5549000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>4769000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>4324000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>4429000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>4651000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>4931000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>5115000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>5085000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>3387000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>3307000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>2846000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>3485000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>11071000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -23577,51 +24045,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>12365000.0</v>
       </c>
       <c r="C2">
         <v>21456000.0</v>
       </c>
       <c r="D2">
         <v>33598000.0</v>
       </c>
       <c r="E2">
         <v>41618000.0</v>
       </c>
       <c r="F2">
         <v>19696000.0</v>
       </c>
       <c r="G2">
         <v>11213000.0</v>
       </c>
       <c r="H2">
         <v>27278000.0</v>
       </c>
       <c r="I2">
         <v>40823000.0</v>
       </c>
@@ -23642,51 +24110,51 @@
       </c>
       <c r="O2">
         <v>3419000.0</v>
       </c>
       <c r="P2">
         <v>6340000.0</v>
       </c>
       <c r="Q2">
         <v>8884000.0</v>
       </c>
       <c r="R2">
         <v>45912000.0</v>
       </c>
       <c r="S2">
         <v>29145000.0</v>
       </c>
       <c r="T2">
         <v>33073000.0</v>
       </c>
       <c r="U2">
         <v>31243000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>570000</v>
       </c>
       <c r="C3">
         <v>212000</v>
       </c>
       <c r="D3">
         <v>740000</v>
       </c>
       <c r="E3">
         <v>1467000</v>
       </c>
       <c r="F3">
         <v>1572000</v>
       </c>
       <c r="G3">
         <v>1632000</v>
       </c>
       <c r="H3">
         <v>1714000</v>
       </c>
       <c r="I3">
         <v>2039000</v>
       </c>
@@ -23707,149 +24175,149 @@
       </c>
       <c r="O3">
         <v>1740000</v>
       </c>
       <c r="P3">
         <v>1371000</v>
       </c>
       <c r="Q3">
         <v>1695000</v>
       </c>
       <c r="R3">
         <v>1302000</v>
       </c>
       <c r="S3">
         <v>1323000</v>
       </c>
       <c r="T3">
         <v>367000</v>
       </c>
       <c r="U3">
         <v>536000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>19848000.0</v>
       </c>
       <c r="F4">
         <v>-5907000.0</v>
       </c>
       <c r="G4">
         <v>8483000.0</v>
       </c>
       <c r="H4">
         <v>-16065000.0</v>
       </c>
       <c r="I4">
         <v>-13545000.0</v>
       </c>
       <c r="J4">
         <v>29185000.0</v>
       </c>
       <c r="K4">
         <v>8478000.0</v>
       </c>
       <c r="L4">
         <v>-2962000.0</v>
       </c>
       <c r="M4">
         <v>2311000.0</v>
       </c>
       <c r="N4">
         <v>-3055000.0</v>
       </c>
       <c r="O4">
         <v>3447000.0</v>
       </c>
       <c r="P4">
         <v>-2921000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>4264000.0</v>
       </c>
       <c r="F5">
         <v>-4094000.0</v>
       </c>
       <c r="G5">
         <v>919000.0</v>
       </c>
       <c r="H5">
         <v>196000.0</v>
       </c>
       <c r="I5">
         <v>806000.0</v>
       </c>
       <c r="J5">
         <v>525000.0</v>
       </c>
       <c r="K5">
         <v>920000.0</v>
       </c>
       <c r="L5">
         <v>1164000.0</v>
       </c>
       <c r="M5">
         <v>-836000.0</v>
       </c>
       <c r="N5">
         <v>-1601000.0</v>
       </c>
       <c r="O5">
         <v>4108000.0</v>
       </c>
       <c r="P5">
         <v>1413000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>-2545000.0</v>
       </c>
       <c r="C6">
         <v>-9091000.0</v>
       </c>
       <c r="D6">
         <v>-12142000.0</v>
       </c>
       <c r="E6">
         <v>10924000.0</v>
       </c>
       <c r="F6">
         <v>-5907000.0</v>
       </c>
       <c r="G6">
         <v>8483000.0</v>
       </c>
       <c r="H6">
         <v>-16065000.0</v>
       </c>
       <c r="I6">
         <v>-13545000.0</v>
       </c>
@@ -23870,51 +24338,51 @@
       </c>
       <c r="O6">
         <v>3447000.0</v>
       </c>
       <c r="P6">
         <v>-2921000.0</v>
       </c>
       <c r="Q6">
         <v>-2544000.0</v>
       </c>
       <c r="R6">
         <v>-3126000.0</v>
       </c>
       <c r="S6">
         <v>-10217000.0</v>
       </c>
       <c r="T6">
         <v>-3928000.0</v>
       </c>
       <c r="U6">
         <v>1830000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B7">
         <v>-293000.0</v>
       </c>
       <c r="C7">
         <v>-5203000.0</v>
       </c>
       <c r="D7">
         <v>4408000.0</v>
       </c>
       <c r="E7">
         <v>-5482000.0</v>
       </c>
       <c r="F7">
         <v>-1452000.0</v>
       </c>
       <c r="G7">
         <v>508000.0</v>
       </c>
       <c r="H7">
         <v>7000.0</v>
       </c>
       <c r="I7">
         <v>1855000.0</v>
       </c>
@@ -23935,100 +24403,100 @@
       </c>
       <c r="O7">
         <v>-379000.0</v>
       </c>
       <c r="P7">
         <v>-254000.0</v>
       </c>
       <c r="Q7">
         <v>366000.0</v>
       </c>
       <c r="R7">
         <v>-188000.0</v>
       </c>
       <c r="S7">
         <v>-161000.0</v>
       </c>
       <c r="T7">
         <v>-851000.0</v>
       </c>
       <c r="U7">
         <v>-473000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>2232000.0</v>
       </c>
       <c r="F8">
         <v>-2647000.0</v>
       </c>
       <c r="G8">
         <v>114000.0</v>
       </c>
       <c r="H8">
         <v>-133000.0</v>
       </c>
       <c r="I8">
         <v>2516000.0</v>
       </c>
       <c r="J8">
         <v>-1326000.0</v>
       </c>
       <c r="K8">
         <v>-462000.0</v>
       </c>
       <c r="L8">
         <v>-64000.0</v>
       </c>
       <c r="M8">
         <v>1316000.0</v>
       </c>
       <c r="N8">
         <v>-1667000.0</v>
       </c>
       <c r="O8">
         <v>-187000.0</v>
       </c>
       <c r="P8">
         <v>-21000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>-718000.0</v>
       </c>
       <c r="C9">
         <v>-687000.0</v>
       </c>
       <c r="D9">
         <v>-335000.0</v>
       </c>
       <c r="E9">
         <v>2232000.0</v>
       </c>
       <c r="F9">
         <v>-2647000.0</v>
       </c>
       <c r="G9">
         <v>114000.0</v>
       </c>
       <c r="H9">
         <v>-133000.0</v>
       </c>
       <c r="I9">
         <v>2516000.0</v>
       </c>
@@ -24047,51 +24515,51 @@
       <c r="N9">
         <v>-1667000.0</v>
       </c>
       <c r="O9">
         <v>-187000.0</v>
       </c>
       <c r="P9">
         <v>-21000.0</v>
       </c>
       <c r="Q9">
         <v>89000.0</v>
       </c>
       <c r="R9">
         <v>269000.0</v>
       </c>
       <c r="S9">
         <v>-44000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>199000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>2456000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-2078000.0</v>
       </c>
       <c r="G10">
         <v>-512000.0</v>
       </c>
       <c r="H10">
         <v>-702000.0</v>
       </c>
       <c r="I10">
         <v>35000.0</v>
       </c>
       <c r="J10">
         <v>-471000.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
@@ -24100,51 +24568,51 @@
       </c>
       <c r="M10">
         <v>-1595000.0</v>
       </c>
       <c r="N10">
         <v>-746000.0</v>
       </c>
       <c r="O10">
         <v>420000.0</v>
       </c>
       <c r="P10">
         <v>240000.0</v>
       </c>
       <c r="Q10">
         <v>-198000.0</v>
       </c>
       <c r="R10">
         <v>-174000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3856000.0</v>
       </c>
       <c r="F11">
         <v>2068000.0</v>
       </c>
       <c r="G11">
         <v>512000.0</v>
       </c>
       <c r="H11">
         <v>702000.0</v>
       </c>
       <c r="I11">
         <v>-878000.0</v>
       </c>
       <c r="J11">
         <v>774000.0</v>
       </c>
       <c r="K11">
         <v>461000.0</v>
       </c>
@@ -24155,143 +24623,143 @@
         <v>-1172000.0</v>
       </c>
       <c r="N11">
         <v>1818000.0</v>
       </c>
       <c r="O11">
         <v>-612000.0</v>
       </c>
       <c r="P11">
         <v>-580000.0</v>
       </c>
       <c r="Q11">
         <v>507000.0</v>
       </c>
       <c r="R11">
         <v>57000.0</v>
       </c>
       <c r="S11">
         <v>701000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11378000.0</v>
       </c>
       <c r="F12">
         <v>7554000.0</v>
       </c>
       <c r="G12">
         <v>9115000.0</v>
       </c>
       <c r="H12">
         <v>8214000.0</v>
       </c>
       <c r="I12">
         <v>7298000.0</v>
       </c>
       <c r="J12">
         <v>6757000.0</v>
       </c>
       <c r="K12">
         <v>5553000.0</v>
       </c>
       <c r="L12">
         <v>5544000.0</v>
       </c>
       <c r="M12">
         <v>7465000.0</v>
       </c>
       <c r="N12">
         <v>3441000.0</v>
       </c>
       <c r="O12">
         <v>3035000.0</v>
       </c>
       <c r="P12">
         <v>3029000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3487000.0</v>
       </c>
       <c r="F13">
         <v>-873000.0</v>
       </c>
       <c r="G13">
         <v>81000.0</v>
       </c>
       <c r="H13">
         <v>-521000.0</v>
       </c>
       <c r="I13">
         <v>-99000.0</v>
       </c>
       <c r="J13">
         <v>-471000.0</v>
       </c>
       <c r="K13">
         <v>-201000.0</v>
       </c>
       <c r="L13">
         <v>1164000.0</v>
       </c>
       <c r="M13">
         <v>-836000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B14">
         <v>6465000.0</v>
       </c>
       <c r="C14">
         <v>7595000.0</v>
       </c>
       <c r="D14">
         <v>8128000.0</v>
       </c>
       <c r="E14">
         <v>8579000.0</v>
       </c>
       <c r="F14">
         <v>2541000.0</v>
       </c>
       <c r="G14">
         <v>2772000.0</v>
       </c>
       <c r="H14">
         <v>2207000.0</v>
       </c>
       <c r="I14">
         <v>2143000.0</v>
       </c>
@@ -24312,96 +24780,96 @@
       </c>
       <c r="O14">
         <v>985000.0</v>
       </c>
       <c r="P14">
         <v>737000.0</v>
       </c>
       <c r="Q14">
         <v>644000.0</v>
       </c>
       <c r="R14">
         <v>589000.0</v>
       </c>
       <c r="S14">
         <v>766000.0</v>
       </c>
       <c r="T14">
         <v>612000.0</v>
       </c>
       <c r="U14">
         <v>616000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>35000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>248000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>1654000.0</v>
       </c>
       <c r="N15">
         <v>3202000.0</v>
       </c>
       <c r="O15">
         <v>2344000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>39000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B16">
         <v>9820000.0</v>
       </c>
       <c r="C16">
         <v>12365000.0</v>
       </c>
       <c r="D16">
         <v>21456000.0</v>
       </c>
       <c r="E16">
         <v>52542000.0</v>
       </c>
       <c r="F16">
         <v>13789000.0</v>
       </c>
       <c r="G16">
         <v>19696000.0</v>
       </c>
       <c r="H16">
         <v>11213000.0</v>
       </c>
       <c r="I16">
         <v>27278000.0</v>
       </c>
@@ -24422,76 +24890,76 @@
       </c>
       <c r="O16">
         <v>6866000.0</v>
       </c>
       <c r="P16">
         <v>3419000.0</v>
       </c>
       <c r="Q16">
         <v>6340000.0</v>
       </c>
       <c r="R16">
         <v>42786000.0</v>
       </c>
       <c r="S16">
         <v>18928000.0</v>
       </c>
       <c r="T16">
         <v>29145000.0</v>
       </c>
       <c r="U16">
         <v>33073000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B18">
         <v>-12349000.0</v>
       </c>
       <c r="C18">
         <v>-26784000.0</v>
       </c>
       <c r="D18">
         <v>-22735000.0</v>
       </c>
       <c r="E18">
         <v>-45875000.0</v>
       </c>
       <c r="F18">
         <v>-27688000.0</v>
       </c>
       <c r="G18">
         <v>-21978000.0</v>
       </c>
       <c r="H18">
         <v>-24126000.0</v>
       </c>
       <c r="I18">
         <v>-23249000.0</v>
       </c>
@@ -24512,184 +24980,190 @@
       </c>
       <c r="O18">
         <v>13861000.0</v>
       </c>
       <c r="P18">
         <v>8863000.0</v>
       </c>
       <c r="Q18">
         <v>8737000.0</v>
       </c>
       <c r="R18">
         <v>-523000.0</v>
       </c>
       <c r="S18">
         <v>2580000.0</v>
       </c>
       <c r="T18">
         <v>658000.0</v>
       </c>
       <c r="U18">
         <v>-2303000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>189</v>
+      </c>
+      <c r="B19">
+        <v>13319000.0</v>
+      </c>
       <c r="C19">
         <v>-11282000.0</v>
       </c>
       <c r="D19">
         <v>12561000.0</v>
       </c>
       <c r="E19">
         <v>8736000.0</v>
       </c>
       <c r="F19">
         <v>29553000.0</v>
       </c>
       <c r="G19">
         <v>-32224000.0</v>
       </c>
       <c r="H19">
         <v>-9226000.0</v>
       </c>
       <c r="I19">
         <v>10537000.0</v>
       </c>
       <c r="J19">
         <v>21973000.0</v>
       </c>
       <c r="K19">
         <v>-12862000.0</v>
       </c>
       <c r="L19">
         <v>-3076000.0</v>
       </c>
       <c r="M19">
         <v>-1797000.0</v>
       </c>
       <c r="N19">
         <v>1037000.0</v>
       </c>
       <c r="O19">
         <v>-2922000.0</v>
       </c>
       <c r="P19">
         <v>7545000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>190</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>32218000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>62890000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>55491000.0</v>
       </c>
       <c r="H20">
         <v>19615000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>-32000.0</v>
+      </c>
       <c r="C21">
         <v>-37000.0</v>
       </c>
       <c r="D21">
         <v>-36000.0</v>
       </c>
       <c r="E21">
         <v>-35000.0</v>
       </c>
       <c r="F21">
         <v>-35000.0</v>
       </c>
       <c r="G21">
         <v>5032000.0</v>
       </c>
       <c r="H21">
         <v>5032000.0</v>
       </c>
       <c r="I21">
         <v>5032000.0</v>
       </c>
       <c r="J21">
         <v>5032000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B22">
         <v>-32309000.0</v>
       </c>
       <c r="C22">
         <v>-39010000.0</v>
       </c>
       <c r="D22">
         <v>-45959000.0</v>
       </c>
       <c r="E22">
         <v>-59798000.0</v>
       </c>
       <c r="F22">
         <v>-34759000.0</v>
       </c>
       <c r="G22">
         <v>-32537000.0</v>
       </c>
       <c r="H22">
         <v>-32840000.0</v>
       </c>
       <c r="I22">
         <v>-32506000.0</v>
       </c>
@@ -24710,51 +25184,51 @@
       </c>
       <c r="O22">
         <v>8272000.0</v>
       </c>
       <c r="P22">
         <v>5656000.0</v>
       </c>
       <c r="Q22">
         <v>4174000.0</v>
       </c>
       <c r="R22">
         <v>-2757000.0</v>
       </c>
       <c r="S22">
         <v>1491000.0</v>
       </c>
       <c r="T22">
         <v>55000.0</v>
       </c>
       <c r="U22">
         <v>-2687000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B23">
         <v>-2911000.0</v>
       </c>
       <c r="C23">
         <v>28765000.0</v>
       </c>
       <c r="D23">
         <v>12561000.0</v>
       </c>
       <c r="E23">
         <v>35000.0</v>
       </c>
       <c r="F23">
         <v>25981000.0</v>
       </c>
       <c r="G23">
         <v>28338000.0</v>
       </c>
       <c r="H23">
         <v>1178000.0</v>
       </c>
       <c r="I23">
         <v>1256000.0</v>
       </c>
@@ -24775,51 +25249,51 @@
       </c>
       <c r="O23">
         <v>3044000.0</v>
       </c>
       <c r="P23">
         <v>1068000.0</v>
       </c>
       <c r="Q23">
         <v>-10197000.0</v>
       </c>
       <c r="R23">
         <v>39000.0</v>
       </c>
       <c r="S23">
         <v>-13237000.0</v>
       </c>
       <c r="T23">
         <v>-3205000.0</v>
       </c>
       <c r="U23">
         <v>3152000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B24">
         <v>-654000.0</v>
       </c>
       <c r="C24">
         <v>-431000.0</v>
       </c>
       <c r="D24">
         <v>-426000.0</v>
       </c>
       <c r="E24">
         <v>-4045000.0</v>
       </c>
       <c r="F24">
         <v>-2000000.0</v>
       </c>
       <c r="G24">
         <v>-612000.0</v>
       </c>
       <c r="H24">
         <v>-659000.0</v>
       </c>
       <c r="I24">
         <v>-747000.0</v>
       </c>
@@ -24838,51 +25312,51 @@
       <c r="N24">
         <v>-1098000.0</v>
       </c>
       <c r="O24">
         <v>-9184000.0</v>
       </c>
       <c r="P24">
         <v>-2100000.0</v>
       </c>
       <c r="Q24">
         <v>-2800000.0</v>
       </c>
       <c r="R24">
         <v>-1100000.0</v>
       </c>
       <c r="S24">
         <v>-448000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
         <v>136946000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B25">
         <v>2392000.0</v>
       </c>
       <c r="C25">
         <v>17000.0</v>
       </c>
       <c r="D25">
         <v>270000.0</v>
       </c>
       <c r="E25">
         <v>1004000.0</v>
       </c>
       <c r="F25">
         <v>-4382000.0</v>
       </c>
       <c r="G25">
         <v>-204000.0</v>
       </c>
       <c r="H25">
         <v>12059000.0</v>
       </c>
       <c r="I25">
         <v>9946000.0</v>
       </c>
@@ -24903,51 +25377,51 @@
       </c>
       <c r="O25">
         <v>-1937000.0</v>
       </c>
       <c r="P25">
         <v>1648000.0</v>
       </c>
       <c r="Q25">
         <v>3068000.0</v>
       </c>
       <c r="R25">
         <v>691000.0</v>
       </c>
       <c r="S25">
         <v>362000.0</v>
       </c>
       <c r="T25">
         <v>1209000.0</v>
       </c>
       <c r="U25">
         <v>-13000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B26">
         <v>-2879000.0</v>
       </c>
       <c r="C26">
         <v>-3416000.0</v>
       </c>
       <c r="D26">
         <v>-2724000.0</v>
       </c>
       <c r="E26">
         <v>-2356000.0</v>
       </c>
       <c r="F26">
         <v>-5772000.0</v>
       </c>
       <c r="G26">
         <v>-3760000.0</v>
       </c>
       <c r="H26">
         <v>-3506000.0</v>
       </c>
       <c r="I26">
         <v>-2089000.0</v>
       </c>
@@ -24962,51 +25436,51 @@
       </c>
       <c r="M26">
         <v>-2392000.0</v>
       </c>
       <c r="N26">
         <v>-1822000.0</v>
       </c>
       <c r="O26">
         <v>-4760000.0</v>
       </c>
       <c r="P26">
         <v>-22046000.0</v>
       </c>
       <c r="Q26">
         <v>-5824000.0</v>
       </c>
       <c r="R26">
         <v>-1737000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B27">
         <v>11966000.0</v>
       </c>
       <c r="C27">
         <v>10029000.0</v>
       </c>
       <c r="D27">
         <v>11158000.0</v>
       </c>
       <c r="E27">
         <v>11289000.0</v>
       </c>
       <c r="F27">
         <v>11936000.0</v>
       </c>
       <c r="G27">
         <v>9115000.0</v>
       </c>
       <c r="H27">
         <v>8214000.0</v>
       </c>
       <c r="I27">
         <v>7298000.0</v>
       </c>
@@ -25025,51 +25499,51 @@
       <c r="N27">
         <v>4502000.0</v>
       </c>
       <c r="O27">
         <v>5256000.0</v>
       </c>
       <c r="P27">
         <v>4216000.0</v>
       </c>
       <c r="Q27">
         <v>3068000.0</v>
       </c>
       <c r="R27">
         <v>2444000.0</v>
       </c>
       <c r="S27">
         <v>1445000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
         <v>790000.0</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B28">
         <v>-2911000.0</v>
       </c>
       <c r="C28">
         <v>28765000.0</v>
       </c>
       <c r="D28">
         <v>-2760000.0</v>
       </c>
       <c r="E28">
         <v>60499000.0</v>
       </c>
       <c r="F28">
         <v>-5772000.0</v>
       </c>
       <c r="G28">
         <v>62685000.0</v>
       </c>
       <c r="H28">
         <v>17287000.0</v>
       </c>
       <c r="I28">
         <v>-833000.0</v>
       </c>
@@ -25090,51 +25564,51 @@
       </c>
       <c r="O28">
         <v>-2400000.0</v>
       </c>
       <c r="P28">
         <v>-19329000.0</v>
       </c>
       <c r="Q28">
         <v>-2779000.0</v>
       </c>
       <c r="R28">
         <v>-1503000.0</v>
       </c>
       <c r="S28">
         <v>10619000.0</v>
       </c>
       <c r="T28">
         <v>-1018000.0</v>
       </c>
       <c r="U28">
         <v>3394000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B29">
         <v>-11779000.0</v>
       </c>
       <c r="C29">
         <v>-26572000.0</v>
       </c>
       <c r="D29">
         <v>-21995000.0</v>
       </c>
       <c r="E29">
         <v>-44408000.0</v>
       </c>
       <c r="F29">
         <v>-26116000.0</v>
       </c>
       <c r="G29">
         <v>-20346000.0</v>
       </c>
       <c r="H29">
         <v>-22412000.0</v>
       </c>
       <c r="I29">
         <v>-21210000.0</v>
       </c>
@@ -25155,51 +25629,51 @@
       </c>
       <c r="O29">
         <v>15601000.0</v>
       </c>
       <c r="P29">
         <v>10234000.0</v>
       </c>
       <c r="Q29">
         <v>10432000.0</v>
       </c>
       <c r="R29">
         <v>779000.0</v>
       </c>
       <c r="S29">
         <v>3903000.0</v>
       </c>
       <c r="T29">
         <v>1025000.0</v>
       </c>
       <c r="U29">
         <v>-1767000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B30">
         <v>12095000.0</v>
       </c>
       <c r="C30">
         <v>-11282000.0</v>
       </c>
       <c r="D30">
         <v>12561000.0</v>
       </c>
       <c r="E30">
         <v>3757000.0</v>
       </c>
       <c r="F30">
         <v>25981000.0</v>
       </c>
       <c r="G30">
         <v>-33856000.0</v>
       </c>
       <c r="H30">
         <v>-10940000.0</v>
       </c>
       <c r="I30">
         <v>8498000.0</v>
       </c>
@@ -25239,3282 +25713,3347 @@
       <c r="U30">
         <v>203000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BY1" t="s">
         <v>138</v>
       </c>
       <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>140</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>8818000.0</v>
+      </c>
+      <c r="C2">
+        <v>9820000.0</v>
+      </c>
+      <c r="D2">
         <v>9101000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10109000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8902000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12365000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>25560000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30598000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>36414000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21456000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32335000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26825000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>32301000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>33598000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>40355000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>47051000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3228000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13789000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>25155000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21358000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4705000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>19696000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>62655000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11934000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10250000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11213000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16414000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>33166000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>24275000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>27278000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>33775000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35071000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>48449000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>40823000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25599000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>34242000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>13135000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>11638000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>24647000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>9557000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8066000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3160000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11452000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4047000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5064000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6122000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2704000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3272000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3055000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>3811000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5079000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8305000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9630000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6866000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>8669000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>43520000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>8547000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3419000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2119000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4710000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>7423000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>6340000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>7261000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>7825000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>12257000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>8884000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>10685000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>11586000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>21910000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>18928000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>44538000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>33065000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>29145000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>28796000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>27141000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>31505000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>33073000.0</v>
       </c>
-      <c r="BZ2"/>
+      <c r="CB2"/>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B3">
+        <v>51000</v>
+      </c>
+      <c r="C3">
+        <v>121000</v>
+      </c>
+      <c r="D3">
         <v>96000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>221000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>318000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>55000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>131000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>67000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>116000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>212000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>237000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>184000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>156000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>163000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>280000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>200000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>454000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>533000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>300000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>413000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>383000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>476000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>460000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>405000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>221000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>372000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>498000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>453000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>416000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>347000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>445000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>635000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>449000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>510000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>958000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>705000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>539000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>805000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>439000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>997000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>484000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>707000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>720000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>641000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>433000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>319000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>657000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>792000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>728000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>412000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>386000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1575000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>467000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>314000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>466000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>398000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>282000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>594000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>234000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>487000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>356000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>294000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>648000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>384000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>356000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>307000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>277000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>364000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>343000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>318000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>313000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>451000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>340000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>73000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>113000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>100000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>81000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>536000</v>
       </c>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-5468000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-1317000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-6818000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-6637000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>43864000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-10561000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-11366000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>3797000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>16653000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-14991000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>33527000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>1684000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-963000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-5201000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-16752000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>8891000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-3003000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-6497000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-1296000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-13378000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>7626000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>15224000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-8643000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>21107000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>1497000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-13009000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>15090000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>1491000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>4906000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-8292000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>7405000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-1017000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-1058000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>3418000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-568000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>217000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-756000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-1268000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-3226000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-1325000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>2764000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-1803000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>1196000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-1074000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>5128000.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>7091000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2271000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1754000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1114000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>279000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1117000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>456000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-5335000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>813000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-28000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-511000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>264000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>370000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1398000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1042000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>186000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-346000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>778000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-434000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-32000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>494000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>212000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-60000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-9000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>382000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1413000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-581000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-27000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>115000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1349000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-295000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-24000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>134000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>563000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-71000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-713000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-615000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-925000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-169000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-274000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-233000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>1601000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>341000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>582000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1584000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>-1886000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1002000.0</v>
+      </c>
+      <c r="D6">
         <v>719000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-1008000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1207000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3463000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-13195000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5038000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5816000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>14958000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-10879000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>5510000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5476000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1297000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-6757000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6696000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>43823000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-10561000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>16463000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>3797000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>16653000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-14991000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-42959000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>33527000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1684000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-963000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-5201000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-16752000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>8891000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-3003000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-6497000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1296000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-13378000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>7626000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>15224000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-8643000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>21107000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1497000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-13009000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>15090000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1491000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>4906000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-8292000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>7405000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1017000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-1058000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>3418000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-568000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>217000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-756000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1268000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-3226000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-1325000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2764000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1803000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-4892000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1074000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>5128000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>1300000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-2591000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-2713000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>1083000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-921000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-564000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-4432000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>3373000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-1801000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-901000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-10324000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>2982000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-25610000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>11473000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-520001.0</v>
       </c>
-      <c r="BU6"/>
-      <c r="BV6">
+      <c r="BW6"/>
+      <c r="BX6">
         <v>349000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>1655000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-4364000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-1568000.0</v>
       </c>
-      <c r="BZ6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B7">
+        <v>1358000.0</v>
+      </c>
+      <c r="C7">
+        <v>993000.0</v>
+      </c>
+      <c r="D7">
         <v>73000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-780000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2730000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3144000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>559000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1081000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1820000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2861000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>289000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>5747000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1922000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>294000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>563000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1921000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-4613000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>489000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1643000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1416000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1775000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-168000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-148000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>44000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>201000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>292000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>338000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-575000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-186000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>435000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>416000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-391000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-493000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>2323000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>2265000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-3857000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-460000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>1029000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-1077000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-544000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>104000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1315000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>683000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-166000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-108000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>282000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>1385000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-638000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-835000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-604000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>367000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-1228000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-857000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>1126000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-567000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-1390000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-603000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>2181000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>88000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-820000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-745000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>1223000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>286000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-66000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-96000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>242000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>278000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-743000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-571000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>848000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-3563000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>3335000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>4151000.0</v>
       </c>
-      <c r="BU7"/>
-      <c r="BV7">
+      <c r="BW7"/>
+      <c r="BX7">
         <v>-494000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>591000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-1290000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>342000.0</v>
       </c>
-      <c r="BZ7"/>
+      <c r="CB7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-7123000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>631000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>2473000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-2017000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>45000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1731000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-2220000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>523000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-338000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-612000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>554000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>383000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>62000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-451000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>669000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-512000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>161000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-931000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>886000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-53000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>2614000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>626000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-3133000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-93000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>1274000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-2557000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-44000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-181000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>2320000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-1906000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>333000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>594000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>915000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-684000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-164000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>355000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>1809000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-744000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-620000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-75000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-228000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-59000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-1087000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-73000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>1032000.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>650000.0</v>
+      </c>
+      <c r="C9">
+        <v>-566000.0</v>
+      </c>
+      <c r="D9">
         <v>489000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-765000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-293000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-149000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>634000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>915000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-2836000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>600000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1246000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4911000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-7123000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>631000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2473000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-2017000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>45000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1731000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2220000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>523000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-338000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-612000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-885000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>554000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>383000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>62000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-451000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>674000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-512000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>161000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-931000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>886000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-53000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2614000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>626000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-3133000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-93000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1274000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-2557000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-44000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-181000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2320000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-1906000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>333000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>594000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>915000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-684000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-164000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>355000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1809000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-744000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-617000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-75000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-228000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-59000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-1087000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-73000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1032000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-82000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-574000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-121000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>756000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-380000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-708000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>457000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>720000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-543000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-318000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>-680000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>1810000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-260000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>216000.0</v>
       </c>
-      <c r="BT9"/>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9">
         <v>199000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-361000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1138000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-71000.0</v>
       </c>
-      <c r="M10"/>
-[...1 lines deleted...]
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>-728000.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-2338000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10">
         <v>-668000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-607000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10">
         <v>818000.0</v>
       </c>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>-382000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>0.0</v>
+      </c>
+      <c r="AN10">
         <v>-388000.0</v>
       </c>
-      <c r="AM10">
-[...4 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>115000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1069000.0</v>
       </c>
-      <c r="AQ10">
-[...4 lines deleted...]
-      </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>134000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>732000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-73000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-883000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-612000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-158000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-295000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-1028000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>735000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-241000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>1143000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>677000.0</v>
       </c>
-      <c r="BG10">
-[...4 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>294000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>156000.0</v>
       </c>
-      <c r="BK10"/>
-[...1 lines deleted...]
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-61000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>859000.0</v>
       </c>
-      <c r="BO10"/>
-[...1 lines deleted...]
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-582000.0</v>
       </c>
-      <c r="BR10"/>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>71000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-910000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1703000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>728000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-3100000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>219000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1285000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-229000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1082000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>501000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1259000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>301000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-216000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>61000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-384000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-46000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>332000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>800000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>721000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-693000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-267000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-639000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1648000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-375000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-129000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-370000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1188000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>81000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>312000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1120000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>1240000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-204000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-678000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-767000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1506000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-403000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-477000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-1798000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1181000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-252000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-508000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1397000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-806000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-152000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-554000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>900000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="BH11"/>
       <c r="BI11">
+        <v>73000.0</v>
+      </c>
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>119000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>507000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>57000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>701000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>3722000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>409000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>2578000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2876000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2068000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3568000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3274000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2468000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1633000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1601000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6505000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2010000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1974000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2627000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2327000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2195000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2120000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2041000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2016000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2037000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1953000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1865000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1809000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1671000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1885000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1779000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1590000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1503000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1391000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1455000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1424000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1283000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1197000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1377000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1269000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1227000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>6267000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>205000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>322000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>671000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>36000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-170000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2595000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>980000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-396000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>993000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>549000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1889000.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>397000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1908000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-938000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1038000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-708000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1194000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1031000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-2000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-522000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-100000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>388000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>315000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>479000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-712000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-155000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-133000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>444000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-584000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-173000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>348000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-471000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-349000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-238000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>125000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-201000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-581000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-27000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1164000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-836000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B14">
+        <v>2061999.0</v>
+      </c>
+      <c r="C14">
+        <v>2096000.0</v>
+      </c>
+      <c r="D14">
         <v>1403000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1431000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2180000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1840000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1843000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1935000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1823000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1963000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1936000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>2139000.0</v>
+      </c>
+      <c r="N14">
         <v>1971000.0</v>
       </c>
-      <c r="M14">
-[...2 lines deleted...]
-      <c r="N14">
+      <c r="O14">
+        <v>2347000.0</v>
+      </c>
+      <c r="P14">
         <v>1956000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2062000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2193000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2368000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>601000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>638000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>644000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>658000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1048000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>667000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>601000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>575000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>576000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>512000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>582000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>537000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>539000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>553000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>525000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>526000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>627000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>649000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>594000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>556000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>565000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>565000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>698000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>629000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>709000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>600000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>519000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>605000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>690000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>559000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>526000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>539000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>545000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>522000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>465000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>457000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>328000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>246000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>202000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>209000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>177000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>197000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>184000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>179000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>160000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>157000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>161000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>166000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>164000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>149000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>141000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>135000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>129000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>191000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>170000.0</v>
       </c>
-      <c r="BU14"/>
-      <c r="BV14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>154000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>158000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>144000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>156000.0</v>
       </c>
-      <c r="BZ14"/>
+      <c r="CB14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
         <v>29000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
         <v>248000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>1654000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1654000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>830000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>824000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>802000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>799000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>800000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>801000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>783000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>782000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>779000.0</v>
       </c>
-      <c r="BE15">
-[...4 lines deleted...]
-      </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
         <v>822000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B16">
+        <v>6932000.0</v>
+      </c>
+      <c r="C16">
+        <v>8818000.0</v>
+      </c>
+      <c r="D16">
         <v>9820000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>9101000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>10109000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8902000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>12365000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>25560000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>30598000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>36414000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21456000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>32335000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>26825000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>32301000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>33598000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>40355000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>47051000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3228000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>41618000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>25155000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>21358000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4705000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>19696000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>45461000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>11934000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10250000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11213000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>16414000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>33166000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>24275000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>27278000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>33775000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>35071000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>48449000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>40823000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>25599000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>34242000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>13135000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>11638000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>24647000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>9557000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>8066000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>3160000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>11452000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4047000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>5064000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>6122000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2704000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3272000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>3055000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>3811000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5079000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>8305000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>9630000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>6866000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>38628000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>7473000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8547000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3419000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2119000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>4710000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>7423000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>6340000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>7261000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>7825000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>12257000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>8884000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>10685000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>11586000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>21910000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>18928000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>44538000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-520000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>29145000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>28796000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>27141000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>31505000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>33073000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17">
         <v>1000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
@@ -28530,532 +29069,550 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>-841000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1968000.0</v>
+      </c>
+      <c r="D18">
         <v>895000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2817000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5006000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5541000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4366000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7152000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6946000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-8634000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5553000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-373000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-7902000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8907000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7800000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-11421000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-14265000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-12389000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7953000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6390000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6881000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6464000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5614000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-5554000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4553000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6218000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-6147000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-6241000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5937000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-5801000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5551000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-6950000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-6646000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-4102000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-4551000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6374000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-5758000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-3935000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-5316000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-4719000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3541000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2915000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-3434000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-3299000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-2765000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2355000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1484000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-2651000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3395000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1792000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1578000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3059000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>2338000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3030000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1256000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>946000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>1640000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>10019000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>2244000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>1081000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>1969000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>3569000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>3937000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-413000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>139000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>5074000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>598000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-705000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-846000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>430000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-3540000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>3801000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-20001.0</v>
       </c>
-      <c r="BU18"/>
-      <c r="BV18">
+      <c r="BW18"/>
+      <c r="BX18">
         <v>45000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>193000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-537000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>957000.0</v>
       </c>
-      <c r="BZ18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>189</v>
+      </c>
+      <c r="B19">
+        <v>-677000.0</v>
+      </c>
       <c r="C19">
+        <v>1901000.0</v>
+      </c>
+      <c r="D19">
+        <v>415000.0</v>
+      </c>
+      <c r="E19">
         <v>2040000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>6368000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>3557000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-8372000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>2548000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>1573000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-7031000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-4968000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>6528000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2892000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>8272000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2889000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5385000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-151000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>5937000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-539000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>11311000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>26438000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-7657000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-41094000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1365000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1761000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>5284000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>814000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-9626000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-3599000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>3185000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-738000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>6073000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-6494000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>11696000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>8373000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-1775000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>9537000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>5838000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-7227000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-19283000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>5452000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>8196000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-4441000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-1586000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>2032000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>919000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-10918000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>2555000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>4640000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>1926000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>1879000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>744000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-2769000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>1183000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>2222000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>1636000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-1281000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-5499000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>32218000.0</v>
       </c>
-      <c r="J20">
-[...4 lines deleted...]
-      </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>4670000.0</v>
       </c>
-      <c r="O20">
-[...9 lines deleted...]
-      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -29068,2224 +29625,2282 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>191</v>
+      </c>
+      <c r="B21">
+        <v>-14000.0</v>
+      </c>
       <c r="C21">
+        <v>-3000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1000.0</v>
+      </c>
+      <c r="E21">
         <v>-13000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-15000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-17000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>10000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-26000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="Q21">
         <v>-15000.0</v>
       </c>
       <c r="R21">
-        <v>-15000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="S21">
         <v>-15000.0</v>
       </c>
       <c r="T21">
         <v>-15000.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21"/>
+      <c r="U21">
+        <v>-15000.0</v>
+      </c>
+      <c r="V21">
+        <v>-15000.0</v>
+      </c>
       <c r="W21"/>
-      <c r="X21">
-[...4 lines deleted...]
-      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
       <c r="Z21">
         <v>5032000.0</v>
       </c>
       <c r="AA21">
         <v>5032000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
+      <c r="AB21">
+        <v>5032000.0</v>
+      </c>
+      <c r="AC21">
+        <v>5032000.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B22">
+        <v>-12114000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6966000.0</v>
+      </c>
+      <c r="D22">
         <v>-4207000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-8152000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-8220000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11730000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8648000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-10754000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-9270000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-10338000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-10573000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-10723000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-10623000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-14040000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12448000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14930000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-14639000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-17781000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-8244000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2871000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-15422000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8222000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-7816000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-8352000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-7461000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-8908000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-8683000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-7761000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-7933000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-8463000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-8014000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-8342000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-8038000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-8112000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-8370000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-4240000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-6943000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-6218000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-5756000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-5198000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5283000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-5435000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-5303000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4469000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-4012000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4150000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-9169000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1985000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2680000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1986000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1285000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-795000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>602000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>971000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1054000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1003000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1216000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>4999000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>453000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>639000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>3626000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>938000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>2754000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-1460000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-896000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>3776000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-583000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-687000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-678000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-809000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-324000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>227000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>664000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>924000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>148000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>175000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-518000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>250000.0</v>
       </c>
-      <c r="BZ22"/>
+      <c r="CB22"/>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
+      <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
+        <v>-1560000.0</v>
+      </c>
+      <c r="H23"/>
+      <c r="I23">
         <v>2548000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1573000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-7031000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4968000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6528000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>20000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-682000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-601000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>57827000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1892000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2839000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10898000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>26055000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-8133000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>22923000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>960000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5032000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>135000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>885000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-10079000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>194000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>99000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>192000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>150000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>354000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>560000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>390000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>225000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>391000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>177000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>192000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>167000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>164000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>145000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>193000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>192000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>255000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>874000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1611000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>19000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>392000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>784000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>201000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-831000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-3236000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>869000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1243000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>263000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>203000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1335000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>274000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>291000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>501000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>12925000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-2759000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-520000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-4924000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-1994000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>822000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-670000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-9817000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2238000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-8367000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-12784000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-490000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BW23"/>
+      <c r="BX23">
         <v>-151000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2454000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-2541000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-2967000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3394000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>193</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-77000.0</v>
+      </c>
+      <c r="D24">
         <v>-189000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-257000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-120000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-88000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-118000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-223000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-90000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-106000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-131000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-97000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-86000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-112000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-129000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>5252000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>151000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-119000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1869000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-185000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-131000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-159000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-134000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-167000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-174000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-137000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-524000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-165000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-206000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-153000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-571000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-169000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-194000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-208000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-625000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-219000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-206000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-623000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-187000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-219000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-217000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-646000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-218000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-234000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-194000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-922000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-361000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-266000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-295000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-824000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-318000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-278000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-228000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-692000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-276000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-176000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-446000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-2625000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-232000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-164000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-700000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-3611000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-277000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-298000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-700000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>741000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-346000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-257000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-190000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-261000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-187000.0</v>
       </c>
-      <c r="BT24">
-[...4 lines deleted...]
-      <c r="BW24">
+      <c r="BV24">
+        <v>0.0</v>
+      </c>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24">
         <v>28477000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>38452000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>38355000.0</v>
       </c>
-      <c r="BZ24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B25">
+        <v>7904000.0</v>
+      </c>
+      <c r="C25">
+        <v>2030000.0</v>
+      </c>
+      <c r="D25">
         <v>3336000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4569000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>311000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3435000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-79000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>113000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>31000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-17000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9060000.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="M25">
+        <v>2648000.0</v>
+      </c>
+      <c r="N25">
         <v>250000.0</v>
       </c>
-      <c r="M25">
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="O25">
+        <v>2655000.0</v>
+      </c>
+      <c r="P25">
         <v>430000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8981000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-26000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>600000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>45000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-3929000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-232000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-266000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-204000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-135000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2327000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>12000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-5000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>481000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>407000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1855000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-639000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-280000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-605000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1885000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1779000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1590000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1503000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1391000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1455000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1424000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1283000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1220000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1377000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1263000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1217000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-10000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>62000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-79000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-178000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>19000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1010000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-190000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-1243000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-263000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-203000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-228000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>510000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>404000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-1735000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>537000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>604000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>558000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>561000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>457000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>380000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>311000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>605000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>574000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>154000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>499000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-4665000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25">
+      <c r="BW25"/>
+      <c r="BX25">
         <v>310000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-926000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>926000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B26">
+        <v>-577000.0</v>
+      </c>
+      <c r="C26">
+        <v>-885000.0</v>
+      </c>
+      <c r="D26">
         <v>-412000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-419000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-503000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-1545000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-526000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-558000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-551000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-1781000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-688000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-756000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-624000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-656000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-796000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-586000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-391000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-583000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-874000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-1124000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2904000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-870000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2192000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-448000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-382000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-738000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-753000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-885000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-1382000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-486000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-400000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-569000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-592000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-528000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-967000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-715000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-765000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-583000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-658000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-775000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-584000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-520000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-610000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-798000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-539000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-496000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-461000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-615000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-590000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-850000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-968000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-112000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-94000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-648000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-861000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-1712000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-1388000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-799000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-452000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-3947000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-1942000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-15705000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-5784000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-15000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>-3000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-22000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-915000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B27">
+        <v>7925000.0</v>
+      </c>
+      <c r="C27">
+        <v>2009000.0</v>
+      </c>
+      <c r="D27">
         <v>386000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>336000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3771000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1260000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2090000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2702000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2406000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2831000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3012000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2692000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2578000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2876000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1979000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3568000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3274000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2468000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1588000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1601000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6737000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2010000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1966000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2627000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2327000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2195000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2120000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2041000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2016000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2037000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1953000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1865000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1809000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1671000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1885000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1779000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1590000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1503000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1391000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1455000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1424000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>1283000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1220000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1377000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1263000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1217000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1318000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1454000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1372000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1259000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1283000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1050000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1077000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1092000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1054000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1395000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1401000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1406000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1178000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1057000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>995000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>986000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>781000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>782000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>765000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>740000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>636000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>629000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>605000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>574000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>531000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27">
         <v>308000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>301000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>290000.0</v>
       </c>
-      <c r="BZ27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B28">
+        <v>-329000.0</v>
+      </c>
+      <c r="C28">
+        <v>-888000.0</v>
+      </c>
+      <c r="D28">
         <v>-413000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-432000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-506000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1560000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-528000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-575000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-554000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>30422000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-691000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-773000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-614000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-682000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3871000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-601000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>57827000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-598000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-874000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1124000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2904000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-870000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>20483000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>37581000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4650000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-29000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>132000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-885000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>18427000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-387000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-208000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-419000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-238000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>32000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>11402000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-494000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>17328000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-406000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-466000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>39092000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-420000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-375000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-417000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>12290000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-284000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>378000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>15820000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-472000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1028000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-890000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1569000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-911000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-894000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1449000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-189000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1386000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1433000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>608000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-82000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-2834000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-708000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-15705000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2747000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-15000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-3000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-14000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-794000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-701000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-4000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-4000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-6000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>8743000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-490000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>114000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3505000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-2112000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-2525000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>3394000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B29">
+        <v>-790000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1847000.0</v>
+      </c>
+      <c r="D29">
         <v>991000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2596000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4688000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-5486000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4235000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7085000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-6830000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-8422000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5316000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-189000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-7746000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8744000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-7520000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-11221000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-13811000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-11856000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-7653000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-5977000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-6498000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5988000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-5154000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-5149000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4332000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5846000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-5649000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5788000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-5521000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-5454000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-5106000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-6315000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-6197000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-3592000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-3593000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-5669000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-5219000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-3130000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-4877000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-3722000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3057000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2208000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-2714000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-2658000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-2332000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-2036000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-827000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1859000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-2667000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-1380000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-1192000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-1484000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>2805000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3344000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>1722000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>1344000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1922000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>10613000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>2478000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>1568000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>2325000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>3863000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>4585000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-29000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>495000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>5381000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>875000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-341000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-503000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>748000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-3227000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>4252000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>320000.0</v>
       </c>
-      <c r="BU29"/>
-      <c r="BV29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>118000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>306000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-437000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1038000.0</v>
       </c>
-      <c r="BZ29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B30">
+        <v>-785000.0</v>
+      </c>
+      <c r="C30">
+        <v>1780000.0</v>
+      </c>
+      <c r="D30">
         <v>130000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2040000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6368000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3557000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-8372000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2548000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1573000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-7031000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-4968000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6528000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2892000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8109000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-3169000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5185000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-151000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1892000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2839000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10898000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>26055000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-8133000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-41094000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1095000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1366000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4912000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>316000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-10079000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4015000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2838000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1183000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5438000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-6943000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>11186000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7415000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2480000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8998000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5033000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-7666000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-20280000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>4968000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>7489000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-5161000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2227000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1599000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>600000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-11575000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1763000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>3912000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1514000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1493000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-831000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3236000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>869000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-3336000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1238000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-1563000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-6093000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-1096000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-1325000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-4330000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>12925000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-2759000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-520000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-4924000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-1994000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-1882000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>141000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-9817000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2238000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-22377000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-1522000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-340000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BW30"/>
+      <c r="BX30">
         <v>117000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-2156000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-1815000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-81000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>203000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>