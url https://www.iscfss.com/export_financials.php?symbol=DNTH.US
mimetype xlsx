--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -238,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1038,74 +1041,78 @@
         <v>-382000.0</v>
       </c>
       <c r="K5">
         <v>-6000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1386000.0</v>
+      </c>
       <c r="C7">
         <v>1491000.0</v>
       </c>
       <c r="D7">
         <v>585000.0</v>
       </c>
       <c r="E7">
         <v>788000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>43000.0</v>
+      </c>
       <c r="C8">
         <v>31000.0</v>
       </c>
       <c r="D8">
         <v>15000.0</v>
       </c>
       <c r="E8">
         <v>118024000.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
@@ -1451,51 +1458,53 @@
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>110135000.0</v>
+      </c>
       <c r="C26">
         <v>81728000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
@@ -1520,120 +1529,124 @@
         <v>-14577000.0</v>
       </c>
       <c r="F28">
         <v>-131650000.0</v>
       </c>
       <c r="G28">
         <v>-58152000.0</v>
       </c>
       <c r="H28">
         <v>-65071000.0</v>
       </c>
       <c r="I28">
         <v>-58345000.0</v>
       </c>
       <c r="J28">
         <v>-51567000.0</v>
       </c>
       <c r="K28">
         <v>-4543000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>493401000.0</v>
+      </c>
       <c r="C29">
         <v>352477000.0</v>
       </c>
       <c r="D29">
         <v>168870000.0</v>
       </c>
       <c r="E29">
         <v>-44368000.0</v>
       </c>
       <c r="F29">
         <v>-17249000.0</v>
       </c>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>52000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C30">
         <v>807000.0</v>
       </c>
       <c r="D30">
         <v>478000.0</v>
       </c>
       <c r="E30">
         <v>5638000.0</v>
       </c>
       <c r="F30">
         <v>1476000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30">
         <v>6250000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>-44368000.0</v>
       </c>
       <c r="F31">
         <v>-17249000.0</v>
       </c>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>378706000.0</v>
+      </c>
       <c r="C32">
         <v>262452000.0</v>
       </c>
       <c r="D32">
         <v>167820000.0</v>
       </c>
       <c r="E32">
         <v>73808000.0</v>
       </c>
       <c r="F32">
         <v>4036000.0</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
         <v>121484000.0</v>
       </c>
@@ -1763,51 +1776,51 @@
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>121000.0</v>
       </c>
       <c r="F38">
         <v>30000.0</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>5091000.0</v>
+        <v>5041000.0</v>
       </c>
       <c r="C39">
         <v>4856000.0</v>
       </c>
       <c r="D39">
         <v>3255000.0</v>
       </c>
       <c r="E39">
         <v>905000.0</v>
       </c>
       <c r="F39">
         <v>3767000.0</v>
       </c>
       <c r="G39">
         <v>2692000.0</v>
       </c>
       <c r="H39">
         <v>4114000.0</v>
       </c>
       <c r="I39">
         <v>2751000.0</v>
       </c>
       <c r="J39">
         <v>936000.0</v>
       </c>
@@ -1914,51 +1927,53 @@
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1937000.0</v>
+      </c>
       <c r="C45">
         <v>1940000.0</v>
       </c>
       <c r="D45">
         <v>897000.0</v>
       </c>
       <c r="E45">
         <v>986000.0</v>
       </c>
       <c r="F45">
         <v>33000.0</v>
       </c>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
         <v>1633000.0</v>
       </c>
@@ -2385,4348 +2400,4490 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>5274000.0</v>
+      </c>
+      <c r="C2">
         <v>9725000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6705000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5404000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8269000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4579000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7572000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3695000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2612000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2610000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1369000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>813000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1080000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1167000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2578000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2047000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4438000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3040000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1886000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2933000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2114000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3760000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2389000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2650000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3947000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2812000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2037999.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2349000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3010000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3492000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4897000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1497000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1731000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>167000.0</v>
       </c>
-      <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
-    </row>
-    <row r="4" spans="1:37">
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>-575000.0</v>
+      </c>
+      <c r="C5">
         <v>489000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>163000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>98000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>270000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>106000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>681000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-37000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-27000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>47000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-16000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-161000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-462000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-602000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-469000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-30000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-23000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>39000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>153000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>363000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-8000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-382000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1364000.0</v>
+      </c>
       <c r="C7">
+        <v>1386000.0</v>
+      </c>
+      <c r="D7">
         <v>1285000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1330000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1396000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1491000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>311000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>407000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>497000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>585000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>670000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>788000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>54000.0</v>
+      </c>
       <c r="C8">
         <v>43000.0</v>
       </c>
       <c r="D8">
-        <v>32000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="E8">
         <v>32000.0</v>
       </c>
       <c r="F8">
+        <v>32000.0</v>
+      </c>
+      <c r="G8">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="H8">
         <v>29000.0</v>
       </c>
       <c r="I8">
         <v>29000.0</v>
       </c>
       <c r="J8">
-        <v>15000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="K8">
         <v>15000.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>15000.0</v>
+      </c>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>118024000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>627667000.0</v>
+      </c>
+      <c r="C10">
         <v>51087000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>55984000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13237000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10116000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22792000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>33671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>314169000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>329724000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>132325000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>157282000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>62633000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>50303000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15365000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>59028000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>54832000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>71765000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>131650000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>157539000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>155034000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>49289000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58152000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>141680000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>136287000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>74933000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>65071000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>85507000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>33111000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31241000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>58345000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>159674000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>173429000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41462000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>51567000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>1111259000.0</v>
+      </c>
+      <c r="C12">
         <v>404295000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>402613000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>257389000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>263230000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>275241000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>281123000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>360707000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>377036000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>173718000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>189870000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>77593000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>79986000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75490000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>128283999.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>139425000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>156604000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>176926000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>192616000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>207805000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>132288000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>148835000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>161732000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>176501000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>130406000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>145729000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>160570000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>172273000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>127307000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>142570000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>159674000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>173429000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>41462000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>51567000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
-        <v>43000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="C13">
         <v>43000.0</v>
       </c>
       <c r="D13">
-        <v>32000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="E13">
         <v>32000.0</v>
       </c>
       <c r="F13">
+        <v>32000.0</v>
+      </c>
+      <c r="G13">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="H13">
         <v>29000.0</v>
       </c>
       <c r="I13">
         <v>29000.0</v>
       </c>
       <c r="J13">
-        <v>15000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="K13">
         <v>15000.0</v>
       </c>
       <c r="L13">
-        <v>61000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="M13">
         <v>61000.0</v>
       </c>
       <c r="N13">
         <v>61000.0</v>
       </c>
       <c r="O13">
         <v>61000.0</v>
       </c>
       <c r="P13">
-        <v>59000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="Q13">
         <v>59000.0</v>
       </c>
       <c r="R13">
         <v>59000.0</v>
       </c>
       <c r="S13">
         <v>59000.0</v>
       </c>
       <c r="T13">
         <v>59000.0</v>
       </c>
       <c r="U13">
-        <v>49000.0</v>
+        <v>59000.0</v>
       </c>
       <c r="V13">
         <v>49000.0</v>
       </c>
       <c r="W13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="X13">
         <v>48000.0</v>
       </c>
       <c r="Y13">
-        <v>39000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="Z13">
         <v>39000.0</v>
       </c>
       <c r="AA13">
         <v>39000.0</v>
       </c>
       <c r="AB13">
         <v>39000.0</v>
       </c>
       <c r="AC13">
+        <v>39000.0</v>
+      </c>
+      <c r="AD13">
         <v>34000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000.0</v>
       </c>
       <c r="AE13">
         <v>33000.0</v>
       </c>
       <c r="AF13">
         <v>33000.0</v>
       </c>
       <c r="AG13">
+        <v>33000.0</v>
+      </c>
+      <c r="AH13">
         <v>22000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
-        <v>37794088.0</v>
+        <v>48032742.0</v>
       </c>
       <c r="C14">
         <v>37794088.0</v>
       </c>
       <c r="D14">
+        <v>37794088.0</v>
+      </c>
+      <c r="E14">
         <v>35822308.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35791000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35033773.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>34236728.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>34227038.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25665475.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4530155.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39068860.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3790654.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3790353.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3789994.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3704372.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3675971.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3674947.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3674194.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3661467.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3356580.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3035444.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3033320.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3015959.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2475739.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2460277.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2441782.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2426513.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2291410.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2088892.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2075308.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2062334.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2136488.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2210641.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2149842.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210641.0</v>
       </c>
       <c r="AJ14">
         <v>2210641.0</v>
       </c>
       <c r="AK14">
         <v>2210641.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14">
+        <v>2210641.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>1485000.0</v>
+      </c>
+      <c r="C16">
         <v>1188000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>479000.0</v>
       </c>
       <c r="E16">
         <v>479000.0</v>
       </c>
       <c r="F16">
         <v>479000.0</v>
       </c>
       <c r="G16">
-        <v>100000.0</v>
+        <v>479000.0</v>
       </c>
       <c r="H16">
         <v>100000.0</v>
       </c>
       <c r="I16">
         <v>100000.0</v>
       </c>
       <c r="J16">
         <v>100000.0</v>
       </c>
       <c r="K16">
         <v>100000.0</v>
       </c>
-      <c r="L16"/>
+      <c r="L16">
+        <v>100000.0</v>
+      </c>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>100000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22"/>
+      <c r="I22">
+        <v>2305000.0</v>
+      </c>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>158000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>652000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>852000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>1246884000.0</v>
+      </c>
+      <c r="C23">
         <v>530922000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>577445000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>326076000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>348580000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>374008000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>354248000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>368959000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>382462000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>179405000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>192462000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>78638000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>83441000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>83110000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>164123000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>175121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>194385000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>189934000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>206236000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>220378000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>144620000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>161619000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>174641000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>190727000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>144441000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>161514000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>177233000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>195441000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>147692000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>157313000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>172793000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>180618000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>46078000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>54463000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
         <v>35</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>113868000.0</v>
+      </c>
       <c r="C26">
+        <v>110135000.0</v>
+      </c>
+      <c r="D26">
         <v>152874000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>51705000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>68308000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>81728000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>61482000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-    </row>
-    <row r="27" spans="1:37">
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>-626303000.0</v>
+      </c>
+      <c r="C28">
         <v>-49701000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-54699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-11907000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8720000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21301000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-33360000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-313762000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-329227000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-131740000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-156612000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-62633000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-50303000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14577000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-28230000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23222000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-39415000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-131650000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-157539000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-155034000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-49289000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-58152000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-141680000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-136287000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-74933000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-65071000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-85507000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-33111000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-31241000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-58345000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-159674000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-173429000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-41462000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-51567000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1201314000.0</v>
+      </c>
       <c r="C29">
+        <v>493401000.0</v>
+      </c>
+      <c r="D29">
         <v>546454000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>303079000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>328606000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>352477000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>337898000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>358218000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>372687000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>168870000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>178381000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>-44368000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
-        <v>52000.0</v>
+        <v>1230000.0</v>
       </c>
       <c r="C30">
+        <v>102000.0</v>
+      </c>
+      <c r="D30">
         <v>5000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>39000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>807000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1293000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1675000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>876000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>478000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>751000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>780000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4472000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5638000.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="AC30">
         <v>5500000.0</v>
       </c>
-      <c r="AD30"/>
+      <c r="AD30">
+        <v>5500000.0</v>
+      </c>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-61460000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-50820000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1081628000.0</v>
+      </c>
       <c r="C32">
+        <v>378706000.0</v>
+      </c>
+      <c r="D32">
         <v>389970000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>243512000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>254046000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>262452000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>271779000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>355658000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>371967000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>167820000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>178374000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>73808000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>126973000.0</v>
+      </c>
+      <c r="C33">
         <v>121484000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>163620000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>62471000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>77581000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>93104000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>66759000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3272000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1536000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1954000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1009000.0</v>
       </c>
-      <c r="L33"/>
       <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>1077000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>32025999.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>33079000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>34145999.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9241000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>9761000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10192000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9524000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10092000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10374000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10850000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11309000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11671000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12003000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12428000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12615000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11992000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9929000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4692000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3451000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1960000.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
         <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>7287000.0</v>
+      </c>
+      <c r="C35">
         <v>6789000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7136000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2904000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3021000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3079000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>640000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>712000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>816000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>904000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1002000.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>1229000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>27177000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>28186999.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>29104000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>6399000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6401000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6403000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6355000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6283000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6211000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6444000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>6337000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>6206000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>6075000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5945000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5769000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1246000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1080000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>796000.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>11538000.0</v>
+      </c>
+      <c r="C36">
         <v>9716000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9255000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9181000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7635000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9629000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4736000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2641000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>811000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1154000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>116000.0</v>
       </c>
-      <c r="L36"/>
       <c r="M36"/>
-      <c r="N36">
+      <c r="N36"/>
+      <c r="O36">
         <v>121000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-1.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="R36">
         <v>-1.0</v>
       </c>
       <c r="S36">
         <v>-1.0</v>
       </c>
       <c r="T36">
         <v>-1.0</v>
       </c>
       <c r="U36">
-        <v>1780000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="V36">
         <v>1780000.0</v>
       </c>
       <c r="W36">
         <v>1780000.0</v>
       </c>
       <c r="X36">
         <v>1780000.0</v>
       </c>
       <c r="Y36">
         <v>1780000.0</v>
       </c>
       <c r="Z36">
         <v>1780000.0</v>
       </c>
       <c r="AA36">
         <v>1780000.0</v>
       </c>
       <c r="AB36">
         <v>1780000.0</v>
       </c>
       <c r="AC36">
+        <v>1780000.0</v>
+      </c>
+      <c r="AD36">
         <v>1975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780000.0</v>
       </c>
       <c r="AE36">
         <v>1780000.0</v>
       </c>
       <c r="AF36">
         <v>1780000.0</v>
       </c>
       <c r="AG36">
+        <v>1780000.0</v>
+      </c>
+      <c r="AH36">
         <v>1396000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>4000.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>174000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>116000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="P38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q38"/>
       <c r="R38">
         <v>1.0</v>
       </c>
       <c r="S38">
         <v>1.0</v>
       </c>
       <c r="T38">
         <v>1.0</v>
       </c>
-      <c r="U38"/>
+      <c r="U38">
+        <v>1.0</v>
+      </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>5091000.0</v>
+        <v>7422000.0</v>
       </c>
       <c r="C39">
+        <v>5041000.0</v>
+      </c>
+      <c r="D39">
         <v>6212000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6177000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6769000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4856000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5073000.0</v>
       </c>
-      <c r="H39">
-[...1 lines deleted...]
-      </c>
       <c r="I39">
+        <v>1000000.0</v>
+      </c>
+      <c r="J39">
         <v>3014000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3255000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>832000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1045000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3455000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>905000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3813000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2617000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3635000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3767000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3859000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2381000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2808000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2692000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2535000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3376000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2726000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4114000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4560000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5240000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2270000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2751000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3025000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2332000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>936000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>31125000.0</v>
+      </c>
+      <c r="C40">
         <v>19452000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15979000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>13999000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7979000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13074000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7727000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5857000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5847000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6504000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>11197000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3221000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4902000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6608000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6722000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5786000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6409000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>7823000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8261000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8150000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7092000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7670000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>7475000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7719000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8756000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11303000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7591000.0</v>
       </c>
       <c r="AB40">
         <v>7591000.0</v>
       </c>
       <c r="AC40">
+        <v>7591000.0</v>
+      </c>
+      <c r="AD40">
         <v>4910000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>6927000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>7032000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>6108000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3762000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3975000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>763000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>782000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>1579398000.0</v>
+      </c>
+      <c r="C42">
         <v>829598000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>818545000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>538481000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>532207000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>526732000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>483140000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>479004000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>475856000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>258231000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>257230000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>509029000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>508613000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1661000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>506277000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>502009000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>500115000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>498210000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>495903000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>491679000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>400921000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>398311000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>394742000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>392298000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>324505000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>320641000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>317665000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>314646000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>251488000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>248349000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>245798000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>242216000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>4511000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>3469000.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1903000.0</v>
+      </c>
       <c r="C45">
+        <v>1937000.0</v>
+      </c>
+      <c r="D45">
         <v>1768000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1835000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1858000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1940000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>708000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>773000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>844000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>897000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>970000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>986000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>1567000.0</v>
+      </c>
+      <c r="C46">
         <v>1633000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1491000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1585000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1638000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1747000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>541000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>631000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>725000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>893000.0</v>
       </c>
-      <c r="L46"/>
       <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>956000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>30246000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>31299000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>32366000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7461000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>7981000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8412000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>7744000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8312000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8594000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9070000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>9529000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9891000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>10223000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>10648000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>10640000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3070000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>8149000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2912000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2055000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1738000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-    </row>
-    <row r="47" spans="1:37">
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>826000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>889000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-    </row>
-    <row r="48" spans="1:37">
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-377563000.0</v>
+      </c>
+      <c r="C48">
         <v>-336729000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-272297000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-235532000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-203903000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-174392000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-145952000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-120778000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-103171000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-89423000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-78860000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-434483000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-431199000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-45868000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-381851000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-365788000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-348517000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-325567000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-306275000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-288848000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-271920000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-254431000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-236263000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-218585000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-199506000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-179495000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-156258000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-135268000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-117560000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-102726000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-86047000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-70032000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-56372000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-45211000.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-    </row>
-    <row r="49" spans="1:37">
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
-    </row>
-    <row r="50" spans="1:37">
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
         <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
-    </row>
-    <row r="51" spans="1:37">
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>1364000.0</v>
+      </c>
+      <c r="C51">
         <v>1386000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1285000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1330000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1396000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1491000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>311000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>407000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>497000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>585000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>670000.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>788000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>30798000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>31610000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>32350000.0</v>
       </c>
-      <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-    </row>
-    <row r="52" spans="1:37">
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>399000.0</v>
+      </c>
+      <c r="C52">
         <v>367000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>217000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>211000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>226000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>320000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>311000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>377000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>400000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>417000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>413000.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>350000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3621000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3423000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>3246000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-    </row>
-    <row r="53" spans="1:37">
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53">
+        <v>483592000.0</v>
+      </c>
+      <c r="C53">
         <v>353208000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>346629000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>244152000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>253114000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>252449000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>247452000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>46538000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>47312000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>41393000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>32588000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>14960000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>29683000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>60125000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>69256000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>84593000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>84839000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>45276000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>35077000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>52771000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>82999000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>90683000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>20052000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>40214000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>55473000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>80658000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>75063000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>139162000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>96066000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>84225000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-    </row>
-    <row r="54" spans="1:37">
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
-    </row>
-    <row r="55" spans="1:37">
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>1246884000.0</v>
+      </c>
+      <c r="C55">
         <v>530922000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>577445000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>326076000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>348580000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>374008000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>354248000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>368959000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>382462000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>179405000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>192462000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>78638000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>83441000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>83110000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>164123000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>175121000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>194385000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>189934000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>206236000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>220378000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>144620000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>161619000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>174641000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>190727000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>144441000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>161514000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>177233000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>195441000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>147692000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>157313000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>172793000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>180618000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>46078000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>54463000.0</v>
       </c>
-      <c r="AI55"/>
       <c r="AJ55"/>
       <c r="AK55"/>
-    </row>
-    <row r="56" spans="1:37">
+      <c r="AL55"/>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>1119911000.0</v>
+      </c>
+      <c r="C56">
         <v>409438000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>413825000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>263605000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>270999000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>280904000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>287489000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>365687000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>380926000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>177451000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>191453000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>78638000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>83441000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>82033000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>132097000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>142042000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>160239000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>180693000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>196475000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>210186000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>135096000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>151527000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>164267000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>179877000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>133132000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>149843000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>165230000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>183013000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>135077000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>145321000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>162864000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>175926000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>42627000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>52503000.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
-    </row>
-    <row r="57" spans="1:37">
+      <c r="AL56"/>
+    </row>
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>38283000.0</v>
+      </c>
+      <c r="C57">
         <v>30732000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>23855000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>20093000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16953000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>18452000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>15710000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10029000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8959000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9631000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>13079000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4034000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5982000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8225000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>12921000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11256000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>14093000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10863000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>10147000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>11083000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9206000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>11430000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9864000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>10369000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>12703000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>14115000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9629000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>9940000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7920000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>10419000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>11929000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>7605000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5493000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>4142000.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
-    </row>
-    <row r="58" spans="1:37">
+      <c r="AL57"/>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>45570000.0</v>
+      </c>
+      <c r="C58">
         <v>37521000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>30991000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>22997000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19974000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>21531000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>16350000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10741000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>9775000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10535000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>14081000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4034000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5982000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9454000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>40098000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>39443000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>43197000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17262000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>16548000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>17486000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>15561000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>17713000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>16075000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>16813000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>19040000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>20321000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>15704000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>15885000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>13689000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11665000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13009000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8401000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5493000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4142000.0</v>
       </c>
-      <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
-    </row>
-    <row r="59" spans="1:37">
+      <c r="AL58"/>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
-    </row>
-    <row r="60" spans="1:37">
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>1201314000.0</v>
+      </c>
+      <c r="C60">
         <v>493401000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>546454000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>303079000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>328606000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>352477000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>337898000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>358218000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>372687000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>168870000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>178381000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>74604000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>77459000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>73656000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>124025000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>135678000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>151188000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>172672000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>189688000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>202892000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>129059000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>143906000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>158566000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>173914000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>125401000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>141193000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>161529000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>179556000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>134003000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>145648000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>159784000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>172217000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>40585000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>50321000.0</v>
       </c>
-      <c r="AI60"/>
       <c r="AJ60"/>
       <c r="AK60"/>
-    </row>
-    <row r="61" spans="1:37">
+      <c r="AL60"/>
+    </row>
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-    </row>
-    <row r="62" spans="1:37">
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6763,3340 +6920,3430 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>412000.0</v>
       </c>
       <c r="D2">
         <v>355000.0</v>
       </c>
       <c r="E2">
         <v>147000.0</v>
       </c>
       <c r="F2">
         <v>2020000.0</v>
       </c>
       <c r="G2">
         <v>1978000.0</v>
       </c>
       <c r="H2">
         <v>1843000.0</v>
       </c>
       <c r="I2">
         <v>875000.0</v>
       </c>
       <c r="J2">
         <v>376000.0</v>
       </c>
       <c r="K2">
         <v>6000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>101</v>
+      </c>
+      <c r="B3">
+        <v>428000.0</v>
+      </c>
       <c r="C3">
         <v>412000.0</v>
       </c>
       <c r="D3">
         <v>355000.0</v>
       </c>
       <c r="E3">
         <v>147000.0</v>
       </c>
       <c r="F3">
         <v>2020000.0</v>
       </c>
       <c r="G3">
         <v>1978000.0</v>
       </c>
       <c r="H3">
         <v>1843000.0</v>
       </c>
       <c r="I3">
         <v>875000.0</v>
       </c>
       <c r="J3">
         <v>376000.0</v>
       </c>
       <c r="K3">
         <v>6000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>103</v>
+      </c>
+      <c r="B5">
+        <v>-162337000.0</v>
+      </c>
       <c r="C5">
-        <v>-101864000.0</v>
+        <v>-84969000.0</v>
       </c>
       <c r="D5">
-        <v>-48174000.0</v>
+        <v>-43555000.0</v>
       </c>
       <c r="E5">
-        <v>-29705000.0</v>
+        <v>-28476000.0</v>
       </c>
       <c r="F5">
-        <v>-71136000.0</v>
+        <v>-13109000.0</v>
       </c>
       <c r="G5">
         <v>-74936000.0</v>
       </c>
       <c r="H5">
         <v>-76769000.0</v>
       </c>
       <c r="I5">
         <v>-57515000.0</v>
       </c>
       <c r="J5">
         <v>-35491000.0</v>
       </c>
       <c r="K5">
         <v>-9268000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>-177933000.0</v>
+        <v>-161909000.0</v>
       </c>
       <c r="C6">
-        <v>-101452000.0</v>
+        <v>-84557000.0</v>
       </c>
       <c r="D6">
-        <v>-47819000.0</v>
+        <v>-43200000.0</v>
       </c>
       <c r="E6">
-        <v>-29558000.0</v>
+        <v>-28329000.0</v>
       </c>
       <c r="F6">
-        <v>-13086000.0</v>
+        <v>-11089000.0</v>
       </c>
       <c r="G6">
         <v>-72958000.0</v>
       </c>
       <c r="H6">
         <v>-74926000.0</v>
       </c>
       <c r="I6">
         <v>-56640000.0</v>
       </c>
       <c r="J6">
         <v>-35115000.0</v>
       </c>
       <c r="K6">
         <v>-9262000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
         <v>2036000.0</v>
       </c>
       <c r="C9">
         <v>6235000.0</v>
       </c>
       <c r="D9">
         <v>2826000.0</v>
       </c>
       <c r="E9">
         <v>6417000.0</v>
       </c>
       <c r="F9">
         <v>1476000.0</v>
       </c>
       <c r="G9">
         <v>-1978000.0</v>
       </c>
       <c r="H9">
         <v>-1843000.0</v>
       </c>
       <c r="I9">
         <v>-875000.0</v>
       </c>
       <c r="J9">
         <v>-376000.0</v>
       </c>
       <c r="K9">
         <v>-6000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
         <v>-162337000.0</v>
       </c>
       <c r="C10">
         <v>-84969000.0</v>
       </c>
       <c r="D10">
         <v>-43555000.0</v>
       </c>
       <c r="E10">
         <v>-28476000.0</v>
       </c>
       <c r="F10">
         <v>-13109000.0</v>
       </c>
       <c r="G10">
         <v>-74936000.0</v>
       </c>
       <c r="H10">
         <v>-76769000.0</v>
       </c>
       <c r="I10">
         <v>-57515000.0</v>
       </c>
       <c r="J10">
         <v>-35491000.0</v>
       </c>
       <c r="K10">
         <v>-9431000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>187105.0</v>
       </c>
       <c r="E11">
         <v>-1281000.0</v>
       </c>
       <c r="F11">
         <v>-1997000.0</v>
       </c>
       <c r="G11">
         <v>7532000.0</v>
       </c>
       <c r="H11">
         <v>6200000.0</v>
       </c>
       <c r="I11">
         <v>2448000.0</v>
       </c>
       <c r="J11">
         <v>236000.0</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>3556000.0</v>
       </c>
       <c r="G12">
         <v>3766000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
         <v>163000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>16119000.0</v>
+      </c>
       <c r="C13">
         <v>17365000.0</v>
       </c>
       <c r="D13">
         <v>2960000.0</v>
       </c>
       <c r="E13">
         <v>1145000.0</v>
       </c>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
         <v>-162337000.0</v>
       </c>
       <c r="C15">
         <v>-84969000.0</v>
       </c>
       <c r="D15">
         <v>-43555000.0</v>
       </c>
       <c r="E15">
         <v>-28476000.0</v>
       </c>
       <c r="F15">
         <v>-13109000.0</v>
       </c>
       <c r="G15">
         <v>-74936000.0</v>
       </c>
       <c r="H15">
         <v>-76769000.0</v>
       </c>
       <c r="I15">
         <v>-57515000.0</v>
       </c>
       <c r="J15">
         <v>-35491000.0</v>
       </c>
       <c r="K15">
         <v>-9431000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-28476000.0</v>
       </c>
       <c r="F16">
         <v>-13109000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-162337000.0</v>
+      </c>
       <c r="C17">
         <v>-84969000.0</v>
       </c>
       <c r="D17">
         <v>-43108000.0</v>
       </c>
       <c r="E17">
         <v>-28476000.0</v>
       </c>
       <c r="F17">
         <v>-13109000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>16119000.0</v>
+      </c>
       <c r="C18">
         <v>17365000.0</v>
       </c>
       <c r="D18">
         <v>2960000.0</v>
       </c>
       <c r="E18">
         <v>1145000.0</v>
       </c>
       <c r="F18">
         <v>3000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
         <v>-177933000.0</v>
       </c>
       <c r="C21">
         <v>-101864000.0</v>
       </c>
       <c r="D21">
         <v>-48174000.0</v>
       </c>
       <c r="E21">
         <v>-29705000.0</v>
       </c>
       <c r="F21">
         <v>-13086000.0</v>
       </c>
       <c r="G21">
         <v>-78702000.0</v>
       </c>
       <c r="H21">
         <v>-82969000.0</v>
       </c>
       <c r="I21">
         <v>-59963000.0</v>
       </c>
       <c r="J21">
         <v>-35727000.0</v>
       </c>
       <c r="K21">
         <v>-9268000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
         <v>179969000.0</v>
       </c>
       <c r="C23">
         <v>108099000.0</v>
       </c>
       <c r="D23">
         <v>51000000.0</v>
       </c>
       <c r="E23">
         <v>36122000.0</v>
       </c>
       <c r="F23">
         <v>14562000.0</v>
       </c>
       <c r="G23">
         <v>78702000.0</v>
       </c>
       <c r="H23">
         <v>82969000.0</v>
       </c>
       <c r="I23">
         <v>59963000.0</v>
       </c>
       <c r="J23">
         <v>35727000.0</v>
       </c>
       <c r="K23">
         <v>9268000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>428000.0</v>
+      </c>
       <c r="C25">
         <v>412000.0</v>
       </c>
       <c r="D25">
         <v>301000.0</v>
       </c>
       <c r="E25">
         <v>147000.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26">
         <v>145638000.0</v>
       </c>
       <c r="C26">
         <v>83105000.0</v>
       </c>
       <c r="D26">
         <v>32841000.0</v>
       </c>
       <c r="E26">
         <v>29379000.0</v>
       </c>
       <c r="F26">
         <v>12606000.0</v>
       </c>
       <c r="G26">
         <v>48637000.0</v>
       </c>
       <c r="H26">
         <v>57365000.0</v>
       </c>
       <c r="I26">
         <v>41340000.0</v>
       </c>
       <c r="J26">
         <v>27899000.0</v>
       </c>
       <c r="K26">
         <v>5782000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>355000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>875000.0</v>
+        <v>-875000.0</v>
       </c>
       <c r="J27">
-        <v>376000.0</v>
+        <v>-376000.0</v>
       </c>
       <c r="K27">
-        <v>6000.0</v>
+        <v>-6000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
         <v>34331000.0</v>
       </c>
       <c r="C28">
         <v>24994000.0</v>
       </c>
       <c r="D28">
         <v>18159000.0</v>
       </c>
       <c r="E28">
         <v>6743000.0</v>
       </c>
       <c r="F28">
         <v>1956000.0</v>
       </c>
       <c r="G28">
         <v>28087000.0</v>
       </c>
       <c r="H28">
         <v>23761000.0</v>
       </c>
       <c r="I28">
         <v>18623000.0</v>
       </c>
       <c r="J28">
         <v>7828000.0</v>
       </c>
       <c r="K28">
         <v>3486000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
         <v>179969000.0</v>
       </c>
       <c r="C30">
         <v>108099000.0</v>
       </c>
       <c r="D30">
         <v>51000000.0</v>
       </c>
       <c r="E30">
         <v>36122000.0</v>
       </c>
       <c r="F30">
         <v>14562000.0</v>
       </c>
       <c r="G30">
         <v>76724000.0</v>
       </c>
       <c r="H30">
         <v>81126000.0</v>
       </c>
       <c r="I30">
         <v>59088000.0</v>
       </c>
       <c r="J30">
         <v>35351000.0</v>
       </c>
       <c r="K30">
         <v>9262000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
         <v>15596000.0</v>
       </c>
       <c r="C31">
         <v>16895000.0</v>
       </c>
       <c r="D31">
         <v>4619000.0</v>
       </c>
       <c r="E31">
         <v>1229000.0</v>
       </c>
       <c r="F31">
         <v>-23000.0</v>
       </c>
       <c r="G31">
         <v>3766000.0</v>
       </c>
       <c r="H31">
         <v>6200000.0</v>
       </c>
       <c r="I31">
         <v>2448000.0</v>
       </c>
       <c r="J31">
         <v>236000.0</v>
       </c>
       <c r="K31">
         <v>-163000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
         <v>2036000.0</v>
       </c>
       <c r="C32">
         <v>6235000.0</v>
       </c>
       <c r="D32">
         <v>2826000.0</v>
       </c>
       <c r="E32">
         <v>6417000.0</v>
       </c>
       <c r="F32">
         <v>1476000.0</v>
       </c>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="B2">
+        <v>76000.0</v>
+      </c>
+      <c r="C2"/>
       <c r="D2">
         <v>99000.0</v>
       </c>
       <c r="E2">
+        <v>99000.0</v>
+      </c>
+      <c r="F2">
         <v>133000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>111000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>84000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1207000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1211000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1196000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1210000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>535000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>532000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>479000.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
-    </row>
-    <row r="3" spans="1:37">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B3">
+        <v>76000.0</v>
+      </c>
+      <c r="C3">
         <v>259000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>99000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>133000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>78000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>116000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>111000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>107000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>103000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>84000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>49000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1196000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1210000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>535000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>532000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>479000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="W3">
         <v>495000.0</v>
       </c>
       <c r="X3">
         <v>495000.0</v>
       </c>
       <c r="Y3">
+        <v>495000.0</v>
+      </c>
+      <c r="Z3">
         <v>493000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>485000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>483000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>452000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>423000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>359000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>209000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>160000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>147000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>129000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>118000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>96000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B5">
-        <v>-69541000.0</v>
+        <v>-40834000.0</v>
       </c>
       <c r="C5">
+        <v>97905000.0</v>
+      </c>
+      <c r="D5">
         <v>-36765000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-33177000.0</v>
+        <v>-31629000.0</v>
       </c>
       <c r="F5">
-        <v>-31916000.0</v>
+        <v>-29511000.0</v>
       </c>
       <c r="G5">
-        <v>-29900000.0</v>
+        <v>-28440000.0</v>
       </c>
       <c r="H5">
-        <v>-22204000.0</v>
+        <v>-25174000.0</v>
       </c>
       <c r="I5">
-        <v>-17844000.0</v>
+        <v>-17607000.0</v>
       </c>
       <c r="J5">
-        <v>-12956000.0</v>
+        <v>-13748000.0</v>
       </c>
       <c r="K5">
+        <v>-10563000.0</v>
+      </c>
+      <c r="L5">
         <v>-14763000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-13058000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>-7089000.0</v>
+      </c>
+      <c r="O5">
         <v>-10116000.0</v>
       </c>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
       <c r="P5">
+        <v>-7784000.0</v>
+      </c>
+      <c r="Q5">
         <v>-17271000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-22950000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19292000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17427000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16928000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-17489000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-18168000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17678000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-19079000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20011000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23237000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-20990000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-17708000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-14834000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16679000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-16015000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13660000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-11161000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-8036000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6913000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-15731000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4811000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:37">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B6">
-        <v>-69282000.0</v>
+        <v>-40758000.0</v>
       </c>
       <c r="C6">
+        <v>98164000.0</v>
+      </c>
+      <c r="D6">
         <v>-36738000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-33044000.0</v>
+        <v>-31530000.0</v>
       </c>
       <c r="F6">
-        <v>-31838000.0</v>
+        <v>-29378000.0</v>
       </c>
       <c r="G6">
-        <v>-29784000.0</v>
+        <v>-28362000.0</v>
       </c>
       <c r="H6">
-        <v>-22093000.0</v>
+        <v>-25058000.0</v>
       </c>
       <c r="I6">
-        <v>-17737000.0</v>
+        <v>-17496000.0</v>
       </c>
       <c r="J6">
-        <v>-12853000.0</v>
+        <v>-13641000.0</v>
       </c>
       <c r="K6">
+        <v>-10460000.0</v>
+      </c>
+      <c r="L6">
         <v>-14744000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12974000.0</v>
       </c>
-      <c r="M6">
-[...1 lines deleted...]
-      </c>
       <c r="N6">
+        <v>-7075000.0</v>
+      </c>
+      <c r="O6">
         <v>-10067000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>-7774000.0</v>
+      </c>
+      <c r="Q6">
         <v>-16075000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-21740000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-18757000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16895000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16449000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-17015000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-17673000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-17183000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-18584000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-19518000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-22752000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-20507000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17256000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-14411000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-16320000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-15806000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-11014000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7907000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-6795000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-15635000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4778000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B9">
+        <v>387000.0</v>
+      </c>
+      <c r="C9">
         <v>284000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>396000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>193000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1163000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1326000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2172000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1863000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>874000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>457000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>905000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>885000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>476000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1126000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1173000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1196000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1210000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-535000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-532000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-479000.0</v>
       </c>
-      <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B10">
+        <v>-40834000.0</v>
+      </c>
+      <c r="C10">
         <v>97905000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-36765000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-31629000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-29511000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-28440000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25174000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-17607000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13748000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10563000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14763000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11140000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7089000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10116000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7784000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-17271000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22950000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-19292000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-17427000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-16928000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17489000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-18168000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17678000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-19079000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20011000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-23237000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-20990000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-17708000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-14834000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-16679000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-16015000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13660000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-11161000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-8036000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-6913000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-15731000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4811000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:37">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>-107000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>848000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1027000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>179000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1165416.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-620000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-943000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1624000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1768000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1696000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1636000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1364000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2416000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1794000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1406000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1866000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2466000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1654000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1630000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1516000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1251000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>687000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>365000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>145000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>134000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>102000.0</v>
       </c>
-      <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>1190000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>812000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>884000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>848000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>818000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>682000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1208000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>897000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>703000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>933000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1233000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>111</v>
+      </c>
+      <c r="B13">
+        <v>6265000.0</v>
+      </c>
       <c r="C13">
+        <v>5267000.0</v>
+      </c>
+      <c r="D13">
         <v>3658000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3403000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3791000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3990000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4445000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4708000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4222000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2444000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1027000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>687000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>606000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>640000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>416000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B15">
+        <v>-40834000.0</v>
+      </c>
+      <c r="C15">
         <v>97905000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-36765000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-31629000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-29511000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-28440000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25174000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17607000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-13748000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10563000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-14763000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-11140000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7089000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10116000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7784000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-17271000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-22950000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-19292000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-17427000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-16928000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-17489000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-18168000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-17678000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-19079000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-20011000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-23237000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-20990000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-17708000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-14834000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-16679000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-16015000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-13660000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-11161000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-8036000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-6913000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-15731000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-4811000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:37">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-11140000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-7089000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-5695000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4881000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>115</v>
+      </c>
+      <c r="B17">
+        <v>-40834000.0</v>
+      </c>
       <c r="C17">
+        <v>-64432000.0</v>
+      </c>
+      <c r="D17">
         <v>-36765000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-31629000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-29511000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-28440000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25174000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-17607000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13748000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-10563000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-14763000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-11140000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-7089000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-10116000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7784000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>116</v>
+      </c>
+      <c r="B18">
+        <v>6265000.0</v>
+      </c>
       <c r="C18">
+        <v>5267000.0</v>
+      </c>
+      <c r="D18">
         <v>3658000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3403000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3791000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3990000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4445000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4708000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4222000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2444000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1027000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>687000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>606000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>640000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>416000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B21">
+        <v>-46533000.0</v>
+      </c>
+      <c r="C21">
         <v>-69541000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-40288000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34927000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-33177000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-31916000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-29900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22204000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-17844000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-12956000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-15759000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-11776000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7683000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10693000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8254000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-18083000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-23834000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-20140000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18245000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-17610000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18697000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-19065000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-18381000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20012000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-21244000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-24637000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-22644000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-19338000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-16350000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-17930000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-16702000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-14025000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-11306000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-8170000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7015000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-15731000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4811000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:37">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23">
+        <v>46996000.0</v>
+      </c>
+      <c r="C23">
         <v>69825000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>40684000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35120000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34340000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>33242000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>32072000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24067000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18718000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13413000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16683000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>12745000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8159000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11868000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9427000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18083000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23834000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20140000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18245000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17610000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>18697000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19065000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>18381000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>20012000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21244000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24637000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22644000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>19338000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>16350000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17930000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16702000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14025000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11306000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8170000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7015000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15731000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4811000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>123</v>
+      </c>
+      <c r="B25">
+        <v>76000.0</v>
+      </c>
       <c r="C25">
-        <v>99000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="D25">
         <v>99000.0</v>
       </c>
       <c r="E25">
+        <v>99000.0</v>
+      </c>
+      <c r="F25">
         <v>133000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>78000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>116000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>111000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>107000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>103000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>87000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>84000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>81000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>49000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26">
+        <v>34528000.0</v>
+      </c>
+      <c r="C26">
         <v>59895000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>32488999.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>26251000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>27003000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>26413000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>25544000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18070000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>13078000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>8781000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>7960000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>10253000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5847000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>9831000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7218000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10407000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>15337000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>12579000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>10263000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>10650000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11728000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12256000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11786000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>12610000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13963000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>18714000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>16524000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>13433000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10537000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>12390000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>11418000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9683000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>7849000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5551000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>5210000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>13816000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>3322000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>111000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>103000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>2826000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3820000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-    </row>
-    <row r="28" spans="1:37">
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>12468000.0</v>
+      </c>
+      <c r="C28">
         <v>9930000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8195000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8869000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7337000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6829000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6528000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5997000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5640000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4632000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8723000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2492000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2312000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2037000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2209000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6480000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7287000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7026000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7450000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6481000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6969000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6809000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6595000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7402000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7281000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5923000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6120000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5905000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5813000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5540000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5284000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4342000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3457000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2619000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1805000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1915000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1489000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>46920000.0</v>
+      </c>
+      <c r="C30">
         <v>69825000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40684000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35120000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34340000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>33242000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32072000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24067000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>18718000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13413000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16664000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>12661000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8159000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>11819000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>9427000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16887000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22624000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19605000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17713000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17131000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18697000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19065000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>18381000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>20012000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21244000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24637000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22644000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19338000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16350000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17930000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16702000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14025000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>11306000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>8170000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7015000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15731000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4811000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:37">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B31">
+        <v>5699000.0</v>
+      </c>
+      <c r="C31">
         <v>167446000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3523000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3298000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>3666000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3476000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4726000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4597000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4096000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2393000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>996000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>636000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>594000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>577000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>470000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>812000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>884000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>848000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>818000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>682000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1208000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>897000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>703000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>933000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1233000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1654000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1630000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1516000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1251000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>687000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>365000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>145000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>134000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>102000.0</v>
       </c>
-      <c r="AJ31"/>
       <c r="AK31"/>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32">
+        <v>463000.0</v>
+      </c>
+      <c r="C32">
         <v>284000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>396000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>193000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1163000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1326000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2172000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1863000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>874000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>457000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>924000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>969000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>476000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1175000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1173000.0</v>
       </c>
-      <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
+      <c r="AL32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10133,789 +10380,797 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
         <v>23022000.0</v>
       </c>
       <c r="C2">
         <v>132391000.0</v>
       </c>
       <c r="D2">
         <v>15425000.0</v>
       </c>
       <c r="E2">
         <v>7638000.0</v>
       </c>
       <c r="F2">
         <v>58152000.0</v>
       </c>
       <c r="G2">
         <v>65071000.0</v>
       </c>
       <c r="H2">
         <v>58345000.0</v>
       </c>
       <c r="I2">
         <v>51567000.0</v>
       </c>
       <c r="J2">
         <v>4543000.0</v>
       </c>
       <c r="K2">
         <v>500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
         <v>213000</v>
       </c>
       <c r="C3">
         <v>105000</v>
       </c>
       <c r="D3">
         <v>110000</v>
       </c>
       <c r="E3">
         <v>139000</v>
       </c>
       <c r="F3">
         <v>1264000</v>
       </c>
       <c r="G3">
         <v>400000</v>
       </c>
       <c r="H3">
         <v>3060000</v>
       </c>
       <c r="I3">
         <v>7672000</v>
       </c>
       <c r="J3">
         <v>2199000</v>
       </c>
       <c r="K3">
         <v>139000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
         <v>28232000.0</v>
       </c>
       <c r="C6">
         <v>-109369000.0</v>
       </c>
       <c r="D6">
         <v>116966000.0</v>
       </c>
       <c r="E6">
         <v>7787000.0</v>
       </c>
       <c r="F6">
         <v>73498000.0</v>
       </c>
       <c r="G6">
         <v>-6919000.0</v>
       </c>
       <c r="H6">
         <v>6726000.0</v>
       </c>
       <c r="I6">
         <v>6778000.0</v>
       </c>
       <c r="J6">
         <v>47024000.0</v>
       </c>
       <c r="K6">
         <v>4043000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>136</v>
+      </c>
+      <c r="B7">
+        <v>16726000.0</v>
+      </c>
       <c r="C7">
         <v>-351000.0</v>
       </c>
       <c r="D7">
         <v>4862000.0</v>
       </c>
       <c r="E7">
         <v>-1653000.0</v>
       </c>
       <c r="F7">
         <v>-1526000.0</v>
       </c>
       <c r="G7">
         <v>-1186000.0</v>
       </c>
       <c r="H7">
         <v>8831000.0</v>
       </c>
       <c r="I7">
         <v>3984000.0</v>
       </c>
       <c r="J7">
         <v>1318000.0</v>
       </c>
       <c r="K7">
         <v>1596000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
-        <v>-52000.0</v>
-[...1 lines deleted...]
-      <c r="C9"/>
+        <v>755000.0</v>
+      </c>
+      <c r="C9">
+        <v>0.0</v>
+      </c>
       <c r="D9">
         <v>5160000.0</v>
       </c>
       <c r="E9">
         <v>-4162000.0</v>
       </c>
       <c r="F9">
         <v>-1476000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>4162000.0</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3171000.0</v>
       </c>
       <c r="F11">
         <v>4919000.0</v>
       </c>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>912000.0</v>
       </c>
       <c r="F12">
         <v>63000.0</v>
       </c>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4893000.0</v>
       </c>
       <c r="F13">
         <v>-770000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
         <v>428000.0</v>
       </c>
       <c r="C14">
         <v>412000.0</v>
       </c>
       <c r="D14">
         <v>355000.0</v>
       </c>
       <c r="E14">
         <v>147000.0</v>
       </c>
       <c r="F14">
         <v>2020000.0</v>
       </c>
       <c r="G14">
         <v>1978000.0</v>
       </c>
       <c r="H14">
         <v>1843000.0</v>
       </c>
       <c r="I14">
         <v>875000.0</v>
       </c>
       <c r="J14">
         <v>376000.0</v>
       </c>
       <c r="K14">
         <v>6000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
         <v>51254000.0</v>
       </c>
       <c r="C16">
         <v>23022000.0</v>
       </c>
       <c r="D16">
         <v>132391000.0</v>
       </c>
       <c r="E16">
         <v>15425000.0</v>
       </c>
       <c r="F16">
         <v>131650000.0</v>
       </c>
       <c r="G16">
         <v>58152000.0</v>
       </c>
       <c r="H16">
         <v>65071000.0</v>
       </c>
       <c r="I16">
         <v>58345000.0</v>
       </c>
       <c r="J16">
         <v>51567000.0</v>
       </c>
       <c r="K16">
         <v>4543000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
         <v>-129273000.0</v>
       </c>
       <c r="C18">
         <v>-78285000.0</v>
       </c>
       <c r="D18">
         <v>-36971000.0</v>
       </c>
       <c r="E18">
         <v>-29209000.0</v>
       </c>
       <c r="F18">
         <v>-60795000.0</v>
       </c>
       <c r="G18">
         <v>-64423000.0</v>
       </c>
       <c r="H18">
         <v>-60163000.0</v>
       </c>
       <c r="I18">
         <v>-49558000.0</v>
       </c>
       <c r="J18">
         <v>-24462000.0</v>
       </c>
       <c r="K18">
         <v>-6668000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>148</v>
+      </c>
+      <c r="B19">
+        <v>-122620000.0</v>
+      </c>
       <c r="C19">
         <v>-286812000.0</v>
       </c>
       <c r="D19">
         <v>15825000.0</v>
       </c>
       <c r="E19">
         <v>-59819000.0</v>
       </c>
       <c r="F19">
         <v>-33000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>149</v>
+      </c>
+      <c r="B20">
+        <v>272268000.0</v>
+      </c>
       <c r="C20">
         <v>269198000.0</v>
       </c>
       <c r="D20">
         <v>72000000.0</v>
       </c>
       <c r="E20">
         <v>100000000.0</v>
       </c>
       <c r="F20">
         <v>15000000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
         <v>-162337000.0</v>
       </c>
       <c r="C22">
         <v>-84969000.0</v>
       </c>
       <c r="D22">
         <v>-43555000.0</v>
       </c>
       <c r="E22">
         <v>-28476000.0</v>
       </c>
       <c r="F22">
         <v>-71136000.0</v>
       </c>
       <c r="G22">
         <v>-74936000.0</v>
       </c>
       <c r="H22">
         <v>-76769000.0</v>
       </c>
       <c r="I22">
         <v>-57515000.0</v>
       </c>
       <c r="J22">
         <v>-35491000.0</v>
       </c>
       <c r="K22">
         <v>-9431000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>280125000.0</v>
       </c>
       <c r="C23">
         <v>-13575000.0</v>
       </c>
       <c r="D23">
         <v>61574000.0</v>
       </c>
       <c r="E23">
         <v>96676000.0</v>
       </c>
       <c r="F23">
         <v>15000000.0</v>
       </c>
       <c r="G23">
         <v>-10635000.0</v>
       </c>
       <c r="H23">
         <v>1532000.0</v>
       </c>
       <c r="I23">
         <v>49235000.0</v>
       </c>
       <c r="J23">
         <v>71695000.0</v>
       </c>
       <c r="K23">
         <v>10805000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>175000.0</v>
       </c>
       <c r="F24">
         <v>-43461000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>12000.0</v>
       </c>
       <c r="J24">
         <v>-135000.0</v>
       </c>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
-        <v>10056000.0</v>
+        <v>-6670000.0</v>
       </c>
       <c r="C25">
         <v>-6166000.0</v>
       </c>
       <c r="D25">
         <v>-762000.0</v>
       </c>
       <c r="E25">
         <v>-606000.0</v>
       </c>
       <c r="F25">
         <v>11111000.0</v>
       </c>
       <c r="G25">
         <v>23070000.0</v>
       </c>
       <c r="H25">
         <v>22534000.0</v>
       </c>
       <c r="I25">
         <v>10020000.0</v>
       </c>
       <c r="J25">
         <v>13411000.0</v>
       </c>
       <c r="K25">
         <v>306000.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
         <v>317000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>-88000.0</v>
       </c>
       <c r="J26">
         <v>-213000.0</v>
       </c>
       <c r="K26">
         <v>-107000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>22793000.0</v>
       </c>
       <c r="C27">
         <v>12894000.0</v>
       </c>
       <c r="D27">
         <v>2900000.0</v>
       </c>
       <c r="E27">
         <v>1518000.0</v>
       </c>
       <c r="F27">
         <v>63000.0</v>
       </c>
       <c r="G27">
         <v>9941000.0</v>
       </c>
       <c r="H27">
         <v>10001000.0</v>
       </c>
       <c r="I27">
         <v>10703000.0</v>
       </c>
       <c r="J27">
         <v>2259000.0</v>
       </c>
       <c r="K27">
         <v>662000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>280125000.0</v>
       </c>
       <c r="C28">
         <v>255623000.0</v>
       </c>
       <c r="D28">
         <v>133574000.0</v>
       </c>
       <c r="E28">
         <v>96676000.0</v>
       </c>
       <c r="F28">
         <v>89601000.0</v>
       </c>
       <c r="G28">
         <v>67739000.0</v>
       </c>
       <c r="H28">
         <v>62297000.0</v>
       </c>
       <c r="I28">
         <v>142147000.0</v>
       </c>
       <c r="J28">
         <v>71486000.0</v>
       </c>
       <c r="K28">
         <v>10711000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>-129060000.0</v>
       </c>
       <c r="C29">
         <v>-78180000.0</v>
       </c>
       <c r="D29">
         <v>-36861000.0</v>
       </c>
       <c r="E29">
         <v>-29070000.0</v>
       </c>
       <c r="F29">
         <v>-59531000.0</v>
       </c>
       <c r="G29">
         <v>-64022999.0</v>
       </c>
       <c r="H29">
         <v>-57103000.0</v>
       </c>
       <c r="I29">
         <v>-41886000.0</v>
       </c>
       <c r="J29">
         <v>-22263000.0</v>
       </c>
       <c r="K29">
         <v>-6529000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>-122833000.0</v>
       </c>
       <c r="C30">
         <v>-286812000.0</v>
       </c>
       <c r="D30">
         <v>20253000.0</v>
       </c>
       <c r="E30">
         <v>-59819000.0</v>
       </c>
       <c r="F30">
         <v>43428000.0</v>
       </c>
       <c r="G30">
         <v>-10635000.0</v>
       </c>
       <c r="H30">
         <v>1532000.0</v>
       </c>
       <c r="I30">
         <v>-91703000.0</v>
       </c>
@@ -10925,2496 +11180,2568 @@
       <c r="K30">
         <v>-139000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AJ1" t="s">
         <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:37">
+      <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B2">
+        <v>51254000.0</v>
+      </c>
+      <c r="C2">
         <v>56151000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13468000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10347000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22792000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>314169000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>329724000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>132325000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>157347000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62633000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23272000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15425000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36941000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>54832000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>71765000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>131650000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>157539000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>155034000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>49289000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>59932000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>143460000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>138067000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>76713000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>66851000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>87287000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34891000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>33021000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>60125000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>159674000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>173429000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>41462000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>51402000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>59951000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>63781000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5966000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4513000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B3">
+        <v>10000</v>
+      </c>
+      <c r="C3">
         <v>138000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>46000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>32000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>145000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>46000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>129000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>27000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1131000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>111000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>213000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>20000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>36000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>131000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>153000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>530000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1126000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1251000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4351000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2475000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>685000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>161000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>317000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>385000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>931000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>566000</v>
       </c>
     </row>
-    <row r="4" spans="1:37">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
-    </row>
-    <row r="5" spans="1:37">
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-    </row>
-    <row r="6" spans="1:37">
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B6">
+        <v>576581000.0</v>
+      </c>
+      <c r="C6">
         <v>-4897000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>42683000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3121000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12676000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10878000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-280498000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-15555000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>197399000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-24956000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>94649000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17133000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7847000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-21516000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4196000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-16933000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-59885000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-25889000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2505000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>105745000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8863000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-83528000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5393000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>61354000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9862000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-20436000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>52396000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1870000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-27104000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-99549000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-13755000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>131967000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9940000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-8549000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-3830000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>57815000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1453000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:37">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B7">
-        <v>-4244000.0</v>
+        <v>2216000.0</v>
       </c>
       <c r="C7">
+        <v>12482000.0</v>
+      </c>
+      <c r="D7">
         <v>2855000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3052000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1663000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-422000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2599000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>289000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2817000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1593000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10385000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6071000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3451000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1105000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2736000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-21000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>806000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1169000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1094000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2257000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1541000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>340000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3174000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>107000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5163000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6533000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-75000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2790000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1335000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1516000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1338000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-15000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-1098000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>787000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1195000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:37">
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B9">
-        <v>4141000.0</v>
+        <v>-1178000.0</v>
       </c>
       <c r="C9">
+        <v>4948000.0</v>
+      </c>
+      <c r="D9">
         <v>-4961000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>961000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-193000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1876000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1008000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-799000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-398000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>273000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>3692000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1166000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1152000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>-2761000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-865000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2995000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-4738000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>3808000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>255000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>324000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>242000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>301000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>72000.0</v>
       </c>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>2933000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>910000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>-2801000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>96000.0</v>
       </c>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B14">
+        <v>76000.0</v>
+      </c>
+      <c r="C14">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="D14">
         <v>99000.0</v>
       </c>
       <c r="E14">
+        <v>99000.0</v>
+      </c>
+      <c r="F14">
         <v>133000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>116000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>111000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>107000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>103000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>84000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>81000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>49000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1211000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1196000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1210000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>535000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>532000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>479000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>495000.0</v>
       </c>
       <c r="W14">
         <v>495000.0</v>
       </c>
       <c r="X14">
         <v>495000.0</v>
       </c>
       <c r="Y14">
+        <v>495000.0</v>
+      </c>
+      <c r="Z14">
         <v>493000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>485000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>483000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>452000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>423000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>359000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>209000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>160000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>147000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>129000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>118000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>96000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:37">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B16">
+        <v>627835000.0</v>
+      </c>
+      <c r="C16">
         <v>51254000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>56151000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13468000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10116000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23022000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>33671000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>314169000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>329724000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>132391000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>157282000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>40405000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>23272000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15425000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>59028000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>54832000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>71765000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>131650000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>157539000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>155034000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>51069000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>59932000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>143460000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>138067000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>76713000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>66851000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>87287000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>34891000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>33021000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>60125000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>159674000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>173429000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>41462000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>51402000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>59951000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>63781000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5966000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:37">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B18">
+        <v>-28866000.0</v>
+      </c>
+      <c r="C18">
         <v>-47121000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-30560000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-23938000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-27654000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-27475000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21292000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14545000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14973000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-11864000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1642000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4752000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10298000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-8880000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>16421000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-16982000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19768000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15705000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-15198000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13111000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-16781000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-13946000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-14448000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19241000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-16788000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15780000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-12037000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-16159000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16187000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-16975000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-13024000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-9794000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-9765000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-8549000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5828000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-5489000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-4596000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:37">
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>148</v>
+      </c>
+      <c r="B19">
+        <v>-133963000.0</v>
+      </c>
       <c r="C19">
+        <v>37341000.0</v>
+      </c>
+      <c r="D19">
         <v>-201275000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>26445000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>14794000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-23110000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-259364000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1169000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5507000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8237000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11505000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>21885000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>18145000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12665000.0</v>
       </c>
-      <c r="O19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P19"/>
       <c r="Q19">
         <v>18145000.0</v>
       </c>
-      <c r="R19"/>
+      <c r="R19">
+        <v>18145000.0</v>
+      </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-    </row>
-    <row r="20" spans="1:37">
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>149</v>
+      </c>
+      <c r="B20">
+        <v>736355000.0</v>
+      </c>
       <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>272268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>39200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>229998000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-    </row>
-    <row r="21" spans="1:37">
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22">
+        <v>-40834000.0</v>
+      </c>
+      <c r="C22">
         <v>-64432000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-36765000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-31629000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-29511000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-28440000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25174000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-17607000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-13748000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10563000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-14763000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-11140000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7089000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10116000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7784000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17271000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-22950000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-19292000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-17427000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-16928000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-17489000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-18168000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-17678000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-19079000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-20011000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-23237000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-20990000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-17708000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-14834000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-16679000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-16015000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-13660000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-11161000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-8036000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-6913000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-15731000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4811000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:37">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>739410000.0</v>
+      </c>
+      <c r="C23">
         <v>280125000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>274513000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>32000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>476000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>166243000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-217576000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12151000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4865000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>66439000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18874000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>26496000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3080000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>15241000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>49000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-40144000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>124000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>203000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>88856000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>418000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1179000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-159000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>65595000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1124000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>914000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>95000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>60725000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>563000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-476000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-731000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>143608000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-166000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-317000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1998000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>63445000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6250000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:37">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-195999.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-10012000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>10012000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>127000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-82263000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-1768000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>30000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-165000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:37">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
-        <v>15618000.0</v>
+        <v>-916000.0</v>
       </c>
       <c r="C25">
+        <v>-1108000.0</v>
+      </c>
+      <c r="D25">
         <v>-2538000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1120000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1904000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2578000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2648000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-422000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-518000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-527000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4677000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-208000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-358000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-402000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>22949000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1958000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2020000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2261000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3997000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2355000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>306000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>68000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="X25">
         <v>49000.0</v>
       </c>
       <c r="Y25">
+        <v>49000.0</v>
+      </c>
+      <c r="Z25">
         <v>14000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-100000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-295000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-302000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-312000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-190000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>65000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>9275000.0</v>
       </c>
-      <c r="AK25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:37">
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>120000.0</v>
+      </c>
+      <c r="C26">
         <v>317000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-49704000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>-79000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-9000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-6000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-171000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-36000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:37">
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>10602000.0</v>
+      </c>
+      <c r="C27">
         <v>5978000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5794000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5706000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5315000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3918000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3840000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3101000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2035000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>726000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1179000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>462000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>533000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>513000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1507000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1845000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1905000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2183000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3799000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2134000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2192000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2331000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2366000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2504000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2740000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2062000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2762000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2600000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2577000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2551000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3676000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3051000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1425000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>773000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>565000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>607000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>314000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:37">
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>739410000.0</v>
+      </c>
+      <c r="C28">
         <v>4883000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>274513000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>568000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>161000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39676000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>296000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2196000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>217847000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4865000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>154078000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>0.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15639000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>115000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>96627000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>49000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>96676000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>124000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>203000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>88856000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>418000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1179000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-159000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>65595000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1124000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>914000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>95000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>60725000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>563000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-476000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-731000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>143529000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-175000.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>1998000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>63274000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6214000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:37">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-28856000.0</v>
+      </c>
+      <c r="C29">
         <v>-46983000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-30555000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-23892000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-27630000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-27444000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-21267000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-14528000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-14941000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-11854000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1497000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4731000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-10284000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8851000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16375000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-16853000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19741000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-15690000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-14067000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-13000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-16774000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13733000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-14428000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-19205000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-16657000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-15627000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-11507000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-15033000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-14936000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-12624000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-10549000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-9109000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-9604000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-8232000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-5443000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-4558000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-4030000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:37">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>-133973000.0</v>
+      </c>
+      <c r="C30">
         <v>37203000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-201275000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26445000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14794000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-23110000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-259363999.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1169000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5507000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8237000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-16880000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21864000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18131000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12665000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-6881000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-129000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-40144000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10323000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16369000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>29889000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7493000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-70974000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19980000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14964000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>25395000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5723000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>63808000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-43822000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-12731000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-86614000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2475000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2453000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-161000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-317000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-385000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-901000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-731000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>