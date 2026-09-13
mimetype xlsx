--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2321,473 +2327,503 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:29">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>10387000.0</v>
+      </c>
+      <c r="C2">
+        <v>31893000.0</v>
+      </c>
+      <c r="D2">
         <v>38836000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>67599000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31349000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>9422000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>54565000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>12946000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9465000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4536000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3957000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14306000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9595000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11005000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>21138000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11762000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17759000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16329000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12657000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12689000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16187000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15149000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12433000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-1756000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1577000.0</v>
+      </c>
+      <c r="D5">
         <v>-960000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-943000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-591000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1197000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1497000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-398000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-577000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-591000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-452000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1022000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-948000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-679000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2048000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4308000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-4968000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2300000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-374000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-346000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-273000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-233000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-245000.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-72280000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-52453000.0</v>
       </c>
       <c r="AB5">
         <v>-52453000.0</v>
       </c>
       <c r="AC5">
         <v>-52453000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>-52453000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-52453000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>608864000.0</v>
+      </c>
+      <c r="C7">
+        <v>380173000.0</v>
+      </c>
+      <c r="D7">
         <v>306343000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>299684000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>274419000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>254564000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>209766000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>141669000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>156990000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>176392000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>177702000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>183352000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>185072000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>206529000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>165925000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>725000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>0.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>2000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
       <c r="I8">
@@ -2804,309 +2840,331 @@
       </c>
       <c r="M8">
         <v>2000.0</v>
       </c>
       <c r="N8">
         <v>2000.0</v>
       </c>
       <c r="O8">
         <v>2000.0</v>
       </c>
       <c r="P8">
         <v>2000.0</v>
       </c>
       <c r="Q8">
         <v>2000.0</v>
       </c>
       <c r="R8">
         <v>2000.0</v>
       </c>
       <c r="S8">
         <v>2000.0</v>
       </c>
       <c r="T8">
         <v>2000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>2000.0</v>
+      </c>
+      <c r="V8">
+        <v>2000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...4 lines deleted...]
-      </c>
+      <c r="L9"/>
+      <c r="M9"/>
       <c r="N9">
         <v>263957000.0</v>
       </c>
       <c r="O9">
+        <v>28781000.0</v>
+      </c>
+      <c r="P9">
+        <v>263957000.0</v>
+      </c>
+      <c r="Q9">
         <v>235278000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>268689000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>639388000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>769705000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1085788000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1035514000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1020313000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>767026000.0</v>
+      </c>
+      <c r="C10">
+        <v>741363000.0</v>
+      </c>
+      <c r="D10">
         <v>254475000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>236561000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>387745000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>360421000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>428446000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>439872000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>443110000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>419063000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>317236000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>79361000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>120045000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>20872000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>140772000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>24115000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>72177000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>464836000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1713387000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>589750000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>577218000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>560053000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>100311000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-32906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8226500.0</v>
       </c>
       <c r="AB10">
         <v>8226500.0</v>
       </c>
       <c r="AC10">
         <v>8226500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>8226500.0</v>
+      </c>
+      <c r="AE10">
+        <v>8226500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>767026000.0</v>
+      </c>
+      <c r="C12">
+        <v>741363000.0</v>
+      </c>
+      <c r="D12">
         <v>254475000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>236561000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>387745000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>360421000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>428446000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>439872000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>443110000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>419063000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>411768000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>384081000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>120045000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>612553000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>864234000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>824654000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1166154000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1555206000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1713387000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>589750000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>577218000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>560053000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>100311000.0</v>
       </c>
-      <c r="W12"/>
-[...1 lines deleted...]
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>32906000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>2000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>2000.0</v>
       </c>
       <c r="I13">
@@ -3127,3132 +3185,3348 @@
       <c r="N13">
         <v>2000.0</v>
       </c>
       <c r="O13">
         <v>2000.0</v>
       </c>
       <c r="P13">
         <v>2000.0</v>
       </c>
       <c r="Q13">
         <v>2000.0</v>
       </c>
       <c r="R13">
         <v>2000.0</v>
       </c>
       <c r="S13">
         <v>2000.0</v>
       </c>
       <c r="T13">
         <v>2000.0</v>
       </c>
       <c r="U13">
         <v>2000.0</v>
       </c>
       <c r="V13">
+        <v>2000.0</v>
+      </c>
+      <c r="W13">
+        <v>2000.0</v>
+      </c>
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>126548000.0</v>
+      </c>
+      <c r="C14">
+        <v>111915000.0</v>
+      </c>
+      <c r="D14">
         <v>105343000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>103036000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>100617000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>102322000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>94404000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>102591000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>93832000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>93787000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>92028000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>102674000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>96247000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>95565000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>96481000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>104931000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>102502000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>106980000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>107942000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>107955000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>106765000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>49432000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>87130000.0</v>
       </c>
       <c r="X14">
         <v>87130000.0</v>
       </c>
       <c r="Y14">
         <v>87130000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14"/>
+      <c r="Z14">
+        <v>87130000.0</v>
+      </c>
+      <c r="AA14">
+        <v>87130000.0</v>
+      </c>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>2000.0</v>
       </c>
       <c r="O15">
         <v>2000.0</v>
       </c>
       <c r="P15">
         <v>2000.0</v>
       </c>
       <c r="Q15">
         <v>2000.0</v>
       </c>
       <c r="R15">
         <v>2000.0</v>
       </c>
       <c r="S15">
         <v>2000.0</v>
       </c>
       <c r="T15">
         <v>2000.0</v>
       </c>
       <c r="U15">
         <v>2000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
+      <c r="V15">
+        <v>2000.0</v>
+      </c>
+      <c r="W15">
+        <v>2000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...4 lines deleted...]
-      </c>
+      <c r="Z15"/>
+      <c r="AA15"/>
       <c r="AB15">
         <v>250.0</v>
       </c>
       <c r="AC15">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15">
+        <v>250.0</v>
+      </c>
+      <c r="AE15">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>53039000.0</v>
+      </c>
+      <c r="C16">
+        <v>6283000.0</v>
+      </c>
+      <c r="D16">
         <v>5882000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>8587000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>11264000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>5642000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>5397000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5575000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>6803000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5477000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5340000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5094000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4985000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5015000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5550000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5476000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4734000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5248000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4826000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5136000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5030000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>4920000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4873000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18">
         <v>22107000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>421000.0</v>
       </c>
       <c r="R18">
         <v>421000.0</v>
       </c>
       <c r="S18">
+        <v>421000.0</v>
+      </c>
+      <c r="T18">
+        <v>421000.0</v>
+      </c>
+      <c r="U18">
         <v>207000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>205000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>206000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
-        <v>348674000.0</v>
+        <v>350651000.0</v>
       </c>
       <c r="C20">
-        <v>348674000.0</v>
+        <v>350651000.0</v>
       </c>
       <c r="D20">
         <v>348674000.0</v>
       </c>
       <c r="E20">
         <v>348674000.0</v>
       </c>
       <c r="F20">
         <v>348674000.0</v>
       </c>
       <c r="G20">
         <v>348674000.0</v>
       </c>
       <c r="H20">
         <v>348674000.0</v>
       </c>
       <c r="I20">
-        <v>348322000.0</v>
+        <v>348674000.0</v>
       </c>
       <c r="J20">
-        <v>348322000.0</v>
+        <v>348674000.0</v>
       </c>
       <c r="K20">
         <v>348322000.0</v>
       </c>
       <c r="L20">
+        <v>348322000.0</v>
+      </c>
+      <c r="M20">
+        <v>348322000.0</v>
+      </c>
+      <c r="N20">
         <v>296579000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>296579000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>315168000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>315161000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32170000.0</v>
       </c>
       <c r="R20">
         <v>32170000.0</v>
       </c>
       <c r="S20">
         <v>32170000.0</v>
       </c>
       <c r="T20">
-        <v>2674000.0</v>
+        <v>32170000.0</v>
       </c>
       <c r="U20">
-        <v>2674000.0</v>
+        <v>32170000.0</v>
       </c>
       <c r="V20">
         <v>2674000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
+      <c r="W20">
+        <v>2674000.0</v>
+      </c>
+      <c r="X20">
+        <v>2674000.0</v>
+      </c>
       <c r="Y20"/>
-      <c r="Z20">
-[...4 lines deleted...]
-      </c>
+      <c r="Z20"/>
+      <c r="AA20"/>
       <c r="AB20">
         <v>668500.0</v>
       </c>
       <c r="AC20">
         <v>668500.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20">
+        <v>668500.0</v>
+      </c>
+      <c r="AE20">
+        <v>668500.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>93373000.0</v>
+      </c>
+      <c r="C21">
+        <v>97690000.0</v>
+      </c>
+      <c r="D21">
         <v>99504000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>104418000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>109332000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>113503000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>117718000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>123110000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>128682000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>134416000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>140151000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>145886000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>113848000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>117638000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>118928000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>122543000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>52205000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>46453000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>42915000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>43266000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>34497000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>34573000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>34649000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...4 lines deleted...]
-      </c>
+      <c r="Z21"/>
+      <c r="AA21"/>
       <c r="AB21">
         <v>7458750.0</v>
       </c>
       <c r="AC21">
         <v>7458750.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>7458750.0</v>
+      </c>
+      <c r="AE21">
+        <v>7458750.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>19381000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...4 lines deleted...]
-      </c>
+      <c r="K22"/>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="N22"/>
+      <c r="N22">
+        <v>-91562000.0</v>
+      </c>
       <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
         <v>22984000.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>3123053000.0</v>
+      </c>
+      <c r="C23">
+        <v>2570387000.0</v>
+      </c>
+      <c r="D23">
         <v>1837705000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1725706000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1719808000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1641668000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1639015000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1526478000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1536793000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1485573000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1460967000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1425137000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1497903000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1584396000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1815631000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1623687000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1590708000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1956828000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2100995000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>965825000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>915430000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>893265000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>430252000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>50984000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75621250.0</v>
       </c>
       <c r="AB23">
         <v>75621250.0</v>
       </c>
       <c r="AC23">
         <v>75621250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>75621250.0</v>
+      </c>
+      <c r="AE23">
+        <v>75621250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>609399000.0</v>
+      </c>
+      <c r="C24">
+        <v>608466000.0</v>
+      </c>
+      <c r="D24">
         <v>970653000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1284315000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1489164000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1487264000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1485366000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1483470000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1481577000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1479687000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1477798000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1475913000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1472148000.0</v>
       </c>
       <c r="N24">
         <v>1470270000.0</v>
       </c>
       <c r="O24">
+        <v>1472148000.0</v>
+      </c>
+      <c r="P24">
+        <v>1470270000.0</v>
+      </c>
+      <c r="Q24">
         <v>1468393000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1466519000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1464525000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1462676000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>242215000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...4 lines deleted...]
-      </c>
+      <c r="L25"/>
+      <c r="M25"/>
       <c r="N25">
         <v>1470270000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
+      <c r="O25">
+        <v>1472148000.0</v>
+      </c>
+      <c r="P25">
+        <v>1470270000.0</v>
+      </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>731747000.0</v>
+      </c>
+      <c r="C28">
+        <v>158231000.0</v>
+      </c>
+      <c r="D28">
         <v>476080000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1356938000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1375838000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1381407000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1266686000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1185267000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1195457000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1237016000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1338264000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1579904000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>65027000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1657805000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1494623000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1445003000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1394342000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>999689000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-250711000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-589750000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-577218000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-560053000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>159372000.0</v>
       </c>
-      <c r="W28"/>
-[...1 lines deleted...]
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>32906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38588250.0</v>
       </c>
       <c r="AB28">
         <v>38588250.0</v>
       </c>
       <c r="AC28">
         <v>38588250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>38588250.0</v>
+      </c>
+      <c r="AE28">
+        <v>38588250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>1851784000.0</v>
+      </c>
+      <c r="C29">
+        <v>1807098000.0</v>
+      </c>
+      <c r="D29">
         <v>1267072000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1224197000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1313947000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1276517000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1282411000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1271767000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1227793000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1193615000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1164100000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1117140000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1206450000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1254494000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1521360000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1498610000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1514792000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1892356000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2040873000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>906433000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>858084000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>845110000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>187589000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>115000000.0</v>
+      </c>
+      <c r="C30">
+        <v>105456000.0</v>
+      </c>
+      <c r="D30">
         <v>90908000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>84379000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>81260000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>76608000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>91107000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>88317000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>67435000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>63866000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>62186000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>60237000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>57077000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>54972000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>53833000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>59753000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>44056000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>42527000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>39619000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>36505000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>33919000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>28941000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>28098000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
-[...4 lines deleted...]
-      </c>
+      <c r="Z30"/>
+      <c r="AA30"/>
       <c r="AB30">
         <v>5995500.0</v>
       </c>
       <c r="AC30">
         <v>5995500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>5995500.0</v>
+      </c>
+      <c r="AE30">
+        <v>5995500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-867370000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-386527000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-631871000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-381556000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-407487000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-36102000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>349208000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>503112000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>830997000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>820913000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>784634000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-131866000.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>241498000.0</v>
+      </c>
+      <c r="C32">
+        <v>297319000.0</v>
+      </c>
+      <c r="D32">
         <v>-192483000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>42627000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>285242000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>280922000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>320763000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>375996000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>323567000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>326862000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>310349000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>287170000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>474758000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>512458000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>782282000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>809548000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1156905000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1549453000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1711817000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>585206000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>573730000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>561233000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>63168000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>2105443000.0</v>
+      </c>
+      <c r="C33">
+        <v>1626097000.0</v>
+      </c>
+      <c r="D33">
         <v>1410724000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1358081000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1210035000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1162426000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1097297000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>974472000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>993070000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>969760000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>957973000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>953678000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>567286000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>885784000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>869640000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>715331000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>359576000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>344924000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>330939000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>323042000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>286313000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>285983000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>282299000.0</v>
       </c>
-      <c r="W33"/>
-[...1 lines deleted...]
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-32906000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33"/>
+      <c r="AE33"/>
+    </row>
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>450005000.0</v>
+      </c>
+      <c r="C34">
+        <v>212289000.0</v>
+      </c>
+      <c r="D34">
         <v>105291000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>21272000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>554000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>714000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1095000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>1627000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>2342000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4316000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>9528000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>9838000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5495000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6506000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>3826000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>4162000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>1268000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>1600000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>1462000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1608000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>1754000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>1900000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>2061000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>1416210000.0</v>
+      </c>
+      <c r="C35">
+        <v>1036040000.0</v>
+      </c>
+      <c r="D35">
         <v>1246931000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1470326000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1670494000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1654095000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1621015000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1562171000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1570421000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1582694000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1582020000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1599621000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>113368000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1615896000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1602546000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1494662000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1468208000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1466546000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1464559000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1815000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1959000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2106000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>417561000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>12399000.0</v>
+      </c>
+      <c r="C36">
+        <v>11566000.0</v>
+      </c>
+      <c r="D36">
         <v>12288000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>12364000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>16789000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>8772000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>8537000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>6476000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>7886000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>7023000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>5114000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>7639000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-567286000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>7341000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7922000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4625000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4762000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4789000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4085000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4215000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>6008000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3705000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>5938000.0</v>
       </c>
-      <c r="W36"/>
-[...1 lines deleted...]
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-32906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>826750.0</v>
       </c>
       <c r="AB36">
         <v>826750.0</v>
       </c>
       <c r="AC36">
         <v>826750.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36">
+        <v>826750.0</v>
+      </c>
+      <c r="AE36">
+        <v>826750.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
-[...1 lines deleted...]
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>8370000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>810572000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>9039000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>6642000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>6783000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6916000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6211000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6523000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>6092000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>6014000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>135584000.0</v>
+      </c>
+      <c r="C39">
+        <v>97471000.0</v>
+      </c>
+      <c r="D39">
         <v>81598000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>46685000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>40768000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>42213000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>22165000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>23817000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>33178000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>32884000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>29040000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>27141000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>34485000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>31087000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>27924000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>23949000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>20922000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>14171000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>17050000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>16528000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>17980000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>18288000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>19544000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>271255000.0</v>
+      </c>
+      <c r="C40">
+        <v>128653000.0</v>
+      </c>
+      <c r="D40">
         <v>110189000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>99871000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>83695000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>90347000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>41811000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>89376000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>129890000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>97720000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>47036000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>88767000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-71704000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>97076000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>40548000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>41023000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>51734000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>40874000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>34001000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>33175000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>24854000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>17523000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>42253000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>16478000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>10774000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>10885000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>22035000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>26269000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1689000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>2021000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1883000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1815000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1959000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2106000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>925014000.0</v>
+      </c>
+      <c r="C42">
+        <v>916917000.0</v>
+      </c>
+      <c r="D42">
         <v>16005000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>720000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>8883000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>10986000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>57282000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>65701000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>56748000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>44615000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>30989000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-1022000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-2048000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>28781000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>263957000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>235278000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>264091000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>634790000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>765107000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1081190000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1030916000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1015715000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>95185000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>2249097000.0</v>
+      </c>
+      <c r="C45">
+        <v>1733301000.0</v>
+      </c>
+      <c r="D45">
         <v>1471658000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1384989000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1290559000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1230749000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1137432000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>998868000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>981425000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>934621000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>917254000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>882229000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>843978000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>849273000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>427671000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>651072000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>243050000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>242722000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
-[...4 lines deleted...]
-      </c>
+      <c r="Z45"/>
+      <c r="AA45"/>
       <c r="AB45">
         <v>51479000.0</v>
       </c>
       <c r="AC45">
         <v>51479000.0</v>
       </c>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45">
+        <v>51479000.0</v>
+      </c>
+      <c r="AE45">
+        <v>51479000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>1555029000.0</v>
+      </c>
+      <c r="C46">
+        <v>1082361000.0</v>
+      </c>
+      <c r="D46">
         <v>859948000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>800585000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>734654000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>689189000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>620421000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>492430000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>505889000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>478054000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>460645000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>451100000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>270707000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>463473000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>426871000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>270985000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>268418000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>259385000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>249643000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>241083000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>243050000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>242722000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>238956000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>436711000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>277957000.0</v>
       </c>
       <c r="N47">
         <v>273170000.0</v>
       </c>
       <c r="O47">
+        <v>277957000.0</v>
+      </c>
+      <c r="P47">
+        <v>273170000.0</v>
+      </c>
+      <c r="Q47">
         <v>270985000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>268418000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>259385000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>249643000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>241083000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>243050000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>219493000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>7471000.0</v>
+      </c>
+      <c r="C48">
+        <v>-27966000.0</v>
+      </c>
+      <c r="D48">
         <v>-43737000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-69397000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-183511000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-220538000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-258742000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-277008000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-309957000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-330098000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-344237000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-357753000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-266633000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-245758000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-214342000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-200755000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-210852000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-204661000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-186538000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-174413000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-172561000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-170374000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-167035000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
-[...4 lines deleted...]
-      </c>
+      <c r="Z48"/>
+      <c r="AA48"/>
       <c r="AB48">
         <v>-30866750.0</v>
       </c>
       <c r="AC48">
         <v>-30866750.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48">
+        <v>-30866750.0</v>
+      </c>
+      <c r="AE48">
+        <v>-30866750.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-214342000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-245758000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-210821000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-200755000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-210852000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-204661000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-186538000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-174413000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-172561000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-170374000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>311654000.0</v>
+      </c>
+      <c r="C50">
+        <v>311256000.0</v>
+      </c>
+      <c r="D50">
         <v>325109000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>9500000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
         <v>17468000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>1498773000.0</v>
+      </c>
+      <c r="C51">
+        <v>899594000.0</v>
+      </c>
+      <c r="D51">
         <v>730555000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1593499000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1763583000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1741828000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1695132000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1625139000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1638567000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1656079000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1655500000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1659265000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1541974000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1678677000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1635395000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1469118000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1466519000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1464525000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1462676000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2126000.0</v>
       </c>
       <c r="U51"/>
       <c r="V51">
+        <v>2126000.0</v>
+      </c>
+      <c r="W51"/>
+      <c r="X51">
         <v>259683000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
-[...4 lines deleted...]
-      </c>
+      <c r="Z51"/>
+      <c r="AA51"/>
       <c r="AB51">
         <v>46814750.0</v>
       </c>
       <c r="AC51">
         <v>46814750.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51">
+        <v>46814750.0</v>
+      </c>
+      <c r="AE51">
+        <v>46814750.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>441431000.0</v>
+      </c>
+      <c r="C52">
+        <v>480142000.0</v>
+      </c>
+      <c r="D52">
         <v>464557000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>148941000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>98223000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>92909000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>79335000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>68113000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>73998000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>81218000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>86541000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>76122000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>71704000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>73058000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>57432000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>725000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>39023000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="S52"/>
+      <c r="T52">
         <v>31907000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>28412000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>21976000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>25213000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>17468000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
-[...4 lines deleted...]
-      </c>
+      <c r="Z52"/>
+      <c r="AA52"/>
       <c r="AB52">
         <v>3554750.0</v>
       </c>
       <c r="AC52">
         <v>3554750.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52">
+        <v>3554750.0</v>
+      </c>
+      <c r="AE52">
+        <v>3554750.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...4 lines deleted...]
-      </c>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>94532000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>304720000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>430462000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>591681000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>723462000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>800539000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1093977000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1090370000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>65812000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-    </row>
-    <row r="54" spans="1:29">
+      <c r="AD53"/>
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>3123053000.0</v>
+      </c>
+      <c r="C55">
+        <v>2570387000.0</v>
+      </c>
+      <c r="D55">
         <v>1837705000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1725706000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1719808000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1641668000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1639015000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1526478000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1536793000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1485573000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1460967000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1425137000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1497903000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1584396000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1815631000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1623687000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1590708000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1956828000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2100995000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>965825000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>915430000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>893265000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>430252000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
-[...4 lines deleted...]
-      </c>
+      <c r="Z55"/>
+      <c r="AA55"/>
       <c r="AB55">
         <v>75621250.0</v>
       </c>
       <c r="AC55">
         <v>75621250.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55">
+        <v>75621250.0</v>
+      </c>
+      <c r="AE55">
+        <v>75621250.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>1017610000.0</v>
+      </c>
+      <c r="C56">
+        <v>944290000.0</v>
+      </c>
+      <c r="D56">
         <v>426981000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>367625000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>509773000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>479242000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>541718000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>552006000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>543723000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>515813000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>502994000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>471459000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>120045000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>698612000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>945991000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>908356000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1231132000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1611904000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1770056000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>642783000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>629117000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>607282000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>147953000.0</v>
       </c>
-      <c r="W56"/>
-[...1 lines deleted...]
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>32906000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15156000.0</v>
       </c>
       <c r="AB56">
         <v>15156000.0</v>
       </c>
       <c r="AC56">
         <v>15156000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:29">
+      <c r="AD56">
+        <v>15156000.0</v>
+      </c>
+      <c r="AE56">
+        <v>15156000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>776112000.0</v>
+      </c>
+      <c r="C57">
+        <v>646971000.0</v>
+      </c>
+      <c r="D57">
         <v>619464000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>324998000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>224531000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>198320000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>220955000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>176010000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>220156000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>188951000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>192645000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>184289000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>14580000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>186154000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>165516000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>98808000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>74227000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>62451000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>58239000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>57577000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>55387000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>46049000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>84785000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
-[...4 lines deleted...]
-      </c>
+      <c r="Z57"/>
+      <c r="AA57"/>
       <c r="AB57">
         <v>18134250.0</v>
       </c>
       <c r="AC57">
         <v>18134250.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57">
+        <v>18134250.0</v>
+      </c>
+      <c r="AE57">
+        <v>18134250.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>2192322000.0</v>
+      </c>
+      <c r="C58">
+        <v>1683011000.0</v>
+      </c>
+      <c r="D58">
         <v>1866395000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1795324000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1895025000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1852415000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1841970000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1738181000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1790577000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1771645000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1774665000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1783910000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>127948000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1802050000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1768062000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1593470000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1542435000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1528997000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1522798000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>59392000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>57346000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>48155000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>502346000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
-[...4 lines deleted...]
-      </c>
+      <c r="Z58"/>
+      <c r="AA58"/>
       <c r="AB58">
         <v>93691250.0</v>
       </c>
       <c r="AC58">
         <v>93691250.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58">
+        <v>93691250.0</v>
+      </c>
+      <c r="AE58">
+        <v>93691250.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>930731000.0</v>
+      </c>
+      <c r="C60">
+        <v>887376000.0</v>
+      </c>
+      <c r="D60">
         <v>-28690000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-69618000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-175217000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-210747000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-202955000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-211703000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-253784000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-286072000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-313698000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-358773000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-267579000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-217654000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>47569000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>30217000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>48273000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>427831000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>578197000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>906433000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>858084000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>845110000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-72094000.0</v>
       </c>
-      <c r="W60"/>
-[...1 lines deleted...]
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>50984000.0</v>
       </c>
-      <c r="Z60"/>
-      <c r="AA60"/>
       <c r="AB60"/>
       <c r="AC60"/>
-    </row>
-    <row r="61" spans="1:29">
+      <c r="AD60"/>
+      <c r="AE60"/>
+    </row>
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
-[...4 lines deleted...]
-      </c>
+      <c r="P61"/>
+      <c r="Q61"/>
       <c r="R61">
         <v>-4598000.0</v>
       </c>
       <c r="S61">
         <v>-4598000.0</v>
       </c>
       <c r="T61">
         <v>-4598000.0</v>
       </c>
       <c r="U61">
         <v>-4598000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61"/>
+      <c r="V61">
+        <v>-4598000.0</v>
+      </c>
+      <c r="W61">
+        <v>-4598000.0</v>
+      </c>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6281,3428 +6555,3580 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>361835000.0</v>
       </c>
       <c r="C2">
         <v>314672000.0</v>
       </c>
       <c r="D2">
         <v>283967000.0</v>
       </c>
       <c r="E2">
         <v>211927000.0</v>
       </c>
       <c r="F2">
         <v>170595000.0</v>
       </c>
       <c r="G2">
         <v>145532000.0</v>
       </c>
       <c r="H2">
         <v>122259000.0</v>
       </c>
       <c r="I2">
         <v>97042000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>137449000.0</v>
       </c>
       <c r="C3">
         <v>130052000.0</v>
       </c>
       <c r="D3">
         <v>117866000.0</v>
       </c>
       <c r="E3">
         <v>102232000.0</v>
       </c>
       <c r="F3">
         <v>88372000.0</v>
       </c>
       <c r="G3">
         <v>75574000.0</v>
       </c>
       <c r="H3">
         <v>63081000.0</v>
       </c>
       <c r="I3">
         <v>52415000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>224602000.0</v>
       </c>
       <c r="C5">
         <v>106812000.0</v>
       </c>
       <c r="D5">
         <v>35721000.0</v>
       </c>
       <c r="E5">
         <v>-15489000.0</v>
       </c>
       <c r="F5">
         <v>-14457000.0</v>
       </c>
       <c r="G5">
         <v>-29047000.0</v>
       </c>
       <c r="H5">
         <v>-30241000.0</v>
       </c>
       <c r="I5">
         <v>-28466000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>362051000.0</v>
       </c>
       <c r="C6">
         <v>236864000.0</v>
       </c>
       <c r="D6">
         <v>153587000.0</v>
       </c>
       <c r="E6">
         <v>86743000.0</v>
       </c>
       <c r="F6">
         <v>73915000.0</v>
       </c>
       <c r="G6">
         <v>46527000.0</v>
       </c>
       <c r="H6">
         <v>32840000.0</v>
       </c>
       <c r="I6">
         <v>23949000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>539592000.0</v>
       </c>
       <c r="C9">
         <v>465943000.0</v>
       </c>
       <c r="D9">
         <v>408917000.0</v>
       </c>
       <c r="E9">
         <v>364395000.0</v>
       </c>
       <c r="F9">
         <v>257966000.0</v>
       </c>
       <c r="G9">
         <v>172848000.0</v>
       </c>
       <c r="H9">
         <v>132564000.0</v>
       </c>
       <c r="I9">
         <v>106094000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>206662000.0</v>
       </c>
       <c r="C10">
         <v>97699000.0</v>
       </c>
       <c r="D10">
         <v>26776000.0</v>
       </c>
       <c r="E10">
         <v>-23885000.0</v>
       </c>
       <c r="F10">
         <v>-18201000.0</v>
       </c>
       <c r="G10">
         <v>-42657000.0</v>
       </c>
       <c r="H10">
         <v>-39597000.0</v>
       </c>
       <c r="I10">
         <v>-34778000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>-52600000.0</v>
       </c>
       <c r="C11">
         <v>13207000.0</v>
       </c>
       <c r="D11">
         <v>7367000.0</v>
       </c>
       <c r="E11">
         <v>3919000.0</v>
       </c>
       <c r="F11">
         <v>1302000.0</v>
       </c>
       <c r="G11">
         <v>911000.0</v>
       </c>
       <c r="H11">
         <v>793000.0</v>
       </c>
       <c r="I11">
         <v>1221000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>17940000.0</v>
       </c>
       <c r="C12">
         <v>9113000.0</v>
       </c>
       <c r="D12">
         <v>8945000.0</v>
       </c>
       <c r="E12">
         <v>8396000.0</v>
       </c>
       <c r="F12">
         <v>3744000.0</v>
       </c>
       <c r="G12">
         <v>13610000.0</v>
       </c>
       <c r="H12">
         <v>9356000.0</v>
       </c>
       <c r="I12">
         <v>6312000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>19509000.0</v>
       </c>
       <c r="C13">
         <v>15805000.0</v>
       </c>
       <c r="D13">
         <v>23825000.0</v>
       </c>
       <c r="E13">
         <v>10615000.0</v>
       </c>
       <c r="F13">
         <v>164000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>259262000.0</v>
       </c>
       <c r="C15">
         <v>84492000.0</v>
       </c>
       <c r="D15">
         <v>19409000.0</v>
       </c>
       <c r="E15">
         <v>-27804000.0</v>
       </c>
       <c r="F15">
         <v>-19503000.0</v>
       </c>
       <c r="G15">
         <v>-43568000.0</v>
       </c>
       <c r="H15">
         <v>-40390000.0</v>
       </c>
       <c r="I15">
         <v>-35999000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-24283000.0</v>
       </c>
       <c r="F16">
         <v>-19503000.0</v>
       </c>
       <c r="G16">
         <v>-43568000.0</v>
       </c>
       <c r="H16">
         <v>-40390000.0</v>
       </c>
       <c r="I16">
         <v>-35999000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>259262000.0</v>
       </c>
       <c r="C17">
         <v>84492000.0</v>
       </c>
       <c r="D17">
         <v>19409000.0</v>
       </c>
       <c r="E17">
         <v>-24283000.0</v>
       </c>
       <c r="F17">
         <v>-19503000.0</v>
       </c>
       <c r="G17">
         <v>-43568000.0</v>
       </c>
       <c r="H17">
         <v>-40390000.0</v>
       </c>
       <c r="I17">
         <v>-35999000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>1569000.0</v>
       </c>
       <c r="C18">
         <v>6692000.0</v>
       </c>
       <c r="D18">
         <v>14880000.0</v>
       </c>
       <c r="E18">
         <v>-8396000.0</v>
       </c>
       <c r="F18">
         <v>-3744000.0</v>
       </c>
       <c r="G18">
         <v>-13610000.0</v>
       </c>
       <c r="H18">
         <v>-9356000.0</v>
       </c>
       <c r="I18">
         <v>-6312000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>10208000.0</v>
       </c>
       <c r="F19">
         <v>-3271000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>156989000.0</v>
       </c>
       <c r="C21">
         <v>91007000.0</v>
       </c>
       <c r="D21">
         <v>11896000.0</v>
       </c>
       <c r="E21">
         <v>-25697000.0</v>
       </c>
       <c r="F21">
         <v>-11186000.0</v>
       </c>
       <c r="G21">
         <v>-15791000.0</v>
       </c>
       <c r="H21">
         <v>-29905000.0</v>
       </c>
       <c r="I21">
         <v>-27294000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>744438000.0</v>
       </c>
       <c r="C23">
         <v>689608000.0</v>
       </c>
       <c r="D23">
         <v>680988000.0</v>
       </c>
       <c r="E23">
         <v>602019000.0</v>
       </c>
       <c r="F23">
         <v>439747000.0</v>
       </c>
       <c r="G23">
         <v>334171000.0</v>
       </c>
       <c r="H23">
         <v>284728000.0</v>
       </c>
       <c r="I23">
         <v>230430000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>137449000.0</v>
       </c>
       <c r="C25">
         <v>130052000.0</v>
       </c>
       <c r="D25">
         <v>117866000.0</v>
       </c>
       <c r="E25">
         <v>102232000.0</v>
       </c>
       <c r="F25">
         <v>88372000.0</v>
       </c>
       <c r="G25">
         <v>75574000.0</v>
       </c>
       <c r="H25">
         <v>63081000.0</v>
       </c>
       <c r="I25">
         <v>52415000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>161621000.0</v>
       </c>
       <c r="C26">
         <v>142499000.0</v>
       </c>
       <c r="D26">
         <v>140365000.0</v>
       </c>
       <c r="E26">
         <v>143885000.0</v>
       </c>
       <c r="F26">
         <v>115684000.0</v>
       </c>
       <c r="G26">
         <v>74970000.0</v>
       </c>
       <c r="H26">
         <v>59973000.0</v>
       </c>
       <c r="I26">
         <v>44934000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
         <v>82433000.0</v>
       </c>
       <c r="C27">
         <v>71570000.0</v>
       </c>
       <c r="D27">
         <v>73027000.0</v>
       </c>
       <c r="E27">
         <v>81022000.0</v>
       </c>
       <c r="F27">
         <v>50878000.0</v>
       </c>
       <c r="G27">
         <v>33472000.0</v>
       </c>
       <c r="H27">
         <v>31340000.0</v>
       </c>
       <c r="I27">
         <v>29445000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>138549000.0</v>
       </c>
       <c r="C28">
         <v>160867000.0</v>
       </c>
       <c r="D28">
         <v>162742000.0</v>
       </c>
       <c r="E28">
         <v>165185000.0</v>
       </c>
       <c r="F28">
         <v>102590000.0</v>
       </c>
       <c r="G28">
         <v>80197000.0</v>
       </c>
       <c r="H28">
         <v>71156000.0</v>
       </c>
       <c r="I28">
         <v>59009000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>-52600000.0</v>
       </c>
       <c r="C29">
         <v>13207000.0</v>
       </c>
       <c r="D29">
         <v>7367000.0</v>
       </c>
       <c r="E29">
         <v>-124000.0</v>
       </c>
       <c r="F29">
         <v>1302000.0</v>
       </c>
       <c r="G29">
         <v>911000.0</v>
       </c>
       <c r="H29">
         <v>793000.0</v>
       </c>
       <c r="I29">
         <v>1221000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>382603000.0</v>
       </c>
       <c r="C30">
         <v>374936000.0</v>
       </c>
       <c r="D30">
         <v>397021000.0</v>
       </c>
       <c r="E30">
         <v>390092000.0</v>
       </c>
       <c r="F30">
         <v>269152000.0</v>
       </c>
       <c r="G30">
         <v>188639000.0</v>
       </c>
       <c r="H30">
         <v>162469000.0</v>
       </c>
       <c r="I30">
         <v>133388000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>49673000.0</v>
       </c>
       <c r="C31">
         <v>6692000.0</v>
       </c>
       <c r="D31">
         <v>14880000.0</v>
       </c>
       <c r="E31">
         <v>1812000.0</v>
       </c>
       <c r="F31">
         <v>-7015000.0</v>
       </c>
       <c r="G31">
         <v>-26866000.0</v>
       </c>
       <c r="H31">
         <v>-9692000.0</v>
       </c>
       <c r="I31">
         <v>-7484000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>901427000.0</v>
       </c>
       <c r="C32">
         <v>780615000.0</v>
       </c>
       <c r="D32">
         <v>692884000.0</v>
       </c>
       <c r="E32">
         <v>576322000.0</v>
       </c>
       <c r="F32">
         <v>428561000.0</v>
       </c>
       <c r="G32">
         <v>318380000.0</v>
       </c>
       <c r="H32">
         <v>254823000.0</v>
       </c>
       <c r="I32">
         <v>203136000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AF1" t="s">
         <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>126522000.0</v>
+      </c>
+      <c r="C2">
+        <v>113195000.0</v>
+      </c>
+      <c r="D2">
         <v>100120000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>92701000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>87755000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>81259000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>87846000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>79043000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>78328000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>75582000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>74405000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>70329000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>67354000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>71879000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>63388000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>56730000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>47814000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>47202000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>44400000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>43506000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43145000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>39544000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>38581000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>37063000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>35205000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>34683000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30564750.0</v>
       </c>
       <c r="AB2">
         <v>30564750.0</v>
       </c>
       <c r="AC2">
         <v>30564750.0</v>
       </c>
       <c r="AD2">
-        <v>24260500.0</v>
+        <v>30564750.0</v>
       </c>
       <c r="AE2">
-        <v>24260500.0</v>
+        <v>30564750.0</v>
       </c>
       <c r="AF2">
         <v>24260500.0</v>
       </c>
       <c r="AG2">
         <v>24260500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>24260500.0</v>
+      </c>
+      <c r="AI2">
+        <v>24260500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>45475000.0</v>
+      </c>
+      <c r="D3">
         <v>91185000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>35060000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>32765000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>29210000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>29227000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>35809000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>33129000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>31887000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>30781000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30554000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>27618000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>28913000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>28332000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>25626000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>24341000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>23933000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>23450000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>22381000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>21590000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>20951000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20371000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>19481000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>18328000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>17394000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15770250.0</v>
       </c>
       <c r="AB3">
         <v>15770250.0</v>
       </c>
       <c r="AC3">
         <v>15770250.0</v>
       </c>
       <c r="AD3">
-        <v>13103750.0</v>
+        <v>15770250.0</v>
       </c>
       <c r="AE3">
-        <v>13103750.0</v>
+        <v>15770250.0</v>
       </c>
       <c r="AF3">
         <v>13103750.0</v>
       </c>
       <c r="AG3">
         <v>13103750.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>13103750.0</v>
+      </c>
+      <c r="AI3">
+        <v>13103750.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>35049000.0</v>
+      </c>
+      <c r="D5">
         <v>37379000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>95356000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>44687000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>43588000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>31220000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>31903000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>27130000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>16559000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>15843000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>39447000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>6093000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-25662000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-10686000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10472000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5833000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-13171000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-10132000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1811000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2427000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-87000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-10680000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-7158000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1460000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12669000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9899250.0</v>
       </c>
       <c r="AB5">
         <v>-9899250.0</v>
       </c>
       <c r="AC5">
         <v>-9899250.0</v>
       </c>
       <c r="AD5">
-        <v>-8694500.0</v>
+        <v>-9899250.0</v>
       </c>
       <c r="AE5">
-        <v>-8694500.0</v>
+        <v>-9899250.0</v>
       </c>
       <c r="AF5">
         <v>-8694500.0</v>
       </c>
       <c r="AG5">
         <v>-8694500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5">
+        <v>-8694500.0</v>
+      </c>
+      <c r="AI5">
+        <v>-8694500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>34605000.0</v>
+      </c>
+      <c r="C6">
+        <v>80524000.0</v>
+      </c>
+      <c r="D6">
         <v>128564000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>130416000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>77452000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>72798000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>60447000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>67712000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>60259000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>48446000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>46624000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>70001000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>33711000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3251000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>17646000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>36098000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>18508000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>10762000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>13318000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>20570000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>19163000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>20864000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9691000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>12323000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>19788000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4725000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8294000.0</v>
       </c>
       <c r="AB6">
         <v>8294000.0</v>
       </c>
       <c r="AC6">
         <v>8294000.0</v>
       </c>
       <c r="AD6">
-        <v>6280250.0</v>
+        <v>8294000.0</v>
       </c>
       <c r="AE6">
-        <v>6280250.0</v>
+        <v>8294000.0</v>
       </c>
       <c r="AF6">
         <v>6280250.0</v>
       </c>
       <c r="AG6">
         <v>6280250.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>6280250.0</v>
+      </c>
+      <c r="AI6">
+        <v>6280250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>154662000.0</v>
+      </c>
+      <c r="C9">
+        <v>144710000.0</v>
+      </c>
+      <c r="D9">
         <v>142270000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>136933000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>130945000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>129444000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>117079000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>119441000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>114148000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>109148000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>106469000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>106733000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>102460000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>93255000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>99610000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>95385000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>86068000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>80125000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>75262000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>67922000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>60665000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>54117000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>48936000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>44097000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>41706000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>38109000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>33141000.0</v>
       </c>
       <c r="AB9">
         <v>33141000.0</v>
       </c>
       <c r="AC9">
         <v>33141000.0</v>
       </c>
       <c r="AD9">
-        <v>26523500.0</v>
+        <v>33141000.0</v>
       </c>
       <c r="AE9">
-        <v>26523500.0</v>
+        <v>33141000.0</v>
       </c>
       <c r="AF9">
         <v>26523500.0</v>
       </c>
       <c r="AG9">
         <v>26523500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>26523500.0</v>
+      </c>
+      <c r="AI9">
+        <v>26523500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>27142000.0</v>
+      </c>
+      <c r="C10">
+        <v>24496000.0</v>
+      </c>
+      <c r="D10">
         <v>32520000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>90314000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>42448000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>41380000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>28994000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>29641000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>24809000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>14255000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>13532000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>37114000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3981000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-27851000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-12801000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8345000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-7928000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-15230000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-11201000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1997000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2660000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-2343000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-13805000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-10348000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2319000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-16185000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>-8295000.0</v>
+      </c>
+      <c r="C11">
+        <v>8725000.0</v>
+      </c>
+      <c r="D11">
         <v>6860000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-68057000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>5421000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3176000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>10728000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-3308000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5671000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>116000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-2407000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>17939000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>3316000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-11481000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2735000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>442000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1169000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3338000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>924000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-145000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-473000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>996000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>46000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-134000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>251000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>748000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>198250.0</v>
       </c>
       <c r="AB11">
         <v>198250.0</v>
       </c>
       <c r="AC11">
         <v>198250.0</v>
       </c>
       <c r="AD11">
-        <v>305250.0</v>
+        <v>198250.0</v>
       </c>
       <c r="AE11">
-        <v>305250.0</v>
+        <v>198250.0</v>
       </c>
       <c r="AF11">
         <v>305250.0</v>
       </c>
       <c r="AG11">
         <v>305250.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11">
+        <v>305250.0</v>
+      </c>
+      <c r="AI11">
+        <v>305250.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>7463000.0</v>
+      </c>
+      <c r="C12">
+        <v>10553000.0</v>
+      </c>
+      <c r="D12">
         <v>4859000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5042000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2239000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2208000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2226000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2262000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2321000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2304000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2311000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2333000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2112000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2189000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2115000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2127000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2095000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2059000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1069000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>186000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>233000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2256000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3125000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3190000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3779000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3516000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2339000.0</v>
       </c>
       <c r="AB12">
         <v>2339000.0</v>
       </c>
       <c r="AC12">
         <v>2339000.0</v>
       </c>
       <c r="AD12">
-        <v>1578000.0</v>
+        <v>2339000.0</v>
       </c>
       <c r="AE12">
-        <v>1578000.0</v>
+        <v>2339000.0</v>
       </c>
       <c r="AF12">
         <v>1578000.0</v>
       </c>
       <c r="AG12">
         <v>1578000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12">
+        <v>1578000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1578000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>5234000.0</v>
+      </c>
+      <c r="C13">
+        <v>1178000.0</v>
+      </c>
+      <c r="D13">
         <v>2175000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2051000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>9337000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>5946000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1315000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>7297000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4802000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>5021000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>4858000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3979000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>7594000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>7394000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+      <c r="AI14"/>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>35437000.0</v>
+      </c>
+      <c r="C15">
+        <v>15771000.0</v>
+      </c>
+      <c r="D15">
         <v>25660000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>158371000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>37027000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>38204000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>18266000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>32949000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>19138000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>14139000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>15939000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>19175000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>665000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-16370000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-10066000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>7903000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6759000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-18568000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-12125000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1852000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2187000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3339000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-13851000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-10214000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2570000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-16933000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10097500.0</v>
       </c>
       <c r="AB15">
         <v>-10097500.0</v>
       </c>
       <c r="AC15">
         <v>-10097500.0</v>
       </c>
       <c r="AD15">
-        <v>-8999750.0</v>
+        <v>-10097500.0</v>
       </c>
       <c r="AE15">
-        <v>-8999750.0</v>
+        <v>-10097500.0</v>
       </c>
       <c r="AF15">
         <v>-8999750.0</v>
       </c>
       <c r="AG15">
         <v>-8999750.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15">
+        <v>-8999750.0</v>
+      </c>
+      <c r="AI15">
+        <v>-8999750.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>19175000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-13587000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-34937000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-10066000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>10097000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-6191000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-18123000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-12125000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1852000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2187000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3339000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-10214000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2570000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-16933000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>35437000.0</v>
+      </c>
+      <c r="C17">
+        <v>15771000.0</v>
+      </c>
+      <c r="D17">
         <v>25660000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>158371000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>37027000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>38204000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>18266000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>32949000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>19138000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>14139000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>15939000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>19175000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>3981000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-34937000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-10066000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>10097000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-6191000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-18123000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-12125000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1852000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-2187000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3339000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-13851000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-10214000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2570000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-16933000.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-2229000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9375000.0</v>
+      </c>
+      <c r="D18">
         <v>-6276000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2991000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7098000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3738000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3541000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>5035000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2481000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>2717000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2547000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1646000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>5482000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2189000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2115000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2127000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2095000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2059000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1069000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-186000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-233000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-2256000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3125000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3190000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-3779000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-3516000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...4 lines deleted...]
-      </c>
+      <c r="L19"/>
+      <c r="M19"/>
       <c r="N19">
         <v>4409000.0</v>
       </c>
       <c r="O19">
+        <v>7394000.0</v>
+      </c>
+      <c r="P19">
+        <v>4409000.0</v>
+      </c>
+      <c r="Q19">
         <v>3274000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2112000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>413000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>7000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-140000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>203000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3341000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>20869000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>20869000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>29371000.0</v>
+      </c>
+      <c r="C21">
+        <v>36571000.0</v>
+      </c>
+      <c r="D21">
         <v>38796000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>44932000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>35619000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>37642000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>32535000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>24606000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>22328000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11538000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10985000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>35468000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1501000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-33056000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-15095000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7198000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-7945000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-13584000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10139000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1671000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2630000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3254000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1638000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-6720000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1778000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-12487000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7476250.0</v>
       </c>
       <c r="AB21">
         <v>-7476250.0</v>
       </c>
       <c r="AC21">
         <v>-7476250.0</v>
       </c>
       <c r="AD21">
-        <v>-6823500.0</v>
+        <v>-7476250.0</v>
       </c>
       <c r="AE21">
-        <v>-6823500.0</v>
+        <v>-7476250.0</v>
       </c>
       <c r="AF21">
         <v>-6823500.0</v>
       </c>
       <c r="AG21">
         <v>-6823500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>-6823500.0</v>
+      </c>
+      <c r="AI21">
+        <v>-6823500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22"/>
+      <c r="AI22"/>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>251813000.0</v>
+      </c>
+      <c r="C23">
+        <v>221334000.0</v>
+      </c>
+      <c r="D23">
         <v>203594000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>184702000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>183081000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>173061000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>172390000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>173878000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>170148000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>173192000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>169889000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>141594000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>171315000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>198190000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>178093000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>144917000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>141827000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>140911000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>129801000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>113099000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>106440000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>90407000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>85879000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>87880000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>75133000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>85279000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>71182000.0</v>
       </c>
       <c r="AB23">
         <v>71182000.0</v>
       </c>
       <c r="AC23">
         <v>71182000.0</v>
       </c>
       <c r="AD23">
-        <v>57607500.0</v>
+        <v>71182000.0</v>
       </c>
       <c r="AE23">
-        <v>57607500.0</v>
+        <v>71182000.0</v>
       </c>
       <c r="AF23">
         <v>57607500.0</v>
       </c>
       <c r="AG23">
         <v>57607500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>57607500.0</v>
+      </c>
+      <c r="AI23">
+        <v>57607500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>51154000.0</v>
+      </c>
+      <c r="C25">
+        <v>45475000.0</v>
+      </c>
+      <c r="D25">
         <v>40414000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>35060000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>32765000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>29210000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>29227000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>35809000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>33129000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>31887000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>30781000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>30554000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>27618000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>28913000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>28332000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>25626000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>24341000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>23933000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>23450000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>22381000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>21590000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20951000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>20371000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19481000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>18328000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>17394000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15770250.0</v>
       </c>
       <c r="AB25">
         <v>15770250.0</v>
       </c>
       <c r="AC25">
         <v>15770250.0</v>
       </c>
       <c r="AD25">
-        <v>13103750.0</v>
+        <v>15770250.0</v>
       </c>
       <c r="AE25">
-        <v>13103750.0</v>
+        <v>15770250.0</v>
       </c>
       <c r="AF25">
         <v>13103750.0</v>
       </c>
       <c r="AG25">
         <v>13103750.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>13103750.0</v>
+      </c>
+      <c r="AI25">
+        <v>13103750.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>57515000.0</v>
+      </c>
+      <c r="C26">
+        <v>48830000.0</v>
+      </c>
+      <c r="D26">
         <v>44264000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>38119000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>39644000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>39594000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>37111000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>37377000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>32984000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>32927000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>30897000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>32627000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>38569000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>38272000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>39445000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>30243000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>36956000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>37241000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>36234000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>29927000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>27121000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>22402000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>20657000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>19706000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>15130000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>19477000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14993250.0</v>
       </c>
       <c r="AB26">
         <v>14993250.0</v>
       </c>
       <c r="AC26">
         <v>14993250.0</v>
       </c>
       <c r="AD26">
-        <v>11233500.0</v>
+        <v>14993250.0</v>
       </c>
       <c r="AE26">
-        <v>11233500.0</v>
+        <v>14993250.0</v>
       </c>
       <c r="AF26">
         <v>11233500.0</v>
       </c>
       <c r="AG26">
         <v>11233500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>11233500.0</v>
+      </c>
+      <c r="AI26">
+        <v>11233500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>22568000.0</v>
+      </c>
+      <c r="C27">
+        <v>21669000.0</v>
+      </c>
+      <c r="D27">
         <v>22516000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>21228000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>19288000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>19401000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>13600000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>17036000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>17997000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>18910000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>19681000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>19015000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>16100000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>18231000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>25184000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>19097000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>18219000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>19044000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>15333000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>13312000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>11812000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10421000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>9361000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6957000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>9454000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7835000.0</v>
       </c>
       <c r="AB27">
         <v>7835000.0</v>
       </c>
       <c r="AC27">
         <v>7835000.0</v>
       </c>
       <c r="AD27">
-        <v>7361250.0</v>
+        <v>7835000.0</v>
       </c>
       <c r="AE27">
-        <v>7361250.0</v>
+        <v>7835000.0</v>
       </c>
       <c r="AF27">
         <v>7361250.0</v>
       </c>
       <c r="AG27">
         <v>7361250.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27">
+        <v>7361250.0</v>
+      </c>
+      <c r="AI27">
+        <v>7361250.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>45208000.0</v>
+      </c>
+      <c r="C28">
+        <v>37640000.0</v>
+      </c>
+      <c r="D28">
         <v>36694000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>32654000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>36394000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>32807000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>33833000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>40422000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>40839000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>45773000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>44881000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>20064000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>48858000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>48939000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>50076000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>38847000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>38838000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>37424000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>33834000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>26354000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>24362000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>18040000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17280000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>23411000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>17841000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>21665000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17789000.0</v>
       </c>
       <c r="AB28">
         <v>17789000.0</v>
       </c>
       <c r="AC28">
         <v>17789000.0</v>
       </c>
       <c r="AD28">
-        <v>14752250.0</v>
+        <v>17789000.0</v>
       </c>
       <c r="AE28">
-        <v>14752250.0</v>
+        <v>17789000.0</v>
       </c>
       <c r="AF28">
         <v>14752250.0</v>
       </c>
       <c r="AG28">
         <v>14752250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>14752250.0</v>
+      </c>
+      <c r="AI28">
+        <v>14752250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>-8295000.0</v>
+      </c>
+      <c r="C29">
+        <v>8725000.0</v>
+      </c>
+      <c r="D29">
         <v>6860000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-68057000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5421000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3176000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>10728000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3308000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5671000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>116000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-2407000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>17939000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3316000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>7608000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2735000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>442000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1169000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3338000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>924000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-145000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-473000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>996000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>46000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-134000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>251000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>748000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>125291000.0</v>
+      </c>
+      <c r="C30">
+        <v>108139000.0</v>
+      </c>
+      <c r="D30">
         <v>103474000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>92001000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>95326000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>91802000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>84544000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>94835000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>91820000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>97610000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>95484000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>71265000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>103961000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>126311000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>114705000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>88187000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>94013000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>93709000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>85401000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>69593000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>63295000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>50863000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>47298000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>50817000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>39928000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>50596000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30"/>
+      <c r="AI30"/>
+    </row>
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-2229000.0</v>
+      </c>
+      <c r="C31">
+        <v>-12075000.0</v>
+      </c>
+      <c r="D31">
         <v>-6276000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>45382000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>6829000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>3738000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-3541000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>5035000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>2481000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>2717000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>2547000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1646000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>5482000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>5205000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2294000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1147000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>17000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1646000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1062000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-326000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-30000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-5597000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-15443000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3628000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-4097000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-3698000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-84000.0</v>
       </c>
       <c r="AB31">
         <v>-84000.0</v>
       </c>
       <c r="AC31">
         <v>-84000.0</v>
       </c>
       <c r="AD31">
-        <v>-293000.0</v>
+        <v>-84000.0</v>
       </c>
       <c r="AE31">
-        <v>-293000.0</v>
+        <v>-84000.0</v>
       </c>
       <c r="AF31">
         <v>-293000.0</v>
       </c>
       <c r="AG31">
         <v>-293000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>-293000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-293000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>281184000.0</v>
+      </c>
+      <c r="C32">
+        <v>257905000.0</v>
+      </c>
+      <c r="D32">
         <v>242390000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>229634000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>218700000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>210703000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>204925000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>198484000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>192476000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>184730000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>180874000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>177062000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>169814000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>165134000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>162998000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>152115000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>133882000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>127327000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>119662000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>111428000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>103810000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>93661000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>87517000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>81160000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>76911000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>72792000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63705750.0</v>
       </c>
       <c r="AB32">
         <v>63705750.0</v>
       </c>
       <c r="AC32">
         <v>63705750.0</v>
       </c>
       <c r="AD32">
-        <v>50784000.0</v>
+        <v>63705750.0</v>
       </c>
       <c r="AE32">
-        <v>50784000.0</v>
+        <v>63705750.0</v>
       </c>
       <c r="AF32">
         <v>50784000.0</v>
       </c>
       <c r="AG32">
+        <v>50784000.0</v>
+      </c>
+      <c r="AH32">
+        <v>50784000.0</v>
+      </c>
+      <c r="AI32">
         <v>50784000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9733,3278 +10159,3422 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>428446000.0</v>
       </c>
       <c r="C2">
         <v>318983000.0</v>
       </c>
       <c r="D2">
         <v>151807000.0</v>
       </c>
       <c r="E2">
         <v>1715425000.0</v>
       </c>
       <c r="F2">
         <v>102537000.0</v>
       </c>
       <c r="G2">
         <v>35886000.0</v>
       </c>
       <c r="H2">
         <v>29983000.0</v>
       </c>
       <c r="I2">
         <v>71111000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
-        <v>139851000</v>
+        <v>268515000</v>
       </c>
       <c r="C3">
         <v>186523000</v>
       </c>
       <c r="D3">
         <v>124813000</v>
       </c>
       <c r="E3">
         <v>120217000</v>
       </c>
       <c r="F3">
         <v>109099000</v>
       </c>
       <c r="G3">
         <v>115806000</v>
       </c>
       <c r="H3">
         <v>70444000</v>
       </c>
       <c r="I3">
         <v>61254000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1563369000.0</v>
       </c>
       <c r="F4">
         <v>1612888000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>16398000.0</v>
       </c>
       <c r="F5">
         <v>221000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>-173971000.0</v>
       </c>
       <c r="C6">
         <v>111210000.0</v>
       </c>
       <c r="D6">
         <v>167176000.0</v>
       </c>
       <c r="E6">
         <v>-1563618000.0</v>
       </c>
       <c r="F6">
         <v>1612888000.0</v>
       </c>
       <c r="G6">
         <v>66651000.0</v>
       </c>
       <c r="H6">
         <v>2923000.0</v>
       </c>
       <c r="I6">
         <v>-37548000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>-51384000.0</v>
       </c>
       <c r="C7">
         <v>-57304000.0</v>
       </c>
       <c r="D7">
         <v>-22442000.0</v>
       </c>
       <c r="E7">
         <v>-14190000.0</v>
       </c>
       <c r="F7">
         <v>-7993000.0</v>
       </c>
       <c r="G7">
         <v>-29630000.0</v>
       </c>
       <c r="H7">
         <v>-2818000.0</v>
       </c>
       <c r="I7">
         <v>-2700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-26645000.0</v>
       </c>
       <c r="F8">
         <v>-20727000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>-36210000.0</v>
       </c>
       <c r="C9">
         <v>-26746000.0</v>
       </c>
       <c r="D9">
         <v>-22668000.0</v>
       </c>
       <c r="E9">
         <v>-26645000.0</v>
       </c>
       <c r="F9">
         <v>-20727000.0</v>
       </c>
       <c r="G9">
         <v>-18452000.0</v>
       </c>
       <c r="H9">
         <v>-4339000.0</v>
       </c>
       <c r="I9">
         <v>-10790000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-9593000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-9325000.0</v>
       </c>
       <c r="G10">
         <v>-2369000.0</v>
       </c>
       <c r="H10">
         <v>-3954000.0</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>5500000.0</v>
       </c>
       <c r="F11">
         <v>9279000.0</v>
       </c>
       <c r="G11">
         <v>2936000.0</v>
       </c>
       <c r="H11">
         <v>4749000.0</v>
       </c>
       <c r="I11">
         <v>10666000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>128085000.0</v>
       </c>
       <c r="F12">
         <v>72238000.0</v>
       </c>
       <c r="G12">
         <v>55713000.0</v>
       </c>
       <c r="H12">
         <v>30514000.0</v>
       </c>
       <c r="I12">
         <v>24238000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4172000.0</v>
       </c>
       <c r="F13">
         <v>3455000.0</v>
       </c>
       <c r="G13">
         <v>-15399000.0</v>
       </c>
       <c r="H13">
         <v>-3639000.0</v>
       </c>
       <c r="I13">
         <v>-2576000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>137449000.0</v>
       </c>
       <c r="C14">
         <v>130051999.0</v>
       </c>
       <c r="D14">
         <v>117866000.0</v>
       </c>
       <c r="E14">
         <v>102232000.0</v>
       </c>
       <c r="F14">
         <v>88372000.0</v>
       </c>
       <c r="G14">
         <v>75574000.0</v>
       </c>
       <c r="H14">
         <v>62853000.0</v>
       </c>
       <c r="I14">
         <v>52415000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>43387000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>1480564000.0</v>
       </c>
       <c r="G15">
         <v>1403000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>254475000.0</v>
       </c>
       <c r="C16">
         <v>430193000.0</v>
       </c>
       <c r="D16">
         <v>318983000.0</v>
       </c>
       <c r="E16">
         <v>151807000.0</v>
       </c>
       <c r="F16">
         <v>1715425000.0</v>
       </c>
       <c r="G16">
         <v>102537000.0</v>
       </c>
       <c r="H16">
         <v>32906000.0</v>
       </c>
       <c r="I16">
         <v>33563000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
-        <v>169753000.0</v>
+        <v>41089000.0</v>
       </c>
       <c r="C18">
         <v>96202000.0</v>
       </c>
       <c r="D18">
         <v>110129000.0</v>
       </c>
       <c r="E18">
         <v>74935000.0</v>
       </c>
       <c r="F18">
         <v>24015000.0</v>
       </c>
       <c r="G18">
         <v>-57348000.0</v>
       </c>
       <c r="H18">
         <v>-30542000.0</v>
       </c>
       <c r="I18">
         <v>-23300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-94805000.0</v>
       </c>
       <c r="D19">
         <v>301812000.0</v>
       </c>
       <c r="E19">
         <v>-718326000.0</v>
       </c>
       <c r="F19">
         <v>-113605000.0</v>
       </c>
       <c r="G19">
         <v>-115490000.0</v>
       </c>
       <c r="H19">
         <v>-87383000.0</v>
       </c>
       <c r="I19">
         <v>-61254000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1258000.0</v>
       </c>
       <c r="F20">
         <v>724384000.0</v>
       </c>
       <c r="G20">
         <v>63715000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>5201000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
         <v>-157336000.0</v>
       </c>
       <c r="C21">
         <v>-5475000.0</v>
       </c>
       <c r="D21">
         <v>-2260000.0</v>
       </c>
       <c r="E21">
         <v>-1520000.0</v>
       </c>
       <c r="F21">
         <v>1198843000.0</v>
       </c>
       <c r="G21">
         <v>64989000.0</v>
       </c>
       <c r="H21">
         <v>43985000.0</v>
       </c>
       <c r="I21">
         <v>-17442000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>259262000.0</v>
       </c>
       <c r="C22">
         <v>84492000.0</v>
       </c>
       <c r="D22">
         <v>19409000.0</v>
       </c>
       <c r="E22">
         <v>-24283000.0</v>
       </c>
       <c r="F22">
         <v>-19503000.0</v>
       </c>
       <c r="G22">
         <v>-43568000.0</v>
       </c>
       <c r="H22">
         <v>-40390000.0</v>
       </c>
       <c r="I22">
         <v>-35999000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>-29411000.0</v>
       </c>
       <c r="C23">
         <v>-11183000.0</v>
       </c>
       <c r="D23">
         <v>21812000.0</v>
       </c>
       <c r="E23">
         <v>-10363000.0</v>
       </c>
       <c r="F23">
         <v>2957941000.0</v>
       </c>
       <c r="G23">
         <v>71510000.0</v>
       </c>
       <c r="H23">
         <v>11494999.0</v>
       </c>
       <c r="I23">
         <v>7984000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
-        <v>-268285000.0</v>
+        <v>-141456000.0</v>
       </c>
       <c r="C24">
         <v>-186480000.0</v>
       </c>
       <c r="D24">
         <v>-2264000.0</v>
       </c>
       <c r="E24">
         <v>-4419000.0</v>
       </c>
       <c r="F24">
         <v>-16533000.0</v>
       </c>
       <c r="G24">
         <v>173000.0</v>
       </c>
       <c r="H24">
         <v>44000.0</v>
       </c>
       <c r="I24">
         <v>-22906000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>-44801000.0</v>
       </c>
       <c r="C25">
         <v>32603000.0</v>
       </c>
       <c r="D25">
         <v>32648000.0</v>
       </c>
       <c r="E25">
         <v>29947000.0</v>
       </c>
       <c r="F25">
         <v>1478000.0</v>
       </c>
       <c r="G25">
         <v>26555000.0</v>
       </c>
       <c r="H25">
         <v>20265000.0</v>
       </c>
       <c r="I25">
         <v>12130000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26">
         <v>-82124000.0</v>
       </c>
       <c r="C26">
         <v>-59788000.0</v>
       </c>
       <c r="D26">
         <v>-488455000.0</v>
       </c>
       <c r="E26">
         <v>-600000000.0</v>
       </c>
       <c r="F26">
         <v>-350000000.0</v>
       </c>
       <c r="G26">
         <v>-1403000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>80315000.0</v>
       </c>
       <c r="C27">
         <v>90545000.0</v>
       </c>
       <c r="D27">
         <v>88347000.0</v>
       </c>
       <c r="E27">
         <v>105829000.0</v>
       </c>
       <c r="F27">
         <v>61577000.0</v>
       </c>
       <c r="G27">
         <v>29456000.0</v>
       </c>
       <c r="H27">
         <v>18646000.0</v>
       </c>
       <c r="I27">
         <v>12167000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>-216909000.0</v>
       </c>
       <c r="C28">
         <v>-76446000.0</v>
       </c>
       <c r="D28">
         <v>-468903000.0</v>
       </c>
       <c r="E28">
         <v>-610363000.0</v>
       </c>
       <c r="F28">
         <v>1593379000.0</v>
       </c>
       <c r="G28">
         <v>124026000.0</v>
       </c>
       <c r="H28">
         <v>49804000.0</v>
       </c>
       <c r="I28">
         <v>-14248000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>309604000.0</v>
       </c>
       <c r="C29">
         <v>282725000.0</v>
       </c>
       <c r="D29">
         <v>234942000.0</v>
       </c>
       <c r="E29">
         <v>195152000.0</v>
       </c>
       <c r="F29">
         <v>133114000.0</v>
       </c>
       <c r="G29">
         <v>58458000.0</v>
       </c>
       <c r="H29">
         <v>39902000.0</v>
       </c>
       <c r="I29">
         <v>37954000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>-268285000.0</v>
       </c>
       <c r="C30">
         <v>-94805000.0</v>
       </c>
       <c r="D30">
         <v>401152000.0</v>
       </c>
       <c r="E30">
         <v>-1148158000.0</v>
       </c>
       <c r="F30">
         <v>-113605000.0</v>
       </c>
       <c r="G30">
         <v>-115633000.0</v>
       </c>
       <c r="H30">
         <v>-87383000.0</v>
       </c>
       <c r="I30">
         <v>-61254000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AF1" t="s">
         <v>124</v>
       </c>
       <c r="AG1" t="s">
         <v>125</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>741363000.0</v>
+      </c>
+      <c r="C2">
+        <v>254475000.0</v>
+      </c>
+      <c r="D2">
         <v>236561000.0</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="E2">
+        <v>389492000.0</v>
+      </c>
+      <c r="F2">
         <v>362168000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>430193000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>441619000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>443110000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>420810000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>318983000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>81108000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>130892000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>31719000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>151807000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>33215000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>74112000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>466874000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1715425000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>591976000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>579444000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>562279000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>102537000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>123651000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>128638000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>93438000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>35886000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8390750.0</v>
       </c>
       <c r="AB2">
         <v>8390750.0</v>
       </c>
       <c r="AC2">
         <v>8390750.0</v>
       </c>
       <c r="AD2">
-        <v>17777750.0</v>
+        <v>8390750.0</v>
       </c>
       <c r="AE2">
-        <v>17777750.0</v>
+        <v>8390750.0</v>
       </c>
       <c r="AF2">
         <v>17777750.0</v>
       </c>
       <c r="AG2">
         <v>17777750.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>17777750.0</v>
+      </c>
+      <c r="AI2">
+        <v>17777750.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>93361000</v>
+      </c>
+      <c r="C3">
+        <v>44732000</v>
+      </c>
+      <c r="D3">
         <v>165382000</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
+        <v>38522000</v>
+      </c>
+      <c r="F3">
+        <v>33197000</v>
+      </c>
+      <c r="G3">
         <v>64975000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>47145000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>59798000</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3">
+      <c r="J3">
+        <v>31869000</v>
+      </c>
+      <c r="K3">
         <v>45228000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>53661000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>21409000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24635000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>25108000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>29030000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>31939000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>32614000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>25321000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>32686000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>26664000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>24638000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>23768000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>30579000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26059000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>30798000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>28227000</v>
-      </c>
-[...4 lines deleted...]
-        <v>21124750</v>
       </c>
       <c r="AB3">
         <v>21124750</v>
       </c>
       <c r="AC3">
         <v>21124750</v>
       </c>
       <c r="AD3">
-        <v>15313500</v>
+        <v>21124750</v>
       </c>
       <c r="AE3">
-        <v>15313500</v>
+        <v>21124750</v>
       </c>
       <c r="AF3">
         <v>15313500</v>
       </c>
       <c r="AG3">
         <v>15313500</v>
       </c>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3">
+        <v>15313500</v>
+      </c>
+      <c r="AI3">
+        <v>15313500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
-[...4 lines deleted...]
-      </c>
+      <c r="L4"/>
+      <c r="M4"/>
       <c r="N4">
         <v>116906000.0</v>
       </c>
       <c r="O4">
+        <v>-120059000.0</v>
+      </c>
+      <c r="P4">
+        <v>116906000.0</v>
+      </c>
+      <c r="Q4">
         <v>-38961000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-392763000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-1248551000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>1123449000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>12532000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>17165000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>459742000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>16973000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>19037000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>16000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2189000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-10854000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9063000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5683000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2628000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>915000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2361000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>512549000.0</v>
+      </c>
+      <c r="C6">
+        <v>486888000.0</v>
+      </c>
+      <c r="D6">
         <v>17914000.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>-152931000.0</v>
+      </c>
+      <c r="F6">
         <v>27324000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-68025000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-11426000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-3238000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>24047000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>101827000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>237875000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-49784000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>99173000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-120088000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>116657000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-38962000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-392762000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1248551000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1123449000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>12532000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>17165000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>459742000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-21114000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4987000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>35200000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>57552000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>580750.0</v>
       </c>
       <c r="AB6">
         <v>580750.0</v>
       </c>
       <c r="AC6">
         <v>580750.0</v>
       </c>
       <c r="AD6">
-        <v>-9387000.0</v>
+        <v>580750.0</v>
       </c>
       <c r="AE6">
-        <v>-9387000.0</v>
+        <v>580750.0</v>
       </c>
       <c r="AF6">
         <v>-9387000.0</v>
       </c>
       <c r="AG6">
         <v>-9387000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6">
+        <v>-9387000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-9387000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-37699000.0</v>
+      </c>
+      <c r="C7">
+        <v>-34915000.0</v>
+      </c>
+      <c r="D7">
         <v>-29994000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8996000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7279000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-19673000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-12761000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-22891000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-7458000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-14194000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1537000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1788000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-19125000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-22648000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>9328000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10944000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6014000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-8359000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-248000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5501000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-4732000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-8801000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-7313000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1926000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7961000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-12404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3325750.0</v>
       </c>
       <c r="AB7">
         <v>-3325750.0</v>
       </c>
       <c r="AC7">
         <v>-3325750.0</v>
       </c>
       <c r="AD7">
-        <v>-675000.0</v>
+        <v>-3325750.0</v>
       </c>
       <c r="AE7">
-        <v>-675000.0</v>
+        <v>-3325750.0</v>
       </c>
       <c r="AF7">
         <v>-675000.0</v>
       </c>
       <c r="AG7">
         <v>-675000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7">
+        <v>-675000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-675000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
-[...4 lines deleted...]
-      </c>
+      <c r="L8"/>
+      <c r="M8"/>
       <c r="N8">
         <v>-6375000.0</v>
       </c>
       <c r="O8">
+        <v>-5125000.0</v>
+      </c>
+      <c r="P8">
+        <v>-6375000.0</v>
+      </c>
+      <c r="Q8">
         <v>-7763000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-5576000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-6931000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-6265000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-5175000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-5538000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-3749000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>-32230000.0</v>
+      </c>
+      <c r="C9">
+        <v>-18028000.0</v>
+      </c>
+      <c r="D9">
         <v>-11150000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-7996000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-8745000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-8319000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-7978000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5534000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-7379000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5855000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-5891000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5982000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-5670000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-5125000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-6375000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-7763000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5576000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-6931000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6265000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-5175000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-5538000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-3749000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4096000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-3750000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-4141000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-5154000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3603250.0</v>
       </c>
       <c r="AB9">
         <v>-3603250.0</v>
       </c>
       <c r="AC9">
         <v>-3603250.0</v>
       </c>
       <c r="AD9">
-        <v>-2697500.0</v>
+        <v>-3603250.0</v>
       </c>
       <c r="AE9">
-        <v>-2697500.0</v>
+        <v>-3603250.0</v>
       </c>
       <c r="AF9">
         <v>-2697500.0</v>
       </c>
       <c r="AG9">
         <v>-2697500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9">
+        <v>-2697500.0</v>
+      </c>
+      <c r="AI9">
+        <v>-2697500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-4793000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>970000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3869000.0</v>
       </c>
-      <c r="M10"/>
-[...1 lines deleted...]
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>5370000.0</v>
       </c>
-      <c r="P10"/>
-[...1 lines deleted...]
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-2737000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>2554000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10"/>
+      <c r="AI10"/>
+    </row>
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-966000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11031000.0</v>
       </c>
       <c r="N11">
         <v>11271000.0</v>
       </c>
       <c r="O11">
+        <v>-11031000.0</v>
+      </c>
+      <c r="P11">
+        <v>11271000.0</v>
+      </c>
+      <c r="Q11">
         <v>-5370000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>10134000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-10535000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5015000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>234000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11289000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-7365000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>2704000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>3094000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-5241000.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2533000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>31566000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>42794000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>29018000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>31649000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>34425000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>32993000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>21661000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21963000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14446000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10980000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>15911000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7778000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>13263000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+      <c r="AI12"/>
+    </row>
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>8736000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6450000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5957000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-4934000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2460000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-10339000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>8641000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1002000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-666000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>806000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2313000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-880000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-6914000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-2009000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>96629000.0</v>
+      </c>
+      <c r="C14">
+        <v>45475000.0</v>
+      </c>
+      <c r="D14">
         <v>40414000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>35060000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>32765000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>29210000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>29227000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>38378000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>33129000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>31887000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>30781000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>30554000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>27618000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>28913000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28332000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>25626000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>24341000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>23933000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>23450000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>22381000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>21590000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>20951000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>20371000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>19481000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18328000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>17394000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15770250.0</v>
       </c>
       <c r="AB14">
         <v>15770250.0</v>
       </c>
       <c r="AC14">
         <v>15770250.0</v>
       </c>
       <c r="AD14">
-        <v>13103750.0</v>
+        <v>15770250.0</v>
       </c>
       <c r="AE14">
-        <v>13103750.0</v>
+        <v>15770250.0</v>
       </c>
       <c r="AF14">
         <v>13103750.0</v>
       </c>
       <c r="AG14">
         <v>13103750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>13103750.0</v>
+      </c>
+      <c r="AI14">
+        <v>13103750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>25232000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>2742000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
         <v>1113456000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+      <c r="AI15"/>
+    </row>
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>1253912000.0</v>
+      </c>
+      <c r="C16">
+        <v>741363000.0</v>
+      </c>
+      <c r="D16">
         <v>254475000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>236561000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>389492000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>362168000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>430193000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>439872000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>444857000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>420810000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>318983000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>81108000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>130892000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>31719000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>149872000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>35150000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>74112000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>466874000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1715425000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>591976000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>579444000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>562279000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>102537000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>123651000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>128638000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>93438000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8971500.0</v>
       </c>
       <c r="AB16">
         <v>8971500.0</v>
       </c>
       <c r="AC16">
         <v>8971500.0</v>
       </c>
       <c r="AD16">
-        <v>8390750.0</v>
+        <v>8971500.0</v>
       </c>
       <c r="AE16">
-        <v>8390750.0</v>
+        <v>8971500.0</v>
       </c>
       <c r="AF16">
         <v>8390750.0</v>
       </c>
       <c r="AG16">
         <v>8390750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16">
+        <v>8390750.0</v>
+      </c>
+      <c r="AI16">
+        <v>8390750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>63528000.0</v>
+      </c>
+      <c r="C18">
+        <v>2189000.0</v>
+      </c>
+      <c r="D18">
         <v>-108102000.0</v>
       </c>
-      <c r="C18">
-[...4 lines deleted...]
-      </c>
       <c r="E18">
+        <v>57265000.0</v>
+      </c>
+      <c r="F18">
+        <v>59250000.0</v>
+      </c>
+      <c r="G18">
         <v>-885000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>24194000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>13555000.0</v>
       </c>
-      <c r="H18">
-[...2 lines deleted...]
-      <c r="I18">
+      <c r="J18">
+        <v>39471000.0</v>
+      </c>
+      <c r="K18">
         <v>21465000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>26855000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>32641000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>39526000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>11107000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>33804000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>22417000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>13458000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5080000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>52000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>13515000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>15767999.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3977000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-12611000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2807000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15223000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-26907000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-11149250.0</v>
       </c>
       <c r="AB18">
         <v>-11149250.0</v>
       </c>
       <c r="AC18">
         <v>-11149250.0</v>
       </c>
       <c r="AD18">
-        <v>-5825000.0</v>
+        <v>-11149250.0</v>
       </c>
       <c r="AE18">
-        <v>-5825000.0</v>
+        <v>-11149250.0</v>
       </c>
       <c r="AF18">
         <v>-5825000.0</v>
       </c>
       <c r="AG18">
         <v>-5825000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18">
+        <v>-5825000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-5825000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>145</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-38365000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-35432000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-64975000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-47144000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-59756000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-34352000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>46447000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>152886000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>4557000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>135753000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>135671000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>82588000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>296314000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-38229000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1091279000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-32401000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-31536000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-25981000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-23687000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-30406000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-26059000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-30798000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-28227000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>146</v>
+      </c>
+      <c r="B20">
+        <v>-890000.0</v>
+      </c>
+      <c r="C20">
+        <v>888778000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>1258000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>6479000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>2740000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-11771000.0</v>
+      </c>
+      <c r="C21">
+        <v>-389880000.0</v>
+      </c>
+      <c r="D21">
         <v>-4470000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-150133000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1383000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1350000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1378000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1377000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-947000.0</v>
       </c>
       <c r="N21">
         <v>-947000.0</v>
       </c>
       <c r="O21">
+        <v>-947000.0</v>
+      </c>
+      <c r="P21">
+        <v>-947000.0</v>
+      </c>
+      <c r="Q21">
         <v>-28000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-571000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-921000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1462070000.0</v>
       </c>
       <c r="T21">
         <v>1462070000.0</v>
       </c>
       <c r="U21">
+        <v>1462070000.0</v>
+      </c>
+      <c r="V21">
+        <v>1462070000.0</v>
+      </c>
+      <c r="W21">
         <v>-263227000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-4126000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2774000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>81911000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+      <c r="AI21"/>
+    </row>
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>51208000.0</v>
+      </c>
+      <c r="C22">
+        <v>15771000.0</v>
+      </c>
+      <c r="D22">
         <v>25660000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>158371000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>37027000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>38204000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>18266000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>32949000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>19138000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>14139000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>15939000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19175000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>665000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-16370000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10380000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10097000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6759000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-18568000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-12125000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1852000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2187000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3339000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-13851000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-10214000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2570000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-16933000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10097500.0</v>
       </c>
       <c r="AB22">
         <v>-10097500.0</v>
       </c>
       <c r="AC22">
         <v>-10097500.0</v>
       </c>
       <c r="AD22">
-        <v>-8999750.0</v>
+        <v>-10097500.0</v>
       </c>
       <c r="AE22">
-        <v>-8999750.0</v>
+        <v>-10097500.0</v>
       </c>
       <c r="AF22">
         <v>-8999750.0</v>
       </c>
       <c r="AG22">
         <v>-8999750.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>-8999750.0</v>
+      </c>
+      <c r="AI22">
+        <v>-8999750.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>13138000.0</v>
+      </c>
+      <c r="C23">
+        <v>-11081000.0</v>
+      </c>
+      <c r="D23">
         <v>-7189000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="E23">
+        <v>-1847000.0</v>
+      </c>
+      <c r="F23">
         <v>-8167000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6777000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4138000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-3755000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2172000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1118000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>19251000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1373000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>2263000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1671000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-3660000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-2759000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>97000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-7879000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1123240000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3888000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3746999.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3740000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-20354000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11339000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>50511000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3636000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-21845750.0</v>
       </c>
       <c r="AB23">
         <v>-21845750.0</v>
       </c>
       <c r="AC23">
         <v>-21845750.0</v>
       </c>
       <c r="AD23">
-        <v>-501750.0</v>
+        <v>-21845750.0</v>
       </c>
       <c r="AE23">
-        <v>-501750.0</v>
+        <v>-21845750.0</v>
       </c>
       <c r="AF23">
         <v>-501750.0</v>
       </c>
       <c r="AG23">
         <v>-501750.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23">
+        <v>-501750.0</v>
+      </c>
+      <c r="AI23">
+        <v>-501750.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-52298000.0</v>
+      </c>
+      <c r="C24">
+        <v>-11807000.0</v>
+      </c>
+      <c r="D24">
         <v>35869000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-27622000.0</v>
       </c>
-      <c r="D24">
-[...2 lines deleted...]
-      <c r="E24"/>
       <c r="F24">
+        <v>-2235000.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
         <v>1000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>42000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2483000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>90112000.0</v>
       </c>
-      <c r="J24">
-[...2 lines deleted...]
-      <c r="K24">
+      <c r="L24">
+        <v>-2500000.0</v>
+      </c>
+      <c r="M24">
         <v>-120659000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-24344000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2494000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-5400000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-5342000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>452000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>457000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>5285000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>128000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-1343000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>81000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>173000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-4297000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-3427000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-7553000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-8480000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1917000.0</v>
+      </c>
+      <c r="D25">
         <v>-87000.0</v>
       </c>
-      <c r="C25">
-[...2 lines deleted...]
-      <c r="D25">
+      <c r="E25">
+        <v>-108448000.0</v>
+      </c>
+      <c r="F25">
         <v>-5705000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-3083000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>11384000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1968000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4698000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>11984000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10129000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5932000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15258000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>13200000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>37636000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5736000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6321000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7414000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>615000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6596000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13534000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-130000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14099000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3185000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5021000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3881000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211250.0</v>
       </c>
       <c r="AB25">
         <v>211250.0</v>
       </c>
       <c r="AC25">
         <v>211250.0</v>
       </c>
       <c r="AD25">
-        <v>510250.0</v>
+        <v>211250.0</v>
       </c>
       <c r="AE25">
-        <v>510250.0</v>
+        <v>211250.0</v>
       </c>
       <c r="AF25">
         <v>510250.0</v>
       </c>
       <c r="AG25">
         <v>510250.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25">
+        <v>510250.0</v>
+      </c>
+      <c r="AI25">
+        <v>510250.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>2720000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-2925000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-20147000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-59052000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-29910000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-11695000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-9413000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-8770000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-13505000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-106031000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-103018000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-265901000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-3660000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-50000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-400000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-150000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-350410000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5659000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1006999.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>726865000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26"/>
+      <c r="AI26"/>
+    </row>
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>55231000.0</v>
+      </c>
+      <c r="C27">
+        <v>22507000.0</v>
+      </c>
+      <c r="D27">
         <v>20002000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>19800000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>21081000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>19432000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>22886000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>22949000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>21833000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>22877000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>22758000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>-2371000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>36429000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>31531000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>28071000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>23594000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>28183000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>25981000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>24197000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>18555000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>12201000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6624000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4591000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>12726000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2757000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>9382000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>505427000.0</v>
+      </c>
+      <c r="C28">
+        <v>500617000.0</v>
+      </c>
+      <c r="D28">
         <v>90268000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>-210301000.0</v>
+      </c>
+      <c r="F28">
         <v>-29697000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-67179000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-35426000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-16827000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-12946000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-11247000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4433000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-108351000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-100755000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-264230000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>178000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-52759000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-399903000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-157879000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1123112000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3889000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2740000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>463638000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-8676000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2180000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>50423000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>84459000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12451000.0</v>
       </c>
       <c r="AB28">
         <v>12451000.0</v>
       </c>
       <c r="AC28">
         <v>12451000.0</v>
       </c>
       <c r="AD28">
-        <v>-3562000.0</v>
+        <v>12451000.0</v>
       </c>
       <c r="AE28">
-        <v>-3562000.0</v>
+        <v>12451000.0</v>
       </c>
       <c r="AF28">
         <v>-3562000.0</v>
       </c>
       <c r="AG28">
         <v>-3562000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28">
+        <v>-3562000.0</v>
+      </c>
+      <c r="AI28">
+        <v>-3562000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>156889000.0</v>
+      </c>
+      <c r="C29">
+        <v>46921000.0</v>
+      </c>
+      <c r="D29">
         <v>57280000.0</v>
       </c>
-      <c r="C29">
-[...2 lines deleted...]
-      <c r="D29">
+      <c r="E29">
+        <v>95787000.0</v>
+      </c>
+      <c r="F29">
         <v>92447000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>64090000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>71339000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>73353000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>71340000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>66693000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>80516000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>54050000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>64161000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>36215000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>62834000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>54356000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>46072000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>30401000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>32738000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>40179000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>40406000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>19791000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>17968000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>23252000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>15575000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1320000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9975500.0</v>
       </c>
       <c r="AB29">
         <v>9975500.0</v>
       </c>
       <c r="AC29">
         <v>9975500.0</v>
       </c>
       <c r="AD29">
-        <v>9488500.0</v>
+        <v>9975500.0</v>
       </c>
       <c r="AE29">
-        <v>9488500.0</v>
+        <v>9975500.0</v>
       </c>
       <c r="AF29">
         <v>9488500.0</v>
       </c>
       <c r="AG29">
         <v>9488500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29">
+        <v>9488500.0</v>
+      </c>
+      <c r="AI29">
+        <v>9488500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-149701000.0</v>
+      </c>
+      <c r="C30">
+        <v>-60581000.0</v>
+      </c>
+      <c r="D30">
         <v>-129513000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-38365000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-35432000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-64975000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-47144000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-59756000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-34352000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>46447000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>152886000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4557000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>135753000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>107956000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>53546000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-40558000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-38809000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1121024000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-32401000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-31536000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-25981000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-23687000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-30406000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-26059000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-30798000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-28227000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>