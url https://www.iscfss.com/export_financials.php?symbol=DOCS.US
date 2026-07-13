--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
@@ -830,10544 +833,11024 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>4009000.0</v>
+      </c>
+      <c r="C2">
         <v>1356000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2253000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1272000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>463000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1515000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1417000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>938000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>28000.0</v>
+      </c>
+      <c r="C5">
         <v>1323000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2664000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14083000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15294000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-21000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-81458000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>10185000.0</v>
+      </c>
+      <c r="C7">
         <v>12396000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>14546000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>15637000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1089000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1254000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2283000.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>183000.0</v>
+      </c>
+      <c r="C8">
         <v>189000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>187000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>194000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>192000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>83000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>68000.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>219178000.0</v>
+      </c>
+      <c r="C10">
         <v>209614000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>96785000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>158027000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112809000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66393000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>48430000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33607000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>748601000.0</v>
+      </c>
+      <c r="C12">
         <v>915664000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>762900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>840999000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>798113000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>142534000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>86446000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>62332000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>183000.0</v>
+      </c>
+      <c r="C13">
         <v>189000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>187000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>194000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>192000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>83000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>68000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>33000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>199048000.0</v>
+      </c>
+      <c r="C14">
         <v>201208000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>205734000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>213425000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>191017000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>178207520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181702520.0</v>
       </c>
       <c r="H14">
         <v>181702520.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>181702520.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>83000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>68000.0</v>
       </c>
-      <c r="H15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>106050000.0</v>
+      </c>
+      <c r="C16">
         <v>114285000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>99145000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>105238000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>84907000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>83272000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>44298000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
-        <v>67940000.0</v>
+        <v>84973000.0</v>
       </c>
       <c r="C20">
         <v>67940000.0</v>
       </c>
       <c r="D20">
         <v>67940000.0</v>
       </c>
       <c r="E20">
-        <v>18915000.0</v>
+        <v>67940000.0</v>
       </c>
       <c r="F20">
         <v>18915000.0</v>
       </c>
       <c r="G20">
+        <v>18915000.0</v>
+      </c>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>35325000.0</v>
+      </c>
+      <c r="C21">
         <v>23072000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>27317000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>31836000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7909000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9596000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>393000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>407000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-42609000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5118000.0</v>
       </c>
-      <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22">
         <v>5856000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3414000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>1123687000.0</v>
+      </c>
+      <c r="C23">
         <v>1264309000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1079374000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1136888000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>991357000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>251719000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>138920000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>86306000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-208993000.0</v>
+      </c>
+      <c r="C28">
         <v>-197218000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-82239000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-142390000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-111720000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-65139000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-46147000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-33607000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>950837000.0</v>
+      </c>
+      <c r="C29">
         <v>1082625000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>901397000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>966116000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>878594000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>66743000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1136000.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>144783000.0</v>
+      </c>
+      <c r="C30">
         <v>128354000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>101332000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>107047000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81073000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>50319000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26162000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15286000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>851770000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>38232000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>743000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-33342000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>789291000.0</v>
+      </c>
+      <c r="C32">
         <v>932363000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>765691000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>835946000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>792855000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>107359000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67257000.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>179423000.0</v>
+      </c>
+      <c r="C33">
         <v>175689000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>166433000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>161435000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>87220000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>42318000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>15949000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3206000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>9402000.0</v>
+      </c>
+      <c r="C34">
         <v>14962000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>18119000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>17182000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>956000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>972000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>17877000.0</v>
+      </c>
+      <c r="C35">
         <v>25427000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>30727000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>31265000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1481000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>82934000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>82070000.0</v>
       </c>
-      <c r="H35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:8">
+      <c r="I35"/>
+    </row>
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>1921000.0</v>
+      </c>
+      <c r="C36">
         <v>2121000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1458000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1654000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2263000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2758000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1346000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1430000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>50821000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>4870000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8445000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1430000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>50880000.0</v>
+      </c>
+      <c r="C39">
         <v>44602000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>48709000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27407000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>24951000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>16548000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10363000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5738000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>42804000.0</v>
+      </c>
+      <c r="C40">
         <v>37048000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>29685000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>29741000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24485000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15875000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8040000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>36870000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>17380000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1034000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1192000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>288000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>256000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1001688000.0</v>
+      </c>
+      <c r="C42">
         <v>894225000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>823885000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>762150000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>702589000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>30357000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>14954000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>10655000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>56552000.0</v>
+      </c>
+      <c r="C45">
         <v>47489000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>43729000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>25098000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9575000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>8937000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7111000.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>25220000.0</v>
+      </c>
+      <c r="C46">
         <v>22542000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>24650000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>25098000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9575000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>8937000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>7111000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1369000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>25098000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9575000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>8937000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>7111000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1369000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-51062000.0</v>
+      </c>
+      <c r="C48">
         <v>186888000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>79989000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>217855000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>191107000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>36324000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-13886000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-43623000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>10185000.0</v>
+      </c>
+      <c r="C51">
         <v>12396000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14546000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15637000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1089000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1254000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2283000.0</v>
       </c>
-      <c r="H51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:8">
+      <c r="I51"/>
+    </row>
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>2110000.0</v>
+      </c>
+      <c r="C52">
         <v>2211000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2149000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1752000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>642000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>970000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1959000.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:8">
+      <c r="I52"/>
+    </row>
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>529423000.0</v>
+      </c>
+      <c r="C53">
         <v>706050000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>666115000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>682972000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>685304000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>76141000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>38016000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>28725000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>1123687000.0</v>
+      </c>
+      <c r="C55">
         <v>1264309000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1079374000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1136888000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>991357000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>251719000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>138920000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>86562000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>944264000.0</v>
+      </c>
+      <c r="C56">
         <v>1088620000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>912941000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>975453000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>904137000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>209401000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>122971000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>83356000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>154973000.0</v>
+      </c>
+      <c r="C57">
         <v>156257000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>147250000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>139507000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>111282000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>102042000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>55714000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>37808000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>172850000.0</v>
+      </c>
+      <c r="C58">
         <v>181684000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>177977000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>170772000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>112763000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>184976000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>137784000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>37808000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>950837000.0</v>
+      </c>
+      <c r="C60">
         <v>1082625000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>901397000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>966116000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>878594000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>66743000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1136000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>48498000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:26">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>4009000.0</v>
+      </c>
+      <c r="C2">
         <v>4785000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4391000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1962000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1356000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1636000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1656000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2253000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1880000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>714000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>582000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1272000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1604000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1106000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>916000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>463000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1230000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>781000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1515000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>824000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>2700000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1417000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>28000.0</v>
+      </c>
+      <c r="C5">
         <v>1396000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1477000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1183000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1323000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1015000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2676000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1008000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2664000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4653000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8928000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12336000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14083000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-18742000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-21559000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17925000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15294000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4013000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-775000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-69000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-21000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-69000.0</v>
       </c>
-      <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>10185000.0</v>
+      </c>
+      <c r="C7">
         <v>10692000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11269000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11841000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12396000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12947000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>13491000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14031000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>14546000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>15056000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15054000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15633000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15637000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15639000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15638000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11769000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1089000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1595000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>616000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>784000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1254000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>183000.0</v>
+      </c>
+      <c r="C8">
         <v>185000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>188000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>187000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>189000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>188000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>187000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>186000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>187000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>186000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>188000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>195000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>194000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>193000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>192000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>193000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>192000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>190000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>187000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>185000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>219178000.0</v>
+      </c>
+      <c r="C10">
         <v>64838000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>169249000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>137261000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>209614000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>165270000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>184248000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>111442000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>96785000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>123089000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>108403000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>306729000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>158027000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>136454000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>73674000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>110092000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>112809000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>85079000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>79521000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>594321000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>66393000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>69975000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>594321000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>48430000.0</v>
       </c>
-      <c r="Z10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>748601000.0</v>
+      </c>
+      <c r="C12">
         <v>735126000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>878367000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>840973000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>915664000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>844940000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>805558000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>750488000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>762900000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>710238000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>729854000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>873173000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>840999000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>800965000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>749991000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>776254000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>798113000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>765578000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>742661000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>726454000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>142534000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>104466000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>726454000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>86446000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>183000.0</v>
+      </c>
+      <c r="C13">
         <v>185000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>188000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>187000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>189000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>188000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>187000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>186000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>187000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>186000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>188000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>195000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>194000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>193000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>192000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>193000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>192000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>190000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>187000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>185000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>83000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>39000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>185000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>68000.0</v>
       </c>
-      <c r="Z13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>195026000.0</v>
+      </c>
+      <c r="C14">
         <v>199224000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>200745000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>201158000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>202987000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>202233000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>200407000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>199224000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>201110000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>200463000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>209014000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>212355000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>212742000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>212065000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>213949000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>214954000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>215862000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>216396000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>216672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197439760.0</v>
       </c>
       <c r="U14">
         <v>197439760.0</v>
       </c>
       <c r="V14">
-        <v>185207000.0</v>
+        <v>197439760.0</v>
       </c>
       <c r="W14">
         <v>185207000.0</v>
       </c>
       <c r="X14">
         <v>185207000.0</v>
       </c>
       <c r="Y14">
-        <v>181702520.0</v>
+        <v>185207000.0</v>
       </c>
       <c r="Z14">
         <v>181702520.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>181702520.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>185000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16">
+        <v>106050000.0</v>
+      </c>
+      <c r="C16">
         <v>66307000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>100034000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>117419000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>114285000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>69197000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93751000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>102943000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>99145000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>66694000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>91446000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>98323000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>105238000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>69671000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>89616000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>93907000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>84907000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>65576000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>78681000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>82578000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>83272000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>64586000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>44298000.0</v>
       </c>
-      <c r="Z16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>84973000.0</v>
       </c>
       <c r="C20">
         <v>84973000.0</v>
       </c>
       <c r="D20">
-        <v>67940000.0</v>
+        <v>84973000.0</v>
       </c>
       <c r="E20">
         <v>67940000.0</v>
       </c>
       <c r="F20">
         <v>67940000.0</v>
       </c>
       <c r="G20">
         <v>67940000.0</v>
       </c>
       <c r="H20">
         <v>67940000.0</v>
       </c>
       <c r="I20">
         <v>67940000.0</v>
       </c>
       <c r="J20">
         <v>67940000.0</v>
       </c>
       <c r="K20">
         <v>67940000.0</v>
       </c>
       <c r="L20">
         <v>67940000.0</v>
       </c>
       <c r="M20">
         <v>67940000.0</v>
       </c>
       <c r="N20">
         <v>67940000.0</v>
       </c>
       <c r="O20">
         <v>67940000.0</v>
       </c>
       <c r="P20">
         <v>67940000.0</v>
       </c>
       <c r="Q20">
-        <v>18915000.0</v>
+        <v>67940000.0</v>
       </c>
       <c r="R20">
         <v>18915000.0</v>
       </c>
       <c r="S20">
         <v>18915000.0</v>
       </c>
       <c r="T20">
         <v>18915000.0</v>
       </c>
       <c r="U20">
         <v>18915000.0</v>
       </c>
       <c r="V20">
         <v>18915000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="W20">
         <v>18915000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="X20"/>
+      <c r="Y20">
+        <v>18915000.0</v>
+      </c>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>35325000.0</v>
+      </c>
+      <c r="C21">
         <v>37266000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39143000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22069000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23072000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24134000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>25195000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>26256000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>27317000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>28379000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29440000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>30638000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31836000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>33034000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34232000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35430000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7909000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8802000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9067000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9332000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>9596000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9849000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>9332000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>393000.0</v>
       </c>
-      <c r="Z21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>5886000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2960000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3729000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5118000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5572000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>3610000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>5060000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3107000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4103000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5856000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>1123687000.0</v>
+      </c>
+      <c r="C23">
         <v>1157026000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1257109000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1204447000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1264309000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1172157000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1118516000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1073458000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1079374000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1000649000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1025571000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1153509000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1136888000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1067087000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1028343000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1050931000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>991357000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>932172000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>869255000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>830182000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>251719000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>206378000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>830182000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>138920000.0</v>
       </c>
-      <c r="Z23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>-208993000.0</v>
+      </c>
+      <c r="C28">
         <v>-54146000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-157980000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-125420000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-197218000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-152323000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-170757000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-97411000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-82239000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-108033000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-93349000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-291096000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-142390000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-120815000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-58036000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-98323000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-111720000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-83484000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-78905000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-593537000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-65139000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-68177000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-593537000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-46147000.0</v>
       </c>
-      <c r="Z28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:26">
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>950837000.0</v>
+      </c>
+      <c r="C29">
         <v>979298000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1095531000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1025595000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1082625000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1031120000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>961196000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>913580000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>901397000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>864614000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>871467000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>990787000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>966116000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>930174000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>878964000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>902166000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>878594000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>838848000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>772560000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>728452000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>66743000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>144783000.0</v>
+      </c>
+      <c r="C30">
         <v>156589000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>129306000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>141663000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>128354000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>137504000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>124793000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>120910000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>101332000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>97584000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>97217000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>92922000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>107047000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>74862000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>79236000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>76021000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81073000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>71623000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>55681000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>45990000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50319000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>46714000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>47290000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26162000.0</v>
       </c>
-      <c r="Z30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>774087000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>892209000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>829200000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>776792000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>798796000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>851770000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>811131000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>744578000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>700205000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>38232000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10974000.0</v>
       </c>
-      <c r="W31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X31"/>
       <c r="Y31">
         <v>743000.0</v>
       </c>
-      <c r="Z31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:26">
+      <c r="Z31">
+        <v>743000.0</v>
+      </c>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>789291000.0</v>
+      </c>
+      <c r="C32">
         <v>843605000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>951930000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>874319000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>932363000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>896822000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>825429000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>773189000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>765691000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>736137000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>739639000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>856962000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>835946000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>792635000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>729774000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>753390000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>792855000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>766665000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>733984000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>690415000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>107359000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>179423000.0</v>
+      </c>
+      <c r="C33">
         <v>163573000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>164909000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>170216000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>175689000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>159454000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>160804000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>164992000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>166433000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>159750000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>162751000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>163853000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>161435000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>168568000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>180426000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>176788000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>87220000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>73794000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>39647000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>39585000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>42318000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>42226000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33">
         <v>39585000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>15949000.0</v>
       </c>
-      <c r="Z33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:26">
+      <c r="AA33"/>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>9402000.0</v>
+      </c>
+      <c r="C34">
         <v>19093000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>11899000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9149000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14962000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>14391000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13620000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12644000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>18119000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>11628000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>17567000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16252000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>17182000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>16708000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>16445000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>16717000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>956000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>905000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>904000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1037000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>972000.0</v>
       </c>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>17877000.0</v>
+      </c>
+      <c r="C35">
         <v>27880000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>21308000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>18940000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25427000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25156000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>25037000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>24601000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>30727000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>31273000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>30923000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>30028000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>31265000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>31029000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>31236000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>28012000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1481000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1611000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1071000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1548000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>82934000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1927000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>1548000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>82070000.0</v>
       </c>
-      <c r="Z35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>1921000.0</v>
+      </c>
+      <c r="C36">
         <v>1914000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2025000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2035000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2121000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1492000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1316000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1333000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1458000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1580000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1559000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1459000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1654000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1380000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1130000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1126000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2263000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>836000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>779000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>516000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>2758000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4276000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36">
         <v>2628000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1346000.0</v>
       </c>
-      <c r="Z36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:26">
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>40848000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>40354000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>41718000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>51713000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>50474000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>50821000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>36267000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2891000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2628000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>4870000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>4276000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>8445000.0</v>
       </c>
-      <c r="Z38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>50880000.0</v>
+      </c>
+      <c r="C39">
         <v>101738000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>84527000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>51595000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>44602000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>30259000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>27361000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>37068000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>48709000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>33077000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>35749000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>23561000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>27407000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>22692000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>18690000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21868000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>24951000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>16117000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>31266000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18153000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>16548000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12972000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>16853000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10363000.0</v>
       </c>
-      <c r="Z39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>42804000.0</v>
+      </c>
+      <c r="C40">
         <v>76677000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>33722000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>28011000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37048000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>39578000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>25837000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>25450000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>29685000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>31213000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26876000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24919000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>29741000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>31583000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>21827000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24040000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>24485000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>23357000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>15664000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14282000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>15875000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16463000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40">
+      <c r="X40"/>
+      <c r="Y40">
         <v>96860000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>8040000.0</v>
       </c>
-      <c r="Z40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>17804000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>16443000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>16848000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>16611000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16920000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1034000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>943000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>953000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1386000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1192000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1511000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41">
         <v>288000.0</v>
       </c>
-      <c r="Z41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>1001688000.0</v>
+      </c>
+      <c r="C42">
         <v>956744000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>936176000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>907115000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>894225000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>878701000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>863113000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>841470000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>823885000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>808078000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>794804000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>777772000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>762150000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>745506000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>730582000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>715282000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>702589000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>688290000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>674414000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>665690000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>30357000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>24860000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="X42"/>
+      <c r="Y42">
         <v>665690000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>14954000.0</v>
       </c>
-      <c r="Z42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>56552000.0</v>
+      </c>
+      <c r="C45">
         <v>54411000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>51476000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>49114000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>47489000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>46118000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>44310000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>45296000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>43729000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>42245000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>40682000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>39710000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>25098000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>25876000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>37199000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>8710000.0</v>
       </c>
-      <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>25220000.0</v>
+      </c>
+      <c r="C46">
         <v>24578000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23694000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22711000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>22542000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22809000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22592000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>24721000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>24650000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>24647000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>24523000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24921000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>25098000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>25876000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>26541000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>22944000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>9575000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9810000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8774000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8710000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8937000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9186000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>8710000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>7111000.0</v>
       </c>
-      <c r="Z46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>24523000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>24921000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>25876000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26541000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>22944000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>9575000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9810000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8774000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8710000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8937000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9186000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47">
         <v>7111000.0</v>
       </c>
-      <c r="Z47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-51062000.0</v>
+      </c>
+      <c r="C48">
         <v>20973000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>157690000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>117110000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>186888000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>151216000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>95220000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>72932000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>79989000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>61003000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>85403000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>225156000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>217855000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>203217000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>169749000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>204616000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>191107000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>154381000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>98734000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>62646000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>36324000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>14841000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>62646000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-13886000.0</v>
       </c>
-      <c r="Z48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>10185000.0</v>
+      </c>
+      <c r="C51">
         <v>10692000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11269000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11841000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>12396000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>12947000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>13491000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>14031000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>14546000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>15056000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15054000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>15633000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15637000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15639000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>15638000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>11769000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1089000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1595000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>616000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>784000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1254000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1798000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>784000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2283000.0</v>
       </c>
-      <c r="Z51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>2110000.0</v>
+      </c>
+      <c r="C52">
         <v>2079000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2123000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2168000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2211000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2255000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2222000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2190000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2149000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2109000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1935000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2048000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1752000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1458000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1013000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>677000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>642000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>927000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>498000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>622000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>970000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1382000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>622000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1959000.0</v>
       </c>
-      <c r="Z52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53">
+        <v>529423000.0</v>
+      </c>
+      <c r="C53">
         <v>670288000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>709118000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>703712000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>706050000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>679670000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>621310000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>639046000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>666115000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>587149000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>621451000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>566444000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>682972000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>664511000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>676317000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>666162000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>685304000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>680499000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>663140000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>132133000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>76141000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>34491000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>132133000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>38016000.0</v>
       </c>
-      <c r="Z53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:26">
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>1123687000.0</v>
+      </c>
+      <c r="C55">
         <v>1157026000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1257109000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1204447000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1264309000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1172157000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1118516000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1073458000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1079374000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1000649000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1025571000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1153509000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1136888000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1067087000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1028343000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1050931000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>991357000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>932172000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>869255000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>830182000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>251719000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>206378000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>830182000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>138920000.0</v>
       </c>
-      <c r="Z55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>944264000.0</v>
+      </c>
+      <c r="C56">
         <v>993453000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1092200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1034231000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1088620000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1012703000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>957712000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>908466000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>912941000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>840899000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>862820000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>989656000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>975453000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>898519000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>847917000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>874143000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>904137000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>858378000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>829608000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>790597000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>209401000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>164152000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="X56"/>
+      <c r="Y56">
         <v>790597000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>122971000.0</v>
       </c>
-      <c r="Z56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:26">
+      <c r="AA56"/>
+    </row>
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>154973000.0</v>
+      </c>
+      <c r="C57">
         <v>149848000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>140270000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>159912000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>156257000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>115881000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>132283000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>135277000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>147250000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>104762000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>123181000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>132694000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>139507000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>105884000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>118143000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>120753000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>111282000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>91713000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>95624000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>100182000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>102042000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>83255000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57">
+      <c r="X57"/>
+      <c r="Y57">
         <v>100182000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>55714000.0</v>
       </c>
-      <c r="Z57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>172850000.0</v>
+      </c>
+      <c r="C58">
         <v>177728000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>161578000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>178852000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>181684000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>141037000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>157320000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>159878000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>177977000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>136035000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>154104000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>162722000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>170772000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>136913000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>149379000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>148765000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>112763000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>93324000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>96695000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>101730000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>184976000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>85182000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>101730000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>137784000.0</v>
       </c>
-      <c r="Z58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>950837000.0</v>
+      </c>
+      <c r="C60">
         <v>979298000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1095531000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1025595000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1082625000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1031120000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>961196000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>913580000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>901397000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>864614000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>871467000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>990787000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>966116000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>930174000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>878964000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>902166000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>878594000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>838848000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>772560000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>728452000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>66743000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>121196000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60">
         <v>728452000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1136000.0</v>
       </c>
-      <c r="Z60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:26">
+      <c r="AA60"/>
+    </row>
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>70326000.0</v>
+      </c>
+      <c r="C2">
         <v>55874000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50669000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53490000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39787000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31196000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10889000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>14383000.0</v>
+      </c>
+      <c r="C3">
         <v>10659000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10265000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10283000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5040000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>1502000.0</v>
+      </c>
+      <c r="H3">
         <v>900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>250005000.0</v>
+      </c>
+      <c r="C5">
         <v>230104000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>171814000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>113536000.0</v>
+        <v>133156000.0</v>
       </c>
       <c r="F5">
-        <v>53303000.0</v>
+        <v>114005000.0</v>
       </c>
       <c r="G5">
+        <v>53799000.0</v>
+      </c>
+      <c r="H5">
         <v>22163000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6921000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>264388000.0</v>
+      </c>
+      <c r="C6">
         <v>240763000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>182079000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>118576000.0</v>
+        <v>143439000.0</v>
       </c>
       <c r="F6">
-        <v>57005000.0</v>
+        <v>119045000.0</v>
       </c>
       <c r="G6">
+        <v>55301000.0</v>
+      </c>
+      <c r="H6">
         <v>23063000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7472000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>574537000.0</v>
+      </c>
+      <c r="C9">
         <v>514525000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>424753000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>365562000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>303761000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>175701000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>101488000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>74806000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>250005000.0</v>
+      </c>
+      <c r="C10">
         <v>263574000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>185202000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>133156000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114005000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>57769000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23514000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7931000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>53954000.0</v>
+      </c>
+      <c r="C11">
         <v>40389000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>37620000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>20338000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-40778000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7559000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6223000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>8048000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>469000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4466000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1351000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1010000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>35703000.0</v>
+      </c>
+      <c r="C13">
         <v>35852000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>21664000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9287000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2148000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>301000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1464000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>196051000.0</v>
+      </c>
+      <c r="C15">
         <v>223185000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>147582000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>112818000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>154783000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>50210000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>29737000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>7833000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>112818000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>176309000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21556000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10829000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>595000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>196051000.0</v>
+      </c>
+      <c r="C17">
         <v>223185000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>147582000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>112818000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>154783000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>50210000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>29737000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>7833000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>35703000.0</v>
+      </c>
+      <c r="C18">
         <v>35852000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>21664000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9287000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2148000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>301000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1464000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>214920000.0</v>
+      </c>
+      <c r="C21">
         <v>227800000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>163878000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>125108000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>113536000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>53303000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>22163000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6921000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>429943000.0</v>
+      </c>
+      <c r="C23">
         <v>342599000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>311544000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>293944000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>230012000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>153594000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94225000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>78774000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>14383000.0</v>
+      </c>
+      <c r="C25">
         <v>10659000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10265000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10283000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5040000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3702000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>130702000.0</v>
+      </c>
+      <c r="C26">
         <v>93038000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>81983000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>80186000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>62350000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>43873000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32435000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>27499000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>163648000.0</v>
+      </c>
+      <c r="C27">
         <v>145713000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>133129000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>123523000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>92129000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>62033000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>39448000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>33045000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>65267000.0</v>
+      </c>
+      <c r="C28">
         <v>45670000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>37827000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>36745000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>35746000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16492000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7442000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7341000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>53954000.0</v>
+      </c>
+      <c r="C29">
         <v>40389000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>37620000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20338000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-40778000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7559000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6223000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>359617000.0</v>
+      </c>
+      <c r="C30">
         <v>286725000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>260875000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>240454000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>190225000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>122398000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>79325000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67885000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>35085000.0</v>
+      </c>
+      <c r="C31">
         <v>35774000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>21324000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8048000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>469000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4466000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1351000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1010000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>644863000.0</v>
+      </c>
+      <c r="C32">
         <v>570399000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>475422000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>419052000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>343548000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>206897000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>116388000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>85695000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:26">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>19407000.0</v>
+      </c>
+      <c r="C2">
         <v>18701000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16425000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15793000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14467000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14181000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13676000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13550000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12567000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12190000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12759000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13153000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13677000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13526000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13210000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13077000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11765000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11085000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8951000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7986000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7993000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7872000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>7456000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7875000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4281000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3780000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>4131000.0</v>
+      </c>
+      <c r="C3">
         <v>3989000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5169000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2794000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2829000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2655000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2613000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2562000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2548000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604000.0</v>
       </c>
       <c r="L3">
         <v>2604000.0</v>
       </c>
       <c r="M3">
+        <v>2604000.0</v>
+      </c>
+      <c r="N3">
         <v>2708000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2616000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2589000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2370000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1368000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1361000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1158000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1153000.0</v>
       </c>
-      <c r="U3">
-[...1 lines deleted...]
-      </c>
       <c r="V3">
+        <v>391000.0</v>
+      </c>
+      <c r="W3">
         <v>1015000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>928000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>768000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>800000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>194000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>71896000.0</v>
+        <v>32121000.0</v>
       </c>
       <c r="C5">
+        <v>80798000.0</v>
+      </c>
+      <c r="D5">
         <v>72939000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>64147000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
-        <v>79925000.0</v>
+        <v>58394000.0</v>
       </c>
       <c r="G5">
+        <v>89840000.0</v>
+      </c>
+      <c r="H5">
         <v>55446000.0</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5">
-        <v>41852000.0</v>
+        <v>53169000.0</v>
       </c>
       <c r="J5">
-        <v>58551000.0</v>
+        <v>47953000.0</v>
       </c>
       <c r="K5">
+        <v>63032000.0</v>
+      </c>
+      <c r="L5">
         <v>41728000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
-        <v>32841000.0</v>
+        <v>34522000.0</v>
       </c>
       <c r="N5">
-        <v>38484000.0</v>
+        <v>36716000.0</v>
       </c>
       <c r="O5">
-        <v>32101000.0</v>
+        <v>40945000.0</v>
       </c>
       <c r="P5">
-        <v>21682000.0</v>
+        <v>33009000.0</v>
       </c>
       <c r="Q5">
-        <v>27921000.0</v>
+        <v>22486000.0</v>
       </c>
       <c r="R5">
-        <v>35789000.0</v>
+        <v>27905000.0</v>
       </c>
       <c r="S5">
-        <v>24951000.0</v>
+        <v>35809000.0</v>
       </c>
       <c r="T5">
-        <v>24875000.0</v>
+        <v>25371000.0</v>
       </c>
       <c r="U5">
-        <v>22847000.0</v>
+        <v>24920000.0</v>
       </c>
       <c r="V5">
+        <v>23343000.0</v>
+      </c>
+      <c r="W5">
         <v>17936000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10437000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2083000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10176000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7743000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>75885000.0</v>
+        <v>36252000.0</v>
       </c>
       <c r="C6">
+        <v>84787000.0</v>
+      </c>
+      <c r="D6">
         <v>78108000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>66941000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>82580000.0</v>
+        <v>61223000.0</v>
       </c>
       <c r="G6">
+        <v>92495000.0</v>
+      </c>
+      <c r="H6">
         <v>58059000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>44400000.0</v>
+        <v>55731000.0</v>
       </c>
       <c r="J6">
-        <v>61060000.0</v>
+        <v>50501000.0</v>
       </c>
       <c r="K6">
+        <v>65541000.0</v>
+      </c>
+      <c r="L6">
         <v>44332000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>35549000.0</v>
+        <v>37126000.0</v>
       </c>
       <c r="N6">
-        <v>41100000.0</v>
+        <v>39424000.0</v>
       </c>
       <c r="O6">
-        <v>34690000.0</v>
+        <v>43561000.0</v>
       </c>
       <c r="P6">
-        <v>24052000.0</v>
+        <v>35598000.0</v>
       </c>
       <c r="Q6">
-        <v>29289000.0</v>
+        <v>24856000.0</v>
       </c>
       <c r="R6">
-        <v>37150000.0</v>
+        <v>29273000.0</v>
       </c>
       <c r="S6">
-        <v>26109000.0</v>
+        <v>37170000.0</v>
       </c>
       <c r="T6">
-        <v>26028000.0</v>
+        <v>26529000.0</v>
       </c>
       <c r="U6">
-        <v>23838000.0</v>
+        <v>26073000.0</v>
       </c>
       <c r="V6">
+        <v>23734000.0</v>
+      </c>
+      <c r="W6">
         <v>18951000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11365000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2851000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10976000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7937000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>125965000.0</v>
+      </c>
+      <c r="C9">
         <v>166352000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>152100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>130120000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>123821000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>154422000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>123156000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>113126000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>105490000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>123094000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>100853000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>95316000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>97289000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>101736000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>88975000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>77562000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81888000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>86791000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>70399000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>64683000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>58694000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>50837000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37657000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>28513000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>32073000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28646000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>32121000.0</v>
+      </c>
+      <c r="C10">
         <v>80798000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>72939000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>64147000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58394000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>89840000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62171000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53169000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>47953000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>63032000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>39695000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34522000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36716000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40945000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>33009000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22486000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>27905000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>35809000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25371000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24920000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22885000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>22537000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10417000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1930000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10176000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>7743000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>13007000.0</v>
+      </c>
+      <c r="C11">
         <v>19240000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10880000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>10827000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4064000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>14644000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>18017000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11792000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7335000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>15076000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9093000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6116000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6048000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7477000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6710000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>103000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-8821000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-19838000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-10717000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1402000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1402000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5306000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>380000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>471000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2707000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1840000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3875000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2461000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>908000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>804000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>420000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>38000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4601000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>20000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>153000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>7462000.0</v>
+      </c>
+      <c r="C13">
         <v>8940000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>9436000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>9865000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>9686000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9886000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9112000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>7168000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6028000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4796000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5822000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5018000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>3079000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1419000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>440000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>76000.0</v>
       </c>
-      <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>73000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>137000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>19114000.0</v>
+      </c>
+      <c r="C15">
         <v>61558000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>62059000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>53320000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>62458000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>75196000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>44154000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>41377000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>40618000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>47956000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30602000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>28406000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>30668000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>33468000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26299000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22383000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>36726000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>55647000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>36088000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>26322000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21483000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>17231000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10037000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1459000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3514000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5903000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>30602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28406000.0</v>
       </c>
       <c r="M16">
         <v>28406000.0</v>
       </c>
       <c r="N16">
+        <v>28406000.0</v>
+      </c>
+      <c r="O16">
         <v>33468000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26299000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22383000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>36726000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55647000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>36088000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10741000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7171000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>17231000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>17231000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11439000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5903000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>19114000.0</v>
+      </c>
+      <c r="C17">
         <v>61558000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>62059000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>53320000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>62458000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>75196000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>44154000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>41377000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>40618000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>47956000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>30602000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>28406000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>30668000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>33468000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>26299000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>22383000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>36726000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>55647000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>36088000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>26322000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>21483000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>17231000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10037000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1459000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>7462000.0</v>
+      </c>
+      <c r="C18">
         <v>8940000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9436000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9865000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9686000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>9886000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9112000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7168000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6028000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>4796000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5822000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5018000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>3079000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1419000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>440000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>76000.0</v>
       </c>
-      <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>73000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>137000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>24826000.0</v>
+      </c>
+      <c r="C21">
         <v>71896000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>63681000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>54517000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48680000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>79925000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>53142000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46053000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>41852000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>58551000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33792000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>29683000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32841000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38484000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32101000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>21682000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27921000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>35789000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>24951000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>24875000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22847000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17936000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10437000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2083000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11062000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>7418000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>120546000.0</v>
+      </c>
+      <c r="C23">
         <v>113157000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>104844000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>91396000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>89608000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>88678000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83690000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>80623000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>76205000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>76733000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>79820000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>78786000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78125000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>76778000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>70084000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>68957000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>65732000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>62087000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>54399000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>47794000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43840000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>40773000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>34676000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>34305000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25292000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>25045000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>4131000.0</v>
+      </c>
+      <c r="C25">
         <v>3989000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3469000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2794000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2829000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2655000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2613000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2562000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2548000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604000.0</v>
       </c>
       <c r="L25">
         <v>2604000.0</v>
       </c>
       <c r="M25">
+        <v>2604000.0</v>
+      </c>
+      <c r="N25">
         <v>2708000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2616000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2589000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2370000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1368000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1361000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1158000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1153000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>991000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1015000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>928000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>768000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>39106000.0</v>
+      </c>
+      <c r="C26">
         <v>34595000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>30202000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>26799000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>24803000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22421000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>23240000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22574000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20148000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19946000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19958000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>21931000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>21541000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>20519000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>19104000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>19022000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17424000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16225000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15460000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13241000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>12558000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11406000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9866000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10043000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8891000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8605000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>45910000.0</v>
+      </c>
+      <c r="C27">
         <v>42205000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>39168000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>36365000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>37611000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>38491000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>34367000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>35244000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>33517000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>34956000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>30201000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>34455000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>33148000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>33220000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>29021000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>28134000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25899000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>25698000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>21161000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>19371000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>17586000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>17017000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>14145000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13285000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>10352000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10669000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>16123000.0</v>
+      </c>
+      <c r="C28">
         <v>17656000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19049000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12439000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12727000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13585000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10103000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9255000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9973000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9641000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>8966000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9247000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>9759000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9513000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>8749000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>8724000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10644000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9079000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8827000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7196000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5703000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4478000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3209000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3102000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1768000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1954000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>13007000.0</v>
+      </c>
+      <c r="C29">
         <v>19240000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10880000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10827000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4064000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14644000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18017000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11792000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7335000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15076000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9093000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6116000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6048000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7477000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6710000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>103000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-8821000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19838000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-10717000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1402000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1402000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5306000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>380000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>471000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>101139000.0</v>
+      </c>
+      <c r="C30">
         <v>94456000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>88419000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>75603000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>75141000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>74497000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>70014000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67073000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63638000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>64543000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>67061000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65633000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>64448000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>63252000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>56874000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55880000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>53967000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51002000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>45448000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>39808000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>35847000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>32901000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>27220000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>26430000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>21011000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>21265000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>7295000.0</v>
+      </c>
+      <c r="C31">
         <v>8902000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>9258000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9630000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>9714000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>9915000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9029000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>7116000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6101000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4481000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5903000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4839000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3875000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2461000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>908000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>804000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-16000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>20000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>420000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>45000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>38000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4601000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-20000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-153000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-886000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>325000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>145372000.0</v>
+      </c>
+      <c r="C32">
         <v>185053000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>168525000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>145913000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>138288000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>168603000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>136832000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>126676000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>118057000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>135284000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>113612000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>108469000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>110966000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>115262000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>102185000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>90639000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>93653000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97876000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>79350000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>72669000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>66687000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>58709000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>45113000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>36388000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>36354000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>32426000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>209614000.0</v>
+      </c>
+      <c r="C2">
         <v>96785000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>158027000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>112809000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66393000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48430000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33607000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26383000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>8963000</v>
+      </c>
+      <c r="C3">
         <v>6525000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5801000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6184000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5697000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4610000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4244000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1190000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>9564000.0</v>
+      </c>
+      <c r="C6">
         <v>112829000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-61242000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>45218000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>46416000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17963000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14823000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7224000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-45699000.0</v>
+      </c>
+      <c r="C7">
         <v>-24097000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24524000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-21033000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-40330000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10034000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6269000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1105000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-16879000.0</v>
+      </c>
+      <c r="C9">
         <v>-27206000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3993000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-26242000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-31017000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-20452000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12036000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2534000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>1206000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6933000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-4070000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>17527000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10492000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>38664000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>13798000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5640000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-2673000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12144000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-3239000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2899000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-12123000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-19805000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-8178000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-8031000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-9279000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>14383000.0</v>
+      </c>
+      <c r="C14">
         <v>10659000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10265000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10283000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5040000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10585000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>551000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>219178000.0</v>
+      </c>
+      <c r="C16">
         <v>209614000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>96785000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>158027000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>112809000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66393000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>48430000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>33607000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>317495000.0</v>
+      </c>
+      <c r="C18">
         <v>266740000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>178295000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>173418000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>120878000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>78363000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>21955000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14116000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>182661000.0</v>
+      </c>
+      <c r="C19">
         <v>-29298000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>31186000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-59923000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-635472000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-38343000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-8851000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7877000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>553905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:8">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>196051000.0</v>
+      </c>
+      <c r="C22">
         <v>223185000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>147582000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>112818000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>154783000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>50210000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>29737000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>7833000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-46088000.0</v>
+      </c>
+      <c r="C23">
         <v>-34146000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4192000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10863000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9208000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7428999.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1719000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>985000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>-35491000.0</v>
+      </c>
+      <c r="C24">
         <v>-6525000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5654000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4483000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>595000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-12000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3959000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1076000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>7958000.0</v>
+      </c>
+      <c r="C25">
         <v>2724000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8290000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16474000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>16887000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-95000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6577000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5204000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-431652000.0</v>
+      </c>
+      <c r="C26">
         <v>-120293000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-280716000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-85324000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2698000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2022000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>121627000.0</v>
+      </c>
+      <c r="C27">
         <v>72386000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>51076000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>47834000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>31442000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7252000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2353000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2343000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-464064000.0</v>
+      </c>
+      <c r="C28">
         <v>-131138000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-276524000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-74461000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>560415000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5407000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1719000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>985000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>326458000.0</v>
+      </c>
+      <c r="C29">
         <v>273265000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>184096000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>179602000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>126575000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>82973000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>26199000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15306000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>147170000.0</v>
+      </c>
+      <c r="C30">
         <v>-29298000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31186000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-59923000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-640574000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-70417000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-13095000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9067000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="Z1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:26">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>64838000.0</v>
+      </c>
+      <c r="C2">
         <v>169249000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>137261000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>209614000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>165270000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>184248000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>111442000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>96785000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>123089000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>108403000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>306729000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>158027000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>136454000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>73674000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>110092000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>112809000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>85079000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>79521000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>594321000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66393000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>69975000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>70957000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42603000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48430000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27572000.0</v>
       </c>
-      <c r="Z2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>2253000</v>
+      </c>
+      <c r="C3">
+        <v>2375000</v>
+      </c>
+      <c r="D3">
+        <v>2369000</v>
+      </c>
+      <c r="E3">
         <v>1966000</v>
       </c>
-      <c r="C3">
-[...5 lines deleted...]
-      <c r="E3">
+      <c r="F3">
         <v>1507000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1771000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1543000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1704000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1634000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1324000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1279000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1564000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1026000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1216000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1817000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2125000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2109000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1676000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1100000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>812000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>913000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1075000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1446000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1176000</v>
-      </c>
-[...1 lines deleted...]
-        <v>134000</v>
       </c>
       <c r="Z3">
         <v>134000</v>
       </c>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3">
+        <v>134000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>154340000.0</v>
+      </c>
+      <c r="C6">
         <v>-104411000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>31988000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-72353000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>44344000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18978000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>72806000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14657000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26304000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14686000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-198326000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>148702000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>21573000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>62780000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-36418000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2717000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>27730000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5558000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-514800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>527928000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3582000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-982000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>28354000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5827000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20858000.0</v>
       </c>
       <c r="Z6">
         <v>20858000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6">
+        <v>20858000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>13803000.0</v>
+      </c>
+      <c r="C7">
         <v>-39691000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2483000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17328000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>27997000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18803000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1294000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-20097000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15251000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-14069000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-34869000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9163000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7155000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14568000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-5068000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>5758000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3180000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-11408000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-29215000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3686000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6349000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2758000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1911000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2838000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5886000.0</v>
       </c>
-      <c r="Z7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>11720000.0</v>
+      </c>
+      <c r="C9">
         <v>-27614000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12396000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13381000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9258000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-12986000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4106000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-19372000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4516000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1135000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4388000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>14032000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-32433000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3997000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3339000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5533000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11438000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-14021000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-9978000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4421000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-5965000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>403000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4028000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-10862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2212000.0</v>
       </c>
       <c r="Z9">
         <v>-2212000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9">
+        <v>-2212000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>5149000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5937000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13672000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2586000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>346000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>18968000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-13136000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6178000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4496000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5398000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3193000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3497000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-15571000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-6245000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>35625000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-12773000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2645000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>43000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19367000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-12658000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-4618000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-437000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18990000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>11683000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1230000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>12498000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14360000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17990000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25663000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>13622000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>11474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3301000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-20026000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8669000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6542000.0</v>
       </c>
       <c r="V12">
         <v>6542000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="W12">
+        <v>6542000.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12">
         <v>2148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3458000.0</v>
       </c>
       <c r="Z12">
         <v>3458000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:26">
+      <c r="AA12">
+        <v>3458000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-14910000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1376000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-7429000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-5792000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>916000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>182000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4748000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>15271000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-14619000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6645000.0</v>
       </c>
       <c r="V13">
         <v>-6645000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="W13">
+        <v>-6645000.0</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13">
         <v>2017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3674000.0</v>
       </c>
       <c r="Z13">
         <v>-3674000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13">
+        <v>-3674000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>4131000.0</v>
+      </c>
+      <c r="C14">
         <v>3989000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3469000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2794000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2829000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2655000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2613000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2562000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2548000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2604000.0</v>
       </c>
       <c r="L14">
         <v>2604000.0</v>
       </c>
       <c r="M14">
+        <v>2604000.0</v>
+      </c>
+      <c r="N14">
         <v>2708000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2616000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2589000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5137000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1368000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1361000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1158000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1153000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>991000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1015000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7811000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-398000.0</v>
       </c>
       <c r="Z14">
         <v>-398000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>-398000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>3078000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>3078000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>219178000.0</v>
+      </c>
+      <c r="C16">
         <v>64838000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>169249000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>137261000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>209614000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>165270000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>184248000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>111442000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>96785000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>123089000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>108403000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>306729000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>158027000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>136454000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>73674000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>110092000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>112809000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>85079000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>79521000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>594321000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>66393000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>69975000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>70957000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42603000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>48430000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27572000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
-        <v>62857000.0</v>
+        <v>107269000.0</v>
       </c>
       <c r="C18">
+        <v>58516000.0</v>
+      </c>
+      <c r="D18">
         <v>91575000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>60135000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>96980000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>63418000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>66803000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>39539000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>62310000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>48730000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>11619000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>55636000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>45613000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>47481000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>37697000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>42627000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>44855000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>25608000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18052000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>32363000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36638000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22886000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>11255000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7584000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7752000.0</v>
       </c>
-      <c r="Z18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>140230000.0</v>
+      </c>
+      <c r="C19">
         <v>40600000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-31711000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2679000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24473000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58924000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>24158000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>29941000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-76170000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>40132000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-50102000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>117326000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13204000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>13304000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-16706000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>14125000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-22112000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-23844000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-534005000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-56611000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41944000.0</v>
       </c>
       <c r="V19">
         <v>-41944000.0</v>
       </c>
       <c r="W19">
+        <v>-41944000.0</v>
+      </c>
+      <c r="X19">
         <v>14529000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13517000.0</v>
       </c>
       <c r="Z19">
         <v>13517000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19">
+        <v>13517000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>553905000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>19114000.0</v>
+      </c>
+      <c r="C22">
         <v>61558000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>62059000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>53320000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>62458000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>75196000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>44154000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>41377000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>40618000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47956000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30602000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>28406000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>30668000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33468000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>26299000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>22383000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>36726000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>55647000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>36088000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26322000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21483000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>17231000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10037000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1459000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7469000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5903000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
-        <v>-6648000.0</v>
+        <v>-7477000.0</v>
       </c>
       <c r="C23">
-        <v>4214000.0</v>
+        <v>-8869000.0</v>
       </c>
       <c r="D23">
+        <v>-12566000.0</v>
+      </c>
+      <c r="E23">
         <v>-17176000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10856000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5936000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3286000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5313000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3662000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1292000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3307000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4069000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3420000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1092000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3759000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2905000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
-        <v>3794000.0</v>
+        <v>-381000.0</v>
       </c>
       <c r="S23">
-        <v>53000.0</v>
+        <v>-380000.0</v>
       </c>
       <c r="T23">
+        <v>-56000.0</v>
+      </c>
+      <c r="U23">
         <v>969000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3388000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2694000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1124000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>223000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>577000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1087000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>6648000.0</v>
+      </c>
+      <c r="C24">
         <v>-1527000.0</v>
       </c>
-      <c r="C24">
-[...3 lines deleted...]
-      <c r="E24">
+      <c r="D24">
+        <v>-26528000.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24">
         <v>-1507000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1771000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3247000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1771000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-260000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1238000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1494000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1005000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1605000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1514000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12710000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-454000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1065000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-771000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>754000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>25000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>360000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1151000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12529000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-12000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>3594000.0</v>
+      </c>
+      <c r="C25">
         <v>1489000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1425000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1450000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>931000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-52825000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-147000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>311000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2263000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3310000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1114000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3026000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3593000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3910000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4341000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1863000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5156000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3822000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2897000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4055000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4944000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-2713000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4675000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2349000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6058000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6468000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-90525000.0</v>
+      </c>
+      <c r="C26">
         <v>-196879000.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>-21893000.0</v>
+      </c>
+      <c r="E26">
         <v>-122355000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-26788000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-19307000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-22984000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-51214000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-17740000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-76792000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-164429000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-21755000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-15282000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1092000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-61168000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8874000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-381000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-380000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-56000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2698000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1652000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>36742000.0</v>
+      </c>
+      <c r="C27">
         <v>33546000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29474000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21865000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>18060000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>19368000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17868000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17090000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11857000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11771000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>13447000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>14001000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12991000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>13984000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11353000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9506000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9809000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>9834000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6672000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5127000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2870000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2220000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1179000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>983000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>643000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>565000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-93159000.0</v>
+      </c>
+      <c r="C28">
         <v>-203527000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-30245000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-137133000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-29670000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-25243000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19698000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-56527000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14078000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-75500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-161122000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-25824000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-11862000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>779000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-57409000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5969000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4392000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3794000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>53000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>552176000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1736000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2324000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1124000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577000.0</v>
       </c>
       <c r="Z28">
         <v>577000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:26">
+      <c r="AA28">
+        <v>577000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>109522000.0</v>
+      </c>
+      <c r="C29">
         <v>60891000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93944000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>62101000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>98487000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65189000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68346000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>41243000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>63944000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>50054000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12898000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>46639000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>48697000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>39514000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>44752000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>46964000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>27284000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19152000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33175000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37551000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23961000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12701000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7886000.0</v>
       </c>
       <c r="Z29">
         <v>7886000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29">
+        <v>7886000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>137977000.0</v>
+      </c>
+      <c r="C30">
         <v>38225000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-31711000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2679000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24473000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58924000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>24158000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29941000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-76170000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40132000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-50102000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>117326000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13204000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13304000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18523000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-41500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-23626000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-25520000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-534005000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-57423000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-42869000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-27267000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14529000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14810000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12395000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12395000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>