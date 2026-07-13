--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1728,51 +1731,53 @@
       </c>
       <c r="G23">
         <v>1885802000.0</v>
       </c>
       <c r="H23">
         <v>1759855000.0</v>
       </c>
       <c r="I23">
         <v>1651647381.0</v>
       </c>
       <c r="J23">
         <v>1381941211.0</v>
       </c>
       <c r="K23">
         <v>1053989053.0</v>
       </c>
       <c r="L23">
         <v>991441758.0</v>
       </c>
       <c r="M23">
         <v>1010585242.0</v>
       </c>
       <c r="N23">
         <v>1108565721.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>1077075614.0</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
         <v>799814000.0</v>
       </c>
       <c r="C24">
         <v>866075000.0</v>
       </c>
       <c r="D24">
         <v>845013000.0</v>
       </c>
       <c r="E24">
         <v>1127321000.0</v>
       </c>
       <c r="F24">
         <v>1297808000.0</v>
       </c>
       <c r="G24">
         <v>314840000.0</v>
       </c>
       <c r="H24">
         <v>282208000.0</v>
@@ -3138,395 +3143,401 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>702770000.0</v>
+      </c>
+      <c r="C2">
         <v>712483000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>706669000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>727335000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>670897000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>648586000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>641543000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>592724000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>599445000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>670904000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>619914000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>650967000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>624045000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>640620000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>657116000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>738588000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>695513000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>696766000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>696433000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>489628000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>248043000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>474528000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>386794000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>597195589.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2">
         <v>416737740.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>404790712.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>568588810.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>560871564.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>430602589.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>436351288.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>629024988.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>663583394.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>437216556.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>430705590.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>601254140.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>561611010.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>318685401.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>340110081.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>488344716.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>500802915.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>310682595.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>319246693.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>437464773.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>421909007.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>321145070.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>334844450.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>533891436.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>537348949.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>363733388.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>357481220.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>498492037.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>491338330.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>343863141.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>334942528.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3540,52 +3551,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3599,213 +3611,217 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-122991999.0</v>
+      </c>
+      <c r="C5">
         <v>-117467000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-108529000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-113372000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-148664000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-166180000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-117000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-129373000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-122124000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-110791000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-112967000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-97613000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-100911000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-104133000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-154137000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-130699000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-100962000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-125919000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-128485000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-112215000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-122279000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-128803000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>521254783.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-149206617.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-137727528.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-133779158.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-139895383.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-137996634.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-131145606.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-132896447.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-142566557.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-150399113.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-143340131.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-141205531.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-141463163.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-132135922.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-110648352.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-118087054.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-116734965.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-119713000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-106594623.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-109532950.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-107830687.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-103996347.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-124793318.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-130116741.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-143701827.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-144632449.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-145308820.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-142811125.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-140664283.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-138645653.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3819,250 +3835,257 @@
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>410452000.0</v>
+      </c>
+      <c r="C7">
         <v>377945000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>358482000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>361813000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>342996000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>343732000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>325278000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>319880000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>332645000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>351644000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>321862000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>330732000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>327442000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>402240000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>364992000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>378052000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>371486000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>378760000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>375083000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>132552000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>135478000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>144135000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
-        <v>952000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="C8">
         <v>952000.0</v>
       </c>
       <c r="D8">
         <v>952000.0</v>
       </c>
       <c r="E8">
+        <v>952000.0</v>
+      </c>
+      <c r="F8">
         <v>951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="G8">
         <v>950000.0</v>
       </c>
       <c r="H8">
         <v>950000.0</v>
       </c>
       <c r="I8">
-        <v>949000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="J8">
         <v>949000.0</v>
       </c>
       <c r="K8">
         <v>949000.0</v>
       </c>
       <c r="L8">
         <v>949000.0</v>
       </c>
       <c r="M8">
         <v>949000.0</v>
       </c>
       <c r="N8">
         <v>949000.0</v>
       </c>
       <c r="O8">
         <v>949000.0</v>
       </c>
       <c r="P8">
-        <v>950000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="Q8">
         <v>950000.0</v>
       </c>
       <c r="R8">
         <v>950000.0</v>
       </c>
       <c r="S8">
+        <v>950000.0</v>
+      </c>
+      <c r="T8">
         <v>949000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4881000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -4076,217 +4099,221 @@
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>273168000.0</v>
+      </c>
+      <c r="C10">
         <v>267854000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>314673000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>316911000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>254878000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>330017000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>260588000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>219649000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>239397000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>275580000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>217523000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>231075000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>266200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>228840000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>221476000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>238790000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>215948000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>250561000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>234214000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>156786000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>48623000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>160503000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-148146523.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>147977718.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>129647627.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>125930891.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>89692972.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>88475602.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>117194409.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>118758996.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>270454226.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>285312884.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>120272345.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>118481266.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>106978869.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>99925317.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>133964845.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>142971075.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>114700427.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>117626558.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>140904697.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>144788795.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>100967975.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>97377665.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>137783695.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>143661260.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>126898487.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>127720289.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>142481580.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>140032482.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>115207019.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>113553719.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>139352627.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>135737494.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4300,695 +4327,707 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>279889000.0</v>
+      </c>
+      <c r="C12">
         <v>274272000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>320972000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>323127000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>261010000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>336036000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>266382000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>225831000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>245496000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>281479000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>223258000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>236751000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>271784000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>234207000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>226566000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>244446000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>221532000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>256676000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>239917000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>156786000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>54110000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>160503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>148146523.0</v>
       </c>
       <c r="X12">
         <v>148146523.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Y12">
+        <v>148146523.0</v>
+      </c>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>132235439.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>128444517.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>99505344.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>98154795.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>124769160.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>126434873.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>270454226.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>285312884.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>120272345.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>118481266.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>111205025.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>103872826.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>136596147.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>145779275.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>119920039.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>122979329.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>143619875.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>147578818.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>110101921.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>106186818.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>140204563.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>146185397.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>133332876.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>134196348.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>149009157.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>146447858.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>115207019.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>113553719.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>144361526.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>140616451.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
-        <v>952000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="C13">
         <v>952000.0</v>
       </c>
       <c r="D13">
         <v>952000.0</v>
       </c>
       <c r="E13">
+        <v>952000.0</v>
+      </c>
+      <c r="F13">
         <v>951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000.0</v>
       </c>
       <c r="G13">
         <v>950000.0</v>
       </c>
       <c r="H13">
         <v>950000.0</v>
       </c>
       <c r="I13">
-        <v>949000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="J13">
         <v>949000.0</v>
       </c>
       <c r="K13">
         <v>949000.0</v>
       </c>
       <c r="L13">
         <v>949000.0</v>
       </c>
       <c r="M13">
         <v>949000.0</v>
       </c>
       <c r="N13">
         <v>949000.0</v>
       </c>
       <c r="O13">
         <v>949000.0</v>
       </c>
       <c r="P13">
-        <v>950000.0</v>
+        <v>949000.0</v>
       </c>
       <c r="Q13">
         <v>950000.0</v>
       </c>
       <c r="R13">
         <v>950000.0</v>
       </c>
       <c r="S13">
+        <v>950000.0</v>
+      </c>
+      <c r="T13">
         <v>949000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4865000.0</v>
       </c>
       <c r="V13">
         <v>4865000.0</v>
       </c>
       <c r="W13">
+        <v>4865000.0</v>
+      </c>
+      <c r="X13">
         <v>4107000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4619626.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>4606666.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4474602.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>4667955.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4604598.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4701569.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4764337.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4788650.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5051736.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4160767.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4098806.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3952027.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>3691454.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>3609093.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>3851727.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3800322.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>3897272.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>3742601.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>3845767.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>3944305.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>3804050.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4276463.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>4458888.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>4891505.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>4923182.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>4846106.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>4762807.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>4574585.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>4508937.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>4639725.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>4519360.0</v>
       </c>
     </row>
-    <row r="14" spans="1:55">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>95758000.0</v>
+      </c>
+      <c r="C14">
         <v>96104000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>95979000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>95850000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>95677000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95471000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>95614000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>95340000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>95229000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>95187000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>95148000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>95112000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>95024000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>94928000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>94908000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>94913000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>94909000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>95212000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>82166000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>91637711.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93098644.0</v>
       </c>
       <c r="V14">
         <v>93098644.0</v>
       </c>
       <c r="W14">
-        <v>94877644.0</v>
+        <v>93098644.0</v>
       </c>
       <c r="X14">
         <v>94877644.0</v>
       </c>
       <c r="Y14">
         <v>94877644.0</v>
       </c>
       <c r="Z14">
+        <v>94877644.0</v>
+      </c>
+      <c r="AA14">
         <v>388524962.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>389247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>389343000.0</v>
       </c>
       <c r="AC14">
         <v>389343000.0</v>
       </c>
       <c r="AD14">
-        <v>389456000.0</v>
+        <v>389343000.0</v>
       </c>
       <c r="AE14">
         <v>389456000.0</v>
       </c>
       <c r="AF14">
-        <v>376838000.0</v>
+        <v>389456000.0</v>
       </c>
       <c r="AG14">
         <v>376838000.0</v>
       </c>
       <c r="AH14">
-        <v>326312000.0</v>
+        <v>376838000.0</v>
       </c>
       <c r="AI14">
         <v>326312000.0</v>
       </c>
       <c r="AJ14">
-        <v>325210000.0</v>
+        <v>326312000.0</v>
       </c>
       <c r="AK14">
         <v>325210000.0</v>
       </c>
       <c r="AL14">
-        <v>324366000.0</v>
+        <v>325210000.0</v>
       </c>
       <c r="AM14">
         <v>324366000.0</v>
       </c>
       <c r="AN14">
-        <v>323914000.0</v>
+        <v>324366000.0</v>
       </c>
       <c r="AO14">
         <v>323914000.0</v>
       </c>
       <c r="AP14">
-        <v>336238000.0</v>
+        <v>323914000.0</v>
       </c>
       <c r="AQ14">
         <v>336238000.0</v>
       </c>
       <c r="AR14">
-        <v>333472000.0</v>
+        <v>336238000.0</v>
       </c>
       <c r="AS14">
         <v>333472000.0</v>
       </c>
       <c r="AT14">
-        <v>332869000.0</v>
+        <v>333472000.0</v>
       </c>
       <c r="AU14">
         <v>332869000.0</v>
       </c>
       <c r="AV14">
-        <v>332107000.0</v>
+        <v>332869000.0</v>
       </c>
       <c r="AW14">
         <v>332107000.0</v>
       </c>
       <c r="AX14">
-        <v>330807000.0</v>
+        <v>332107000.0</v>
       </c>
       <c r="AY14">
         <v>330807000.0</v>
       </c>
       <c r="AZ14">
-        <v>329887000.0</v>
+        <v>330807000.0</v>
       </c>
       <c r="BA14">
         <v>329887000.0</v>
       </c>
       <c r="BB14">
         <v>329887000.0</v>
       </c>
       <c r="BC14">
         <v>329887000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>329887000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>4865000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>49394000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>2166000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>68131000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>452341000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2375000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>410123000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>375679000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>4860000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>2038000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>462894000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>120772000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2367000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>788000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5002,52 +5041,53 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5061,52 +5101,53 @@
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5120,775 +5161,791 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>431329000.0</v>
+      </c>
+      <c r="C20">
         <v>434345000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>449180000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>448798000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>438334000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>429590000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>441792000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>434797000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>435962000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>513312000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>500892000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>502309000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>503259000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>497453000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>487524000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>494146000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>509174000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>511333000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>511133000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>234813000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>329823000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>234161000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>210612726.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>204574885.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>209463856.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>212260273.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>229010197.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>225599810.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>175682559.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>187493400.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>162045071.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>166511913.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>164458028.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>171473465.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>184163051.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>180997496.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>170918320.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>166484299.0</v>
       </c>
     </row>
-    <row r="21" spans="1:55">
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>323651000.0</v>
+      </c>
+      <c r="C21">
         <v>18997000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>326782000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>328658000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>329970000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>331518000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>333496000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>334858000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>336923000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>347512000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>349631000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>352506000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>354873000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>357270000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>358383000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>362040000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>365954000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>368326000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>369501000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>62527000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>254371000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>65634000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>291439343.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>90657614.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>88058643.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>303743461.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>299620863.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>96355825.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>97642210.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>322600420.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>340323971.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>107432513.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>105832643.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>333555682.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>311563000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>55566782.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>59302443.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>265398411.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>272169010.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>43705674.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44910440.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>186990810.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>180341623.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>31068207.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>32393512.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>220495584.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>221923527.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>31424636.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>30884482.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>189619759.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>186898584.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>27796163.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>27075065.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>490825000.0</v>
+      </c>
+      <c r="C22">
         <v>509260000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>448863000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>415773000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>432993000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>430090000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>377989000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>368309000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>409482000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>378592000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>366718000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>352052000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>405553000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>394150000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>451926000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>410231000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>457660000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>410737000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>421762000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>133356000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>248690000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>141179000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>111962000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>127580464.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>110011222.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>106857423.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>95672049.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>94373527.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>103442547.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>104823543.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>119767631.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>126347622.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>107576484.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>105974471.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>118375785.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>110570788.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>64409009.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>68739118.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>89243156.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>91519845.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>68888406.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>70787344.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>77630743.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>74870279.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>59872904.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>62426957.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>97201724.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>97831209.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>66297596.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>65158015.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>72419889.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>71380613.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>60076471.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>58517947.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>4449066000.0</v>
+      </c>
+      <c r="C23">
         <v>4620808000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4452835000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4713282000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4516936000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4446363000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4516354000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4438616000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4507559000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4561193000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4537675000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4618489000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4669842000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4591842000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4527868000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4544088000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4773260000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4667968000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4729944000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2000994000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3000427000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1885802000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>632597344.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1883326581.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>1774605544.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1723731196.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1861449851.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1836185080.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1651647381.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1673697467.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1654576131.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1745477949.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1381941211.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1361361540.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1418696743.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1325156298.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1053989053.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1124846952.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1199135986.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1229727235.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>991441758.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1018771272.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1057031465.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1019444592.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1010585242.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1053694704.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1248682318.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1256768858.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1108565721.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1089510724.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1138066947.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1121734895.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>870176000.0</v>
+      </c>
+      <c r="C24">
         <v>799814000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>899299000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>998876000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>933983000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>866075000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>878785000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>882287000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>774361000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>845013000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>859677000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>930421000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1013984000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1127321000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1208152000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1182012000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1387941000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1297808000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1262334000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>335990000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>556611000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>314840000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -5902,153 +5959,157 @@
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>154118000.0</v>
+      </c>
+      <c r="C26">
         <v>155909000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>156910000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>152422000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>143117000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>143952000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>151783000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>146772000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>146688000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>147674000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>142897000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>142400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>141996000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>140737000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>133299000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>141484000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>148251000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>151840000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>151265000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>492045000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>477185000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>458557000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6062,1259 +6123,1285 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>1060789000.0</v>
+      </c>
+      <c r="C28">
         <v>977184000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1015259000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1142821000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1076278000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>971330000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1046949000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1076332000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1094944000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1155505000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1233741000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1318566000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1342176000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1308634000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1450936000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1422470000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1643154000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1487187000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1483023000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>367253000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1495242000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>330463000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>148146523.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>393327706.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>382974975.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>371995856.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>467198088.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>460856981.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>251216634.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>254570467.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>26903317.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28381375.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>135088182.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>133076468.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>178439748.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>166674490.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>53643825.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>57250209.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>111647506.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>114495756.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22469724.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>23089111.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>102744638.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>99091151.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>23006716.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>23988135.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>100973370.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>101627280.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>21658057.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>21285780.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>94727331.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>93367928.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-139352627.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-135737494.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>2299542000.0</v>
+      </c>
+      <c r="C29">
         <v>2231196000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2351340000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2474311000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2325974000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2250914000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2372175000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2346956000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2305019000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2328961000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2361586000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2427610000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2451554000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2394507000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2417878000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2384970000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2583999000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2439577000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2458896000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>961530000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1144195000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>881840000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>846042000.0</v>
+      </c>
+      <c r="C30">
         <v>804621000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>905270000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>901722000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>857427000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>703879000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>810668000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>769378000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>847414000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>765204000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>814699000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>882462000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>871895000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>850195000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>873104000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>880575000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1025497000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>917372000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>993263000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>506972000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>566278000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>409207000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>336032000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>499526221.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>359117944.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>348822759.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>548096429.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>540657319.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>385939970.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>391092407.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>576382531.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>608048780.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>375590881.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>369997636.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>534731010.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>499474021.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>286303546.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>305551249.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>439630184.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>450845623.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>263628563.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>270895597.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>424675020.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>409574045.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>299208376.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>311971982.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>503859264.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>507122287.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>344233285.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>338316302.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>484027299.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>477081171.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>327748697.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>319246131.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>381661000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>306405000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>264551000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>245576000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>221255000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>200930000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>236108000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>253620000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>235214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229815440.0</v>
       </c>
       <c r="X31">
         <v>229815440.0</v>
       </c>
-      <c r="Y31"/>
+      <c r="Y31">
+        <v>229815440.0</v>
+      </c>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>358387000.0</v>
+      </c>
+      <c r="C32">
         <v>257259000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>305427000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>435220000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>403645000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>292610000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>374393000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>400129000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>242466000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>203977000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>201983000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>217283000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>281563000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>144964000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>235320000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>227980000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>403731000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>270184000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>285734000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>68891000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>285224000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>40489000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>2659246000.0</v>
+      </c>
+      <c r="C33">
         <v>2869068000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2687039000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2632613000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2554203000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2561650000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2556481000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2504021000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2520685000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2640504000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2615448000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2658888000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2654187000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2986364000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2892364000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2935431000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2991074000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3026633000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3008461000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1180472000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2078362000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1155407000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>-148146523.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1097896691.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>1092807766.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1061479180.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1105026155.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1090028043.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>957445297.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>970227537.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>679609995.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>716947524.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>705030594.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>694531380.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>647135351.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>604467087.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>516826650.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>551572031.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>547243045.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>561203804.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>471256041.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>484246414.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>443565581.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>427792877.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>465362222.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>485213605.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>513490315.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>516815708.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>508605660.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>499863301.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>463720507.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>457065795.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>464354932.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>452308480.0</v>
       </c>
     </row>
-    <row r="34" spans="1:55">
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>68845000.0</v>
+      </c>
+      <c r="C34">
         <v>67490000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>76681000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>52016000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>55602000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>56753000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>60687000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>55713000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>59346000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>59622000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>51448000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>50125000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>50623000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>66270000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>67236000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>101908000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>110050000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>109612000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>137252000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>20506000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>20632000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>24541000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>1498752000.0</v>
+      </c>
+      <c r="C35">
         <v>1624553999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1472607000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1544073000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1479596000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1419342000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1395827000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1396761000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1317228000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1423632000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1420485000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1505552000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1598658000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1812343000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1870482000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1911077000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2133552000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2051411000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2014034000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>526086000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1756485000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>507664000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35">
         <v>519572361.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>488490630.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>474486593.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>465595861.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>459276501.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>420040096.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>425647782.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>307795422.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>324705593.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>347202160.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>342031675.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>390230725.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>364501226.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>265396275.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>283238416.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>289553000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>296939810.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>221937550.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>228055354.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>200668337.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>193532793.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>213873993.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>222997412.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>244323362.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>245905615.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>225622805.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>221744603.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>266293143.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>262471651.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>198769859.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>193613305.0</v>
       </c>
     </row>
-    <row r="36" spans="1:55">
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>140915000.0</v>
+      </c>
+      <c r="C36">
         <v>788829000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>140962000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>116538000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>98336000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>108804000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>100913000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>124488000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>104667000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>109048000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>139598000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>139580000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>132189000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>486008000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>147017000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>128777000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>125855000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>149281000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>75592000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>43596000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>63035000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>30496000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-148146523.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>54304524.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>50652003.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>49199915.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>49943146.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>49265285.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>44061176.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>44649411.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>36026390.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>38005668.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>39209361.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>38625461.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>39771560.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>37149260.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>34295340.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>36600957.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>32764730.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>33600594.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>27828403.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>28595503.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>21306602.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>20548962.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>25869396.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>26972931.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>26938192.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27112643.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>32248160.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>31693850.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>31785507.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>31329362.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-464354932.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-452308480.0</v>
       </c>
     </row>
-    <row r="37" spans="1:55">
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7328,713 +7415,725 @@
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>197937000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>168573000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>171435000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>174395000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>185550000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>162934000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38">
         <v>47954000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>36772000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>52672000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>54304524.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>37481708.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>36509346.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>173064000.0</v>
+      </c>
+      <c r="C39">
         <v>163587000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>90691000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>440047000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>411303000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>414708000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>504834000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>571077000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>484482000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>495414000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>517552000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>488336000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>466423000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>126926000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>83908000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>73405000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>77497000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>56550000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>66541000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>23408000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>52987000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19506000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6978000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10176682.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>80433173.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>78127317.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13149875.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12971397.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>80050408.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>81119109.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8361749.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8821140.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>73470907.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>72376788.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>7249573.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6771578.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>49853701.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>53205280.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3099563.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3178635.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>44048874.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>45263100.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1058202.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1020574.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>45937179.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>47896764.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>798140.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>803307.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>40420025.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>39725250.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2692232.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2653597.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>43052280.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>41935402.0</v>
       </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>569642000.0</v>
+      </c>
+      <c r="C40">
         <v>572141000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>550493000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>671376000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>680285000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>716106000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>689277000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>650015000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>765290000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>694644000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>713319000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>681035000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>734850000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>612859000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>512751000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>420781000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>468423000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>492593000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>517405000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>160147000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>404117000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>134729000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>44965000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33151024.0</v>
       </c>
-      <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>132845920.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>129037499.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>11447579.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11292205.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>143079391.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>144989554.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>21269268.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>22437794.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>132769047.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>130791870.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>16556255.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>15464635.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>104675299.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>111712442.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>13043480.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>13376232.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>97897368.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>100595951.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>11044278.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>10651557.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>108420991.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>113046004.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>23411597.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>23563211.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>118784000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>116742237.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>11831005.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>11661221.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>103181489.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>100504720.0</v>
       </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>298648000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>364750000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>383901000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>426598000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>447417000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>447889000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>445066000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>72010000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>70599000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>83058000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>79077200.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-    </row>
-    <row r="42" spans="1:55">
+      <c r="BD41"/>
+    </row>
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>798607000.0</v>
+      </c>
+      <c r="C42">
         <v>804247000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>800225000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>798457000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>796920000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>801099000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>801919000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>801774000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>799515000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>796800000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>796290000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>795059000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>794864000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>795063000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>793521000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>793528000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>792061000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>792223000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>794085000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>198668000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>870398000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>198232000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>111342561.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>322875310.0</v>
       </c>
-      <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>321969476.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>312739264.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>326215601.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>321787998.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>328606942.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>332993963.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>334726764.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>353116531.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>170585483.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>168045148.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>161812678.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>151143711.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>146957162.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>156836843.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>274543839.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>281547747.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>267099647.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>274462363.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>273583960.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>263855616.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>296538159.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>309187859.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>334808680.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>336976921.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>336010466.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>330234824.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>317184271.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>312632455.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>187924056.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>183048867.0</v>
       </c>
     </row>
-    <row r="43" spans="1:55">
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8048,52 +8147,53 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8107,550 +8207,561 @@
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>2134810000.0</v>
+      </c>
+      <c r="C45">
         <v>2125959000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2133391000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2075996000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1993520000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1964197000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1965543000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1874454000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1875046000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1901248000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1826865000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1452453000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1451790000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2171120000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2086818000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>337654000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1461840000.0</v>
+      </c>
+      <c r="C46">
         <v>1524401000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1527510000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1502361000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1462566000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1465302000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1459022000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1393476000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1427441000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1456473000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1412167000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1452453000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1451790000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1440789000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1718962000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1759149000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1794602000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1799482000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1861401000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>340418000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1334636000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>359877000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46">
+      <c r="X46"/>
+      <c r="Y46">
         <v>334951609.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>323776232.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>314494222.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>325637934.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>321218171.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>201426280.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>204115393.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>198313872.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>209209164.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>200836232.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>197845408.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>173545402.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>162102848.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>152809177.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>163082280.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>163614859.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>167788850.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>154215585.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>158466603.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>155180172.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>149662136.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>166964836.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>174087208.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>189642000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>190870134.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>184463265.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>181292549.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>172088397.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>169618809.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>182942843.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>178196879.0</v>
       </c>
     </row>
-    <row r="47" spans="1:55">
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1398386000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1736104000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1682120000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1722148000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1757601000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1799482000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1810763000.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47">
+      <c r="U47"/>
+      <c r="V47">
         <v>337654000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>359877000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>304928000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>334951609.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+    </row>
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>699467000.0</v>
+      </c>
+      <c r="C48">
         <v>676371000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>687242000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>690355000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>688607000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>657430000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>704047000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>697504000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>624983000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>562562000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>547912000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>510306000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>475718000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>469249000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>470125000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>437983000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>404334000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>413335000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>450193000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>478709000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-320335000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>460715000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>307079000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>342966464.0</v>
       </c>
-      <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>317378521.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>308279921.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>319704343.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>315365114.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>294024515.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>297949849.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>296560018.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>312852919.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>280302339.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>276128117.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>243568246.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>227508801.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>198290706.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>211621454.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>78306402.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>80304082.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>95127884.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>97750125.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>102530771.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>98884890.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>86700962.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>90399444.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>95063317.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>95678952.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>103792604.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>102008526.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>60461488.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>59593824.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>55049113.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>53621010.0</v>
       </c>
     </row>
-    <row r="49" spans="1:55">
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8664,624 +8775,637 @@
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50">
+        <v>53329000.0</v>
+      </c>
+      <c r="C50">
         <v>67279000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>72151000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>99043000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>54177000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>91540000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>103474000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>93814000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>227335000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>234428000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>269725000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>288488000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>266950000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>106058000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>99268000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>101196000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>99675000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>61180000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>79820000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>55497000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>44216000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>31991000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>1333957000.0</v>
+      </c>
+      <c r="C51">
         <v>1245038000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1329932000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1459732000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1331156000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1301347000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1307537000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1295981000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1334341000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1431085000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1451264000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1549641000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1608376000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1537474000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1672412000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1661260000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1859102000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1737748000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1717237000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>524039000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1543865000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>490966000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51">
+      <c r="X51"/>
+      <c r="Y51">
         <v>541305424.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>512622602.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>497926747.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>556891060.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>549332583.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>368411043.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>373329463.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>297357543.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>313694259.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>255360527.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>251557734.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>285418617.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>266599807.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>187608670.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>200221284.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>226347933.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>232122314.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>163374421.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>167877906.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>203712613.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>196468816.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>160790411.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>167649395.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>227871857.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>229347569.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>164139637.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>161318262.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>209934350.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>206921647.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>198769859.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>193613305.0</v>
       </c>
     </row>
-    <row r="52" spans="1:55">
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>131830000.0</v>
+      </c>
+      <c r="C52">
         <v>138658000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>140343000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>167187000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>118519000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>154436000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>166071000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>155465000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>290245000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>298081000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>329427000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>349946000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>328166000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>163430000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>185831000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>176781000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>172967000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>134226000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>148269000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>77226000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>132799000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>53901000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>100810263.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>119465829.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>116040984.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>196546508.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>193878855.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>67244815.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>68142557.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>108236804.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>114183295.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>57335332.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>56481502.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>57816104.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>54004052.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>50610460.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>54012916.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>84732077.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>86893684.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>20137930.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>20693040.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>59347256.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>57236932.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>21700658.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>22626363.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>62802381.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>63209093.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>6718995.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>6603503.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>35929801.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>35414184.0</v>
       </c>
-      <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>6721000.0</v>
+      </c>
+      <c r="C53">
         <v>6418000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>6299000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>6216000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>6132000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6019000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5794000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>6182000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>6099000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5899000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>5735000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>5676000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5584000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5367000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5090000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>5656000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>5584000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>6115000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>5703000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>5487000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>296293046.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>168805.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>2587812.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2513626.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>9812372.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>9679192.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>7574751.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>7675877.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>4226156.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>3947508.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2631301.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>2808199.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>5219612.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>5352770.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>2715177.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>2790022.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>9133945.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>8809152.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>2420867.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>2524137.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>6434389.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>6476059.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>6527577.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>6415376.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
-      <c r="BB53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>5008899.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>4878957.0</v>
       </c>
     </row>
-    <row r="54" spans="1:55">
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9295,708 +9419,721 @@
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>4449066000.0</v>
+      </c>
+      <c r="C55">
         <v>4620808000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4452835000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4713282000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4516936000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4446363000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4516354000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4438616000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4507559000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4561193000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4537675000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4618489000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4669842000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4591842000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4527868000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4544088000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4773260000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4667968000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4729944000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2000994000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3000427000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1885802000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55">
+      <c r="X55"/>
+      <c r="Y55">
         <v>1883326581.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>1774605544.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1723731196.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1861449852.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1836185081.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1651647382.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1673697469.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1654576132.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1745477950.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1381941211.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1361361541.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1418696744.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1325156300.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1053989053.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1124846953.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1199135987.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1229727236.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>991441759.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1018771273.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1057031467.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1019444593.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1010585244.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1053694705.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1248682319.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1256768859.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1108565723.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1089510726.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1138066948.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1121734896.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1077075614.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1049133757.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1789820000.0</v>
+      </c>
+      <c r="C56">
         <v>1751740000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1765796000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2080669000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1962733000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1884713000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1959873000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1934595000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1986874000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1920689000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1922227000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1959601000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2015655000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1605478000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1635504000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1608657000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1782186000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1641335000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1721483000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>820522000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>922065000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>730395000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>148146523.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>785429890.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>681797778.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>662252016.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>756423697.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>746157038.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>694202085.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>703469932.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>974966137.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1028530426.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>676910617.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>666830161.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>771561393.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>720689213.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>537162403.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>573274922.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>651892942.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>668523432.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>520185718.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>534524859.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>613465886.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>591651716.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>545223022.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>568481100.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>735192004.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>739953151.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>599960063.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>589647425.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>674346441.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>664669101.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>575238974.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>560315931.0</v>
       </c>
     </row>
-    <row r="57" spans="1:55">
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1431433000.0</v>
+      </c>
+      <c r="C57">
         <v>1494481000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1460369000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1645449000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1559088000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1592103000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1585480000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1534466000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1744408000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1716712000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1720244000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1742318000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1734092000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1460514000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1400184000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1380677000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1378455000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1371151000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1435749000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>751631000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>807120000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>689906000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>574194000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>731156876.0</v>
       </c>
-      <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>669049489.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>649869195.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>776582897.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>766042624.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>640926795.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>649483399.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>758531060.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>800204483.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>627320935.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>617978962.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>675626499.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>631079697.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>473971160.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>505835439.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>586120273.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>601072831.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>428717893.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>440535684.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>507856307.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>489797496.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>451266719.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>470516817.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>620105414.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>624121253.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>489236383.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>480826960.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>546252843.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>538413735.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>447044630.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>435447248.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>2930185000.0</v>
+      </c>
+      <c r="C58">
         <v>3119035000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2932976000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3189522000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3038684000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3011445000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2981307000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2931227000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3061636000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3140344000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3140729000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3247870000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3332750000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3272857000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3270666000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3291754000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3512007000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3422562000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3449783000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1277717000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2563605000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1197570000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58">
         <v>1250729237.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>1157540119.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1124355788.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1242178758.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1225319125.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1060966891.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1075131181.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1066326482.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1124910076.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>974523095.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>960010637.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1065857224.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>995580923.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>739367435.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>789073855.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>875673274.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>898012641.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>650655443.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>668591038.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>708524644.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>683330289.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>665140712.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>693514229.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>864428776.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>870026868.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>714859188.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>702571563.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>812545986.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>800885386.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>744866504.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>725542926.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10010,217 +10147,221 @@
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1376037000.0</v>
+      </c>
+      <c r="C60">
         <v>1364103000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1379890000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1376392000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1337814000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1293299000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1389916000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1370855000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1303323000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1249520000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1232184000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1208701000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1170620000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1161128000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1110458000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1101762000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1096383000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1080589000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1116742000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>570043000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>427784000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>535009000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>632597344.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>521254783.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>506227135.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>491714628.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>510692517.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>503761076.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>496187421.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>502811701.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>493508874.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>520622074.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>311708458.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>307066540.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>267869788.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>250208044.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>238208609.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>254222971.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>239915597.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>246036102.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>259375509.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>266525305.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>272228348.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>262548208.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>262722265.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>273929450.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>291061674.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>292946606.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>299340356.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>294195032.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>241556061.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>238089563.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>247612894.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>241189237.0</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10234,52 +10375,53 @@
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10293,50 +10435,51 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10389,1149 +10532,1151 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
-        <v>8458599000.0</v>
+        <v>8428674000.0</v>
       </c>
       <c r="C2">
         <v>7757622000.0</v>
       </c>
       <c r="D2">
         <v>7551098000.0</v>
       </c>
       <c r="E2">
         <v>7424525000.0</v>
       </c>
       <c r="F2">
         <v>5599743000.0</v>
       </c>
       <c r="G2">
         <v>4012348000.0</v>
       </c>
       <c r="H2">
         <v>3864313000.0</v>
       </c>
       <c r="I2">
         <v>4067180000.0</v>
       </c>
       <c r="J2">
         <v>3818244751.0</v>
       </c>
       <c r="K2">
         <v>2812951268.0</v>
       </c>
       <c r="L2">
         <v>2692448547.0</v>
       </c>
       <c r="M2">
         <v>2786865581.0</v>
       </c>
       <c r="N2">
         <v>3132929835.0</v>
       </c>
       <c r="O2">
         <v>2759409321.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>112661000.0</v>
       </c>
       <c r="C3">
         <v>98818000.0</v>
       </c>
       <c r="D3">
         <v>104168000.0</v>
       </c>
       <c r="E3">
         <v>109596000.0</v>
       </c>
       <c r="F3">
         <v>65468000.0</v>
       </c>
       <c r="G3">
         <v>36182000.0</v>
       </c>
       <c r="H3">
         <v>34409000.0</v>
       </c>
       <c r="I3">
         <v>89612000.0</v>
       </c>
       <c r="J3">
         <v>31509298.0</v>
       </c>
       <c r="K3">
         <v>26416167.0</v>
       </c>
       <c r="L3">
         <v>22492533.0</v>
       </c>
       <c r="M3">
         <v>23990800.0</v>
       </c>
       <c r="N3">
         <v>26907664.0</v>
       </c>
       <c r="O3">
         <v>26504055.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
-        <v>265478000.0</v>
+        <v>234764000.0</v>
       </c>
       <c r="C5">
         <v>244091000.0</v>
       </c>
       <c r="D5">
         <v>287040000.0</v>
       </c>
       <c r="E5">
         <v>192272000.0</v>
       </c>
       <c r="F5">
         <v>3546000.0</v>
       </c>
       <c r="G5">
         <v>69626000.0</v>
       </c>
       <c r="H5">
         <v>54798000.0</v>
       </c>
       <c r="I5">
         <v>71912000.0</v>
       </c>
       <c r="J5">
         <v>80767846.0</v>
       </c>
       <c r="K5">
         <v>50450478.0</v>
       </c>
       <c r="L5">
         <v>48389899.0</v>
       </c>
       <c r="M5">
         <v>51503964.0</v>
       </c>
       <c r="N5">
         <v>59055291.0</v>
       </c>
       <c r="O5">
         <v>50446304.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>378139000.0</v>
+        <v>347425000.0</v>
       </c>
       <c r="C6">
         <v>342909000.0</v>
       </c>
       <c r="D6">
         <v>391208000.0</v>
       </c>
       <c r="E6">
         <v>301868000.0</v>
       </c>
       <c r="F6">
         <v>69014000.0</v>
       </c>
       <c r="G6">
         <v>105808000.0</v>
       </c>
       <c r="H6">
         <v>89207000.0</v>
       </c>
       <c r="I6">
         <v>161524000.0</v>
       </c>
       <c r="J6">
         <v>112277144.0</v>
       </c>
       <c r="K6">
         <v>76866645.0</v>
       </c>
       <c r="L6">
         <v>70882432.0</v>
       </c>
       <c r="M6">
         <v>75494764.0</v>
       </c>
       <c r="N6">
         <v>85962955.0</v>
       </c>
       <c r="O6">
         <v>76950359.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
-        <v>714307999.0</v>
+        <v>714308000.0</v>
       </c>
       <c r="C9">
         <v>717721000.0</v>
       </c>
       <c r="D9">
         <v>694170000.0</v>
       </c>
       <c r="E9">
         <v>599878000.0</v>
       </c>
       <c r="F9">
         <v>343996000.0</v>
       </c>
       <c r="G9">
         <v>333591000.0</v>
       </c>
       <c r="H9">
         <v>302486000.0</v>
       </c>
       <c r="I9">
         <v>325413000.0</v>
       </c>
       <c r="J9">
         <v>590026394.0</v>
       </c>
       <c r="K9">
         <v>455625723.0</v>
       </c>
       <c r="L9">
         <v>430427369.0</v>
       </c>
       <c r="M9">
         <v>441378684.0</v>
       </c>
       <c r="N9">
         <v>499505612.0</v>
       </c>
       <c r="O9">
         <v>446900916.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>198937000.0</v>
       </c>
       <c r="C10">
         <v>247948000.0</v>
       </c>
       <c r="D10">
         <v>221118000.0</v>
       </c>
       <c r="E10">
         <v>142627000.0</v>
       </c>
       <c r="F10">
         <v>26581000.0</v>
       </c>
       <c r="G10">
         <v>89382000.0</v>
       </c>
       <c r="H10">
         <v>79699000.0</v>
       </c>
       <c r="I10">
         <v>79983961.0</v>
       </c>
       <c r="J10">
         <v>86956208.0</v>
       </c>
       <c r="K10">
         <v>53287022.0</v>
       </c>
       <c r="L10">
         <v>50809666.0</v>
       </c>
       <c r="M10">
         <v>53635538.0</v>
       </c>
       <c r="N10">
         <v>66425669.0</v>
       </c>
       <c r="O10">
         <v>47974157.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>71003000.0</v>
       </c>
       <c r="C11">
         <v>75649000.0</v>
       </c>
       <c r="D11">
         <v>43591000.0</v>
       </c>
       <c r="E11">
         <v>-25603000.0</v>
       </c>
       <c r="F11">
         <v>-10980000.0</v>
       </c>
       <c r="G11">
         <v>18130000.0</v>
       </c>
       <c r="H11">
         <v>10312000.0</v>
       </c>
       <c r="I11">
         <v>19854000.0</v>
       </c>
       <c r="J11">
         <v>13162567.0</v>
       </c>
       <c r="K11">
         <v>11918745.0</v>
       </c>
       <c r="L11">
         <v>10079826.0</v>
       </c>
       <c r="M11">
         <v>10155540.0</v>
       </c>
       <c r="N11">
         <v>13826344.0</v>
       </c>
       <c r="O11">
         <v>10783835.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
-        <v>66541000.0</v>
+        <v>83761000.0</v>
       </c>
       <c r="C12">
         <v>72264000.0</v>
       </c>
       <c r="D12">
         <v>81113000.0</v>
       </c>
       <c r="E12">
         <v>56371000.0</v>
       </c>
       <c r="F12">
         <v>27030000.0</v>
       </c>
       <c r="G12">
         <v>10523000.0</v>
       </c>
       <c r="H12">
         <v>12042000.0</v>
       </c>
       <c r="I12">
         <v>13829000.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
         <v>13373000.0</v>
       </c>
       <c r="C13">
         <v>10745000.0</v>
       </c>
       <c r="D13">
         <v>9481000.0</v>
       </c>
       <c r="E13">
         <v>6642000.0</v>
       </c>
       <c r="F13">
         <v>3938000.0</v>
       </c>
       <c r="G13">
         <v>2604000.0</v>
       </c>
       <c r="H13">
         <v>3077000.0</v>
       </c>
       <c r="I13">
         <v>4364000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
         <v>-30656000.0</v>
       </c>
       <c r="C14">
         <v>-17906000.0</v>
       </c>
       <c r="D14">
         <v>-31564000.0</v>
       </c>
       <c r="E14">
         <v>-25194000.0</v>
       </c>
       <c r="F14">
         <v>-24027000.0</v>
       </c>
       <c r="G14">
         <v>92704000.0</v>
       </c>
       <c r="H14">
         <v>98768000.0</v>
       </c>
       <c r="I14">
         <v>82483000.0</v>
       </c>
       <c r="J14">
         <v>79774000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
-        <v>51319000.0</v>
+        <v>66019000.0</v>
       </c>
       <c r="C15">
         <v>125513000.0</v>
       </c>
       <c r="D15">
         <v>124063000.0</v>
       </c>
       <c r="E15">
         <v>86496000.0</v>
       </c>
       <c r="F15">
         <v>-7219000.0</v>
       </c>
       <c r="G15">
         <v>52488000.0</v>
       </c>
       <c r="H15">
         <v>55060000.0</v>
       </c>
       <c r="I15">
         <v>36614000.0</v>
       </c>
       <c r="J15">
         <v>57379724.0</v>
       </c>
       <c r="K15">
         <v>30034733.0</v>
       </c>
       <c r="L15">
         <v>32611458.0</v>
       </c>
       <c r="M15">
         <v>35366458.0</v>
       </c>
       <c r="N15">
         <v>42602768.0</v>
       </c>
       <c r="O15">
         <v>27855494.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>86496000.0</v>
       </c>
       <c r="F16">
         <v>-7219000.0</v>
       </c>
       <c r="G16">
         <v>40412000.0</v>
       </c>
       <c r="H16">
         <v>53302000.0</v>
       </c>
       <c r="I16">
         <v>35793000.0</v>
       </c>
       <c r="J16">
         <v>47826000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
         <v>127934000.0</v>
       </c>
       <c r="C17">
         <v>172299000.0</v>
       </c>
       <c r="D17">
         <v>119558000.0</v>
       </c>
       <c r="E17">
         <v>111690000.0</v>
       </c>
       <c r="F17">
         <v>16808000.0</v>
       </c>
       <c r="G17">
         <v>71252000.0</v>
       </c>
       <c r="H17">
         <v>69387000.0</v>
       </c>
       <c r="I17">
         <v>57838000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
         <v>-53168000.0</v>
       </c>
       <c r="C18">
         <v>-61519000.0</v>
       </c>
       <c r="D18">
         <v>-76237000.0</v>
       </c>
       <c r="E18">
         <v>-54843000.0</v>
       </c>
       <c r="F18">
         <v>-23092000.0</v>
       </c>
       <c r="G18">
         <v>-7919000.0</v>
       </c>
       <c r="H18">
         <v>-8965000.0</v>
       </c>
       <c r="I18">
         <v>-9465000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>218832000.0</v>
       </c>
       <c r="C21">
         <v>280564000.0</v>
       </c>
       <c r="D21">
         <v>272158000.0</v>
       </c>
       <c r="E21">
         <v>175265000.0</v>
       </c>
       <c r="F21">
         <v>-8694000.0</v>
       </c>
       <c r="G21">
         <v>67141000.0</v>
       </c>
       <c r="H21">
         <v>47580000.0</v>
       </c>
       <c r="I21">
         <v>85737000.0</v>
       </c>
       <c r="J21">
         <v>93859628.0</v>
       </c>
       <c r="K21">
         <v>59101147.0</v>
       </c>
       <c r="L21">
         <v>57125169.0</v>
       </c>
       <c r="M21">
         <v>59802699.0</v>
       </c>
       <c r="N21">
         <v>73556427.0</v>
       </c>
       <c r="O21">
         <v>50446304.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>8954075000.0</v>
       </c>
       <c r="C23">
         <v>8194779000.0</v>
       </c>
       <c r="D23">
         <v>7973110000.0</v>
       </c>
       <c r="E23">
         <v>7849138000.0</v>
       </c>
       <c r="F23">
         <v>5952433000.0</v>
       </c>
       <c r="G23">
         <v>4278798000.0</v>
       </c>
       <c r="H23">
         <v>4119219000.0</v>
       </c>
       <c r="I23">
         <v>4306856000.0</v>
       </c>
       <c r="J23">
         <v>4314411517.0</v>
       </c>
       <c r="K23">
         <v>3209475844.0</v>
       </c>
       <c r="L23">
         <v>3065750747.0</v>
       </c>
       <c r="M23">
         <v>3168441566.0</v>
       </c>
       <c r="N23">
         <v>3558879020.0</v>
       </c>
       <c r="O23">
         <v>3150750872.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>112661000.0</v>
       </c>
       <c r="C25">
         <v>98818000.0</v>
       </c>
       <c r="D25">
         <v>126113000.0</v>
       </c>
       <c r="E25">
         <v>130997000.0</v>
       </c>
       <c r="F25">
         <v>72955000.0</v>
       </c>
       <c r="G25">
         <v>36182000.0</v>
       </c>
       <c r="H25">
         <v>34409000.0</v>
       </c>
       <c r="I25">
         <v>34023000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>141</v>
+      </c>
+      <c r="B26">
+        <v>9200000.0</v>
+      </c>
       <c r="C26">
         <v>8900000.0</v>
       </c>
       <c r="D26">
         <v>9000000.0</v>
       </c>
       <c r="E26">
         <v>10800000.0</v>
       </c>
       <c r="F26">
         <v>5800000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>305876.0</v>
       </c>
       <c r="J26">
         <v>358728.0</v>
       </c>
       <c r="K26">
         <v>428375.0</v>
       </c>
       <c r="L26">
         <v>270431.0</v>
       </c>
       <c r="M26">
         <v>423651.0</v>
       </c>
       <c r="N26">
         <v>568753.0</v>
       </c>
       <c r="O26">
         <v>520798.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>19500000.0</v>
       </c>
       <c r="D27">
         <v>9000000.0</v>
       </c>
       <c r="E27">
-        <v>55520000.0</v>
+        <v>-55520000.0</v>
       </c>
       <c r="F27">
         <v>10600000.0</v>
       </c>
       <c r="G27">
         <v>3131000.0</v>
       </c>
       <c r="H27">
         <v>861000.0</v>
       </c>
       <c r="I27">
-        <v>23714000.0</v>
+        <v>-23714000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>341736972.0</v>
       </c>
       <c r="N27">
         <v>382795565.0</v>
       </c>
       <c r="O27">
         <v>342872964.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>495476000.0</v>
       </c>
       <c r="C28">
         <v>454130000.0</v>
       </c>
       <c r="D28">
         <v>473903000.0</v>
       </c>
       <c r="E28">
         <v>491712000.0</v>
       </c>
       <c r="F28">
         <v>323190000.0</v>
       </c>
       <c r="G28">
         <v>264844000.0</v>
       </c>
       <c r="H28">
         <v>253959000.0</v>
       </c>
       <c r="I28">
         <v>256227000.0</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28">
         <v>54698299.0</v>
       </c>
       <c r="N28">
         <v>60385595.0</v>
       </c>
       <c r="O28">
         <v>57787593.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>71003000.0</v>
       </c>
       <c r="C29">
         <v>75649000.0</v>
       </c>
       <c r="D29">
         <v>28042000.0</v>
       </c>
       <c r="E29">
         <v>-34059000.0</v>
       </c>
       <c r="F29">
         <v>-13333000.0</v>
       </c>
       <c r="G29">
         <v>18130000.0</v>
       </c>
       <c r="H29">
         <v>10312000.0</v>
       </c>
       <c r="I29">
         <v>19854000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>495476000.0</v>
       </c>
       <c r="C30">
         <v>437157000.0</v>
       </c>
       <c r="D30">
         <v>422012000.0</v>
       </c>
       <c r="E30">
         <v>424613000.0</v>
       </c>
       <c r="F30">
         <v>352690000.0</v>
       </c>
       <c r="G30">
         <v>266450000.0</v>
       </c>
       <c r="H30">
         <v>254906000.0</v>
       </c>
       <c r="I30">
         <v>239676000.0</v>
       </c>
       <c r="J30">
         <v>496166766.0</v>
       </c>
       <c r="K30">
         <v>396524576.0</v>
       </c>
       <c r="L30">
         <v>373302200.0</v>
       </c>
       <c r="M30">
         <v>381575985.0</v>
       </c>
       <c r="N30">
         <v>425949185.0</v>
       </c>
       <c r="O30">
         <v>391341551.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>-19895000.0</v>
       </c>
       <c r="C31">
         <v>-32616000.0</v>
       </c>
       <c r="D31">
         <v>-51040000.0</v>
       </c>
       <c r="E31">
         <v>-32638000.0</v>
       </c>
       <c r="F31">
         <v>35275000.0</v>
       </c>
       <c r="G31">
         <v>22241000.0</v>
       </c>
       <c r="H31">
         <v>32119000.0</v>
       </c>
       <c r="I31">
         <v>-5753039.0</v>
       </c>
       <c r="J31">
         <v>-6903420.0</v>
       </c>
       <c r="K31">
         <v>-5814125.0</v>
       </c>
       <c r="L31">
         <v>-6315503.0</v>
       </c>
       <c r="M31">
         <v>-6167161.0</v>
       </c>
       <c r="N31">
         <v>-7130758.0</v>
       </c>
       <c r="O31">
         <v>-2472147.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>9172907000.0</v>
       </c>
       <c r="C32">
         <v>8475343000.0</v>
       </c>
       <c r="D32">
         <v>8245268000.0</v>
       </c>
       <c r="E32">
         <v>8024403000.0</v>
       </c>
       <c r="F32">
         <v>5943739000.0</v>
       </c>
       <c r="G32">
         <v>4345939000.0</v>
       </c>
       <c r="H32">
         <v>4166799000.0</v>
       </c>
       <c r="I32">
         <v>4392593000.0</v>
       </c>
@@ -11553,967 +11698,983 @@
       <c r="O32">
         <v>3206310237.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
-        <v>2207527000.0</v>
+        <v>2156980000.0</v>
       </c>
       <c r="C2">
+        <v>2200311000.0</v>
+      </c>
+      <c r="D2">
         <v>2123734000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2210127000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1917211000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2009045000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1898375000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1923505000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1926697000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1920077000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1876292000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1944601000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1810128000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1890775000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1829233000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1885400000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1818436000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2151051000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1843415000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1107431000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>966638000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>967644000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1099305000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1033939000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>911460000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1174223723.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>888292456.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>899600864.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>887390914.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>924738228.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>937083817.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>937877744.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>989404409.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>962296340.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>947965961.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>901404340.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>841971087.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>686315650.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>732455490.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>759868954.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>779254028.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>676664132.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>695316667.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>686714007.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>662295214.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>699636869.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>729481920.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>784693681.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>789775404.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>743402878.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>730624619.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>776947026.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>765797296.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>686111806.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>668312463.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>28068000.0</v>
+      </c>
+      <c r="C3">
         <v>29016000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28868000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>28233000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26544000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>26186000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>24237000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>24274000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24121000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>27260000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24273000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>25716000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>26919000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>27803999.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17022000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33757000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>31013000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>30418000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>23752000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9305000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9480000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9459000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8907658.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7919199.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8919000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10931267.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7797035.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7828065.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7721817.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7937909.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8043882.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7950140.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8386918.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>7985603.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7866682.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7396345.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6908674.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6746132.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7199663.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6818257.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6992199.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5745859.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5904247.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>5641325.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5440726.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5942625.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6196126.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6845780.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6890113.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6752737.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>6636665.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6325642.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6234864.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6705122.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6531175.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
+      <c r="K4"/>
       <c r="L4">
         <v>-1672000.0</v>
       </c>
       <c r="M4">
         <v>-1672000.0</v>
       </c>
       <c r="N4">
         <v>-1672000.0</v>
       </c>
-      <c r="O4"/>
+      <c r="O4">
+        <v>-1672000.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
-        <v>43828000.0</v>
+        <v>72303000.0</v>
       </c>
       <c r="C5">
+        <v>57866000.0</v>
+      </c>
+      <c r="D5">
         <v>46802000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>93549000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>63479000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>34641000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45825000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>94889000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>122834000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>31222000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>84231000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>95398000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>66217000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37299000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39506000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>72582000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>47036000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1347000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-19004000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>22171000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13224000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14992000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>22738000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>21222000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7626000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4144460.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10934706.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>17219126.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16985417.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>21861037.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>22152890.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>27142106.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>28633284.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15506298.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>15275381.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>23684180.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>22122586.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>13177560.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>14063465.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>12711977.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13036273.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>12068965.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12401651.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>12436647.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11994413.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11372632.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11857764.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>16263262.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>16368584.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>13799490.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>13562292.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>14846928.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>14633865.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>11252554.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>10960637.0</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>72844000.0</v>
+        <v>100371000.0</v>
       </c>
       <c r="C6">
+        <v>86882000.0</v>
+      </c>
+      <c r="D6">
         <v>75670000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>121782000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>90023000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>60827000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>70062000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>119163000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>146955000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>58482000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>108504000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>121114000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>93136000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>65102999.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>56528000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>106339000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>78049000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>29071000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4748000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>31476000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22704000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>24451000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31645658.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>29141199.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16545000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15075727.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>18731741.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25047191.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>24707234.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29798946.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30196772.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>35092246.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>37020202.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>23491901.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>23142063.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31080525.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>29031260.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>19923692.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>21263128.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>19530234.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>20028472.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>17814824.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>18305898.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>18077972.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>17435139.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>17315257.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18053890.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>23109042.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>23258697.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>20552227.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20198957.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>21172570.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20868729.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>17957676.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>17491812.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12525,54 +12686,55 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12584,1328 +12746,1357 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
-        <v>158634000.0</v>
+        <v>185195000.0</v>
       </c>
       <c r="C9">
+        <v>165850000.0</v>
+      </c>
+      <c r="D9">
         <v>155181000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>218300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>182193000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>158419000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>164039000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>200586000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>194677000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>152178000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>166380000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>196573000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>179039000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>151793000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>131462000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>165509000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>151795000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>100429000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>98770000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>102167000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>84501000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>87011000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>89144000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>85119000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>72317000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-128256530.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>145470351.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>142358426.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>140426248.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>146728721.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>148687601.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>146325899.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>154364992.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>147981404.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>145777686.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>139978298.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>130748959.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>111829808.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>119347935.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>122378255.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>125500257.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>107821341.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>110793483.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>110143692.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>106227104.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>113939358.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>118799773.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>120735848.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>121517741.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>127277422.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>125089666.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>115613259.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>113954129.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>116987936.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>113952996.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>59717000.0</v>
+      </c>
+      <c r="C10">
         <v>28626000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30161000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>78443000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>61707000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29898000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30655000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>81507000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>105888000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26123000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68674000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>80338000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45983000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>25812999.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24129000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>64900000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>35997000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6405001.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-24964000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>43815000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27371000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16232000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29409000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>33608000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10133000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5705027.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11551122.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>31464066.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>31037016.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15758964.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>15969352.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24699906.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26056910.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22215356.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>21884529.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20242718.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>18908033.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13185980.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>14072451.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>14199566.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>14561813.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>12287265.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>12625969.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13453634.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12975237.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>12189069.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>12709030.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16545280.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>16652428.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>17466776.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17166542.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>14863828.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>14650522.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>10767354.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>10488024.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>21982000.0</v>
+      </c>
+      <c r="C11">
         <v>21821000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6100000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>25504000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17578000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>264000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15524000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25460000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>34401000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2987000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>13017000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16593000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10994000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4105999.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-34155000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>7358000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>18170999.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3401000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6983000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1256000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5035000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6584000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6856000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-345000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1340500.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2544691.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3218103.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3174425.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4952457.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5018574.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4301728.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4538063.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2279544.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2245597.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4095374.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3825349.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3381749.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3609098.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2719751.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2789135.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2499592.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2568495.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2605402.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2512757.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2175149.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2267937.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>3282907.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3304168.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3288576.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3232049.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3421514.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3372413.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2288878.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2229499.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
-        <v>15202000.0</v>
+        <v>12586000.0</v>
       </c>
       <c r="C12">
+        <v>29240000.0</v>
+      </c>
+      <c r="D12">
         <v>16641000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17516000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17182000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18055000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>17473000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18788000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17948000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18754000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20899000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19748000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>21712000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19761000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>15677000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10833000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11616000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>12843000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9341000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2594000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2252000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2785000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2601000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>2656000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>4205000.0</v>
+      </c>
+      <c r="C13">
         <v>3900000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3478000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2955000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3040000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2410000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2632000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2624000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3079000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2823000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2311000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2640000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2309000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2046000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1505000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1453000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1638000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2112000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>990000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>419000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>417000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>863000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>499000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>-6438000.0</v>
+      </c>
+      <c r="C14">
         <v>-8666000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-8720000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-8023000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5247000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-7552000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-7113000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-7948000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4707000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-6597000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-8693000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-10032000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-6324000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-6524000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-6767000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-7224000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-4679000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-4675000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-6953000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-7593000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>152312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92704000.0</v>
       </c>
       <c r="W14">
         <v>92704000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="X14">
         <v>92704000.0</v>
       </c>
-      <c r="Z14"/>
+      <c r="Y14"/>
+      <c r="Z14">
+        <v>92704000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
-        <v>-2664000.0</v>
+        <v>31297000.0</v>
       </c>
       <c r="C15">
+        <v>-2673000.0</v>
+      </c>
+      <c r="D15">
         <v>5105000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9966000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>38912000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-39149000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14402000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>80117000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>70143000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22337000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>45292000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>42275000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14159000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6781000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>39837000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>41272000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1394000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-29251000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-28516000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>29239000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>21309000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>7560000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17035000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>19562000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8331000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>676630.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5276869.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>24801000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>24464385.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4955321.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5021476.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>15846567.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>16717171.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>15263347.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>15036047.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12782410.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>11939613.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6997158.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>7467565.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>8462435.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8678321.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>7860439.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8077116.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8661654.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8353655.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8229135.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>8580172.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>10692723.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>10761970.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>12139365.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11930703.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>8648683.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>8524569.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>5993803.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>5838309.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>45292000.0</v>
       </c>
       <c r="M16">
         <v>45292000.0</v>
       </c>
       <c r="N16">
+        <v>45292000.0</v>
+      </c>
+      <c r="O16">
         <v>6781000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>39837000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>41272000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1394000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-29251000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-28516000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>21309000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7560000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17035000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19562000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8331000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>37735000.0</v>
+      </c>
+      <c r="C17">
         <v>6805000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>24061000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>52939000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>44129000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>29634000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15131000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>56047000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>71487000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>23136000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>55657000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>63745000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>34989000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13305000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>46604000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>48496000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3285000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-24576000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-21563000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>36832000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>26115000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>11197000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>22825000.0</v>
       </c>
-      <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-8381000.0</v>
+      </c>
+      <c r="C18">
         <v>-11302000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-13163000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14561000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14142000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-15645000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14841000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16164000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14869000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-15931000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18588000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-17108000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-19403000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-17715000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15590000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-11532000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10006000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10731000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-8351000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2175000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1835000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1922000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2102000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13917,54 +14108,55 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13976,221 +14168,225 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
-        <v>29499000.0</v>
+        <v>61415000.0</v>
       </c>
       <c r="C21">
+        <v>36715000.0</v>
+      </c>
+      <c r="D21">
         <v>24151000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>103219000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>67905000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34809000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47734000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>85888000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>112133000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41293000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>77103000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>91629000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>62133000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>40327000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28880000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>63070000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>42988000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-36816000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27161000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21347000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>12512000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>18765000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>22180000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>19097000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7099000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-35662097.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14522563.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>34599727.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>34130117.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>44592736.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>45188065.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27142106.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>28633284.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>23827834.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23472993.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21993717.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>20543582.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29550573.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>31537208.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>12711977.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>13036273.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>13794189.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>14174432.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15146755.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>14608153.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>13566543.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14145264.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>18474912.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>18594557.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>19210218.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18880016.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14846928.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14633865.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>11252554.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>10960637.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14202,221 +14398,225 @@
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
-        <v>2336662000.0</v>
+        <v>2280760000.0</v>
       </c>
       <c r="C23">
+        <v>2329446000.0</v>
+      </c>
+      <c r="D23">
         <v>2254764000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2325208000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2031499000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2132655000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2014680000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2038203000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2009241000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2030962000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1965569000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2049545000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1927034000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2002241000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1931815000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1987839000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1927243000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2288296000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1969346000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1188251000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1038627000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1035890000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1166269000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1099961000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>976678000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1081629290.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1019240244.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1007359563.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>993687045.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1026874213.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1040583353.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1054091545.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1112002955.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1086449910.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1070270654.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1019388921.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>952176464.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>768594885.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>820266217.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>867435725.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>888595751.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>770691284.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>791935718.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>781710944.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>753914165.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>800009684.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>834136429.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>886954617.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>892698588.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>851470082.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>836834269.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>875976600.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>863405727.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>790746917.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>770233094.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14428,1094 +14628,1115 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>28068000.0</v>
+      </c>
+      <c r="C25">
         <v>29016000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28868000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>28233000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26544000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26186000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>24237000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24274000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24121000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>27260000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18901000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>25716000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>32291000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>33170000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>33057000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>33757000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31013000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>30418000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>23752000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9305000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9480000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9459000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>8919000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>8900000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>9000000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>9200000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>5800000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>200875.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>64312.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>68228.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>67302.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>58998.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>59786.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>95749.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>101010.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>87582.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>86278.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>87378.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>81617.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>159983.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>170738.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>57193.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>58652.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>49416.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>50778.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>87997.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>84868.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>74441.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>77617.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>155383.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>156389.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>134958.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>132638.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>141046.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>139022.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>135144.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>131638.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>19500000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>17900000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>17800000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>10600000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>368000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2700000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1600000.0</v>
       </c>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
       <c r="Z27">
+        <v>-527000.0</v>
+      </c>
+      <c r="AA27">
         <v>5800000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>170868486.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>178157379.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>191397782.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>188107870.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>171436482.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>166989019.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>123780000.0</v>
+      </c>
+      <c r="C28">
         <v>129135000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>123621000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>124308000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>118412000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>104278000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>115829000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>116604000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>118950000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>103056000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>118023000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>115667000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>120879000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>96694000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>103349000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>110365000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>109544000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>91176000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>110213000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>72629000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>66751000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>69319000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>65406000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>62297000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65218000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>118023387.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>27349149.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>28515807.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>30192797.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>29673817.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
-      <c r="BB28">
+      <c r="BB28"/>
+      <c r="BC28">
         <v>28893796.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>28144223.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>21982000.0</v>
+      </c>
+      <c r="C29">
         <v>21821000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>25504000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17578000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>264000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15524000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25460000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>34401000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2987000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>13017000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16593000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>10994000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5704000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-34778000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6003000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>420000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-18171000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3401000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6983000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1256000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5035000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6584000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>123780000.0</v>
+      </c>
+      <c r="C30">
         <v>129134999.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>131030000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>115081000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>114288000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>123610000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>116305000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>114698000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82544000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>110885000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>89277000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>104944000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>116906000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>111466000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>102582000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>102439000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>108807000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>137245000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>125931000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>80820000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>71989000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>68246000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>66964000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>66022000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>65218000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-92594433.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>130947787.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>107758699.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>106296130.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>128228319.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>129940213.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>116213801.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>122598546.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>124153570.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>122304692.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>117984580.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>110205377.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>97212398.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>103747823.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>107566771.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>109341723.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>94027151.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>96619050.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>94996936.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>91618950.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>100372813.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>104654508.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>102260936.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>102923184.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>108067204.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>106209650.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>99029574.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>97608431.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>104635111.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>101920631.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
-        <v>-873000.0</v>
+        <v>-1698000.0</v>
       </c>
       <c r="C31">
+        <v>-8089000.0</v>
+      </c>
+      <c r="D31">
         <v>6010000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-24776000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6198000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4911000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-17079000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4381000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6245000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-15170000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8429000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-11291000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-16150000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-14514001.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4751000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1830000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6991000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>30410999.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2197000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>22468000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>14859000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2533000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>7229000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>14511000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3034000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>41367124.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2971441.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3135661.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3093101.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-28833772.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-29218713.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2442200.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2576374.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1612478.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1588464.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1751000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1635549.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-16364593.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-17464757.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1487589.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1525540.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1506924.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1548463.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1693121.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1632916.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1377474.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1436234.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1929632.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1942129.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1743442.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1713474.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>16900.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>16657.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-485200.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-472613.0</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>2342175000.0</v>
+      </c>
+      <c r="C32">
         <v>2366161000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2278915000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2428427000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2099404000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2167464000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2062414000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2124091000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2121374000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2072255000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2042672000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2141174000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1989167000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2042568000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1960695000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2050909000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1970231000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2251480000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1942185000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1209598000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1051139000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1054655000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1188449000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1119058000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>983777000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1045967193.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1033762807.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1041959290.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1027817162.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1071466949.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1085771418.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1084203643.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1143769401.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1110277744.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1093743647.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1041382638.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>972720046.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>798145458.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>851803425.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>882247209.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>904754285.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>784485473.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>806110150.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>796857699.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>768522318.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>813576227.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>848281693.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>905429529.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>911293145.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>870680300.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>855714285.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>892560285.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>879751425.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>803099742.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>782265459.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -15570,1149 +15791,1149 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>330017000.0</v>
       </c>
       <c r="C2">
         <v>275580000.0</v>
       </c>
       <c r="D2">
         <v>228840000.0</v>
       </c>
       <c r="E2">
         <v>250561000.0</v>
       </c>
       <c r="F2">
         <v>160503000.0</v>
       </c>
       <c r="G2">
         <v>129577000.0</v>
       </c>
       <c r="H2">
         <v>117081000.0</v>
       </c>
       <c r="I2">
         <v>120096000.0</v>
       </c>
       <c r="J2">
         <v>123236501.0</v>
       </c>
       <c r="K2">
         <v>133809394.0</v>
       </c>
       <c r="L2">
         <v>133619802.0</v>
       </c>
       <c r="M2">
         <v>139334848.0</v>
       </c>
       <c r="N2">
         <v>122509123.0</v>
       </c>
       <c r="O2">
         <v>113142593.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>121497000</v>
       </c>
       <c r="C3">
         <v>82435000</v>
       </c>
       <c r="D3">
         <v>78041000</v>
       </c>
       <c r="E3">
         <v>97998000</v>
       </c>
       <c r="F3">
         <v>65438000</v>
       </c>
       <c r="G3">
         <v>23202000</v>
       </c>
       <c r="H3">
         <v>26971000</v>
       </c>
       <c r="I3">
         <v>35721000</v>
       </c>
       <c r="J3">
         <v>47385722</v>
       </c>
       <c r="K3">
         <v>25658351</v>
       </c>
       <c r="L3">
         <v>17926690</v>
       </c>
       <c r="M3">
         <v>13887308</v>
       </c>
       <c r="N3">
         <v>18442470</v>
       </c>
       <c r="O3">
         <v>15679346</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>-62163000.0</v>
       </c>
       <c r="C6">
         <v>54437000.0</v>
       </c>
       <c r="D6">
         <v>48165000.0</v>
       </c>
       <c r="E6">
         <v>-21721000.0</v>
       </c>
       <c r="F6">
         <v>90058000.0</v>
       </c>
       <c r="G6">
         <v>30926000.0</v>
       </c>
       <c r="H6">
         <v>12496000.0</v>
       </c>
       <c r="I6">
         <v>-3015000.0</v>
       </c>
       <c r="J6">
         <v>-16483052.0</v>
       </c>
       <c r="K6">
         <v>-10572893.0</v>
       </c>
       <c r="L6">
         <v>189592.0</v>
       </c>
       <c r="M6">
         <v>-5715046.0</v>
       </c>
       <c r="N6">
         <v>16825725.0</v>
       </c>
       <c r="O6">
         <v>4149252.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>-129895000.0</v>
       </c>
       <c r="C7">
         <v>38895000.0</v>
       </c>
       <c r="D7">
         <v>64983000.0</v>
       </c>
       <c r="E7">
         <v>-22381000.0</v>
       </c>
       <c r="F7">
         <v>-110044000.0</v>
       </c>
       <c r="G7">
         <v>57660000.0</v>
       </c>
       <c r="H7">
         <v>8548000.0</v>
       </c>
       <c r="I7">
         <v>-26627334.0</v>
       </c>
       <c r="J7">
         <v>-20142770.0</v>
       </c>
       <c r="K7">
         <v>-24041680.0</v>
       </c>
       <c r="L7">
         <v>4127070.0</v>
       </c>
       <c r="M7">
         <v>30465411.0</v>
       </c>
       <c r="N7">
         <v>1167802.0</v>
       </c>
       <c r="O7">
         <v>-3904015.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>-124817000.0</v>
       </c>
       <c r="C9">
         <v>-20603000.0</v>
       </c>
       <c r="D9">
         <v>58794000.0</v>
       </c>
       <c r="E9">
         <v>19708000.0</v>
       </c>
       <c r="F9">
         <v>-20542000.0</v>
       </c>
       <c r="G9">
         <v>28615000.0</v>
       </c>
       <c r="H9">
         <v>27342000.0</v>
       </c>
       <c r="I9">
         <v>-26264000.0</v>
       </c>
       <c r="J9">
         <v>-5102579.0</v>
       </c>
       <c r="K9">
         <v>-25825702.0</v>
       </c>
       <c r="L9">
         <v>15854466.0</v>
       </c>
       <c r="M9">
         <v>26662228.0</v>
       </c>
       <c r="N9">
         <v>4931487.0</v>
       </c>
       <c r="O9">
         <v>3505834.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-67998000.0</v>
       </c>
       <c r="C10">
         <v>-70810000.0</v>
       </c>
       <c r="D10">
         <v>20688000.0</v>
       </c>
       <c r="E10">
         <v>-38252000.0</v>
       </c>
       <c r="F10">
         <v>-56603000.0</v>
       </c>
       <c r="G10">
         <v>-18027000.0</v>
       </c>
       <c r="H10">
         <v>-6213000.0</v>
       </c>
       <c r="I10">
         <v>387000.0</v>
       </c>
       <c r="J10">
         <v>-12488302.0</v>
       </c>
       <c r="K10">
         <v>1784022.0</v>
       </c>
       <c r="L10">
         <v>-11727396.0</v>
       </c>
       <c r="M10">
         <v>3803183.0</v>
       </c>
       <c r="N10">
         <v>-3763685.0</v>
       </c>
       <c r="O10">
         <v>-7409849.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>39312000.0</v>
       </c>
       <c r="H11">
         <v>-15254000.0</v>
       </c>
       <c r="I11">
         <v>2978000.0</v>
       </c>
       <c r="J11">
         <v>14501000.0</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>58053000.0</v>
       </c>
       <c r="G12">
         <v>-9035000.0</v>
       </c>
       <c r="H12">
         <v>-35664000.0</v>
       </c>
       <c r="I12">
         <v>276000.0</v>
       </c>
       <c r="J12">
         <v>-26980000.0</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3837000.0</v>
       </c>
       <c r="F13">
         <v>-32899000.0</v>
       </c>
       <c r="G13">
         <v>757000.0</v>
       </c>
       <c r="H13">
         <v>530000.0</v>
       </c>
       <c r="I13">
         <v>-851000.0</v>
       </c>
       <c r="J13">
         <v>-2127000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>112661000.0</v>
       </c>
       <c r="C14">
         <v>98818000.0</v>
       </c>
       <c r="D14">
         <v>104168000.0</v>
       </c>
       <c r="E14">
         <v>130997000.0</v>
       </c>
       <c r="F14">
         <v>72955000.0</v>
       </c>
       <c r="G14">
         <v>36182000.0</v>
       </c>
       <c r="H14">
         <v>34409000.0</v>
       </c>
       <c r="I14">
         <v>34023000.0</v>
       </c>
       <c r="J14">
         <v>31509298.0</v>
       </c>
       <c r="K14">
         <v>26416166.0</v>
       </c>
       <c r="L14">
         <v>22492533.0</v>
       </c>
       <c r="M14">
         <v>23990800.0</v>
       </c>
       <c r="N14">
         <v>26907663.0</v>
       </c>
       <c r="O14">
         <v>26504054.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
-        <v>31568000.0</v>
+        <v>-31568000.0</v>
       </c>
       <c r="C15">
-        <v>30551000.0</v>
+        <v>-30551000.0</v>
       </c>
       <c r="D15">
-        <v>30373000.0</v>
+        <v>-30373000.0</v>
       </c>
       <c r="E15">
         <v>30364000.0</v>
       </c>
       <c r="F15">
         <v>17092000.0</v>
       </c>
       <c r="G15">
         <v>11875000.0</v>
       </c>
       <c r="H15">
         <v>14919000.0</v>
       </c>
       <c r="I15">
-        <v>15208000.0</v>
+        <v>-15208000.0</v>
       </c>
       <c r="J15">
-        <v>12075584.0</v>
+        <v>-12075584.0</v>
       </c>
       <c r="K15">
-        <v>9552678.0</v>
+        <v>-9552678.0</v>
       </c>
       <c r="L15">
-        <v>9008960.0</v>
+        <v>-9008960.0</v>
       </c>
       <c r="M15">
-        <v>9217454.0</v>
+        <v>-9217454.0</v>
       </c>
       <c r="N15">
-        <v>9638504.0</v>
+        <v>-9638504.0</v>
       </c>
       <c r="O15">
-        <v>8338057.0</v>
+        <v>-8338057.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>267854000.0</v>
       </c>
       <c r="C16">
         <v>330017000.0</v>
       </c>
       <c r="D16">
         <v>277005000.0</v>
       </c>
       <c r="E16">
         <v>228840000.0</v>
       </c>
       <c r="F16">
         <v>250561000.0</v>
       </c>
       <c r="G16">
         <v>160503000.0</v>
       </c>
       <c r="H16">
         <v>129577000.0</v>
       </c>
       <c r="I16">
         <v>117081000.0</v>
       </c>
       <c r="J16">
         <v>106753449.0</v>
       </c>
       <c r="K16">
         <v>123236501.0</v>
       </c>
       <c r="L16">
         <v>133809394.0</v>
       </c>
       <c r="M16">
         <v>133619802.0</v>
       </c>
       <c r="N16">
         <v>139334848.0</v>
       </c>
       <c r="O16">
         <v>117291845.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-26203000.0</v>
       </c>
       <c r="C18">
         <v>202878000.0</v>
       </c>
       <c r="D18">
         <v>197942000.0</v>
       </c>
       <c r="E18">
         <v>140894000.0</v>
       </c>
       <c r="F18">
         <v>-49059000.0</v>
       </c>
       <c r="G18">
         <v>121371000.0</v>
       </c>
       <c r="H18">
         <v>48278000.0</v>
       </c>
       <c r="I18">
         <v>29951000.0</v>
       </c>
       <c r="J18">
         <v>8478705.0</v>
       </c>
       <c r="K18">
         <v>20808336.0</v>
       </c>
       <c r="L18">
         <v>48118381.0</v>
       </c>
       <c r="M18">
         <v>45912970.0</v>
       </c>
       <c r="N18">
         <v>63462095.0</v>
       </c>
       <c r="O18">
         <v>50321049.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>35780000.0</v>
       </c>
       <c r="D19">
         <v>-17341000.0</v>
       </c>
       <c r="E19">
         <v>-66505000.0</v>
       </c>
       <c r="F19">
         <v>7564000.0</v>
       </c>
       <c r="G19">
         <v>4341000.0</v>
       </c>
       <c r="H19">
         <v>3103000.0</v>
       </c>
       <c r="I19">
         <v>-246073000.0</v>
       </c>
       <c r="J19">
         <v>-12990000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>398876000.0</v>
       </c>
       <c r="G20">
         <v>153000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>174432000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>-88815000.0</v>
       </c>
       <c r="C21">
         <v>-179024000.0</v>
       </c>
       <c r="D21">
         <v>-168097000.0</v>
       </c>
       <c r="E21">
         <v>-118187000.0</v>
       </c>
       <c r="F21">
         <v>-341703000.0</v>
       </c>
       <c r="G21">
         <v>-74644000.0</v>
       </c>
       <c r="H21">
         <v>-5349000.0</v>
       </c>
       <c r="I21">
         <v>105872000.0</v>
       </c>
       <c r="J21">
         <v>24464000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>81975000.0</v>
       </c>
       <c r="C22">
         <v>154393000.0</v>
       </c>
       <c r="D22">
         <v>145881000.0</v>
       </c>
       <c r="E22">
         <v>111690000.0</v>
       </c>
       <c r="F22">
         <v>16808000.0</v>
       </c>
       <c r="G22">
         <v>71252000.0</v>
       </c>
       <c r="H22">
         <v>69387000.0</v>
       </c>
       <c r="I22">
         <v>57838000.0</v>
       </c>
       <c r="J22">
         <v>57379724.0</v>
       </c>
       <c r="K22">
         <v>30034733.0</v>
       </c>
       <c r="L22">
         <v>32611458.0</v>
       </c>
       <c r="M22">
         <v>35366458.0</v>
       </c>
       <c r="N22">
         <v>42602768.0</v>
       </c>
       <c r="O22">
         <v>27855494.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>-30877000.0</v>
       </c>
       <c r="C23">
         <v>-28270000.0</v>
       </c>
       <c r="D23">
         <v>-31528000.0</v>
       </c>
       <c r="E23">
         <v>1268435000.0</v>
       </c>
       <c r="F23">
         <v>-48465000.0</v>
       </c>
       <c r="G23">
         <v>-27411000.0</v>
       </c>
       <c r="H23">
         <v>368394000.0</v>
       </c>
       <c r="I23">
         <v>-26131698.0</v>
       </c>
       <c r="J23">
         <v>-3370128.0</v>
       </c>
       <c r="K23">
         <v>-8586467.0</v>
       </c>
       <c r="L23">
         <v>-3092044.0</v>
       </c>
       <c r="M23">
         <v>-4117896.0</v>
       </c>
       <c r="N23">
         <v>6104799.0</v>
       </c>
       <c r="O23">
         <v>-35638474.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
         <v>98122000.0</v>
       </c>
       <c r="C24">
         <v>-15067000.0</v>
       </c>
       <c r="D24">
         <v>-7381000.0</v>
       </c>
       <c r="E24">
         <v>3190000.0</v>
       </c>
       <c r="F24">
         <v>10787000.0</v>
       </c>
       <c r="G24">
         <v>11397000.0</v>
       </c>
       <c r="H24">
         <v>10758000.0</v>
       </c>
       <c r="I24">
         <v>-5823000.0</v>
       </c>
       <c r="J24">
         <v>-959809.0</v>
       </c>
       <c r="K24">
         <v>10529417.0</v>
       </c>
       <c r="L24">
         <v>-522400.0</v>
       </c>
       <c r="M24">
         <v>237245.0</v>
       </c>
       <c r="N24">
         <v>17460579.0</v>
       </c>
       <c r="O24">
         <v>-3650866.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>10724000.0</v>
       </c>
       <c r="C25">
         <v>10795000.0</v>
       </c>
       <c r="D25">
         <v>-32494000.0</v>
       </c>
       <c r="E25">
         <v>49130000.0</v>
       </c>
       <c r="F25">
         <v>59013000.0</v>
       </c>
       <c r="G25">
         <v>-3660000.0</v>
       </c>
       <c r="H25">
         <v>-1076000.0</v>
       </c>
       <c r="I25">
         <v>-1915666.0</v>
       </c>
       <c r="J25">
         <v>-13596881.0</v>
       </c>
       <c r="K25">
         <v>13598569.0</v>
       </c>
       <c r="L25">
         <v>6400217.0</v>
       </c>
       <c r="M25">
         <v>-30410940.0</v>
       </c>
       <c r="N25">
         <v>10671351.0</v>
       </c>
       <c r="O25">
         <v>14921222.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>2152468000.0</v>
       </c>
       <c r="G26">
         <v>302450000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>512146000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>-6286706.0</v>
       </c>
       <c r="L26">
         <v>-15626391.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>6854000.0</v>
       </c>
       <c r="C27">
         <v>7951000.0</v>
       </c>
       <c r="D27">
         <v>6045000.0</v>
       </c>
       <c r="E27">
         <v>4500000.0</v>
       </c>
       <c r="F27">
         <v>815000.0</v>
       </c>
       <c r="G27">
         <v>-16163000.0</v>
       </c>
       <c r="H27">
         <v>-28053000.0</v>
       </c>
       <c r="I27">
         <v>638102.0</v>
       </c>
       <c r="J27">
         <v>715056.0</v>
       </c>
       <c r="K27">
         <v>458899.0</v>
       </c>
       <c r="L27">
         <v>413793.0</v>
       </c>
       <c r="M27">
         <v>388549.0</v>
       </c>
       <c r="N27">
         <v>554981.0</v>
       </c>
       <c r="O27">
         <v>623640.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>-151260000.0</v>
       </c>
       <c r="C28">
         <v>-237845000.0</v>
       </c>
       <c r="D28">
         <v>-229998000.0</v>
       </c>
       <c r="E28">
         <v>-173396000.0</v>
       </c>
       <c r="F28">
         <v>-1343000.0</v>
       </c>
       <c r="G28">
         <v>-100584000.0</v>
       </c>
       <c r="H28">
         <v>-19812000.0</v>
       </c>
       <c r="I28">
         <v>255840302.0</v>
       </c>
       <c r="J28">
         <v>13905218.0</v>
       </c>
       <c r="K28">
         <v>2200820.0</v>
       </c>
       <c r="L28">
         <v>-19813195.0</v>
       </c>
       <c r="M28">
         <v>-4039218.0</v>
       </c>
       <c r="N28">
         <v>-55649659.0</v>
       </c>
       <c r="O28">
         <v>-43976531.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>95294000.0</v>
       </c>
       <c r="C29">
         <v>285313000.0</v>
       </c>
       <c r="D29">
         <v>275983000.0</v>
       </c>
       <c r="E29">
         <v>238892000.0</v>
       </c>
       <c r="F29">
         <v>16379000.0</v>
       </c>
       <c r="G29">
         <v>144573000.0</v>
       </c>
       <c r="H29">
         <v>75249000.0</v>
       </c>
       <c r="I29">
         <v>65672000.0</v>
       </c>
       <c r="J29">
         <v>55864427.0</v>
       </c>
       <c r="K29">
         <v>46466687.0</v>
       </c>
       <c r="L29">
         <v>66045071.0</v>
       </c>
       <c r="M29">
         <v>59800278.0</v>
       </c>
       <c r="N29">
         <v>81904565.0</v>
       </c>
       <c r="O29">
         <v>66000395.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>-25623000.0</v>
       </c>
       <c r="C30">
         <v>22487000.0</v>
       </c>
       <c r="D30">
         <v>-3268000.0</v>
       </c>
       <c r="E30">
         <v>-66505000.0</v>
       </c>
       <c r="F30">
         <v>82816000.0</v>
       </c>
       <c r="G30">
         <v>-14030000.0</v>
       </c>
       <c r="H30">
         <v>-25331000.0</v>
       </c>
       <c r="I30">
         <v>-328764000.0</v>
       </c>
@@ -16734,562 +16955,571 @@
       <c r="O30">
         <v>-19330212.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>267854000.0</v>
+      </c>
+      <c r="C2">
         <v>314673000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>316911000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>256522000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>331719000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>260588000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>219649000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>239603000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>277005000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>217523000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>231075000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>266200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>228840000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>221476000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>238790000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>215948000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>250561000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>234214000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>156786000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>358350000.0</v>
       </c>
-      <c r="U2">
-[...1 lines deleted...]
-      </c>
       <c r="V2">
+        <v>66795000.0</v>
+      </c>
+      <c r="W2">
         <v>152918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122640000.0</v>
       </c>
       <c r="X2">
         <v>122640000.0</v>
       </c>
       <c r="Y2">
+        <v>122640000.0</v>
+      </c>
+      <c r="Z2">
         <v>129577000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>95178847.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>45959745.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>75708435.0</v>
       </c>
-      <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>165999204.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>223042970.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>163470925.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23519496.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>80019047.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>56849800.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>95293545.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26165668.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>102739555.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>74814814.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>105820421.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42127070.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>94113160.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>50824839.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86893900.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36495189.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>106624794.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>68572797.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>103543703.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>26882876.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>107195570.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>80774780.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>98209943.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22459622.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21876966.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>17758000</v>
+      </c>
+      <c r="C3">
         <v>28396000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>20905000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19360000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52836000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25647000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21095000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17455000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18238000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26707000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10329000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21114000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19891000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31416000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19137000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22088000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>17330000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>32648000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15279000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8842000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8669000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5836000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8669000</v>
       </c>
       <c r="X3">
         <v>8669000</v>
       </c>
       <c r="Y3">
+        <v>8669000</v>
+      </c>
+      <c r="Z3">
         <v>5970000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9333241</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4143230</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6775073</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6683118</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6737885</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6827838</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8278257</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8733062</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12572285</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12385060</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10587093</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9889042</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>5567834</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5942151</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7661724</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7857183</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>5383111</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5531499</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3671957</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3541386</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3610119</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3764119</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3770278</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3794695</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5350822</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5258848</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3653558</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3601127</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4850023</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4724202</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17301,54 +17531,55 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17360,384 +17591,391 @@
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>5314000.0</v>
+      </c>
+      <c r="C6">
         <v>-46819000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2238000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>82845000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-75197000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>69429000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>40939000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-18716000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-37402000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59482000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-13552000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-35125000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37360000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>7364000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-17314000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>22842000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-34613000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>16347000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>77428000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-201564000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>-18172000.0</v>
+      </c>
+      <c r="W6">
         <v>7585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197847000.0</v>
       </c>
       <c r="X6">
         <v>197847000.0</v>
       </c>
       <c r="Y6">
+        <v>197847000.0</v>
+      </c>
+      <c r="Z6">
         <v>-6937000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>34398153.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35758666.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>45959745.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-29344922.35</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-56292244.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-57043766.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>59572045.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>62844914.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>23519496.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>23169247.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-38443745.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-35908993.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>26165668.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>27924741.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-31005607.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-31796594.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>42127070.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>43288321.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-36069061.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-34786484.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>36495189.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>38051997.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-34970906.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-35197381.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>26882876.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>26420790.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-17435163.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-17184957.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>22459622.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>21876966.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>-85116000.0</v>
+      </c>
+      <c r="C7">
         <v>55138000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>31781000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-54343000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-144681000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>107822000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>51308000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-38384000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-168210000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>85948000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26067000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5760000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-41272000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>43315000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-61204000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>181661000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-193908000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>556000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-37418000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4204000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-58582000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>65207000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>-62151000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>45396294.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>59534009.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-49722539.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-49047673.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>64029670.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>64884490.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-78833488.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-83164572.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>63069584.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>62130362.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-69632208.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-65041074.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>50350488.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>53735466.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-65810427.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-67489321.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>60929676.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>62609228.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-60374268.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-58227426.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>64190521.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>66928756.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-55372030.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-55730622.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>74761412.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>73476348.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-70021448.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-69016592.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-1952007.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1901368.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17749,1128 +17987,1147 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>-43266000.0</v>
+      </c>
+      <c r="C9">
         <v>78617000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8510000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-67588000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-144356000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>68411000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38176000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-4028000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-123162000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>44936000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36686000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-20421000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2407000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>55604000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18525000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>123053000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-114022000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>99549000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7831000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-72266000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-39994000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>77818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39994000.0</v>
       </c>
       <c r="X9">
         <v>-39994000.0</v>
       </c>
       <c r="Y9">
+        <v>-39994000.0</v>
+      </c>
+      <c r="Z9">
         <v>-45439000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>67133181.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>66152169.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-53464862.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-52739203.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>57475655.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>58242976.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-72344698.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-76319290.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>53551289.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>52753811.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-53411193.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-49889576.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40436269.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>43154731.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-56290743.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-57726780.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>56428998.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>57984487.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-49744360.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-47975506.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>49599346.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>51715151.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-41019919.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-41285566.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>69347242.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>68155241.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-63134221.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-62228201.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1752917.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1707442.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>16539000.0</v>
+      </c>
+      <c r="C10">
         <v>-62415000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-31319000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24316000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1420000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-61674000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5364000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39833000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-43605000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5954000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29113000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>62523000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6768000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>22395000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-42647000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>39387000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-48762000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6149000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-55676000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9033000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3811000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3811000.0</v>
       </c>
       <c r="X10">
         <v>-3811000.0</v>
       </c>
       <c r="Y10">
+        <v>-3811000.0</v>
+      </c>
+      <c r="Z10">
         <v>-5959000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6386381.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6807826.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3638844.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3589455.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7041470.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>7135477.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6488790.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6845282.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8056388.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7936414.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-13614505.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-12716846.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9914219.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>10580735.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9519684.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-9762541.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4500678.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4624741.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-10629908.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-10251920.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14591175.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15213605.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-14352111.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-14445056.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5414170.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5321107.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6887227.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-6788391.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3704924.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3608810.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11"/>
+      <c r="V11">
         <v>-23497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
         <v>-10753000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-21422000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9053000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32186000.0</v>
       </c>
       <c r="S12">
         <v>32186000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="T12">
+        <v>32186000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>-1166000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1166000.0</v>
       </c>
       <c r="X12">
         <v>-1166000.0</v>
       </c>
       <c r="Y12">
+        <v>-1166000.0</v>
+      </c>
+      <c r="Z12">
         <v>-411000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>42750000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19221000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-31124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92844000.0</v>
       </c>
       <c r="S13">
         <v>-92844000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="T13">
         <v>-92844000.0</v>
       </c>
+      <c r="U13"/>
       <c r="V13">
+        <v>-92844000.0</v>
+      </c>
+      <c r="W13">
         <v>-12405000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-437000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-437000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>28068000.0</v>
+      </c>
+      <c r="C14">
         <v>29016000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>28867000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29597000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27834000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26186000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24237000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24274000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25712000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27260000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18901000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25716000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32291000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33170000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17022000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33757000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>31013000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30418000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>23752000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9305000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9480000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9480000.0</v>
       </c>
       <c r="X14">
         <v>9480000.0</v>
       </c>
       <c r="Y14">
+        <v>9480000.0</v>
+      </c>
+      <c r="Z14">
         <v>8919000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-5019252.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13290276.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13044120.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>12867077.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7937908.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8043882.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7950140.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>8386917.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>7985602.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7866682.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7396344.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6908673.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6746131.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7199663.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6818257.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6992198.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5745859.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>5904246.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>5641325.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5440726.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5942625.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6196125.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6845779.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6890113.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6752737.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6636665.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6325641.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6234864.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6705122.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6531175.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15">
-        <v>7397000.0</v>
+        <v>-8599000.0</v>
       </c>
       <c r="C15">
-        <v>8237000.0</v>
+        <v>-7397000.0</v>
       </c>
       <c r="D15">
-        <v>8169000.0</v>
+        <v>-8237000.0</v>
       </c>
       <c r="E15">
-        <v>7765000.0</v>
+        <v>-8169000.0</v>
       </c>
       <c r="F15">
-        <v>7652000.0</v>
+        <v>-7765000.0</v>
       </c>
       <c r="G15">
-        <v>7710000.0</v>
+        <v>-7652000.0</v>
       </c>
       <c r="H15">
-        <v>7595000.0</v>
+        <v>-7710000.0</v>
       </c>
       <c r="I15">
-        <v>7594000.0</v>
+        <v>-7595000.0</v>
       </c>
       <c r="J15">
-        <v>7500000.0</v>
+        <v>-7594000.0</v>
       </c>
       <c r="K15">
+        <v>-7500000.0</v>
+      </c>
+      <c r="L15">
         <v>7689000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7592000.0</v>
       </c>
       <c r="M15">
         <v>7592000.0</v>
       </c>
       <c r="N15">
+        <v>7592000.0</v>
+      </c>
+      <c r="O15">
         <v>7594000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>7590000.0</v>
+        <v>-7590000.0</v>
       </c>
       <c r="Q15">
-        <v>7590000.0</v>
+        <v>-7590000.0</v>
       </c>
       <c r="R15">
+        <v>-7590000.0</v>
+      </c>
+      <c r="S15">
         <v>7988000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>158000.0</v>
       </c>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
       <c r="U15">
-        <v>4307000.0</v>
+        <v>-12943000.0</v>
       </c>
       <c r="V15">
-        <v>4307000.0</v>
+        <v>-4307000.0</v>
       </c>
       <c r="W15">
         <v>4307000.0</v>
       </c>
       <c r="X15">
         <v>4307000.0</v>
       </c>
       <c r="Y15">
+        <v>4307000.0</v>
+      </c>
+      <c r="Z15">
         <v>5006000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
-        <v>1932635.0</v>
+        <v>-1968708.0</v>
       </c>
       <c r="AB15">
-        <v>5553218.0</v>
+        <v>-1932635.0</v>
       </c>
       <c r="AC15">
-        <v>5477846.0</v>
+        <v>-5553218.0</v>
       </c>
       <c r="AD15">
-        <v>2030587.0</v>
+        <v>-5477846.0</v>
       </c>
       <c r="AE15">
-        <v>2057696.0</v>
+        <v>-2030587.0</v>
       </c>
       <c r="AF15">
-        <v>5556398.0</v>
+        <v>-2057696.0</v>
       </c>
       <c r="AG15">
-        <v>5861665.0</v>
+        <v>-5556398.0</v>
       </c>
       <c r="AH15">
-        <v>1732453.0</v>
+        <v>-5861665.0</v>
       </c>
       <c r="AI15">
-        <v>1706654.0</v>
+        <v>-1732453.0</v>
       </c>
       <c r="AJ15">
-        <v>4098800.0</v>
+        <v>-1706654.0</v>
       </c>
       <c r="AK15">
-        <v>3828550.0</v>
+        <v>-4098800.0</v>
       </c>
       <c r="AL15">
-        <v>1365119.0</v>
+        <v>-3828550.0</v>
       </c>
       <c r="AM15">
-        <v>1456894.0</v>
+        <v>-1365119.0</v>
       </c>
       <c r="AN15">
-        <v>3599311.0</v>
+        <v>-1456894.0</v>
       </c>
       <c r="AO15">
-        <v>3691133.0</v>
+        <v>-3599311.0</v>
       </c>
       <c r="AP15">
-        <v>1327721.0</v>
+        <v>-3691133.0</v>
       </c>
       <c r="AQ15">
-        <v>1364321.0</v>
+        <v>-1327721.0</v>
       </c>
       <c r="AR15">
-        <v>3258145.0</v>
+        <v>-1364321.0</v>
       </c>
       <c r="AS15">
-        <v>3142289.0</v>
+        <v>-3258145.0</v>
       </c>
       <c r="AT15">
-        <v>1283059.0</v>
+        <v>-3142289.0</v>
       </c>
       <c r="AU15">
-        <v>1337792.0</v>
+        <v>-1283059.0</v>
       </c>
       <c r="AV15">
-        <v>3761379.0</v>
+        <v>-1337792.0</v>
       </c>
       <c r="AW15">
-        <v>3785738.0</v>
+        <v>-3761379.0</v>
       </c>
       <c r="AX15">
-        <v>1384700.0</v>
+        <v>-3785738.0</v>
       </c>
       <c r="AY15">
-        <v>1360898.0</v>
+        <v>-1384700.0</v>
       </c>
       <c r="AZ15">
-        <v>3242118.0</v>
+        <v>-1360898.0</v>
       </c>
       <c r="BA15">
-        <v>3195592.0</v>
+        <v>-3242118.0</v>
       </c>
       <c r="BB15">
-        <v>1232777.0</v>
+        <v>-3195592.0</v>
       </c>
       <c r="BC15">
-        <v>1200796.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:55">
+        <v>-1232777.0</v>
+      </c>
+      <c r="BD15">
+        <v>-1200796.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>273168000.0</v>
+      </c>
+      <c r="C16">
         <v>267854000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>314673000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>339367000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>256522000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>330017000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>260588000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>220887000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>239603000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>277005000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>217523000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>231075000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>266200000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>228840000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>221476000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>238790000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>215948000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>250561000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>234214000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>156786000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48623000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>160503000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>152918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122640000.0</v>
       </c>
       <c r="Y16">
         <v>122640000.0</v>
       </c>
       <c r="Z16">
+        <v>122640000.0</v>
+      </c>
+      <c r="AA16">
         <v>129577000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>81718411.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>45959745.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-29344922.35</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-56292244.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>165999204.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>223042970.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>62844914.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>23519496.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>80019047.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>56849800.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-35908993.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>26165668.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>102739555.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>74814814.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-31796594.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>42127070.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>94113160.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>50824839.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-34786484.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36495189.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>106624794.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>68572797.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-35197381.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>26882876.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>107195570.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>80774780.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-17184957.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22459622.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>21876966.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18882,1875 +19139,1913 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-40225000.0</v>
+      </c>
+      <c r="C18">
         <v>67066000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>63243000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5946000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-155416000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>130023000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>84826000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>35470000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-47823000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>107914000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>72959000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>37505000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-4664000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>85921000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19521000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>245142000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-162621000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2991000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-36446000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>30744000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-46348000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>78245000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>-51282000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>39428260.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>50547199.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-21881964.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-21584968.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32536946.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>32971326.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-22070293.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-23282827.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>23938212.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>23581728.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-18753854.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-17517336.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>30918851.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>32997472.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-21645843.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-22198051.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>49266359.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>50624407.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-25852965.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-24933661.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>45583126.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>47527608.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-25591073.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-25756803.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>48636646.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>47800636.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-15958400.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-15729386.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>33043707.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>32186476.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>48714000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-14387000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-31838000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-24915000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18655000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-17149000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>96499000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-9351000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>36497000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7889000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-14033000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-23889000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-453000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-302000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-948000.0</v>
       </c>
       <c r="S19">
         <v>-948000.0</v>
       </c>
       <c r="T19">
+        <v>-948000.0</v>
+      </c>
+      <c r="U19">
         <v>-6537000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-596000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-596000.0</v>
       </c>
       <c r="X19">
         <v>-596000.0</v>
       </c>
       <c r="Y19">
+        <v>-596000.0</v>
+      </c>
+      <c r="Z19">
         <v>1821000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>397104000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>58884000.0</v>
+      </c>
+      <c r="C21">
         <v>-106189000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-131621000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>85733000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>63262000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-27163000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-38100000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>28288000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-200174000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>129381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111000.0</v>
       </c>
       <c r="S21">
         <v>111000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="T21">
+        <v>111000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21">
         <v>261831000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-58988000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261831000.0</v>
       </c>
       <c r="X21">
         <v>261831000.0</v>
       </c>
       <c r="Y21">
+        <v>261831000.0</v>
+      </c>
+      <c r="Z21">
         <v>48880000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>37735000.0</v>
+      </c>
+      <c r="C22">
         <v>6002000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>15341000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9966000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>38912000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22082000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8018000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>48099000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>70143000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>16539000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>81601000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>52307000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>20483000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13305000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>51541000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>48405000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1394000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-24576000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-21563000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>36832000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21309000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11197000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17035000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19562000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10478000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>676630.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5276869.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24801000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24464385.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4955321.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5021476.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>15846567.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>16717171.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15263347.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>15036047.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>12782410.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>11939613.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6997158.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>7467565.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8462435.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8678321.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>7860439.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>8077116.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>8661654.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8353655.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8229135.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>8580172.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>10692723.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>10761970.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>12139365.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11930703.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8648683.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8524569.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>5993803.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5838309.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>-5158000.0</v>
+      </c>
+      <c r="C23">
         <v>-6945000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-15050999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6651000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2230000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4117000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3712000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-12472000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-7969000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5053000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>312243000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>463369000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>388509000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>283709000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-8143000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-11339000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4215000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
+        <v>-6913000.0</v>
+      </c>
+      <c r="T23">
         <v>-13154000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-8940000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-9674000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-11414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9674000.0</v>
       </c>
       <c r="X23">
         <v>-9674000.0</v>
       </c>
       <c r="Y23">
+        <v>-9674000.0</v>
+      </c>
+      <c r="Z23">
         <v>-1585000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4831502.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-15617506.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3219241.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3175547.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>51394202.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>52080333.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>85626458.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>90330746.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2934612.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2890911.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9573385.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8942174.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-2522366.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-2691940.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8862235.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9088319.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2825415.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2903297.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2642718.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-2548746.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2776734.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2895184.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-212198.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-213573.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-18173931.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-17861542.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-4560936.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-4495483.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-5942382.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-5788223.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
-        <v>-21486000.0</v>
+        <v>1729000.0</v>
       </c>
       <c r="C24">
+        <v>-198000.0</v>
+      </c>
+      <c r="D24">
         <v>-1206000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6855000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20998000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-7547000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3748000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1820000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>114794000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>17053000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>36762000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-7240000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5039000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>9378000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-8006000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>12427000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>779000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14352000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22647000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-51000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>147000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>654000.0</v>
       </c>
       <c r="X24">
         <v>654000.0</v>
       </c>
       <c r="Y24">
+        <v>654000.0</v>
+      </c>
+      <c r="Z24">
         <v>1905000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-15184479.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5620775.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-368434.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-363433.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-138089701.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-139933248.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1467771.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1548411.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>193161.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>190284.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-640777.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-598529.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>242079.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>258354.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5299572.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5434770.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-68423.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-70309.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-197717.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-190687.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1528173.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1593362.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1862550.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1874612.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-344971.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-339040.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8566784.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>8443845.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3795899.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-3697425.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>-3423000.0</v>
+      </c>
+      <c r="C25">
         <v>5306000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3253000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26394000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-26092000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4815000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22007000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18277000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>40938000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4063000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-34204000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-6655000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4975000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11386000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4418000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7208000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23076000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>52630000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>12935000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1980000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-9347000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1608000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-17035000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-19562000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2883000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7830150.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-23410725.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3291446.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-3246771.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-37802152.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-38306825.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>41076600.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>43333336.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-49999997.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-49255405.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41129069.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>38417263.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-27755497.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-29621453.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>36460104.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>37390240.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-20024978.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-20576975.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>23820106.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>22973090.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-29302183.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-30552153.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>15943598.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>16046848.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-39806512.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-39122284.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>42612936.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>42001410.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>26924649.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>26226162.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>171</v>
+      </c>
+      <c r="B26">
+        <v>-4644000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>827836000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1109863000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-3316674.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-3401286.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-7813195.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-8028569.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>1538000.0</v>
+      </c>
+      <c r="C27">
         <v>1854000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1815000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1800000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1447000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1861000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1957000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2301000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1832000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1664000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1613000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1438000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1330000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1382000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1333000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>648000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>815000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5138000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-17526000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>-15863000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3191000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>-4828000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>-122321.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>61974.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>61132.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>154084.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>156141.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>168145.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>177383.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>191961.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>189102.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>157624.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>147231.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>148405.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>158382.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>85512.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>87694.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>138474.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>142291.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>70175.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>67680.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>133147.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>138827.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>69135.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>69583.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>140466.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>138052.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>129346.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>127490.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>222163.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>216400.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>40483000.0</v>
+      </c>
+      <c r="C28">
         <v>-120531000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-154909000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70913000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>53267000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-38932000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-49522000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-50705000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-98686000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-71163000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-105936000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-86368000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>33469000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-84424000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12555000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-219103000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>117576000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-7773000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-7422000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-233998000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>247850000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-70402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247850000.0</v>
       </c>
       <c r="X28">
         <v>247850000.0</v>
       </c>
       <c r="Y28">
+        <v>247850000.0</v>
+      </c>
+      <c r="Z28">
         <v>47295000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2862794.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-17550141.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2333977.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-2302299.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>49363615.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>50022637.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>80070060.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>84469081.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1202159.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1184257.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5474585.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5113624.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3887485.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-4148834.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5262924.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5397186.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4153136.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4267618.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-5900863.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5691035.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1493675.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1557392.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-3973577.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3999311.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-19558631.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-19222440.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7803054.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-7691075.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-7175159.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6989019.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-22467000.0</v>
+      </c>
+      <c r="C29">
         <v>95462000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>84148000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13414000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-102580000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>155670000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>105921000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>52925000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-29585000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>134621000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>83288000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>58619000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15227000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>117337000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-384000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>267230000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-145291000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>35639000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21167000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>39586000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-37679000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>84081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37679000.0</v>
       </c>
       <c r="X29">
         <v>-37679000.0</v>
       </c>
       <c r="Y29">
+        <v>-37679000.0</v>
+      </c>
+      <c r="Z29">
         <v>-45312000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>48761501.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54690429.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-15106891.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-14901850.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>39274831.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>39799164.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-13792036.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-14549765.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>36510497.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>35966788.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-8166761.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-7628294.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>36486685.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>38939623.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-13984119.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-14340868.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>54649470.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>56155906.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-22181008.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-21392275.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>49193245.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>51291727.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-21820795.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-21962108.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>53987468.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>53059484.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-12304842.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-12128259.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>37893730.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>36910678.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-10838000.0</v>
+      </c>
+      <c r="C30">
         <v>-21486000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>46938000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14387000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-31838000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-32147000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-22996000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-18487000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96499000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11140000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>36497000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7889000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-11751000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-23889000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-26339000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-13487000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2790000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-15382000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>113853000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-6537000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9118000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-8620000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9118000.0</v>
       </c>
       <c r="X30">
         <v>-9118000.0</v>
       </c>
       <c r="Y30">
+        <v>-9118000.0</v>
+      </c>
+      <c r="Z30">
         <v>-3320000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-15668760.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2050904.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12262906.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-12096466.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-144754840.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-146687369.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10196170.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10756343.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13721655.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13517314.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-35501427.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-33160674.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-5960951.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-6361696.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-21515908.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-22064802.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-8449090.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-8681993.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-9000835.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-8680775.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-13693033.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-14277150.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-9054007.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-9112642.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7127315.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-7004804.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3165420.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>3119994.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8645922.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-8421627.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>