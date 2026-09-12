--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -238,50 +238,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1047,78 +1053,82 @@
         <v>506000.0</v>
       </c>
       <c r="K5">
         <v>330000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>13148000.0</v>
+      </c>
       <c r="C7">
         <v>13426000.0</v>
       </c>
       <c r="D7">
         <v>15942000.0</v>
       </c>
       <c r="E7">
         <v>20176000.0</v>
       </c>
       <c r="F7">
         <v>20196000.0</v>
       </c>
       <c r="G7">
         <v>5364000.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>42000.0</v>
+      </c>
       <c r="C8">
         <v>39000.0</v>
       </c>
       <c r="D8">
         <v>37000.0</v>
       </c>
       <c r="E8">
         <v>35000.0</v>
       </c>
       <c r="F8">
         <v>33000.0</v>
       </c>
       <c r="G8">
         <v>30000.0</v>
       </c>
       <c r="H8">
         <v>28000.0</v>
       </c>
       <c r="I8">
         <v>26000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
@@ -1542,51 +1552,53 @@
         <v>242116000.0</v>
       </c>
       <c r="F23">
         <v>244589000.0</v>
       </c>
       <c r="G23">
         <v>216438000.0</v>
       </c>
       <c r="H23">
         <v>216738000.0</v>
       </c>
       <c r="I23">
         <v>292632000.0</v>
       </c>
       <c r="J23">
         <v>155355000.0</v>
       </c>
       <c r="K23">
         <v>137922000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>33</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>126494000.0</v>
+      </c>
       <c r="C24">
         <v>117668000.0</v>
       </c>
       <c r="D24">
         <v>113534000.0</v>
       </c>
       <c r="E24">
         <v>108607000.0</v>
       </c>
       <c r="F24">
         <v>103988000.0</v>
       </c>
       <c r="G24">
         <v>99609000.0</v>
       </c>
       <c r="H24">
         <v>101074000.0</v>
       </c>
       <c r="I24">
         <v>97245000.0</v>
       </c>
       <c r="J24">
         <v>46332000.0</v>
       </c>
       <c r="K24"/>
@@ -1665,51 +1677,53 @@
         <v>62283000.0</v>
       </c>
       <c r="F28">
         <v>40623000.0</v>
       </c>
       <c r="G28">
         <v>14179000.0</v>
       </c>
       <c r="H28">
         <v>20231000.0</v>
       </c>
       <c r="I28">
         <v>-79728000.0</v>
       </c>
       <c r="J28">
         <v>-15640000.0</v>
       </c>
       <c r="K28">
         <v>-68984000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-59570000.0</v>
+      </c>
       <c r="C29">
         <v>-59578000.0</v>
       </c>
       <c r="D29">
         <v>-40012000.0</v>
       </c>
       <c r="E29">
         <v>-37793000.0</v>
       </c>
       <c r="F29">
         <v>-21990000.0</v>
       </c>
       <c r="G29">
         <v>16150000.0</v>
       </c>
       <c r="H29">
         <v>51894000.0</v>
       </c>
       <c r="I29">
         <v>141772000.0</v>
       </c>
       <c r="J29">
         <v>-675632000.0</v>
       </c>
       <c r="K29"/>
@@ -1760,51 +1774,53 @@
         <v>-155878000.0</v>
       </c>
       <c r="F31">
         <v>-138331000.0</v>
       </c>
       <c r="G31">
         <v>-96293000.0</v>
       </c>
       <c r="H31">
         <v>-62523000.0</v>
       </c>
       <c r="I31">
         <v>30634000.0</v>
       </c>
       <c r="J31">
         <v>-734468000.0</v>
       </c>
       <c r="K31">
         <v>-568465000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-117665000.0</v>
+      </c>
       <c r="C32">
         <v>-113272000.0</v>
       </c>
       <c r="D32">
         <v>-84056000.0</v>
       </c>
       <c r="E32">
         <v>-79791000.0</v>
       </c>
       <c r="F32">
         <v>-63418000.0</v>
       </c>
       <c r="G32">
         <v>-20746000.0</v>
       </c>
       <c r="H32">
         <v>18201000.0</v>
       </c>
       <c r="I32">
         <v>107047000.0</v>
       </c>
       <c r="J32">
         <v>-15000000.0</v>
       </c>
       <c r="K32"/>
@@ -1826,51 +1842,53 @@
         <v>73303000.0</v>
       </c>
       <c r="F33">
         <v>71487000.0</v>
       </c>
       <c r="G33">
         <v>51262000.0</v>
       </c>
       <c r="H33">
         <v>44476000.0</v>
       </c>
       <c r="I33">
         <v>45878000.0</v>
       </c>
       <c r="J33">
         <v>42094000.0</v>
       </c>
       <c r="K33">
         <v>35252000.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>12180000.0</v>
+      </c>
       <c r="C34">
         <v>8446000.0</v>
       </c>
       <c r="D34">
         <v>14001000.0</v>
       </c>
       <c r="E34">
         <v>12425000.0</v>
       </c>
       <c r="F34">
         <v>10882000.0</v>
       </c>
       <c r="G34">
         <v>9637000.0</v>
       </c>
       <c r="H34">
         <v>6329000.0</v>
       </c>
       <c r="I34">
         <v>6210000.0</v>
       </c>
       <c r="J34">
         <v>5324000.0</v>
       </c>
       <c r="K34">
@@ -2100,92 +2118,94 @@
       <c r="C42">
         <v>1310922000.0</v>
       </c>
       <c r="D42">
         <v>1252200000.0</v>
       </c>
       <c r="E42">
         <v>1183921000.0</v>
       </c>
       <c r="F42">
         <v>1098084000.0</v>
       </c>
       <c r="G42">
         <v>1038006000.0</v>
       </c>
       <c r="H42">
         <v>988141000.0</v>
       </c>
       <c r="I42">
         <v>956145000.0</v>
       </c>
       <c r="J42">
         <v>35301000.0</v>
       </c>
       <c r="K42">
-        <v>-594166000.0</v>
+        <v>24662000.0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>693158000.0</v>
       </c>
       <c r="K44">
         <v>594187000.0</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>96545000.0</v>
+      </c>
       <c r="C45">
         <v>84101000.0</v>
       </c>
       <c r="D45">
         <v>73868000.0</v>
       </c>
       <c r="E45">
         <v>36630000.0</v>
       </c>
       <c r="F45">
         <v>33976000.0</v>
       </c>
       <c r="G45">
         <v>18408000.0</v>
       </c>
       <c r="H45">
         <v>12816000.0</v>
       </c>
       <c r="I45">
         <v>12595000.0</v>
       </c>
       <c r="J45">
         <v>14952000.0</v>
       </c>
       <c r="K45">
@@ -2654,1636 +2674,1718 @@
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL62"/>
+  <dimension ref="A1:AN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2">
+        <v>10890000.0</v>
+      </c>
+      <c r="C2">
+        <v>18047000.0</v>
+      </c>
+      <c r="D2">
         <v>18765000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25050000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>19894000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12654000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10033000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8403000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18418000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10867000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4313000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>10451000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9155000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12452000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12120000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>17843000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17556000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12764000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4770000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12021000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7379000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4461000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1085000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>4756000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1774000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2347000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2298000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2023000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3142000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2609000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4247000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8409000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>15963000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12121000.0</v>
       </c>
-      <c r="AI2"/>
-      <c r="AJ2"/>
       <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2"/>
+      <c r="AN2">
         <v>8035000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:38">
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
         <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
-    </row>
-    <row r="4" spans="1:38">
+      <c r="AM3"/>
+      <c r="AN3"/>
+    </row>
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
+        <v>737000.0</v>
+      </c>
+      <c r="C5">
+        <v>854000.0</v>
+      </c>
+      <c r="D5">
         <v>1122000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>283000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>468000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>690000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-669000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>56000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-80000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-426000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-180000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-784000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>24000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-142000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-322000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-1460000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-701000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-315000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>388000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>647000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>727000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>873000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>877000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>549000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>617000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>345000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>389000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>431000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>372000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>382000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>438000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>356000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>414000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>469000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>506000.0</v>
       </c>
-      <c r="AI5"/>
-[...1 lines deleted...]
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-556196000.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:38">
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-    </row>
-    <row r="7" spans="1:38">
+      <c r="AM6"/>
+      <c r="AN6"/>
+    </row>
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
         <v>16</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>9520000.0</v>
+      </c>
       <c r="C7">
+        <v>11259000.0</v>
+      </c>
+      <c r="D7">
+        <v>13148000.0</v>
+      </c>
+      <c r="E7">
         <v>14271000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>15240000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>12197000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>13426000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>13631000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>14707000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>15704000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>15942000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>16568000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>18215000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>19013000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>20176000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>19301000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>20288000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>20566000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>20196000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>20682000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>21241000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>4300000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>5364000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>6862000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>11235000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>11776000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-    </row>
-    <row r="8" spans="1:38">
+      <c r="AM7"/>
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
         <v>17</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>47000.0</v>
+      </c>
       <c r="C8">
+        <v>45000.0</v>
+      </c>
+      <c r="D8">
         <v>42000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
       <c r="E8">
-        <v>40000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="F8">
         <v>39000.0</v>
       </c>
       <c r="G8">
+        <v>40000.0</v>
+      </c>
+      <c r="H8">
         <v>39000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
+        <v>39000.0</v>
+      </c>
+      <c r="J8">
         <v>38000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>38000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>37000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>36000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>36000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>35000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>35000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>34000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>34000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>33000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>33000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>32000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>32000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>31000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
         <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>1218604000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1203375000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1183921000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1165522000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1146231000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1125699000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1098084000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1077993000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1060419000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1046623000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1038006000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1023662000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1007022000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>998271000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>988141000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>982239000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>973473000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>968754000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>956145000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>948686000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>943722000.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
-    </row>
-    <row r="10" spans="1:38">
+      <c r="AM9"/>
+      <c r="AN9"/>
+    </row>
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
         <v>19</v>
       </c>
       <c r="B10">
+        <v>25071000.0</v>
+      </c>
+      <c r="C10">
+        <v>33366000.0</v>
+      </c>
+      <c r="D10">
         <v>42951000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>47874000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>47143000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>47180000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>45264000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>40925000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>55704000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>61158000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>60939000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>57387000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>63852000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>65988000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>66500000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>71082000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>79894000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>83995000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>83561000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>84245000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>86373000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>84826000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>90794000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>83813000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>78455000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>75543000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>80843000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>93511000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>97939000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>90763000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>176973000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>205999000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>238802000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>71936000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>61972000.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-68984000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>68984000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:38">
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
-    </row>
-    <row r="12" spans="1:38">
+      <c r="AM11"/>
+      <c r="AN11"/>
+    </row>
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12">
+        <v>25071000.0</v>
+      </c>
+      <c r="C12">
+        <v>33366000.0</v>
+      </c>
+      <c r="D12">
         <v>42951000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>47874000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>47143000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>47180000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>45264000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>40925000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>55704000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>61158000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>60939000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>57387000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>63852000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>65988000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>66500000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>71082000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>79894000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>83995000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>83561000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>84245000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>86373000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>84826000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>90794000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>83813000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>83354000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>88114000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>98810000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>115937000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>133866000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>154001000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>176973000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>205999000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>238802000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>71936000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>61972000.0</v>
       </c>
-      <c r="AI12"/>
-[...1 lines deleted...]
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>68984000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:38">
+      <c r="AN12"/>
+    </row>
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13">
+        <v>47000.0</v>
+      </c>
+      <c r="C13">
+        <v>45000.0</v>
+      </c>
+      <c r="D13">
         <v>42000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>42000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>41000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>40000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>39000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>39000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>38000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>38000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>37000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>36000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>36000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>35000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>35000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>34000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>34000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>33000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>33000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>32000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>32000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>31000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>30000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>30000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>29000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>29000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>28000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>28000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>27000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AF13">
         <v>26000.0</v>
       </c>
       <c r="AG13">
+        <v>26000.0</v>
+      </c>
+      <c r="AH13">
+        <v>26000.0</v>
+      </c>
+      <c r="AI13">
         <v>15000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2000.0</v>
       </c>
-      <c r="AI13"/>
-      <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14">
+        <v>46000000.0</v>
+      </c>
+      <c r="C14">
+        <v>43415000.0</v>
+      </c>
+      <c r="D14">
         <v>42069000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>41448000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>40643000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>39735000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>39268000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>38832000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>38389000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>37482000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>36759000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>36310000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>35884000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>35222000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>34681000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34392000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>33973000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>33295000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>32802000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>32363000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>31883000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>31004000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>30230000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>29533000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>29001000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>28450000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>28042000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>27638000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>27418000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>26966000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>26461000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>26338000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10509000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24953806.0</v>
       </c>
       <c r="AI14">
         <v>24953806.0</v>
       </c>
       <c r="AJ14">
         <v>24953806.0</v>
       </c>
       <c r="AK14">
         <v>24953806.0</v>
       </c>
-      <c r="AL14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:38">
+      <c r="AL14">
+        <v>24953806.0</v>
+      </c>
+      <c r="AM14">
+        <v>24953806.0</v>
+      </c>
+      <c r="AN14"/>
+    </row>
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
         <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>36000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>35000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>35000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>34000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>34000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>33000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>33000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>32000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>32000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>31000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>30000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>30000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>29000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>29000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>28000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>28000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>27000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>27000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="AF15">
         <v>26000.0</v>
       </c>
       <c r="AG15">
+        <v>26000.0</v>
+      </c>
+      <c r="AH15">
+        <v>26000.0</v>
+      </c>
+      <c r="AI15">
         <v>15000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2000.0</v>
       </c>
-      <c r="AI15"/>
-      <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
         <v>25</v>
       </c>
       <c r="B16">
+        <v>142971000.0</v>
+      </c>
+      <c r="C16">
+        <v>158548000.0</v>
+      </c>
+      <c r="D16">
         <v>174885000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>146269000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>153967000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>162935000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>178276000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>153919000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>161601000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>170813000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>185250000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>158522000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>164882000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>173646000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>182273000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>157915000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>163454000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>167091000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>168335000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>130384999.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>126381000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>128509999.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>129079000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>103075000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>101982000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>104804000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>105290000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>88214000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>87616000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>89219000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>88959000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>72862000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>70693000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>68718000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>66712000.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-    </row>
-    <row r="17" spans="1:38">
+      <c r="AM16"/>
+      <c r="AN16"/>
+    </row>
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
         <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>20190000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>22299000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>21390000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>21693000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>22047000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>23177000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>18474000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>18207000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>18393000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>18605000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>16201000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>16008000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>15641000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>17083000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>16723000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>16334000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>16889000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>18030000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>15486000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>16089000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>10566000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>13221000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>6247000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:38">
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
         <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20">
         <v>9478000.0</v>
       </c>
       <c r="C20">
         <v>9478000.0</v>
       </c>
       <c r="D20">
         <v>9478000.0</v>
       </c>
       <c r="E20">
         <v>9478000.0</v>
       </c>
       <c r="F20">
         <v>9478000.0</v>
       </c>
       <c r="G20">
         <v>9478000.0</v>
       </c>
       <c r="H20">
         <v>9478000.0</v>
       </c>
       <c r="I20">
@@ -4342,3756 +4444,3952 @@
       </c>
       <c r="AA20">
         <v>9478000.0</v>
       </c>
       <c r="AB20">
         <v>9478000.0</v>
       </c>
       <c r="AC20">
         <v>9478000.0</v>
       </c>
       <c r="AD20">
         <v>9478000.0</v>
       </c>
       <c r="AE20">
         <v>9478000.0</v>
       </c>
       <c r="AF20">
         <v>9478000.0</v>
       </c>
       <c r="AG20">
         <v>9478000.0</v>
       </c>
       <c r="AH20">
         <v>9478000.0</v>
       </c>
-      <c r="AI20"/>
-      <c r="AJ20"/>
+      <c r="AI20">
+        <v>9478000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>9478000.0</v>
+      </c>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20">
         <v>9478000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:38">
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
         <v>30</v>
       </c>
       <c r="B21">
+        <v>1395000.0</v>
+      </c>
+      <c r="C21">
+        <v>1529000.0</v>
+      </c>
+      <c r="D21">
         <v>1558000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1700000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1842000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1984000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2125000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2267000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2409000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>2550000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2740000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2760000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2780000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2774000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2794000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2814000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2835000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2855000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2875000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2895000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>3049000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3202000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3356000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3515000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3663000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3815000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3865000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3954000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4108000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4261000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4415000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4569000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2986000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>3006000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>3026000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>12269000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...4 lines deleted...]
-      </c>
+      <c r="J22"/>
+      <c r="K22"/>
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22">
-        <v>15694000.0</v>
+        <v>15794000.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
-        <v>-3700000.0</v>
+        <v>15694000.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
-        <v>5160000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
-        <v>1.0</v>
+        <v>5160000.0</v>
       </c>
       <c r="T22">
         <v>1.0</v>
       </c>
       <c r="U22">
         <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
       <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-[...1 lines deleted...]
-      <c r="AB22">
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22"/>
-      <c r="AJ22"/>
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
       <c r="AK22"/>
       <c r="AL22"/>
-    </row>
-    <row r="23" spans="1:38">
+      <c r="AM22"/>
+      <c r="AN22"/>
+    </row>
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
         <v>32</v>
       </c>
       <c r="B23">
+        <v>174966000.0</v>
+      </c>
+      <c r="C23">
+        <v>196573000.0</v>
+      </c>
+      <c r="D23">
         <v>235533000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>201605000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>195715000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>189680000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>214340000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>190211000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>197757000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>204404000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>225660000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>208219000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>212100000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>219190000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>242116000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>217331000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>224006000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>231872000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>244589000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>211133000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>206796000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>192376000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>216438000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>193142000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>195135000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>197218000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>216738000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>217864000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>234529000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>260978000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>292632000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>296530000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>325769000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>159750000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>155355000.0</v>
       </c>
-      <c r="AI23"/>
-[...1 lines deleted...]
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23"/>
+      <c r="AM23">
         <v>37991000.0</v>
       </c>
-      <c r="AL23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:38">
+      <c r="AN23"/>
+    </row>
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
+        <v>126494000.0</v>
+      </c>
+      <c r="E24">
         <v>124188000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>121940000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>119747000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>117668000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>115574000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>115211000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>114123000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>113534000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>112255000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>111002000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>109774000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>108607000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>107424000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>106251000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>105089000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>103988000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>102852000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>101742000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>100650000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>99609000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>98548000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>103075000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>102056000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>101074000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>100086000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>99113000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>98156000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>97245000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>98094000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>97103000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>96128000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>46332000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-    </row>
-    <row r="25" spans="1:38">
+      <c r="AM24"/>
+      <c r="AN24"/>
+    </row>
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
         <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>111002000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>109774000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>108607000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>107424000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>106251000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>105089000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>103988000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>102852000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>101742000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>100650000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>99609000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>98548000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>103075000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>102056000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>101074000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>100086000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>99113000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>98156000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>97245000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>98094000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>97103000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-    </row>
-    <row r="26" spans="1:38">
+      <c r="AM25"/>
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
         <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-    </row>
-    <row r="27" spans="1:38">
+      <c r="AM26"/>
+      <c r="AN26"/>
+    </row>
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-    </row>
-    <row r="28" spans="1:38">
+      <c r="AM27"/>
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
         <v>37</v>
       </c>
       <c r="B28">
+        <v>121689000.0</v>
+      </c>
+      <c r="C28">
+        <v>114998000.0</v>
+      </c>
+      <c r="D28">
         <v>96691000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>94578000.0</v>
+      </c>
+      <c r="F28">
         <v>93702000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>88067000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>90265000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>92715000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>74214000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>68669000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>68537000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>71436000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>65365000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>62799000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>62283000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>55643000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>46645000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>41660000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>40623000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>39289000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>36610000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20124000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>14179000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21597000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>35855000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>38289000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>20231000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6575000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1174000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7393000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-79728000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-107905000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-141699000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>24192000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-15640000.0</v>
       </c>
-      <c r="AI28"/>
-[...1 lines deleted...]
-      <c r="AK28">
+      <c r="AK28"/>
+      <c r="AL28"/>
+      <c r="AM28">
         <v>68984000.0</v>
       </c>
-      <c r="AL28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:38">
+      <c r="AN28"/>
+    </row>
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
         <v>38</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-50068000.0</v>
+      </c>
       <c r="C29">
+        <v>-49190000.0</v>
+      </c>
+      <c r="D29">
+        <v>-59570000.0</v>
+      </c>
+      <c r="E29">
         <v>-67744000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-69548000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-58955000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-59578000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-55596000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-51150000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-49358000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-40012000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-38516000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-40839000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-41395000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-37793000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-38701000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-34695000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-26865000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-21990000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-9705000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>204000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7701000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>16150000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>20032000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>30207000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>38068000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>51894000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
-    </row>
-    <row r="30" spans="1:38">
+      <c r="AM29"/>
+      <c r="AN29"/>
+    </row>
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
         <v>39</v>
       </c>
       <c r="B30">
+        <v>47563000.0</v>
+      </c>
+      <c r="C30">
+        <v>50466000.0</v>
+      </c>
+      <c r="D30">
         <v>85456000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>52265000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>47323000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>43918000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>71544000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>57177000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>48688000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>47848000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>67197000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>55208000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>52186000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>56890000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>78958000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>53314000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>49148000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>46634000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>64149000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>38895000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31149000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>33001000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>48272000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>37788000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>34933000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>29644000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>47967000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>34051000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>31136000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>36207000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>48421000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>29805000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>27266000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>28418000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>35484000.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>22298000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:38">
+    <row r="31" spans="1:40">
       <c r="A31" t="s">
         <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>-164099000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-163421000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-155878000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-158417000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-153259000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-144287000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-138331000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-124930000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-114065000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-105629000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-96293000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-91509000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-86009000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-77281000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-62523000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-38613000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-18492000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>7806000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>30634000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>52812000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>82034000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-84546000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-734468000.0</v>
       </c>
-      <c r="AI31"/>
-[...1 lines deleted...]
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31">
         <v>-568465000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-568465000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:38">
+    <row r="32" spans="1:40">
       <c r="A32" t="s">
         <v>41</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-253922000.0</v>
+      </c>
       <c r="C32">
+        <v>-255514000.0</v>
+      </c>
+      <c r="D32">
+        <v>-117665000.0</v>
+      </c>
+      <c r="E32">
         <v>-127153000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-128960000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-114269000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-113272000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-105747000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-95791000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-94035000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-84056000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-80620000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-84278000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-83653000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-79791000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-78749000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-75246000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-67809000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-63418000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-46177000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-38497000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-30487000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-20746000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-14185000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-8022000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1125000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>18201000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
-    </row>
-    <row r="33" spans="1:38">
+      <c r="AM32"/>
+      <c r="AN32"/>
+    </row>
+    <row r="33" spans="1:40">
       <c r="A33" t="s">
         <v>42</v>
       </c>
       <c r="B33">
+        <v>75285000.0</v>
+      </c>
+      <c r="C33">
+        <v>79437000.0</v>
+      </c>
+      <c r="D33">
         <v>81975000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>78889000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>78310000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>72577000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>72663000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>69738000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>68928000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>85638000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>87922000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>71949000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>72142000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>72177000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>73303000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>70332000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>70660000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>70691000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>71487000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>66884000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>67506000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>50972000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>51262000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>49416000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>54220000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>54440000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>44476000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>45314000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>44561000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>44396000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>45878000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>43868000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>44057000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>41332000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>42094000.0</v>
       </c>
-      <c r="AI33"/>
-[...1 lines deleted...]
-      <c r="AK33">
+      <c r="AK33"/>
+      <c r="AL33"/>
+      <c r="AM33">
         <v>-68984000.0</v>
       </c>
-      <c r="AL33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:38">
+      <c r="AN33"/>
+    </row>
+    <row r="34" spans="1:40">
       <c r="A34" t="s">
         <v>43</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2905000.0</v>
+      </c>
       <c r="C34">
+        <v>3237000.0</v>
+      </c>
+      <c r="D34">
+        <v>12180000.0</v>
+      </c>
+      <c r="E34">
         <v>9820000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>9468000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>9105000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>8446000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>8151000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>13180000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>12673000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>14001000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>13448000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13105000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>12741000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12425000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>30284000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>11486000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>29747000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>10882000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>10495000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>10189000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>12784000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>9637000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>15199000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>6584000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>6415000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>6329000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>6266000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>6140000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>6030000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>11153000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>7865000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>9214000.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
-    </row>
-    <row r="35" spans="1:38">
+      <c r="AM34"/>
+      <c r="AN34"/>
+    </row>
+    <row r="35" spans="1:40">
       <c r="A35" t="s">
         <v>44</v>
       </c>
       <c r="B35">
+        <v>8671000.0</v>
+      </c>
+      <c r="C35">
+        <v>10218000.0</v>
+      </c>
+      <c r="D35">
         <v>150374000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>143667999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>140836000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>137010000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>136637000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>135160999.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>139498000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>139680999.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>141406000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>142100000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>139704999.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>139692999.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>139912000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>137708000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>136360000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>134836000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>134047000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>133264000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>130547000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>113434000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>113975000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>113747000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>119065999.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>119553000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>111857000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>109103000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>108940000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>109136000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>108398000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>105959000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>106317000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>106098000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>55900000.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-    </row>
-    <row r="36" spans="1:38">
+      <c r="AM35"/>
+      <c r="AN35"/>
+    </row>
+    <row r="36" spans="1:40">
       <c r="A36" t="s">
         <v>45</v>
       </c>
       <c r="B36">
+        <v>28654000.0</v>
+      </c>
+      <c r="C36">
+        <v>30757000.0</v>
+      </c>
+      <c r="D36">
         <v>30979000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>26555000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>25023000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>22945000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>22277000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>19948000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>18904000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>34661000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>36955000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>21248000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>22082000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>23359000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>24401000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>23335000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>23381000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>24111000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>25158000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>19775000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>19475000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>19720000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>20020000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>17155000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>16814000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>16941000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>18317000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>18991000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>18298000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>18076000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>19390000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>17157000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>17763000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>14544000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>14638000.0</v>
       </c>
-      <c r="AI36"/>
-[...1 lines deleted...]
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+      <c r="AM36">
         <v>-68984000.0</v>
       </c>
-      <c r="AL36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:38">
+      <c r="AN36"/>
+    </row>
+    <row r="37" spans="1:40">
       <c r="A37" t="s">
         <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
-      <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-    </row>
-    <row r="38" spans="1:38">
+      <c r="AM37"/>
+      <c r="AN37"/>
+    </row>
+    <row r="38" spans="1:40">
       <c r="A38" t="s">
         <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>22082000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>24401000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>23335000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>23381000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>24111000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>25158000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>19775000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>19475000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>19720000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>20020000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>18317000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>16814000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>16941000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>18317000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>18991000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>18298000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>18076000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>19390000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>17157000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>17763000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>14544000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>27142000.0</v>
       </c>
-      <c r="AI38"/>
-      <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38">
         <v>19530000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:38">
+    <row r="39" spans="1:40">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
+        <v>27047000.0</v>
+      </c>
+      <c r="C39">
+        <v>33304000.0</v>
+      </c>
+      <c r="D39">
         <v>25151000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>22577000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>22939000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>26005000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>24869000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>22371000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>24437000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>9760000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>9602000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>23675000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>23920000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>24135000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>23355000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>22603000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>24304000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>30552000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>25392000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>21109000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>21768000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>23577000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>26110000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>22125000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>22628000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>25020000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>25485000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>22562000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>24966000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>26374000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>21360000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>16858000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>15644000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>18064000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>15805000.0</v>
       </c>
-      <c r="AI39"/>
-      <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39"/>
+      <c r="AN39">
         <v>11388000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:38">
+    <row r="40" spans="1:40">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
+        <v>55523000.0</v>
+      </c>
+      <c r="C40">
+        <v>51284000.0</v>
+      </c>
+      <c r="D40">
         <v>70101000.0</v>
       </c>
-      <c r="C40">
-[...2 lines deleted...]
-      <c r="D40">
+      <c r="E40">
+        <v>66904000.0</v>
+      </c>
+      <c r="F40">
         <v>61485000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>43171000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>52594000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>49539000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>35314000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>38289000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>39616000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>39650000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>41390000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>36529000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>45354000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>40536000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>38049000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>39916000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>51660000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>36267000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>30859000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>26616000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>38896999.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>33631000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>31135000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>22513000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>35047000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>32224000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>29363000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>27410000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>34479000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>33938000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>33418000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>29080000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>34537000.0</v>
       </c>
-      <c r="AI40"/>
-      <c r="AJ40"/>
       <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40"/>
+      <c r="AN40">
         <v>88873000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:38">
+    <row r="41" spans="1:40">
       <c r="A41" t="s">
         <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>15837000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>16034000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>15045000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>14046000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>13283000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>13302000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>12847000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>11422000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>11840000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>12810000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>12506000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>8832000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>9331000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>10783000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>9017000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>9827000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>10980000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>11153000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>7865000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>9214000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>9970000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>9568000.0</v>
       </c>
-      <c r="AI41"/>
-      <c r="AJ41"/>
       <c r="AK41"/>
-      <c r="AL41">
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41">
         <v>3023000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:38">
+    <row r="42" spans="1:40">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
+        <v>1382575000.0</v>
+      </c>
+      <c r="C42">
+        <v>1373856000.0</v>
+      </c>
+      <c r="D42">
         <v>1359652000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1346653000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1336527000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1326158000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1310922000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1298596000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1284781000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1268517000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1252200000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1236895000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1218604000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1203375000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1183921000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1165522000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1146231000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1125699000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1098084000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1077993000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1060419000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1046623000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1038006000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1023662000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1007022000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>998271000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>988141000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>982239000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>973473000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>968754000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>956145000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>948686000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>943722000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>37566000.0</v>
       </c>
-      <c r="AH42">
-[...3 lines deleted...]
-      <c r="AJ42"/>
+      <c r="AJ42">
+        <v>35278000.0</v>
+      </c>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42"/>
+      <c r="AN42">
         <v>330000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:38">
+    <row r="43" spans="1:40">
       <c r="A43" t="s">
         <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
-    </row>
-    <row r="44" spans="1:38">
+      <c r="AM43"/>
+      <c r="AN43"/>
+    </row>
+    <row r="44" spans="1:40">
       <c r="A44" t="s">
         <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AF44">
+      <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AG44">
+      <c r="AI44">
         <v>693158000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AJ44">
         <v>693158000.0</v>
       </c>
-      <c r="AI44"/>
-      <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44">
         <v>594187000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:38">
+    <row r="45" spans="1:40">
       <c r="A45" t="s">
         <v>54</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>97507000.0</v>
+      </c>
       <c r="C45">
+        <v>96749000.0</v>
+      </c>
+      <c r="D45">
+        <v>96545000.0</v>
+      </c>
+      <c r="E45">
         <v>94726000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>92506000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>86099000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>84101000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>80902000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>78576000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>76617000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>73868000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>38463000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>37802000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>36566000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>36630000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>34705000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>35504000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>18572000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>18408000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>19268000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>24265000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>24206000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>12816000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>12891000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>12677000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>12581000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>12595000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>12664000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>13830000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>14304000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>14952000.0</v>
       </c>
-      <c r="AI45"/>
-      <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
-    </row>
-    <row r="46" spans="1:38">
+      <c r="AM45"/>
+      <c r="AN45"/>
+    </row>
+    <row r="46" spans="1:40">
       <c r="A46" t="s">
         <v>55</v>
       </c>
       <c r="B46">
+        <v>35758000.0</v>
+      </c>
+      <c r="C46">
+        <v>37673000.0</v>
+      </c>
+      <c r="D46">
         <v>39960000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>41156000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>41967000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>38170000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>38783000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>38045000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>38137000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>38949000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>38749000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>38463000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>37802000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>36566000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>36630000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>34705000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>34966000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>34247000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>33976000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>34736000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>35504000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>18572000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>18408000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>19268000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>24265000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>24206000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>12816000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>12891000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>12677000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>12581000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>12595000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>12664000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>13830000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>14304000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>14952000.0</v>
       </c>
-      <c r="AI46"/>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-    </row>
-    <row r="47" spans="1:38">
+      <c r="AM46"/>
+      <c r="AN46"/>
+    </row>
+    <row r="47" spans="1:40">
       <c r="A47" t="s">
         <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>23998000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>22160000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>21375000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>19834000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>34966000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>34247000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>33976000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>34736000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>35504000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>15837000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>18408000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>14259000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>24265000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>24206000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>12816000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>12891000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>12677000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>12581000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>12595000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>12664000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>13830000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>14304000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>14952000.0</v>
       </c>
-      <c r="AI47"/>
-      <c r="AJ47"/>
       <c r="AK47"/>
-      <c r="AL47">
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47">
         <v>15722000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:38">
+    <row r="48" spans="1:40">
       <c r="A48" t="s">
         <v>57</v>
       </c>
       <c r="B48">
+        <v>-1570667000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1561050000.0</v>
+      </c>
+      <c r="D48">
         <v>-1546880000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1538910000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1528522000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1505590000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1487538000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1469861000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1451100000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1431610000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1405603000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1386918000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1370505000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1354437000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1330034000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1310221000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1286510000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1257371000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1224483000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-1191229000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1162716000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-1140476000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-1122372000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-1102757000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-1080536000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-1062633000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-1037738000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-1007879000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-978778000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-947618000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-912082000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-882209000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-849664000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-807681000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-757773000.0</v>
       </c>
-      <c r="AI48"/>
-      <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48"/>
+      <c r="AN48">
         <v>-581211000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:38">
+    <row r="49" spans="1:40">
       <c r="A49" t="s">
         <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1370505000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1354437000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1330034000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1310221000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1286510000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1257371000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1224483000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-1191229000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-1162716000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-1140476000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-1122372000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-1102757000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-1080536000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-1062633000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-1037738000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-1007879000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-978778000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-947618000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-912082000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-882209000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-849664000.0</v>
       </c>
-      <c r="AG49"/>
-      <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
-    </row>
-    <row r="50" spans="1:38">
+      <c r="AM49"/>
+      <c r="AN49"/>
+    </row>
+    <row r="50" spans="1:40">
       <c r="A50" t="s">
         <v>59</v>
       </c>
-      <c r="B50"/>
-      <c r="C50"/>
+      <c r="B50">
+        <v>137240000.0</v>
+      </c>
+      <c r="C50">
+        <v>137105000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>97103000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>96128000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>46332000.0</v>
       </c>
-      <c r="AI50"/>
-      <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
-    </row>
-    <row r="51" spans="1:38">
+      <c r="AM50"/>
+      <c r="AN50"/>
+    </row>
+    <row r="51" spans="1:40">
       <c r="A51" t="s">
         <v>60</v>
       </c>
       <c r="B51">
+        <v>146760000.0</v>
+      </c>
+      <c r="C51">
+        <v>148364000.0</v>
+      </c>
+      <c r="D51">
         <v>139642000.0</v>
       </c>
-      <c r="C51">
-[...2 lines deleted...]
-      <c r="D51">
+      <c r="E51">
+        <v>142452000.0</v>
+      </c>
+      <c r="F51">
         <v>140845000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>135247000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>135529000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>133640000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>129918000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>129827000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>129476000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>128823000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>129217000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>128787000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>128783000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>126725000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>126539000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>125655000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>124184000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>123534000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>122983000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>104950000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>104973000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>105410000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>114310000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>113832000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>112500000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>110690000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>110606000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>108682000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>110905000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>110759000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>109537000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>96128000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>46332000.0</v>
       </c>
-      <c r="AI51"/>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-    </row>
-    <row r="52" spans="1:38">
+      <c r="AM51"/>
+      <c r="AN51"/>
+    </row>
+    <row r="52" spans="1:40">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
+        <v>144219000.0</v>
+      </c>
+      <c r="C52">
+        <v>144771000.0</v>
+      </c>
+      <c r="D52">
         <v>7472000.0</v>
       </c>
-      <c r="C52">
-[...2 lines deleted...]
-      <c r="D52">
+      <c r="E52">
+        <v>11646000.0</v>
+      </c>
+      <c r="F52">
         <v>11019000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9303000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>10166000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>9941000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5597000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>5385000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4807000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4407000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5349000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4912000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4905000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4062000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4225000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4102000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3439000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3117000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3858000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3356000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>3808000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>4168999.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>4075999.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>3610000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>11426000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>10604000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>11493000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>10526000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>13660000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>12665000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>12434000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>11953000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>14891000.0</v>
       </c>
-      <c r="AI52"/>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-    </row>
-    <row r="53" spans="1:38">
+      <c r="AM52"/>
+      <c r="AN52"/>
+    </row>
+    <row r="53" spans="1:40">
       <c r="A53" t="s">
         <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>0.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>17967000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>4899000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>12571000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>17967000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>22426000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>35927000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>63238000.0</v>
       </c>
-      <c r="AD53"/>
-      <c r="AE53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53">
         <v>137968000.0</v>
       </c>
-      <c r="AL53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:38">
+      <c r="AN53"/>
+    </row>
+    <row r="54" spans="1:40">
       <c r="A54" t="s">
         <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AF54">
+      <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
-      <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-    </row>
-    <row r="55" spans="1:38">
+      <c r="AM54"/>
+      <c r="AN54"/>
+    </row>
+    <row r="55" spans="1:40">
       <c r="A55" t="s">
         <v>64</v>
       </c>
       <c r="B55">
+        <v>174966000.0</v>
+      </c>
+      <c r="C55">
+        <v>196573000.0</v>
+      </c>
+      <c r="D55">
         <v>235533000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>201605000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>195715000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>189680000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>214340000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>190211000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>197757000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>204404000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>225660000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>208219000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>212100000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>219190000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>242116000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>217331000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>224006000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>231872000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>244589000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>211133000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>206796000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>192376000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>216438000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>193142000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>195135000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>197218000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>216738000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>217864000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>234529000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>260978000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>292632000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>296530000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>325769000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>159750000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>155355000.0</v>
       </c>
-      <c r="AI55"/>
-      <c r="AJ55"/>
       <c r="AK55"/>
-      <c r="AL55">
+      <c r="AL55"/>
+      <c r="AM55"/>
+      <c r="AN55">
         <v>137922000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:38">
+    <row r="56" spans="1:40">
       <c r="A56" t="s">
         <v>65</v>
       </c>
       <c r="B56">
+        <v>99681000.0</v>
+      </c>
+      <c r="C56">
+        <v>117136000.0</v>
+      </c>
+      <c r="D56">
         <v>153558000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>122716000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>117405000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>117103000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>141677000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>120473000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>128829000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>118766000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>137738000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>136270000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>139958000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>147013000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>168813000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>146999000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>153346000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>161181000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>173102000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>144249000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>139290000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>141404000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>165176000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>143726000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>140915000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>142778000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>172262000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>172550000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>189968000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>216582000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>246754000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>252662000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>281712000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>118418000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>113261000.0</v>
       </c>
-      <c r="AI56"/>
-[...1 lines deleted...]
-      <c r="AK56">
+      <c r="AK56"/>
+      <c r="AL56"/>
+      <c r="AM56">
         <v>68984000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>102670000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:38">
+    <row r="57" spans="1:40">
       <c r="A57" t="s">
         <v>66</v>
       </c>
       <c r="B57">
+        <v>353603000.0</v>
+      </c>
+      <c r="C57">
+        <v>372650000.0</v>
+      </c>
+      <c r="D57">
         <v>271223000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>249869000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>246365000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>231372000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>254949000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>226220000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>224620000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>228204000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>237800000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>216890000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>224236000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>230666000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>248604000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>225748000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>228592000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>228990000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>236520000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>190426000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>177787000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>171891000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>185922000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>157911000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>148937000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>141653000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>154061000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>133942000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>130495000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>130297000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>139707000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>123712000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>124954000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>125714000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>128261000.0</v>
       </c>
-      <c r="AI57"/>
-      <c r="AJ57"/>
       <c r="AK57"/>
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57"/>
+      <c r="AN57">
         <v>96908000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:38">
+    <row r="58" spans="1:40">
       <c r="A58" t="s">
         <v>67</v>
       </c>
       <c r="B58">
+        <v>362274000.0</v>
+      </c>
+      <c r="C58">
+        <v>382868000.0</v>
+      </c>
+      <c r="D58">
         <v>421597000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>393537000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>387201000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>368382000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>391586000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>361381000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>364118000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>367885000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>379206000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>358990000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>363941000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>370359000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>388516000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>363456000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>364952000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>363826000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>370567000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>323690000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>308334000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>285325000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>299897000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>271658000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>268003000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>261206000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>265918000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>243045000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>239435000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>239433000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>248105000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>229671000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>231271000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>231812000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>877319000.0</v>
       </c>
-      <c r="AI58"/>
-      <c r="AJ58"/>
       <c r="AK58"/>
-      <c r="AL58">
+      <c r="AL58"/>
+      <c r="AM58"/>
+      <c r="AN58">
         <v>99931000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:38">
+    <row r="59" spans="1:40">
       <c r="A59" t="s">
         <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
-      <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-    </row>
-    <row r="60" spans="1:38">
+      <c r="AM59"/>
+      <c r="AN59"/>
+    </row>
+    <row r="60" spans="1:40">
       <c r="A60" t="s">
         <v>69</v>
       </c>
       <c r="B60">
+        <v>-187308000.0</v>
+      </c>
+      <c r="C60">
+        <v>-186295000.0</v>
+      </c>
+      <c r="D60">
         <v>-186064000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-191932000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-191486000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-178702000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-177246000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-171170000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-166361000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-163481000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-153546000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-150771000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-151841000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-151169000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-146400000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-146125000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-140946000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-131954000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-125978000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-112557000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-101538000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-92949000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-83459000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>-78516000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>-72868000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-63988000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>-49180000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>-25181000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-4906000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>21545000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>44527000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>66859000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>94498000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-72062000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-721964000.0</v>
       </c>
-      <c r="AI60"/>
-[...1 lines deleted...]
-      <c r="AK60">
+      <c r="AK60"/>
+      <c r="AL60"/>
+      <c r="AM60">
         <v>37991000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>37991000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:38">
+    <row r="61" spans="1:40">
       <c r="A61" t="s">
         <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AG61"/>
-      <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-    </row>
-    <row r="62" spans="1:38">
+      <c r="AM61"/>
+      <c r="AN61"/>
+    </row>
+    <row r="62" spans="1:40">
       <c r="A62" t="s">
         <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8128,897 +8426,903 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
         <v>79735000.0</v>
       </c>
       <c r="C2">
         <v>80993000.0</v>
       </c>
       <c r="D2">
         <v>75470000.0</v>
       </c>
       <c r="E2">
         <v>73078000.0</v>
       </c>
       <c r="F2">
         <v>67146000.0</v>
       </c>
       <c r="G2">
         <v>56748000.0</v>
       </c>
       <c r="H2">
         <v>55930000.0</v>
       </c>
       <c r="I2">
         <v>49554000.0</v>
       </c>
       <c r="J2">
         <v>44919000.0</v>
       </c>
       <c r="K2">
         <v>33195000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>28745000.0</v>
       </c>
       <c r="C3">
         <v>9236000.0</v>
       </c>
       <c r="D3">
         <v>6622000.0</v>
       </c>
       <c r="E3">
         <v>5290000.0</v>
       </c>
       <c r="F3">
         <v>5363000.0</v>
       </c>
       <c r="G3">
         <v>4765000.0</v>
       </c>
       <c r="H3">
         <v>6917000.0</v>
       </c>
       <c r="I3">
         <v>8787000.0</v>
       </c>
       <c r="J3">
         <v>8131000.0</v>
       </c>
       <c r="K3">
         <v>5199000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
-        <v>-67842000.0</v>
+        <v>-57583000.0</v>
       </c>
       <c r="C5">
-        <v>-59282000.0</v>
+        <v>-60925000.0</v>
       </c>
       <c r="D5">
         <v>-54131000.0</v>
       </c>
       <c r="E5">
         <v>-88253000.0</v>
       </c>
       <c r="F5">
         <v>-88470000.0</v>
       </c>
       <c r="G5">
         <v>-73085000.0</v>
       </c>
       <c r="H5">
         <v>-115267000.0</v>
       </c>
       <c r="I5">
         <v>-144087000.0</v>
       </c>
       <c r="J5">
         <v>-175781000.0</v>
       </c>
       <c r="K5">
         <v>-182860000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
-        <v>-39097000.0</v>
+        <v>-28838000.0</v>
       </c>
       <c r="C6">
-        <v>-50046000.0</v>
+        <v>-51689000.0</v>
       </c>
       <c r="D6">
         <v>-47509000.0</v>
       </c>
       <c r="E6">
         <v>-82963000.0</v>
       </c>
       <c r="F6">
         <v>-83107000.0</v>
       </c>
       <c r="G6">
         <v>-68320000.0</v>
       </c>
       <c r="H6">
         <v>-108350000.0</v>
       </c>
       <c r="I6">
         <v>-135300000.0</v>
       </c>
       <c r="J6">
         <v>-167650000.0</v>
       </c>
       <c r="K6">
         <v>-177661000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
         <v>239122000.0</v>
       </c>
       <c r="C9">
         <v>236051000.0</v>
       </c>
       <c r="D9">
         <v>243519000.0</v>
       </c>
       <c r="E9">
         <v>235567000.0</v>
       </c>
       <c r="F9">
         <v>190815000.0</v>
       </c>
       <c r="G9">
         <v>153432000.0</v>
       </c>
       <c r="H9">
         <v>117465000.0</v>
       </c>
       <c r="I9">
         <v>92910000.0</v>
       </c>
       <c r="J9">
         <v>63605000.0</v>
       </c>
       <c r="K9">
         <v>41345000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
         <v>-57583000.0</v>
       </c>
       <c r="C10">
         <v>-80725000.0</v>
       </c>
       <c r="D10">
         <v>-74312000.0</v>
       </c>
       <c r="E10">
         <v>-104372000.0</v>
       </c>
       <c r="F10">
         <v>-102572000.0</v>
       </c>
       <c r="G10">
         <v>-84225000.0</v>
       </c>
       <c r="H10">
         <v>-124902000.0</v>
       </c>
       <c r="I10">
         <v>-153061000.0</v>
       </c>
       <c r="J10">
         <v>-176177000.0</v>
       </c>
       <c r="K10">
         <v>-182347000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
         <v>1759000.0</v>
       </c>
       <c r="C11">
         <v>1210000.0</v>
       </c>
       <c r="D11">
         <v>1257000.0</v>
       </c>
       <c r="E11">
         <v>1179000.0</v>
       </c>
       <c r="F11">
         <v>-461000.0</v>
       </c>
       <c r="G11">
         <v>409000.0</v>
       </c>
       <c r="H11">
         <v>754000.0</v>
       </c>
       <c r="I11">
         <v>1248000.0</v>
       </c>
       <c r="J11">
         <v>385000.0</v>
       </c>
       <c r="K11">
         <v>773000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>19800000.0</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>15499000.0</v>
       </c>
       <c r="F12">
         <v>14102000.0</v>
       </c>
       <c r="G12">
         <v>15300000.0</v>
       </c>
       <c r="H12">
         <v>15200000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>12600000.0</v>
       </c>
       <c r="I13">
         <v>11100000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
         <v>-59342000.0</v>
       </c>
       <c r="C15">
         <v>-81935000.0</v>
       </c>
       <c r="D15">
         <v>-75569000.0</v>
       </c>
       <c r="E15">
         <v>-105551000.0</v>
       </c>
       <c r="F15">
         <v>-102111000.0</v>
       </c>
       <c r="G15">
         <v>-84634000.0</v>
       </c>
       <c r="H15">
         <v>-125656000.0</v>
       </c>
       <c r="I15">
         <v>-154309000.0</v>
       </c>
       <c r="J15">
         <v>-176562000.0</v>
       </c>
       <c r="K15">
         <v>-183120000.0</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-105551000.0</v>
       </c>
       <c r="F16">
         <v>-102111000.0</v>
       </c>
       <c r="G16">
         <v>-84634000.0</v>
       </c>
       <c r="H16">
         <v>-125656000.0</v>
       </c>
       <c r="I16">
         <v>-154309000.0</v>
       </c>
       <c r="J16">
         <v>-176562000.0</v>
       </c>
       <c r="K16">
         <v>-183120000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>116</v>
+      </c>
+      <c r="B17">
+        <v>-59342000.0</v>
+      </c>
       <c r="C17">
         <v>-81935000.0</v>
       </c>
       <c r="D17">
         <v>-75569000.0</v>
       </c>
       <c r="E17">
         <v>-105551000.0</v>
       </c>
       <c r="F17">
         <v>-102111000.0</v>
       </c>
       <c r="G17">
         <v>-84634000.0</v>
       </c>
       <c r="H17">
         <v>-125656000.0</v>
       </c>
       <c r="I17">
         <v>-154309000.0</v>
       </c>
       <c r="J17">
         <v>-176562000.0</v>
       </c>
       <c r="K17">
         <v>-183120000.0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-15499000.0</v>
       </c>
       <c r="F19">
         <v>-14102000.0</v>
       </c>
       <c r="G19">
         <v>-11140000.0</v>
       </c>
       <c r="H19">
         <v>-9635000.0</v>
       </c>
       <c r="I19">
         <v>-8974000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
         <v>-39097000.0</v>
       </c>
       <c r="C21">
         <v>-59282000.0</v>
       </c>
       <c r="D21">
         <v>-54881000.0</v>
       </c>
       <c r="E21">
         <v>-88873000.0</v>
       </c>
       <c r="F21">
         <v>-88470000.0</v>
       </c>
       <c r="G21">
         <v>-73085000.0</v>
       </c>
       <c r="H21">
         <v>-115267000.0</v>
       </c>
       <c r="I21">
         <v>-144087000.0</v>
       </c>
       <c r="J21">
         <v>-175781000.0</v>
       </c>
       <c r="K21">
         <v>-182860000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
         <v>357954000.0</v>
       </c>
       <c r="C23">
         <v>376326000.0</v>
       </c>
       <c r="D23">
         <v>373870000.0</v>
       </c>
       <c r="E23">
         <v>397518000.0</v>
       </c>
       <c r="F23">
         <v>346431000.0</v>
       </c>
       <c r="G23">
         <v>283265000.0</v>
       </c>
       <c r="H23">
         <v>288662000.0</v>
       </c>
       <c r="I23">
         <v>286551000.0</v>
       </c>
       <c r="J23">
         <v>284305000.0</v>
       </c>
       <c r="K23">
         <v>257400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>124</v>
+      </c>
+      <c r="B25">
+        <v>9835000.0</v>
+      </c>
       <c r="C25">
         <v>9236000.0</v>
       </c>
       <c r="D25">
         <v>6622000.0</v>
       </c>
       <c r="E25">
         <v>5290000.0</v>
       </c>
       <c r="F25">
         <v>5363000.0</v>
       </c>
       <c r="G25">
         <v>4765000.0</v>
       </c>
       <c r="H25">
         <v>6917000.0</v>
       </c>
       <c r="I25">
         <v>8787000.0</v>
       </c>
       <c r="J25">
         <v>8131000.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26">
         <v>77190000.0</v>
       </c>
       <c r="C26">
         <v>87899000.0</v>
       </c>
       <c r="D26">
         <v>85049000.0</v>
       </c>
       <c r="E26">
         <v>95093000.0</v>
       </c>
       <c r="F26">
         <v>81027000.0</v>
       </c>
       <c r="G26">
         <v>66474000.0</v>
       </c>
       <c r="H26">
         <v>69224000.0</v>
       </c>
       <c r="I26">
         <v>75740000.0</v>
       </c>
       <c r="J26">
         <v>78261000.0</v>
       </c>
       <c r="K26">
         <v>76164000.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27">
         <v>141812000.0</v>
       </c>
       <c r="C27">
         <v>151505000.0</v>
       </c>
       <c r="D27">
         <v>163902000.0</v>
       </c>
       <c r="E27">
         <v>173300000.0</v>
       </c>
       <c r="F27">
         <v>143722000.0</v>
       </c>
       <c r="G27">
         <v>117335000.0</v>
       </c>
       <c r="H27">
         <v>127567000.0</v>
       </c>
       <c r="I27">
         <v>131081000.0</v>
       </c>
       <c r="J27">
         <v>131802000.0</v>
       </c>
       <c r="K27">
         <v>118935000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
         <v>59217000.0</v>
       </c>
       <c r="C28">
-        <v>55929000.0</v>
+        <v>55329000.0</v>
       </c>
       <c r="D28">
         <v>49449000.0</v>
       </c>
       <c r="E28">
         <v>56047000.0</v>
       </c>
       <c r="F28">
         <v>54536000.0</v>
       </c>
       <c r="G28">
         <v>42708000.0</v>
       </c>
       <c r="H28">
         <v>35941000.0</v>
       </c>
       <c r="I28">
         <v>30176000.0</v>
       </c>
       <c r="J28">
         <v>29323000.0</v>
       </c>
       <c r="K28">
         <v>29106000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>128</v>
+      </c>
+      <c r="B29">
+        <v>1759000.0</v>
+      </c>
       <c r="C29">
         <v>1210000.0</v>
       </c>
       <c r="D29">
         <v>1257000.0</v>
       </c>
       <c r="E29">
         <v>1179000.0</v>
       </c>
       <c r="F29">
         <v>-461000.0</v>
       </c>
       <c r="G29">
         <v>409000.0</v>
       </c>
       <c r="H29">
         <v>754000.0</v>
       </c>
       <c r="I29">
         <v>1248000.0</v>
       </c>
       <c r="J29">
         <v>385000.0</v>
       </c>
       <c r="K29">
         <v>773000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
         <v>278219000.0</v>
       </c>
       <c r="C30">
         <v>295333000.0</v>
       </c>
       <c r="D30">
         <v>298400000.0</v>
       </c>
       <c r="E30">
         <v>324440000.0</v>
       </c>
       <c r="F30">
         <v>279285000.0</v>
       </c>
       <c r="G30">
         <v>226517000.0</v>
       </c>
       <c r="H30">
         <v>232732000.0</v>
       </c>
       <c r="I30">
         <v>236997000.0</v>
       </c>
       <c r="J30">
         <v>239386000.0</v>
       </c>
       <c r="K30">
         <v>224205000.0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
         <v>-18486000.0</v>
       </c>
       <c r="C31">
         <v>-21443000.0</v>
       </c>
       <c r="D31">
         <v>-19431000.0</v>
       </c>
       <c r="E31">
         <v>-15499000.0</v>
       </c>
       <c r="F31">
         <v>-14102000.0</v>
       </c>
       <c r="G31">
         <v>-11140000.0</v>
       </c>
       <c r="H31">
         <v>-9635000.0</v>
       </c>
       <c r="I31">
         <v>-8974000.0</v>
       </c>
       <c r="J31">
         <v>-396000.0</v>
       </c>
       <c r="K31">
         <v>513000.0</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
         <v>318857000.0</v>
       </c>
       <c r="C32">
         <v>317044000.0</v>
       </c>
       <c r="D32">
         <v>318989000.0</v>
       </c>
       <c r="E32">
         <v>308645000.0</v>
       </c>
       <c r="F32">
         <v>257961000.0</v>
       </c>
       <c r="G32">
         <v>210180000.0</v>
       </c>
       <c r="H32">
         <v>173395000.0</v>
       </c>
       <c r="I32">
         <v>142464000.0</v>
       </c>
@@ -9028,3338 +9332,3494 @@
       <c r="K32">
         <v>74540000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AQ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
-    </row>
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>17560000.0</v>
+      </c>
+      <c r="C2">
+        <v>20860000.0</v>
+      </c>
+      <c r="D2">
         <v>18488000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20504000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20075000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20668000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20194000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19961000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20124000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25015000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19035000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>18776000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19090000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18569000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>18190000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>18914000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18313000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17661000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>18526000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>17144000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16318000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15158000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>14512000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14478000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>13649000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>14109000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>14452000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14463000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14211000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>12804000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>12543000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>12927000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>12518000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>11566000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12134000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12394000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>10653000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>9738000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>9430000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>8812000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>8146000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7111000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
-        <v>7536000.0</v>
+        <v>2331000.0</v>
       </c>
       <c r="C3">
+        <v>2625000.0</v>
+      </c>
+      <c r="D3">
+        <v>2603000.0</v>
+      </c>
+      <c r="E3">
         <v>7494000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2305000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2291000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2119000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2254000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2507000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2356000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1884000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1636000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1611000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1491000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1201000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1269000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1213000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1607000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1574000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1533000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1228000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1028000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1275000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1126000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1071000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1293000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1610000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1691000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1852000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1764000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2035000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2190000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2277000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2285000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2265000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2013000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1991000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1862000.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
-        <v>-18106000.0</v>
+        <v>-2389000.0</v>
       </c>
       <c r="C5">
+        <v>-10965000.0</v>
+      </c>
+      <c r="D5">
+        <v>-1445000.0</v>
+      </c>
+      <c r="E5">
         <v>-10179000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>-12261000.0</v>
+        <v>-17598000.0</v>
       </c>
       <c r="G5">
-        <v>-11084000.0</v>
+        <v>-17861000.0</v>
       </c>
       <c r="H5">
-        <v>-14487000.0</v>
+        <v>-17049000.0</v>
       </c>
       <c r="I5">
-        <v>-21450000.0</v>
+        <v>-18556000.0</v>
       </c>
       <c r="J5">
-        <v>-13347000.0</v>
+        <v>-19239000.0</v>
       </c>
       <c r="K5">
-        <v>-11222000.0</v>
+        <v>-25881000.0</v>
       </c>
       <c r="L5">
-        <v>-10603000.0</v>
+        <v>-18229000.0</v>
       </c>
       <c r="M5">
-        <v>-19709000.0</v>
+        <v>-10452000.0</v>
       </c>
       <c r="N5">
+        <v>-10227000.0</v>
+      </c>
+      <c r="O5">
+        <v>-24042000.0</v>
+      </c>
+      <c r="P5">
         <v>-16085000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-18512000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-25134000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-28635000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-29940000.0</v>
       </c>
-      <c r="S5">
-[...4 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-28451000.0</v>
+      </c>
+      <c r="V5">
+        <v>-22101000.0</v>
+      </c>
+      <c r="W5">
         <v>-14954000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-16868000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-18875000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15376000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-21966000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-27174000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-26649000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-28373000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-33071000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-27748000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-29975000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-43379000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-42985000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-40471000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-43711000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-43642000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-47957000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-182877000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
-        <v>-10570000.0</v>
+        <v>-58000.0</v>
       </c>
       <c r="C6">
+        <v>-8340000.0</v>
+      </c>
+      <c r="D6">
+        <v>1158000.0</v>
+      </c>
+      <c r="E6">
         <v>-2685000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>-10142000.0</v>
+        <v>-15293000.0</v>
       </c>
       <c r="G6">
-        <v>-8830000.0</v>
+        <v>-15570000.0</v>
       </c>
       <c r="H6">
-        <v>-11980000.0</v>
+        <v>-14930000.0</v>
       </c>
       <c r="I6">
-        <v>-19094000.0</v>
+        <v>-16302000.0</v>
       </c>
       <c r="J6">
-        <v>-11463000.0</v>
+        <v>-16732000.0</v>
       </c>
       <c r="K6">
-        <v>-9586000.0</v>
+        <v>-23525000.0</v>
       </c>
       <c r="L6">
-        <v>-8992000.0</v>
+        <v>-16345000.0</v>
       </c>
       <c r="M6">
-        <v>-18218000.0</v>
+        <v>-8816000.0</v>
       </c>
       <c r="N6">
+        <v>-8616000.0</v>
+      </c>
+      <c r="O6">
+        <v>-22551000.0</v>
+      </c>
+      <c r="P6">
         <v>-14884000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-17243000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-23921000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-27028000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-28366000.0</v>
       </c>
-      <c r="S6">
-[...4 lines deleted...]
-      </c>
       <c r="U6">
+        <v>-26918000.0</v>
+      </c>
+      <c r="V6">
+        <v>-20873000.0</v>
+      </c>
+      <c r="W6">
         <v>-13926000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-15593000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-17749000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-14305000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-20673000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-25564000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-24958000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-26521000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-31307000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-25713000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-27785000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-41102000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-40700000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-38206000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-41698000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-41651000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-46095000.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>59223000.0</v>
+      </c>
+      <c r="C9">
+        <v>58543000.0</v>
+      </c>
+      <c r="D9">
         <v>61137000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>58899000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>59643000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>59443000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>58576000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>59803000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>58283000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>55088000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>61149000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>60899000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>60582000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>60889000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>61434000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>60112000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>57218000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>56803000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>51467000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>47937000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>46507000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>44904000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>42331000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>39167000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>37482000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>34452000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>31719000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>30303000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>27449000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>27994000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>26865000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>23917000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>21749000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>20379000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>17939000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>15908000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>15250000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>14508000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>41345000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-9489000.0</v>
+      </c>
+      <c r="C10">
+        <v>-13812000.0</v>
+      </c>
+      <c r="D10">
         <v>-6845000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-10179000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-22698000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-17861000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-17049000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-18556000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-19239000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-25881000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-18229000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-16152000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-15727000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-24204000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-19201000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-23544000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-28927000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-32700000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-33804000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-28451000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-22101000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-18216000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-19652000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-22090000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-17793000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-24690000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-29634000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-29017000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-30855000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-35396000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-29534000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-32346000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-46277000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-44904000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-41118000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-43785000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-43399000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-47875000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-182347000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:41">
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>128000.0</v>
+      </c>
+      <c r="C11">
+        <v>358000.0</v>
+      </c>
+      <c r="D11">
         <v>1125000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>209000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>234000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>191000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>628000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>205000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>251000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>126000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>456000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>261000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>341000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>199000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>612000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>167000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>212000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>188000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-550000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>62000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>139000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-112000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-37000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>131000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>110000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>205000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>225000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>84000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>305000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>140000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>339000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>199000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>107000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>603000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>89000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>99000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>94000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>103000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>431000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>198000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>107000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>37000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-      <c r="C12"/>
+        <v>111</v>
+      </c>
+      <c r="B12">
+        <v>7400000.0</v>
+      </c>
+      <c r="C12">
+        <v>4900000.0</v>
+      </c>
       <c r="D12">
+        <v>5400000.0</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12">
         <v>5100000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>5700000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5500000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>162000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3116000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5032000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3286000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4065000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3864000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
         <v>3200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="AD12">
         <v>3200000.0</v>
       </c>
       <c r="AE12">
         <v>3100000.0</v>
       </c>
       <c r="AF12">
+        <v>3200000.0</v>
+      </c>
+      <c r="AG12">
         <v>3100000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
+        <v>3100000.0</v>
+      </c>
+      <c r="AI12">
         <v>1700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1072000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>43000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>43000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>42000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>3000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3100000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>3200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>3100000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+    </row>
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-9617000.0</v>
+      </c>
+      <c r="C15">
+        <v>-14170000.0</v>
+      </c>
+      <c r="D15">
         <v>-7970000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-10388000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-22932000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-18052000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-17677000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-18761000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-19490000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-26007000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-18685000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-16413000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-16068000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-24403000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-19813000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-23711000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-29139000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-32888000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-33254000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-28513000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-22240000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-18104000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-19615000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-22221000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-17903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-24895000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-29859000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-29101000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-31160000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-35536000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-29873000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-32545000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-46384000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-45507000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-41207000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-43884000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-43493000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-47978000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-183120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-16068000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-24403000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-19813000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-23711000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-29139000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-32888000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-33254000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-28513000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-22240000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-18104000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-19615000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-22221000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-17903000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-24895000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-29859000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-29101000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-31160000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-35536000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-29873000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-32545000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-46384000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-45507000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-132678000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-48369000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>52463000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-47978000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-183120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>116</v>
+      </c>
+      <c r="B17">
+        <v>-9617000.0</v>
+      </c>
       <c r="C17">
+        <v>-14170000.0</v>
+      </c>
+      <c r="D17">
+        <v>-7970000.0</v>
+      </c>
+      <c r="E17">
         <v>-10388000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-22932000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-18052000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-17677000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-18761000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-19490000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-26007000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-18685000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-16413000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-16068000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-24403000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-19813000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-23711000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-29139000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-32888000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-33254000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-28513000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-22240000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-18104000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-19615000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-22221000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-17903000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-24895000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-29859000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-29101000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-31160000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-35536000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-29873000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-32545000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-46384000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-45507000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-132678000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-48369000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>52463000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-47978000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-183120000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-5124000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4495000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3116000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5032000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-3286000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-4065000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-3864000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3471000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-3505000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-3262000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-2784000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-3215000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2417000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-2724000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>-2368000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-2482000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-2325000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-2371000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-2898000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-2389000.0</v>
+      </c>
+      <c r="C21">
+        <v>-10965000.0</v>
+      </c>
+      <c r="D21">
         <v>-10570000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-6930000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-7251000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-14346000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12261000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-11084000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-14487000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-21450000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-13347000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-11222000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-10603000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19709000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-16085000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-18512000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-25641000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-28635000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-29940000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-24980000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-18596000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-14954000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-16868000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-18875000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-15376000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-21966000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-27174000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-26649000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-28373000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-33071000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-27748000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-29975000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-43379000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-42985000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-40471000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-43711000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-43642000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-47957000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-182877000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>79172000.0</v>
+      </c>
+      <c r="C23">
+        <v>90368000.0</v>
+      </c>
+      <c r="D23">
         <v>90195000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>86333000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>86969000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>94457000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>91031000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>90848000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>92894000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>101553000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>93531000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>90897000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>90275000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>99167000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>95709000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>97538000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>101172000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>103099000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>99933000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>90061000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>81421000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>75016000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>73711000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>72520000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>66555000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>70527000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>73345000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>71415000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>70033000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>73869000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>67156000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>66819000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>77646000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>74930000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>70544000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>72013000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>69545000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>72203000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AN23">
         <v>0.0</v>
       </c>
       <c r="AO23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:41">
+      <c r="AP23">
+        <v>0.0</v>
+      </c>
+      <c r="AQ23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>124</v>
+      </c>
+      <c r="B25">
+        <v>2331000.0</v>
+      </c>
       <c r="C25">
+        <v>2625000.0</v>
+      </c>
+      <c r="D25">
+        <v>2603000.0</v>
+      </c>
+      <c r="E25">
         <v>2636000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2305000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2291000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2119000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2254000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2507000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>2356000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1884000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1636000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1611000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1491000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1201000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1269000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1213000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1607000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1574000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1533000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1228000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1028000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1275000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1126000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1071000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1293000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1610000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1691000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1852000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1764000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2035000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2190000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2277000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2285000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2265000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2013000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1991000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1862000.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26">
+        <v>17759000.0</v>
+      </c>
+      <c r="C26">
+        <v>18648000.0</v>
+      </c>
+      <c r="D26">
         <v>19215000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>19062000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>18952000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>19961000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>21947000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>21264000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>21969000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>22719000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>21118000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>19729000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>20767000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>23435000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>21985000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>24583000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>25334000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>23191000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>23516000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>21984000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>19341000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>16186000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>16600000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>16504000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>13915000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>17453000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>17501000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>17578000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>17046000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>17099000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>16954000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>18803000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>20919000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>19064000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>19580000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>18787000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>20191000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>19703000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>19586000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>20295000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>18686000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>17597000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27">
+        <v>28865000.0</v>
+      </c>
+      <c r="C27">
+        <v>37583000.0</v>
+      </c>
+      <c r="D27">
         <v>32731000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>34120000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>35300000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>39661000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>35465000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>37194000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>36627000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>42219000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>39438000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>40262000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>41040000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>43162000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>42001000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>41012000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>44700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>45587000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>39387000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>37503000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>33378000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>33454000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>31246000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>29609000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>24841000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>29096000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>32333000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>29784000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>29501000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>35949000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>29389000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>28034000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>34002000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>39656000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>31320000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>33552000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>31413000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>35517000.0</v>
       </c>
-      <c r="AL27"/>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>14988000.0</v>
+      </c>
+      <c r="C28">
+        <v>13277000.0</v>
+      </c>
+      <c r="D28">
         <v>19761000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12647000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12642000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14167000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>13251000.0</v>
       </c>
-      <c r="G28">
-[...2 lines deleted...]
-      <c r="H28">
+      <c r="I28">
+        <v>12287000.0</v>
+      </c>
+      <c r="J28">
         <v>14174000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15901000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>13940000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12130000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9378000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>14001000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13533000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13029000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12825000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16660000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18504000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>13430000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>12535000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10218000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11353000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>11929000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14150000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9869000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9059000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9590000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>9275000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8017000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8270000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7055000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10207000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4644000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>7510000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7280000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>7288000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7245000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>60746000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>57387000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>50240000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>55528000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>128</v>
+      </c>
+      <c r="B29">
+        <v>128000.0</v>
+      </c>
       <c r="C29">
+        <v>358000.0</v>
+      </c>
+      <c r="D29">
+        <v>1125000.0</v>
+      </c>
+      <c r="E29">
         <v>209000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>234000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>191000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>628000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>205000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>251000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>126000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>456000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>261000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>341000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>199000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>612000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>167000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>212000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>188000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-550000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>62000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>139000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-112000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-37000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>131000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>110000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>205000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>225000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>84000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>305000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>140000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>339000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>61612000.0</v>
+      </c>
+      <c r="C30">
+        <v>69508000.0</v>
+      </c>
+      <c r="D30">
         <v>71707000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>65829000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>66894000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>73789000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>70837000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>70887000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>72770000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>76538000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>74496000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>72121000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>71185000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>80598000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>77519000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>78624000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>82859000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>85438000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>81407000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>72917000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>65274000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>59858000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>59199000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>58042000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>52906000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>56418000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>58893000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>56952000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>55822000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>61065000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>54613000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>53892000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>65128000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>63364000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>58410000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>59619000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>58892000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>62465000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>257417000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:41">
+      <c r="AP30">
+        <v>0.0</v>
+      </c>
+      <c r="AQ30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-7100000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2847000.0</v>
+      </c>
+      <c r="D31">
         <v>3725000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-3249000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-15447000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-3515000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-4788000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-7472000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-4752000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-4431000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-4882000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-4930000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-5124000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4495000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-3116000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-5032000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-3286000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-4065000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-3864000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3471000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-3505000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-3262000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-2784000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-3215000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2417000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2724000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2460000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-2368000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-2482000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-2325000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1786000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2371000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-2898000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1919000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-647000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-74000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>243000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>82000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
-        <v>79625000.0</v>
+        <v>76783000.0</v>
       </c>
       <c r="C32">
         <v>79403000.0</v>
       </c>
       <c r="D32">
+        <v>79625000.0</v>
+      </c>
+      <c r="E32">
+        <v>79403000.0</v>
+      </c>
+      <c r="F32">
         <v>79718000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>80111000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>78770000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>79764000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>78407000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>80103000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>80184000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>79675000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>79672000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>79458000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>79624000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>79026000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>75531000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>74464000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>69993000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>65081000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>62825000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>60062000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>56843000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>53645000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>51131000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>48561000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>46171000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>44766000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>41660000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>40798000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>39408000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>36844000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>34267000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>31945000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>30073000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>28302000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>25903000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>24246000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>21642000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>18769000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>17893000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>16236000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
@@ -12398,905 +12858,913 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
         <v>45264000.0</v>
       </c>
       <c r="C2">
         <v>60939000.0</v>
       </c>
       <c r="D2">
         <v>66500000.0</v>
       </c>
       <c r="E2">
         <v>83561000.0</v>
       </c>
       <c r="F2">
         <v>90794000.0</v>
       </c>
       <c r="G2">
         <v>80843000.0</v>
       </c>
       <c r="H2">
         <v>176973000.0</v>
       </c>
       <c r="I2">
         <v>61972000.0</v>
       </c>
       <c r="J2">
         <v>68984000.0</v>
       </c>
       <c r="K2">
         <v>228620000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
         <v>9954000</v>
       </c>
       <c r="C3">
         <v>9445000</v>
       </c>
       <c r="D3">
         <v>11734000</v>
       </c>
       <c r="E3">
         <v>7996000</v>
       </c>
       <c r="F3">
         <v>6517000</v>
       </c>
       <c r="G3">
         <v>5706000</v>
       </c>
       <c r="H3">
         <v>6466000</v>
       </c>
       <c r="I3">
         <v>6373000</v>
       </c>
       <c r="J3">
         <v>7281000</v>
       </c>
       <c r="K3">
         <v>11644000</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-16462000.0</v>
       </c>
       <c r="F4">
         <v>-6699000.0</v>
       </c>
       <c r="G4">
         <v>9463000.0</v>
       </c>
       <c r="H4">
         <v>-96050000.0</v>
       </c>
       <c r="I4">
         <v>115001000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>16009000.0</v>
       </c>
       <c r="F5">
         <v>35399000.0</v>
       </c>
       <c r="G5">
         <v>20959000.0</v>
       </c>
       <c r="H5">
         <v>12725000.0</v>
       </c>
       <c r="I5">
         <v>10645000.0</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
         <v>-2313000.0</v>
       </c>
       <c r="C6">
         <v>-15675000.0</v>
       </c>
       <c r="D6">
         <v>-5561000.0</v>
       </c>
       <c r="E6">
         <v>-17061000.0</v>
       </c>
       <c r="F6">
         <v>-7233000.0</v>
       </c>
       <c r="G6">
         <v>9951000.0</v>
       </c>
       <c r="H6">
         <v>-96130000.0</v>
       </c>
       <c r="I6">
         <v>115001000.0</v>
       </c>
       <c r="J6">
         <v>-7012000.0</v>
       </c>
       <c r="K6">
         <v>68984000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
         <v>-23515000.0</v>
       </c>
       <c r="C7">
         <v>-25851000.0</v>
       </c>
       <c r="D7">
         <v>-19641000.0</v>
       </c>
       <c r="E7">
         <v>-22926000.0</v>
       </c>
       <c r="F7">
         <v>12309000.0</v>
       </c>
       <c r="G7">
         <v>7563000.0</v>
       </c>
       <c r="H7">
         <v>937000.0</v>
       </c>
       <c r="I7">
         <v>-14538000.0</v>
       </c>
       <c r="J7">
         <v>1216000.0</v>
       </c>
       <c r="K7">
         <v>16652000.0</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-14809000.0</v>
       </c>
       <c r="F8">
         <v>-15877000.0</v>
       </c>
       <c r="G8">
         <v>-305000.0</v>
       </c>
       <c r="H8">
         <v>454000.0</v>
       </c>
       <c r="I8">
         <v>-12937000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
         <v>-13912000.0</v>
       </c>
       <c r="C9">
         <v>-4347000.0</v>
       </c>
       <c r="D9">
         <v>11761000.0</v>
       </c>
       <c r="E9">
         <v>-14809000.0</v>
       </c>
       <c r="F9">
         <v>-15877000.0</v>
       </c>
       <c r="G9">
         <v>-305000.0</v>
       </c>
       <c r="H9">
         <v>454000.0</v>
       </c>
       <c r="I9">
         <v>-12937000.0</v>
       </c>
       <c r="J9">
         <v>-13186000.0</v>
       </c>
       <c r="K9">
         <v>-2802000.0</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>3476000.0</v>
       </c>
       <c r="H10">
         <v>-1889000.0</v>
       </c>
       <c r="I10">
         <v>-219000.0</v>
       </c>
       <c r="J10">
         <v>7292000.0</v>
       </c>
       <c r="K10">
         <v>8787000.0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2456000.0</v>
       </c>
       <c r="F11">
         <v>42258000.0</v>
       </c>
       <c r="G11">
         <v>21167000.0</v>
       </c>
       <c r="H11">
         <v>-442000.0</v>
       </c>
       <c r="I11">
         <v>-4046000.0</v>
       </c>
       <c r="J11">
         <v>24270000.0</v>
       </c>
       <c r="K11">
         <v>22409000.0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>90627000.0</v>
       </c>
       <c r="F12">
         <v>68983000.0</v>
       </c>
       <c r="G12">
         <v>42058000.0</v>
       </c>
       <c r="H12">
         <v>25806000.0</v>
       </c>
       <c r="I12">
         <v>20525000.0</v>
       </c>
       <c r="J12">
         <v>9544000.0</v>
       </c>
       <c r="K12">
         <v>9343000.0</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-30191000.0</v>
       </c>
       <c r="F13">
         <v>-14072000.0</v>
       </c>
       <c r="G13">
         <v>-13299000.0</v>
       </c>
       <c r="H13">
         <v>-15067000.0</v>
       </c>
       <c r="I13">
         <v>-15896000.0</v>
       </c>
       <c r="J13">
         <v>-9868000.0</v>
       </c>
       <c r="K13">
         <v>-2955000.0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
         <v>9835000.0</v>
       </c>
       <c r="C14">
         <v>26760000.0</v>
       </c>
       <c r="D14">
         <v>24392000.0</v>
       </c>
       <c r="E14">
         <v>10017000.0</v>
       </c>
       <c r="F14">
         <v>10202000.0</v>
       </c>
       <c r="G14">
         <v>8734000.0</v>
       </c>
       <c r="H14">
         <v>18694000.0</v>
       </c>
       <c r="I14">
         <v>16955000.0</v>
       </c>
       <c r="J14">
         <v>17145000.0</v>
       </c>
       <c r="K14">
         <v>12981000.0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>51892000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
         <v>42951000.0</v>
       </c>
       <c r="C16">
         <v>45264000.0</v>
       </c>
       <c r="D16">
         <v>60939000.0</v>
       </c>
       <c r="E16">
         <v>66500000.0</v>
       </c>
       <c r="F16">
         <v>83561000.0</v>
       </c>
       <c r="G16">
         <v>90794000.0</v>
       </c>
       <c r="H16">
         <v>80843000.0</v>
       </c>
       <c r="I16">
         <v>176973000.0</v>
       </c>
       <c r="J16">
         <v>61972000.0</v>
       </c>
       <c r="K16">
         <v>68984000.0</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>9000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
         <v>-2020000.0</v>
       </c>
       <c r="C18">
         <v>-18497000.0</v>
       </c>
       <c r="D18">
         <v>-9151000.0</v>
       </c>
       <c r="E18">
         <v>-18886000.0</v>
       </c>
       <c r="F18">
         <v>-6138000.0</v>
       </c>
       <c r="G18">
         <v>-21578000.0</v>
       </c>
       <c r="H18">
         <v>-86685000.0</v>
       </c>
       <c r="I18">
         <v>-137740000.0</v>
       </c>
       <c r="J18">
         <v>-155938000.0</v>
       </c>
       <c r="K18">
         <v>-155788000.0</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-9445000.0</v>
       </c>
       <c r="D19">
         <v>-11760000.0</v>
       </c>
       <c r="E19">
         <v>-7996000.0</v>
       </c>
       <c r="F19">
         <v>-6517000.0</v>
       </c>
       <c r="G19">
         <v>12240000.0</v>
       </c>
       <c r="H19">
         <v>-17284000.0</v>
       </c>
       <c r="I19">
         <v>-7976000.0</v>
       </c>
       <c r="J19">
         <v>-17284000.0</v>
       </c>
       <c r="K19">
         <v>-12144000.0</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="D20"/>
+        <v>153</v>
+      </c>
+      <c r="B20">
+        <v>1333000.0</v>
+      </c>
+      <c r="C20">
+        <v>1910000.0</v>
+      </c>
+      <c r="D20">
+        <v>3406000.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>206627000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>82000.0</v>
+      </c>
       <c r="C21">
         <v>3304000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>49598000.0</v>
       </c>
       <c r="J21">
         <v>48863000.0</v>
       </c>
       <c r="K21">
         <v>-42000.0</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
         <v>-59342000.0</v>
       </c>
       <c r="C22">
         <v>-81935000.0</v>
       </c>
       <c r="D22">
         <v>-75569000.0</v>
       </c>
       <c r="E22">
         <v>-105551000.0</v>
       </c>
       <c r="F22">
         <v>-102111000.0</v>
       </c>
       <c r="G22">
         <v>-84634000.0</v>
       </c>
       <c r="H22">
         <v>-125656000.0</v>
       </c>
       <c r="I22">
         <v>-154309000.0</v>
       </c>
       <c r="J22">
         <v>-176562000.0</v>
       </c>
       <c r="K22">
         <v>-183120000.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
         <v>6501000.0</v>
       </c>
       <c r="C23">
         <v>-1003000.0</v>
       </c>
       <c r="D23">
         <v>3471000.0</v>
       </c>
       <c r="E23">
         <v>2424000.0</v>
       </c>
       <c r="F23">
         <v>9754000.0</v>
       </c>
       <c r="G23">
         <v>14840000.0</v>
       </c>
       <c r="H23">
         <v>9412000.0</v>
       </c>
       <c r="I23">
         <v>-1890000.0</v>
       </c>
       <c r="J23">
         <v>-38000.0</v>
       </c>
       <c r="K23">
         <v>-4060000.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-26000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>-105000.0</v>
       </c>
       <c r="H24">
         <v>-65000.0</v>
       </c>
       <c r="I24">
         <v>-1603000.0</v>
       </c>
       <c r="J24">
         <v>-315000.0</v>
       </c>
       <c r="K24">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
         <v>24901000.0</v>
       </c>
       <c r="C25">
         <v>71974000.0</v>
       </c>
       <c r="D25">
         <v>73401000.0</v>
       </c>
       <c r="E25">
         <v>107570000.0</v>
       </c>
       <c r="F25">
         <v>79979000.0</v>
       </c>
       <c r="G25">
         <v>52465000.0</v>
       </c>
       <c r="H25">
         <v>25806000.0</v>
       </c>
       <c r="I25">
         <v>20525000.0</v>
       </c>
       <c r="J25">
         <v>9544000.0</v>
       </c>
       <c r="K25">
         <v>9342999.0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26">
         <v>-3245000.0</v>
       </c>
       <c r="C26">
         <v>-820000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>2424000.0</v>
       </c>
       <c r="F26">
         <v>-10315000.0</v>
       </c>
       <c r="G26">
         <v>-1745000.0</v>
       </c>
       <c r="H26">
         <v>-1428000.0</v>
       </c>
       <c r="I26">
         <v>-87000.0</v>
       </c>
       <c r="J26">
         <v>-121000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
         <v>56055000.0</v>
       </c>
       <c r="C27">
         <v>59366000.0</v>
       </c>
       <c r="D27">
         <v>64348000.0</v>
       </c>
       <c r="E27">
         <v>83859000.0</v>
       </c>
       <c r="F27">
         <v>60526000.0</v>
       </c>
       <c r="G27">
         <v>33749000.0</v>
       </c>
       <c r="H27">
         <v>23847000.0</v>
       </c>
       <c r="I27">
         <v>21801000.0</v>
       </c>
       <c r="J27">
         <v>9370000.0</v>
       </c>
       <c r="K27">
         <v>9343000.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>-2200000.0</v>
       </c>
       <c r="C28">
         <v>3391000.0</v>
       </c>
       <c r="D28">
         <v>3471000.0</v>
       </c>
       <c r="E28">
         <v>2424000.0</v>
       </c>
       <c r="F28">
         <v>-561000.0</v>
       </c>
       <c r="G28">
         <v>13095000.0</v>
       </c>
       <c r="H28">
         <v>7984000.0</v>
       </c>
       <c r="I28">
         <v>254335000.0</v>
       </c>
       <c r="J28">
         <v>149100000.0</v>
       </c>
       <c r="K28">
         <v>-3466000.0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
         <v>7934000.0</v>
       </c>
       <c r="C29">
         <v>-9052000.0</v>
       </c>
       <c r="D29">
         <v>2583000.0</v>
       </c>
       <c r="E29">
         <v>-10890000.0</v>
       </c>
       <c r="F29">
         <v>379000.0</v>
       </c>
       <c r="G29">
         <v>-15872000.0</v>
       </c>
       <c r="H29">
         <v>-80219000.0</v>
       </c>
       <c r="I29">
         <v>-131366999.0</v>
       </c>
       <c r="J29">
         <v>-148657000.0</v>
       </c>
       <c r="K29">
         <v>-144144000.0</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
         <v>-9954000.0</v>
       </c>
       <c r="C30">
         <v>-9445000.0</v>
       </c>
       <c r="D30">
         <v>-11760000.0</v>
       </c>
       <c r="E30">
         <v>-7996000.0</v>
       </c>
       <c r="F30">
         <v>-6517000.0</v>
       </c>
       <c r="G30">
         <v>12240000.0</v>
       </c>
       <c r="H30">
         <v>-23815000.0</v>
       </c>
       <c r="I30">
         <v>-7976000.0</v>
       </c>
@@ -13306,3004 +13774,3140 @@
       <c r="K30">
         <v>-12144000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AL30"/>
+  <dimension ref="A1:AN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38">
+    <row r="1" spans="1:40">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E1" t="s">
         <v>74</v>
       </c>
       <c r="F1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="I1" t="s">
         <v>77</v>
       </c>
       <c r="J1" t="s">
+        <v>78</v>
+      </c>
+      <c r="K1" t="s">
+        <v>79</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="M1" t="s">
         <v>80</v>
       </c>
       <c r="N1" t="s">
+        <v>81</v>
+      </c>
+      <c r="O1" t="s">
+        <v>82</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="Q1" t="s">
         <v>83</v>
       </c>
       <c r="R1" t="s">
+        <v>84</v>
+      </c>
+      <c r="S1" t="s">
+        <v>85</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="U1" t="s">
         <v>86</v>
       </c>
       <c r="V1" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" t="s">
+        <v>88</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="AC1" t="s">
         <v>92</v>
       </c>
       <c r="AD1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AG1" t="s">
         <v>95</v>
       </c>
       <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AK1" t="s">
         <v>98</v>
       </c>
       <c r="AL1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="2" spans="1:38">
+    <row r="2" spans="1:40">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>39057000.0</v>
+      </c>
+      <c r="C2">
+        <v>42951000.0</v>
+      </c>
+      <c r="D2">
         <v>47874000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>47143000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>47180000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>45264000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>40925000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>55704000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>61158000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>60939000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>57387000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>63852000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>65988000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66500000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>71082000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>79894000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>83995000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>83561000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>84245000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>86373000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>84826000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>90794000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>83813000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>78455000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>75543000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>80843000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>93511000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>97939000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>90763000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>176973000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>205999000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>238802000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>71936000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>61972000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>47852000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>83407000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>130641000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>68984000.0</v>
       </c>
-      <c r="AL2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:38">
+      <c r="AN2"/>
+    </row>
+    <row r="3" spans="1:40">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>1675000</v>
+      </c>
+      <c r="C3">
+        <v>1840000</v>
+      </c>
+      <c r="D3">
         <v>2386000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2292000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2349000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2927000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2200000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2515000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2204000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>2526000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2520000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2714000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>2924000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3576000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2923000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1656999</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1479000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1937000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1552000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1547000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1640000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1778000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1447000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1105000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1791000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1363000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1606000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1683000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1703000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1474000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1700000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1468000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1588000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1617000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2190000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>913000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1184000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>2994000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>11644000</v>
       </c>
     </row>
-    <row r="4" spans="1:38">
+    <row r="4" spans="1:40">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-2312000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-716000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-5754000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-8083000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-3756000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>1131000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-387000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-2053000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>1704000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-5963000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>6666000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>5424000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>2670000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-5297000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-12621000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-4323000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>7098000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-86204000.0</v>
       </c>
-      <c r="AD4"/>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
-    </row>
-    <row r="5" spans="1:38">
+      <c r="AM4"/>
+      <c r="AN4"/>
+    </row>
+    <row r="5" spans="1:40">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-7817000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9509000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>22564000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-4127000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>3108000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-5536000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>28745000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>5932000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-124000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>846000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>19336000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2159000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-253000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-283000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>16538000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1665000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1868000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3610000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-    </row>
-    <row r="6" spans="1:38">
+      <c r="AM5"/>
+      <c r="AN5"/>
+    </row>
+    <row r="6" spans="1:40">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-13986000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3894000.0</v>
+      </c>
+      <c r="D6">
         <v>-4923000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>731000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-37000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1916000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4339000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-14779000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5454000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>219000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3552000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6465000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2136000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-512000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4582000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-8812000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4101000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>434000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-684000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2128000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1547000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5968000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6981000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>5358000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2912000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5300000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-12668000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-4428000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7176000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-86210000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-29026000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-32803000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>166866000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>9964000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>61972000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-35555000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-47234000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>61657000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-159636000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:38">
+    <row r="7" spans="1:40">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
-        <v>-5330000.0</v>
+        <v>-20131000.0</v>
       </c>
       <c r="C7">
+        <v>-4586000.0</v>
+      </c>
+      <c r="D7">
+        <v>-11995000.0</v>
+      </c>
+      <c r="E7">
         <v>-7936000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-7903000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2346000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1473000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-20647000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-12214000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>5537000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-792000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-12450000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6433000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>34000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-12438000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9616000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1240000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>368000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>6604000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2801000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4329000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1425000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6432000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>2753000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-597000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-1024999.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>2455000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1418000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>2400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-2500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-7822000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-7746000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-4665000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>5695000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1380000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>2399000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-7783000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>5220000.0</v>
       </c>
-      <c r="AL7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:38">
+      <c r="AN7"/>
+    </row>
+    <row r="8" spans="1:40">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>4704000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>22068000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-25644000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-4166000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-2514000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>17515000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-25254000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-7746000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1852000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>15271000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-10484000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-2855000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-5289000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>18323000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-13916000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-2915000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>5071000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>12214000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
-    </row>
-    <row r="9" spans="1:38">
+      <c r="AM8"/>
+      <c r="AN8"/>
+    </row>
+    <row r="9" spans="1:40">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>2903000.0</v>
+      </c>
+      <c r="C9">
+        <v>34990000.0</v>
+      </c>
+      <c r="D9">
         <v>-33191000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-4942000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-3405000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>27626000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-14367000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-8489000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-840000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>19349000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-11989000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-3022000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4704000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>22068000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-25644000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-4166000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2514000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>17515000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-25254000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-7746000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1852000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>15271000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-10484000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2855000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-5289000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>18323000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-13916000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-2915000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5071000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>12214000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-18616000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-2539000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1152000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>7066000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-12616000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-922000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1663000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2015000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-2802000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:38">
+    <row r="10" spans="1:40">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-3704000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1554000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>5258000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-20491000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>11589000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>5126000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>6119000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14648000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1495000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4637000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12787000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-15443000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2349000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5004000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4228000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-13470000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1570000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1495000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2361000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-5645000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>4433000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>4015000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-3563000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>2407000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:38">
+      <c r="AN10"/>
+    </row>
+    <row r="11" spans="1:40">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>2091000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6808000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3875000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3911000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1619000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6547000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>30808000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>9775000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>111000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-12696000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>22257000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>8150000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9459000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-14706000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3130000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2840000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2014000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-8426000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>15658000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-3241000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-4319000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>6197000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>24270000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>3162000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>916000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>4138000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>22409000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:38">
+    <row r="12" spans="1:40">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>16114000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>17989000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>22736000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>20342000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>22542000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>27382000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>21929000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>20264000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14920000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10927000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11657000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>11925000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>8124000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7355000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7242000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6301000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5347000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>6916000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5540000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5302000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>10770000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-1087000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9544000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2385000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2365000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2412000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>9343000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:38">
+    <row r="13" spans="1:40">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>1426000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1426000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-5317000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-835000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-345000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-23694000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1050000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>772000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2366000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-18260000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-5341000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>590000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8821000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-17369000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-1812000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>973000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1304000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-15532000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-4864000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-1966000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-1498000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-7568000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-9868000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>159000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-7036000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-933000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-2955000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:38">
+    <row r="14" spans="1:40">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>2331000.0</v>
+      </c>
+      <c r="C14">
+        <v>2625000.0</v>
+      </c>
+      <c r="D14">
         <v>2603000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2636000.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>2305000.0</v>
+      </c>
+      <c r="G14">
         <v>2291000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6462000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6708000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6933000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>6657000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6300000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>7097000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2634000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2640000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2566000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2256000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2390000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>7117000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2873000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2757000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6533000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5874000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2247000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5827000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5585000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5652000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>4884000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>4699000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4669000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>4442000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4453000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4307000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4183000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4011999.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4624000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>4290000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>4237000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>3994000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3699000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:38">
+    <row r="15" spans="1:40">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AG15"/>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-    </row>
-    <row r="16" spans="1:38">
+      <c r="AM15"/>
+      <c r="AN15"/>
+    </row>
+    <row r="16" spans="1:40">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>25071000.0</v>
+      </c>
+      <c r="C16">
+        <v>39057000.0</v>
+      </c>
+      <c r="D16">
         <v>42951000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>47874000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>47143000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>47180000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>45264000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>40925000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>55704000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>61158000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>60939000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>57387000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>63852000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>65988000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>66500000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>71082000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>79894000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>83995000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>83561000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>84245000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>86373000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>84826000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>90794000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>83813000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>78455000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>75543000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>80843000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>93511000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>97939000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>90763000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>176973000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>205999000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>238802000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>71936000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>61972000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>47852000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>83407000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>130641000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>68984000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:38">
+    <row r="17" spans="1:40">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-    </row>
-    <row r="18" spans="1:38">
+      <c r="AM17"/>
+      <c r="AN17"/>
+    </row>
+    <row r="18" spans="1:40">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-8057000.0</v>
+      </c>
+      <c r="C18">
+        <v>3330000.0</v>
+      </c>
+      <c r="D18">
         <v>-5155000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>1092000.0</v>
       </c>
-      <c r="D18">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="F18">
+        <v>1019000.0</v>
+      </c>
+      <c r="G18">
         <v>818000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6719000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-16216000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8375000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-625000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2925000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7039000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2289000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2748000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5754000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8138999.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3837000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1156000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-643000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1518000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>529000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4506000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2101000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-2821000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6582000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-14276000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-16884000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-21202000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-20447000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-28152000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-29402000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-32150000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-37684000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-38504000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-35011000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-35723000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-45858000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-39346000.0</v>
       </c>
-      <c r="AL18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:38">
+      <c r="AN18"/>
+    </row>
+    <row r="19" spans="1:40">
       <c r="A19" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-2349000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2927000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2200000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-2515000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2204000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2526000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2520000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-2714000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-2950000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-3576000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2923000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1657000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1479000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1937000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1552000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1547000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1640000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1778000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1441000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>4900000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>7700000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>5451000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>4547000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>13613000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>27564000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3303000.0</v>
       </c>
       <c r="AE19">
         <v>-63008000.0</v>
       </c>
       <c r="AF19">
+        <v>-3303000.0</v>
+      </c>
+      <c r="AG19">
         <v>-63008000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>-63008000.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
-    </row>
-    <row r="20" spans="1:38">
+      <c r="AM19"/>
+      <c r="AN19"/>
+    </row>
+    <row r="20" spans="1:40">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>2032000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-    </row>
-    <row r="21" spans="1:38">
+      <c r="AM20"/>
+      <c r="AN20"/>
+    </row>
+    <row r="21" spans="1:40">
       <c r="A21" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
+        <v>-3804000.0</v>
+      </c>
+      <c r="D21">
+        <v>-189000.0</v>
+      </c>
+      <c r="E21">
         <v>329000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>361000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-419000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-713000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1235000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2782000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
         <v>-9000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-9000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-23000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>49630000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>48863000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-9000.0</v>
       </c>
       <c r="AK21">
         <v>-9000.0</v>
       </c>
       <c r="AL21">
+        <v>-9000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-9000.0</v>
+      </c>
+      <c r="AN21">
         <v>-42000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:38">
+    <row r="22" spans="1:40">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-9617000.0</v>
+      </c>
+      <c r="C22">
+        <v>-14170000.0</v>
+      </c>
+      <c r="D22">
         <v>-7970000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-10388000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-22932000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-18052000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-17677000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-18761000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-19490000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-26007000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-18685000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-16413000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-16068000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-24403000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-19813000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-23711000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-29139000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-32887999.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-33253999.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-28513000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-22240000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-18104000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-19615000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-22221000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-17903000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-24895000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-29859000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-29101000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-31160000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-35536000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-29873000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-32545000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-46384000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-45507000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-41207000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-43884000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-43493000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-47978000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-183120000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:38">
+    <row r="23" spans="1:40">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
-        <v>6871000.0</v>
+        <v>-5835000.0</v>
       </c>
       <c r="C23">
+        <v>-6951000.0</v>
+      </c>
+      <c r="D23">
+        <v>1333000.0</v>
+      </c>
+      <c r="E23">
         <v>1353000.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="F23">
+        <v>-680000.0</v>
+      </c>
+      <c r="G23">
         <v>-164000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-601000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-821000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2574000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1121000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2520000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1436000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2032000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1507000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>56000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>81000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>724000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1713000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>745000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2509000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4787000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5587000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3545000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-3659000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3659000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>99000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3364000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>93000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5856000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1984000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-646000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1311000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1311000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-38000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>208000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-2764000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>101107000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4172000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:38">
+    <row r="24" spans="1:40">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>-15000.0</v>
+      </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>-26000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
+        <v>-26000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
         <v>381000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24">
         <v>6000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-6000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-104000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-65000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>13613000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>27564000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-63008000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-1603000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-315000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24"/>
       <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:38">
+    <row r="25" spans="1:40">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
-        <v>-7240000.0</v>
+        <v>11995000.0</v>
       </c>
       <c r="C25">
+        <v>6537000.0</v>
+      </c>
+      <c r="D25">
+        <v>-575000.0</v>
+      </c>
+      <c r="E25">
         <v>6868000.0</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="F25">
+        <v>18670000.0</v>
+      </c>
+      <c r="G25">
         <v>21852000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>18661000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>18999000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>18600000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>15714000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>18622000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>17441000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>20502000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>22557000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>26854000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>24589000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>25631000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>26184000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>24686000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>22984000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13547000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10927000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>14484000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11925000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8124000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7355000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>7242000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>6301000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5347000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>6916000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5540000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5302000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>10770000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1087000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2382000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2385000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2365000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2412000.0</v>
       </c>
-      <c r="AL25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:38">
+      <c r="AN25"/>
+    </row>
+    <row r="26" spans="1:40">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-3437000.0</v>
+      </c>
+      <c r="D26">
         <v>-512000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1128000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1119000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-486000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-316000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-296000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-208000.0</v>
       </c>
-      <c r="I26">
-[...2 lines deleted...]
-      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>3000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2032000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>56000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>81000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2287000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-1457000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-1280000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1334000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-6244000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-1028000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-194000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-485000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-38000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-318000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-98000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-112000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-900000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>87000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-87000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-87000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1338000.0</v>
       </c>
-      <c r="AI26"/>
-[...1 lines deleted...]
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-121000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>748000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:38">
+    <row r="27" spans="1:40">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>9040000.0</v>
+      </c>
+      <c r="C27">
+        <v>14764000.0</v>
+      </c>
+      <c r="D27">
         <v>15168000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>12204000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>13228000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>15455000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>15590000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>13161000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>16473000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14142000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>16447000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>16369000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>15060000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>16472000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>18995000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>19207000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>20393000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>25264000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>19675000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>18163000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>12626000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10062000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>9801000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>10291000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>7181000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6476000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6099000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5482000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>4691000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>7575000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4888000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4654000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>10166000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2093000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2208000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2385000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2365000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2412000.0</v>
       </c>
-      <c r="AL27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:38">
+      <c r="AN27"/>
+    </row>
+    <row r="28" spans="1:40">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>-5835000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6951000.0</v>
+      </c>
+      <c r="D28">
         <v>-701000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-146000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-758000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-389000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1630000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1326000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2574000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1121000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5177000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1436000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2032000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2368000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>56000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>81000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2287000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>256000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-535000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1175000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1457000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4559000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3351000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1553000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3632000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-219000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3266000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-19000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4956000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1975000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-646000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>204562000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>48444000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>49318000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>214000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1409000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>100977000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-3466000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:38">
+    <row r="29" spans="1:40">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-6382000.0</v>
+      </c>
+      <c r="C29">
+        <v>5170000.0</v>
+      </c>
+      <c r="D29">
         <v>-2769000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3384000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3368000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3745000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>8919000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-13701000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-6171000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1901000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5445000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-4325000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>635000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>828000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2831000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-6482000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2358000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>781000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>909000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>29000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2169000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2728000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3548000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1716000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-12913000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-15278000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-19519000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-18744000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-26678000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-27702000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-30682000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-36096000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-36887000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-32820999.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-34810000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-44674000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-36352000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-144144000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:38">
+    <row r="30" spans="1:40">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-1675000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1855000.0</v>
+      </c>
+      <c r="D30">
         <v>-2386000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2292000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2349000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2927000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2200000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2515000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2204000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2526000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-2520000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-2714000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-2950000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-3576000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2923000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1657000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1479000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1937000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1552000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1547000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1640000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1778000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1441000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>3789000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5908000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3984000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2876000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>11930000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>25861000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-64482000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-3303000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-1468000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1588000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-1617000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-2505000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-913000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-1184000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-2994000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-12144000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>