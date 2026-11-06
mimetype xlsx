--- v0 (2026-07-12)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2142,54 +2145,62 @@
       </c>
       <c r="I36">
         <v>42682833000.0</v>
       </c>
       <c r="J36">
         <v>379766376000.0</v>
       </c>
       <c r="K36">
         <v>410000000000.0</v>
       </c>
       <c r="L36">
         <v>408701845000.0</v>
       </c>
       <c r="M36">
         <v>444361151000.0</v>
       </c>
       <c r="N36">
         <v>174741094000.0</v>
       </c>
       <c r="O36"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>18000.0</v>
+      </c>
+      <c r="C37">
+        <v>13000.0</v>
+      </c>
+      <c r="D37">
+        <v>11000.0</v>
+      </c>
+      <c r="E37">
+        <v>8000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38">
         <v>365810170000.0</v>
       </c>
       <c r="C38">
         <v>422641100000.0</v>
       </c>
       <c r="D38">
         <v>458112811000.0</v>
       </c>
       <c r="E38">
@@ -3083,368 +3094,375 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
       <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>948507845000.0</v>
+      </c>
+      <c r="C2">
         <v>664408494000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>912209364000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>797418690000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>886248186000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>890123994000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>860295084000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>940099607000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>994113668000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1014258766000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1166715627000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1154086747000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>893738872000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>721382611000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>702347727000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>942440380000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>939281260000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>883595267000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>673000673000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>608196112000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>604278235000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>528334481000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>398432592000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>452934796000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>440782500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>423923831000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>512400778000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>590957279000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>644558374000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>589277250000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>570041134000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>617264771000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>469525292000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>335927445000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>238887117000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>372351215000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>391538911000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>375175718000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>440699201000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>416632876101.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>436867069431.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>387981576758.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>266340625000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>190742244332.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>119242807216.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>112304214067.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>109543554000.0</v>
       </c>
-      <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3455,52 +3473,53 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3511,190 +3530,192 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>1789000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>919109000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>562446000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>319824000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>196346000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>165017000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>134126000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>415709000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>58916000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>42042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789000.0</v>
       </c>
       <c r="M5">
         <v>1789000.0</v>
       </c>
       <c r="N5">
         <v>1789000.0</v>
       </c>
       <c r="O5">
         <v>1789000.0</v>
       </c>
       <c r="P5">
         <v>1789000.0</v>
       </c>
       <c r="Q5">
         <v>1789000.0</v>
       </c>
       <c r="R5">
         <v>1789000.0</v>
       </c>
       <c r="S5">
         <v>1789000.0</v>
       </c>
       <c r="T5">
         <v>1789000.0</v>
       </c>
       <c r="U5">
         <v>1789000.0</v>
       </c>
       <c r="V5">
         <v>1789000.0</v>
       </c>
       <c r="W5">
         <v>1789000.0</v>
       </c>
       <c r="X5">
         <v>1789000.0</v>
       </c>
       <c r="Y5">
         <v>1789000.0</v>
       </c>
       <c r="Z5">
         <v>1789000.0</v>
       </c>
       <c r="AA5">
         <v>1789000.0</v>
       </c>
       <c r="AB5">
-        <v>358784000.0</v>
+        <v>1789000.0</v>
       </c>
       <c r="AC5">
         <v>358784000.0</v>
       </c>
       <c r="AD5">
         <v>358784000.0</v>
       </c>
       <c r="AE5">
         <v>358784000.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>358784000.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>1363496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>660146000.0</v>
       </c>
       <c r="AK5">
         <v>660146000.0</v>
       </c>
       <c r="AL5">
+        <v>660146000.0</v>
+      </c>
+      <c r="AM5">
         <v>1200218000.0</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>1118141841.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118141839.0</v>
       </c>
       <c r="AP5">
         <v>1118141839.0</v>
       </c>
       <c r="AQ5">
+        <v>1118141839.0</v>
+      </c>
+      <c r="AR5">
         <v>1118142000.0</v>
       </c>
-      <c r="AR5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS5"/>
       <c r="AT5">
         <v>706775421.0</v>
       </c>
       <c r="AU5">
+        <v>706775421.0</v>
+      </c>
+      <c r="AV5">
         <v>1368552000.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -3705,992 +3726,1013 @@
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1446407000.0</v>
+      </c>
+      <c r="C7">
         <v>2041285000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2429823000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>1403753000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1606318000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1738670000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2582552000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2277919000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
+        <v>0.0</v>
+      </c>
+      <c r="M7">
         <v>311244000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>617541000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>918970000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2229252000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>925282099000.0</v>
       </c>
       <c r="C8">
         <v>925282099000.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>925282099000.0</v>
       </c>
+      <c r="E8"/>
       <c r="F8">
         <v>925282099000.0</v>
       </c>
       <c r="G8">
         <v>925282099000.0</v>
       </c>
       <c r="H8">
         <v>925282099000.0</v>
       </c>
       <c r="I8">
         <v>925282099000.0</v>
       </c>
       <c r="J8">
         <v>925282099000.0</v>
       </c>
       <c r="K8">
         <v>925282099000.0</v>
       </c>
       <c r="L8">
         <v>925282099000.0</v>
       </c>
       <c r="M8">
         <v>925282099000.0</v>
       </c>
       <c r="N8">
         <v>925282099000.0</v>
       </c>
       <c r="O8">
         <v>925282099000.0</v>
       </c>
       <c r="P8">
+        <v>925282099000.0</v>
+      </c>
+      <c r="Q8">
         <v>924625499000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>924483956000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>924472256000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>924471726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871160096000.0</v>
       </c>
       <c r="U8">
         <v>871160096000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>871160096000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>388084378000.0</v>
       </c>
       <c r="E9">
         <v>388084378000.0</v>
       </c>
       <c r="F9">
         <v>388084378000.0</v>
       </c>
       <c r="G9">
         <v>388084378000.0</v>
       </c>
       <c r="H9">
         <v>388084378000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>388084378000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>388084378000.0</v>
       </c>
       <c r="N9">
         <v>388084378000.0</v>
       </c>
       <c r="O9">
         <v>388084378000.0</v>
       </c>
       <c r="P9">
+        <v>388084378000.0</v>
+      </c>
+      <c r="Q9">
         <v>387513137000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>387389995000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>386579216000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>386578754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343929406000.0</v>
       </c>
       <c r="U9">
         <v>343929406000.0</v>
       </c>
       <c r="V9">
+        <v>343929406000.0</v>
+      </c>
+      <c r="W9">
         <v>345071875000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>345071777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345071733000.0</v>
       </c>
       <c r="Y9">
         <v>345071733000.0</v>
       </c>
       <c r="Z9">
+        <v>345071733000.0</v>
+      </c>
+      <c r="AA9">
         <v>344972927000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>344915420000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>340677990000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>636163240000.0</v>
+      </c>
+      <c r="C10">
         <v>422659881000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>491185156000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>479115433000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>510805822000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>234653748000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>439265076000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>238745944000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>214471129000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184351466000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>382752702000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>179436940000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>225439478000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>123529855000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>332232577000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>214702739000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>222265701000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>224246651000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>89384864000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>82149747000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>140640154000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>62902700000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>140385615000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16703248000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22509781000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>63525778000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>59854306000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>113839818000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>86822220000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>43519286000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>81606491000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>73571064000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>56519501000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>101196841000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>69879626000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>16626821000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23640970000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>29174116000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>34183017000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>39348304753.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>61578371657.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>9811411312.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30949363000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7971986095.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14812499849.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4949859265.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>926808000.0</v>
       </c>
-      <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>400000000000.0</v>
       </c>
-      <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>214702739000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>722644558000.0</v>
+      </c>
+      <c r="C12">
         <v>578495769000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>905256149000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>765624754000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>720306527000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>440104877000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>542275534000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>258915605000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>285004087000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>204426997000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>402806600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>179436940000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>225439478000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>123529855000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>332232577000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>214702739000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>222265701000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>224246651000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>89384864000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>82149747000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>140640154000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>62902700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>140385615000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16703248000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22509781000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>92648181000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>88976709000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>142962221000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>115944623000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>43519286000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>81606491000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>73571064000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>56519501000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>101196841000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>69879626000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>16626821000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23640970000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>29174116000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>34183017000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>39348304753.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>61578371657.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>9811411312.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>30949363000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7971986095.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14812499849.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>4949859265.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>926808000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>925282099000.0</v>
       </c>
       <c r="C13">
         <v>925282099000.0</v>
       </c>
       <c r="D13">
         <v>925282099000.0</v>
       </c>
       <c r="E13">
         <v>925282099000.0</v>
       </c>
       <c r="F13">
         <v>925282099000.0</v>
       </c>
       <c r="G13">
         <v>925282099000.0</v>
       </c>
       <c r="H13">
         <v>925282099000.0</v>
       </c>
       <c r="I13">
         <v>925282099000.0</v>
       </c>
       <c r="J13">
         <v>925282099000.0</v>
       </c>
       <c r="K13">
         <v>925282099000.0</v>
       </c>
       <c r="L13">
         <v>925282099000.0</v>
       </c>
       <c r="M13">
         <v>925282099000.0</v>
       </c>
       <c r="N13">
         <v>925282099000.0</v>
       </c>
       <c r="O13">
         <v>925282099000.0</v>
       </c>
       <c r="P13">
+        <v>925282099000.0</v>
+      </c>
+      <c r="Q13">
         <v>924625499000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>924483956000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>924472256000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>924471726000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871160096000.0</v>
       </c>
       <c r="U13">
         <v>871160096000.0</v>
       </c>
       <c r="V13">
         <v>871160096000.0</v>
       </c>
       <c r="W13">
+        <v>871160096000.0</v>
+      </c>
+      <c r="X13">
         <v>871159983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>871159933000.0</v>
       </c>
       <c r="Y13">
         <v>871159933000.0</v>
       </c>
       <c r="Z13">
+        <v>871159933000.0</v>
+      </c>
+      <c r="AA13">
         <v>871046363000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>870980263000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>866109654000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>863756480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>863756472000.0</v>
       </c>
       <c r="AE13">
         <v>863756472000.0</v>
       </c>
       <c r="AF13">
         <v>863756472000.0</v>
       </c>
       <c r="AG13">
         <v>863756472000.0</v>
       </c>
       <c r="AH13">
         <v>863756472000.0</v>
       </c>
       <c r="AI13">
         <v>863756472000.0</v>
       </c>
       <c r="AJ13">
-        <v>553756472000.0</v>
+        <v>863756472000.0</v>
       </c>
       <c r="AK13">
         <v>553756472000.0</v>
       </c>
       <c r="AL13">
         <v>553756472000.0</v>
       </c>
       <c r="AM13">
         <v>553756472000.0</v>
       </c>
       <c r="AN13">
-        <v>553756472400.0</v>
+        <v>553756472000.0</v>
       </c>
       <c r="AO13">
         <v>553756472400.0</v>
       </c>
       <c r="AP13">
         <v>553756472400.0</v>
       </c>
       <c r="AQ13">
+        <v>553756472400.0</v>
+      </c>
+      <c r="AR13">
         <v>553756472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>553756472400.0</v>
       </c>
       <c r="AS13">
         <v>553756472400.0</v>
       </c>
       <c r="AT13">
         <v>553756472400.0</v>
       </c>
       <c r="AU13">
+        <v>553756472400.0</v>
+      </c>
+      <c r="AV13">
         <v>553756472000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>831798072000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>418394143000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:52">
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>9252821000.0</v>
       </c>
       <c r="C14">
         <v>9252821000.0</v>
       </c>
       <c r="D14">
         <v>9252821000.0</v>
       </c>
       <c r="E14">
         <v>9252821000.0</v>
       </c>
       <c r="F14">
         <v>9252821000.0</v>
       </c>
       <c r="G14">
         <v>9252821000.0</v>
       </c>
       <c r="H14">
         <v>9252821000.0</v>
       </c>
       <c r="I14">
         <v>9252821000.0</v>
       </c>
       <c r="J14">
         <v>9252821000.0</v>
       </c>
       <c r="K14">
         <v>9252821000.0</v>
       </c>
       <c r="L14">
-        <v>9252820991.0</v>
+        <v>9252821000.0</v>
       </c>
       <c r="M14">
         <v>9252820991.0</v>
       </c>
       <c r="N14">
+        <v>9252820991.0</v>
+      </c>
+      <c r="O14">
         <v>9252821000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9252820991.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9244723000.0</v>
       </c>
       <c r="Q14">
         <v>9244723000.0</v>
       </c>
       <c r="R14">
         <v>9244723000.0</v>
       </c>
       <c r="S14">
         <v>9244723000.0</v>
       </c>
       <c r="T14">
-        <v>8711601000.0</v>
+        <v>9244723000.0</v>
       </c>
       <c r="U14">
         <v>8711601000.0</v>
       </c>
       <c r="V14">
         <v>8711601000.0</v>
       </c>
       <c r="W14">
         <v>8711601000.0</v>
       </c>
       <c r="X14">
         <v>8711601000.0</v>
       </c>
       <c r="Y14">
-        <v>8710464000.0</v>
+        <v>8711601000.0</v>
       </c>
       <c r="Z14">
         <v>8710464000.0</v>
       </c>
       <c r="AA14">
         <v>8710464000.0</v>
       </c>
       <c r="AB14">
         <v>8710464000.0</v>
       </c>
       <c r="AC14">
-        <v>8637565000.0</v>
+        <v>8710464000.0</v>
       </c>
       <c r="AD14">
         <v>8637565000.0</v>
       </c>
       <c r="AE14">
         <v>8637565000.0</v>
       </c>
       <c r="AF14">
         <v>8637565000.0</v>
       </c>
       <c r="AG14">
+        <v>8637565000.0</v>
+      </c>
+      <c r="AH14">
         <v>6570897000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6570898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6570897000.0</v>
       </c>
       <c r="AJ14">
         <v>6570897000.0</v>
       </c>
       <c r="AK14">
-        <v>5537564000.0</v>
+        <v>6570897000.0</v>
       </c>
       <c r="AL14">
         <v>5537564000.0</v>
       </c>
       <c r="AM14">
         <v>5537564000.0</v>
       </c>
       <c r="AN14">
         <v>5537564000.0</v>
       </c>
       <c r="AO14">
         <v>5537564000.0</v>
       </c>
       <c r="AP14">
         <v>5537564000.0</v>
       </c>
       <c r="AQ14">
         <v>5537564000.0</v>
       </c>
       <c r="AR14">
         <v>5537564000.0</v>
       </c>
       <c r="AS14">
         <v>5537564000.0</v>
       </c>
       <c r="AT14">
         <v>5537564000.0</v>
       </c>
       <c r="AU14">
         <v>5537564000.0</v>
       </c>
       <c r="AV14">
         <v>5537564000.0</v>
       </c>
       <c r="AW14">
         <v>5537564000.0</v>
       </c>
       <c r="AX14">
         <v>5537564000.0</v>
       </c>
-      <c r="AY14"/>
+      <c r="AY14">
+        <v>5537564000.0</v>
+      </c>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -4701,152 +4743,160 @@
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16">
         <v>817901000.0</v>
       </c>
       <c r="C16">
         <v>817901000.0</v>
       </c>
       <c r="D16">
         <v>817901000.0</v>
       </c>
       <c r="E16">
         <v>817901000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>817901000.0</v>
+      </c>
       <c r="G16">
         <v>817901000.0</v>
       </c>
       <c r="H16">
         <v>817901000.0</v>
       </c>
       <c r="I16">
         <v>817901000.0</v>
       </c>
-      <c r="J16"/>
+      <c r="J16">
+        <v>817901000.0</v>
+      </c>
       <c r="K16">
         <v>817901000.0</v>
       </c>
       <c r="L16">
         <v>817901000.0</v>
       </c>
       <c r="M16">
         <v>817901000.0</v>
       </c>
       <c r="N16">
         <v>817901000.0</v>
       </c>
       <c r="O16">
         <v>817901000.0</v>
       </c>
       <c r="P16">
         <v>817901000.0</v>
       </c>
       <c r="Q16">
         <v>817901000.0</v>
       </c>
       <c r="R16">
         <v>817901000.0</v>
       </c>
       <c r="S16">
         <v>817901000.0</v>
       </c>
       <c r="T16">
         <v>817901000.0</v>
       </c>
       <c r="U16">
         <v>817901000.0</v>
       </c>
       <c r="V16">
         <v>817901000.0</v>
       </c>
-      <c r="W16"/>
+      <c r="W16">
+        <v>817901000.0</v>
+      </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-566172437000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-551696000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>314072414349.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4857,52 +4907,53 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -4913,52 +4964,53 @@
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4969,52 +5021,53 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -5025,654 +5078,666 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>233371000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>35729257000.0</v>
+      </c>
+      <c r="C22">
         <v>0.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>33036174000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13197786000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19690550000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>75744996000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11723649000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15202143000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>17791861000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3452322000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>32218903000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>73360192000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11916241000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>14825878000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>11606598000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>32271080000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9520456000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6012758000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>25105986000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20134605000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>36031458000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>47103506000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32242468000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34914527000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>53859814000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>32354196000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16987076000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>37378719000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14152225000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>21002399000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>26477869000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10278113000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8987069000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>11213982000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>28123080000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>403218786000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>411528763000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>340362087000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>307711678000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>380461902257.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>357482498907.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>378954117207.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>382500598000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>358990092898.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>373695230052.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>325124313938.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>322209181000.0</v>
       </c>
-      <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1930902347000.0</v>
+      </c>
+      <c r="C23">
         <v>1581400249000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1999831836000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1807616723000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2024334916000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1659128016000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1600005249000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1649785106000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1665563411000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1730447951000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1844239416000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1955041571000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1640982120000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1475946318000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1421234992000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1731003604000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1522318414000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1603256218000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1245705842000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1042048968000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>851617594000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>821411193000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>703672417000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>818811998000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>783794333000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>813393900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>863888032000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>928650266000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>923497052000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1604570578000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1603630551000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1529962101000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1489670885000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>779336078000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1093338613000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1633420255000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1690096500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1648642303000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1787262616000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2150074871121.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2040339191696.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2007709539783.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1820111811000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1977579226934.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1912912960146.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1861230411446.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1842538910000.0</v>
       </c>
-      <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>298022740000.0</v>
+      </c>
+      <c r="C24">
         <v>297924595000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>497826450000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>497674933000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>497550375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000000.0</v>
       </c>
       <c r="G24">
         <v>200000000000.0</v>
       </c>
       <c r="H24">
         <v>200000000000.0</v>
       </c>
       <c r="I24">
+        <v>200000000000.0</v>
+      </c>
+      <c r="J24">
         <v>356456278000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>374764514000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>391659597000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>268912305000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>283549836000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>293238691000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>305854453000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>315671092000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>288390783000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>305835381000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>172946239000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>182019209000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>192598389000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>210542650000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>230567016000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>247018758000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>267040180000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>288012689000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>323107311000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>327738315000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>333223431000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>337796986000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>441514546000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>352398677000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>731000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395000000000.0</v>
       </c>
       <c r="AI24">
         <v>395000000000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AJ24">
+        <v>395000000000.0</v>
+      </c>
+      <c r="AK24"/>
+      <c r="AL24">
         <v>12764822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12292088000.0</v>
       </c>
       <c r="AM24">
         <v>12292088000.0</v>
       </c>
       <c r="AN24">
-        <v>11411666100.0</v>
+        <v>12292088000.0</v>
       </c>
       <c r="AO24">
         <v>11411666100.0</v>
       </c>
       <c r="AP24">
+        <v>11411666100.0</v>
+      </c>
+      <c r="AQ24">
         <v>11551666100.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>11284580000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>179930178700.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>145643572000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>54218289600.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>22117412000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>498554992000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>498511633000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>498241644000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>201061860000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>201449750000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>201781699000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>269016053000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>283755683000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>293545014000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>307070062000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>315671092000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>146733270000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>163978844000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>172946239000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>182019209000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>192598389000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>210542650000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>230567016000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>247018758000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>267040180000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>288012689000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>323107311000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>327738315000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5683,52 +5748,53 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5739,796 +5805,813 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>-335656976000.0</v>
+      </c>
+      <c r="C28">
         <v>-121328666000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10760113000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22334473000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>167122794000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>146205849000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-57957027000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>143621443000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>185281911000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>231401601000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>52470471000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>273107567000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>242230724000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>354353579000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>117189402000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>285118928000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>108775082000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>120888730000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>264957452000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>281405067000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>91258235000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>186939950000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>140181401000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>280315510000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>294530399000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>274486911000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>263253005000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>213898497000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>246401211000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>294277700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>259908055000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>278827613000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>582343574000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>537667159000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>588931942000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>811827724000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>656488990000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>664048413000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>676644833000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>695250102169.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>695700452524.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>763179078793.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>907194462000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>789237864152.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>786044606438.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>828893144172.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>843388271000.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>895863469000.0</v>
+      </c>
+      <c r="C29">
         <v>836116693000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>997856679000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1042312715000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>695330405000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>654628172000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>628632075000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>588806536000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>631735070000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>591638499000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>701809976000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>656983578000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>652290022000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>588887164000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>686502429000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>504270397000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>528399698000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>348659980000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>357889455000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>167738064000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>219696572000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>228021781000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>281902633000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>266896796000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>304371310000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>593643975000.0</v>
+      </c>
+      <c r="C30">
         <v>429716240000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>489123221000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>488094515000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>692634668000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>541234025000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>386614469000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>661321437000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>763574299000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>886656748000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>813079520000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1036554547000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>732317223000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>620389251000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>398445248000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>749681453000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>692623152000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>794613945000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>520816899000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>470112704000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>357870057000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>422859332000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>271408864000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>470791252000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>425125668000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>346610717000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>420793528000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>387034414000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>437208310000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1184532186000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1125504741000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1084340440000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>998046468000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>231899640000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>116200937000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>327071581000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>487505460000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>400380127000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>581122575000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>818349998048.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>689028533825.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>677617672664.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>305843969000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>347114200114.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>598066588016.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>583483731192.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>296290114000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>189930917000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>186680762000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>173229614000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>183264317000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>136413741000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5665359000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-64160325000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-30146078000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-52545235000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-15116125000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-50143384000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-33641379000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-46541234000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-65891541000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-130359871000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-49214054000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-38046450000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-69959032000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>567013073000.0</v>
+      </c>
+      <c r="C32">
         <v>460637486000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>621609675000.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>483444342000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>244849373000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>178285053000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>150307984000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>99381704000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>96715260000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>53439866000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>98878426000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>53874187000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4752001000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-16289184000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>63105001000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-9609745000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-17022896000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-55105560000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-177648700000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-105898243000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-50505118000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-57072289000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-32179656000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-47677044000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-66317195000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>343382661000.0</v>
+      </c>
+      <c r="C33">
         <v>389440618000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>389845857000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>394361922000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>394211512000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>423877693000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>449112538000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>452375774000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>462319774000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>505906292000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>505912736000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>573117815000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>573140427000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>616768126000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>617024779000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>590270165000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>480246560000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>514632693000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>514565394000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>362302255000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>242238260000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>238405922000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>242200581000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>271844587000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>271906112000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>328275256000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>80439276000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>61010828000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>66022035000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>64483957000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>72791007000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>60531713000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>117846694000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>128992443000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>469866350000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>529368425000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>515435537000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>568298053000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>552707085000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>565647004381.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>577151447356.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>589251708943.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>543158991000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>584367098118.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>570929900643.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>592707013733.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>587073729000.0</v>
       </c>
-      <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
-    </row>
-    <row r="34" spans="1:52">
+      <c r="BA33"/>
+    </row>
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -6539,1122 +6622,1151 @@
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>312554981000.0</v>
+      </c>
+      <c r="C35">
         <v>311885986000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>511425285000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>512837006000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>511867987000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>352649926000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>352338785000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>353836504000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>370370051000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>386639536000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>402937265000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>422419516000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>437083688000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>446194560000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>459041150000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>466694394000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>297407191000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>314345470000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>323046086000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>190318849000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>200500317000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>218046867000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>237673521000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>254781038000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>274372439000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>295599423000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>330264024000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>333473753000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>338706325000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>425203715000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>446492353000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>361366732000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>741775915000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>405362347000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>404827613000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>49533715000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>25328848000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>81961002000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>81849649000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>81624355047.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>81391485059.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>82079423320.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>82258534000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>304402243138.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>269830763056.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>179573557698.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>146609633000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>266236900000.0</v>
+        <v>220961896000.0</v>
       </c>
       <c r="C36">
         <v>266236900000.0</v>
       </c>
       <c r="D36">
+        <v>266236900000.0</v>
+      </c>
+      <c r="E36">
         <v>273050475000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>278363345000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>307730640000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>332730640000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>340888546000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>328816271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>431103435000.0</v>
       </c>
       <c r="K36">
         <v>431103435000.0</v>
       </c>
       <c r="L36">
-        <v>510374914000.0</v>
+        <v>431103435000.0</v>
       </c>
       <c r="M36">
         <v>510374914000.0</v>
       </c>
       <c r="N36">
-        <v>551931248000.0</v>
+        <v>510374914000.0</v>
       </c>
       <c r="O36">
         <v>551931248000.0</v>
       </c>
       <c r="P36">
+        <v>551931248000.0</v>
+      </c>
+      <c r="Q36">
         <v>513713271000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>403713271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439038102000.0</v>
       </c>
       <c r="S36">
         <v>439038102000.0</v>
       </c>
       <c r="T36">
+        <v>439038102000.0</v>
+      </c>
+      <c r="U36">
         <v>296340073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176312811000.0</v>
       </c>
       <c r="V36">
         <v>176312811000.0</v>
       </c>
       <c r="W36">
         <v>176312811000.0</v>
       </c>
       <c r="X36">
+        <v>176312811000.0</v>
+      </c>
+      <c r="Y36">
         <v>236679423000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>236446052000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>299326362000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>46271942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35939419000.0</v>
       </c>
       <c r="AC36">
         <v>35939419000.0</v>
       </c>
       <c r="AD36">
+        <v>35939419000.0</v>
+      </c>
+      <c r="AE36">
         <v>33212927000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>42682833000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>29605467000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>29469905000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>39766375000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>379766376000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>80309247000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>417752609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000000.0</v>
       </c>
       <c r="AM36">
         <v>410000000000.0</v>
       </c>
       <c r="AN36">
-        <v>410560190286.0</v>
+        <v>410000000000.0</v>
       </c>
       <c r="AO36">
         <v>410560190286.0</v>
       </c>
       <c r="AP36">
+        <v>410560190286.0</v>
+      </c>
+      <c r="AQ36">
         <v>419952902087.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>428993034000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>410560190287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410560190286.0</v>
       </c>
       <c r="AT36">
         <v>410560190286.0</v>
       </c>
       <c r="AU36">
+        <v>410560190286.0</v>
+      </c>
+      <c r="AV36">
         <v>444361151000.0</v>
       </c>
-      <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
-    </row>
-    <row r="37" spans="1:52">
+      <c r="BA36"/>
+    </row>
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>50</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>24000.0</v>
+      </c>
+      <c r="C37">
+        <v>20000.0</v>
+      </c>
+      <c r="D37">
+        <v>18000.0</v>
+      </c>
       <c r="E37"/>
-      <c r="F37"/>
-      <c r="G37"/>
+      <c r="F37">
+        <v>15000.0</v>
+      </c>
+      <c r="G37">
+        <v>14000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>365810170000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>379440733000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>380941043000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>397804685000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>422641100000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>438670065000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>561348241000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>561204280000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>562968728000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>562824767000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>577974229000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>467862838000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>503076279000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>502964889000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>350711765000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>230602455000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>226731551000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>230438360000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>259892607000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>259795138000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>316275996000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>68360628000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>33024611000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>54229864000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>52855653000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>61293726000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>48870743000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>73806351000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>84102821000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>424102821000.0</v>
       </c>
-      <c r="AJ38"/>
-      <c r="AK38">
+      <c r="AK38"/>
+      <c r="AL38">
         <v>455138783000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>455263393000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>462476192000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>467172651100.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>477270154300.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>461817647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="AS38">
         <v>-1.0</v>
       </c>
       <c r="AT38">
+        <v>-1.0</v>
+      </c>
+      <c r="AU38">
         <v>1.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>444361151000.0</v>
       </c>
-      <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>174741094000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>163076099000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>235501896000.0</v>
+      </c>
+      <c r="C39">
         <v>183747622000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>182570435000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>146337746000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>197491659000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>178166425000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>210279059000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>261970147000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>136873390000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>130005592000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>90221657000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>198199147000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>204137155000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>165225270000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>161317137000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>245247591000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>218923947000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>63750171000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>187177841000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>196169820000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>142685090000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>144259100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>111554256000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>24558384000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>116705968000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>129305150000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>256691443000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>187660655000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>396509726000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1148081654000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>854515869000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>997252905000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1083995962000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>440061991000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>409268620000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>357134642000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>355873399000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>431624096000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>263757629000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>778612786576.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>619219087399.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>602111874904.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>557658890000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>679135849710.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>631173662423.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>938449224509.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>636039078000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>1642791908000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>975413171000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>68828874000.0</v>
+      </c>
+      <c r="C40">
         <v>63015019000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>71958762000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>76383090000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>67693238000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
+        <v>55695019000.0</v>
+      </c>
+      <c r="H40">
         <v>56741138000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>57490344000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>61557673000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>59274561000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>65016154000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>74977639000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>70585661000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>81563208000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71614515000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>90952014000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>66497048000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>167520881000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>71279405000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>66431802000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>69413905000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>63212859000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>69639093000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>75430659000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>68172178000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>77100364000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>65145213000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>69825609000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>69912692000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>69595287000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>71266636000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>619071698000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>399510484000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>169530172000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>143358908000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>75944525000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>54743358000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>12378914000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11039374000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>438993943553.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>228092448293.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>202174840712.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>5609083000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>10020143190.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>21293951739.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>6935808029.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>18096744000.0</v>
       </c>
-      <c r="AV40"/>
       <c r="AW40"/>
       <c r="AX40"/>
-      <c r="AY40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>847937060000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>701850000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>12940170000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>9522727000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9016408000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8510089000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8003770000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8299640000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7901928000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7504217000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7106505000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7762280000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7332259000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7586734000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>7156713000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>5735438000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>5482894000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>5230351000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>4977807000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8968055000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10775915000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>10362347000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>9827613000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41">
         <v>12564026000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>69668914000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>69557561000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>70212689000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>69979819000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>70527757300.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>70779746000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>124472064400.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>124187191100.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>125355268100.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>124492221000.0</v>
       </c>
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>137797870000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>18245127000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
         <v>388084378000.0</v>
       </c>
       <c r="C42">
         <v>388084378000.0</v>
       </c>
       <c r="D42">
         <v>388084378000.0</v>
       </c>
       <c r="E42">
         <v>388084378000.0</v>
       </c>
       <c r="F42">
         <v>388084378000.0</v>
       </c>
       <c r="G42">
         <v>388084378000.0</v>
       </c>
       <c r="H42">
         <v>388084378000.0</v>
       </c>
       <c r="I42">
         <v>388084378000.0</v>
       </c>
       <c r="J42">
         <v>388084378000.0</v>
       </c>
       <c r="K42">
         <v>388084378000.0</v>
       </c>
       <c r="L42">
         <v>388084378000.0</v>
       </c>
       <c r="M42">
         <v>388084378000.0</v>
       </c>
       <c r="N42">
         <v>388084378000.0</v>
       </c>
       <c r="O42">
         <v>388084378000.0</v>
       </c>
       <c r="P42">
+        <v>388084378000.0</v>
+      </c>
+      <c r="Q42">
         <v>387513137000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>387389995000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>386581005000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>386580543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>343931195000.0</v>
       </c>
       <c r="U42">
         <v>343931195000.0</v>
       </c>
       <c r="V42">
+        <v>343931195000.0</v>
+      </c>
+      <c r="W42">
         <v>345073664000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>345073566000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345073522000.0</v>
       </c>
       <c r="Y42">
         <v>345073522000.0</v>
       </c>
       <c r="Z42">
+        <v>345073522000.0</v>
+      </c>
+      <c r="AA42">
         <v>344974716000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>344917209000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>340677990000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>338989513000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338630722000.0</v>
       </c>
       <c r="AE42">
         <v>338630722000.0</v>
       </c>
       <c r="AF42">
+        <v>338630722000.0</v>
+      </c>
+      <c r="AG42">
         <v>339722498000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339997498000.0</v>
       </c>
       <c r="AH42">
         <v>339997498000.0</v>
       </c>
       <c r="AI42">
+        <v>339997498000.0</v>
+      </c>
+      <c r="AJ42">
         <v>338630722000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197924076000.0</v>
       </c>
       <c r="AK42">
         <v>197924076000.0</v>
       </c>
       <c r="AL42">
         <v>197924076000.0</v>
       </c>
       <c r="AM42">
         <v>197924076000.0</v>
       </c>
       <c r="AN42">
+        <v>197924076000.0</v>
+      </c>
+      <c r="AO42">
         <v>196091775421.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195706775421.0</v>
       </c>
       <c r="AP42">
         <v>195706775421.0</v>
       </c>
       <c r="AQ42">
+        <v>195706775421.0</v>
+      </c>
+      <c r="AR42">
         <v>197924076000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195706775421.0</v>
       </c>
       <c r="AS42">
         <v>195706775421.0</v>
       </c>
       <c r="AT42">
         <v>195706775421.0</v>
       </c>
       <c r="AU42">
+        <v>195706775421.0</v>
+      </c>
+      <c r="AV42">
         <v>195706776000.0</v>
       </c>
-      <c r="AV42"/>
       <c r="AW42"/>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -7665,52 +7777,53 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -7721,570 +7834,581 @@
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
         <v>52931321000.0</v>
       </c>
       <c r="C45">
+        <v>52931321000.0</v>
+      </c>
+      <c r="D45">
         <v>52890371000.0</v>
       </c>
-      <c r="D45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E45"/>
       <c r="F45">
         <v>47586875000.0</v>
       </c>
       <c r="G45">
+        <v>47586875000.0</v>
+      </c>
+      <c r="H45">
         <v>47545625000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>46167101000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>48451375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45759314000.0</v>
       </c>
       <c r="K45">
         <v>45759314000.0</v>
       </c>
       <c r="L45">
+        <v>45759314000.0</v>
+      </c>
+      <c r="M45">
         <v>46031514000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>45768014000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>45899515000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>44710984000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>44248454000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>14445077000.0</v>
+      </c>
+      <c r="C46">
         <v>15370744000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16260683000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14921189000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13270469000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>13705713000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>14104143000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13705709000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>13404031000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11205752000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>11337220000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>11769574000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11936147000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>12243064000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>12643678000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12295936000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12383722000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>11556414000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>11600505000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>11590490000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>11635805000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>11674371000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>11762221000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>11951980000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>12110974000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>11999260000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>12078648000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>12046798000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>11792171000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>11628304000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>11497281000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>11660970000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>44040344000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>44889623000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>45763529000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>59059178000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>60296754000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>95950657000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>97443692000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>103170812391.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>109978796279.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>111981554614.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>114165957000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>115990854038.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>118332189723.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>140109302813.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>142712578000.0</v>
       </c>
-      <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>16260683000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>14921189000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>13270469000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>13705713000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>14104143000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>13705709000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>11769574000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>11936147000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>12243064000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>12643678000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12295936000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12383722000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>11556414000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>11600505000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>11590490000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>11635805000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>11674371000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>11762221000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>11951980000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>12110974000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>11999260000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>12078648000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>12046798000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>11792171000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>11628304000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>11497281000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>11660970000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>44040343000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>44889622000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>45763529000.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>60296754000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>95950657000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>97443692000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>103170812400.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>109978796300.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>111981554600.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>113670956000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>115990854000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>118332189700.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>140109302800.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>142712578000.0</v>
       </c>
-      <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-    </row>
-    <row r="48" spans="1:52">
+      <c r="BA47"/>
+    </row>
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-715525748000.0</v>
+      </c>
+      <c r="C48">
         <v>-775174379000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-814255357000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-896707177000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-947900238000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-997485697000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1038474490000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1064653363000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1122450771000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1097445179000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1156994982000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1063791553000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1123437349000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1138042708000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1171673829000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-1125459663000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-1138646126000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-1127788944000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-1174638528000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1220756650000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1279251616000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1246379838000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1268778784000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1231349580000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1266376839000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1249662458000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1262438706000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-1273037969000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1333105864000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1251960032000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1240792428000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1273438002000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1568881361000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1579258730000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-1211904915000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-433073576000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-364519971000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-417355035000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-360490683000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-283389231698.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-224425661038.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-198757575547.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-214555369000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-82953083053.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-55400925463.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-18591715499.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-5575768000.0</v>
       </c>
-      <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
-    </row>
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+    </row>
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -8295,528 +8419,539 @@
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>0.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>178974488000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>40592526000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>40908626000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>41124082000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>41018843000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>40988553000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>43563576000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>43536123000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>43114990000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>43337938000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>950439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42650000000.0</v>
       </c>
       <c r="Q50">
         <v>42650000000.0</v>
       </c>
       <c r="R50">
-        <v>39300000000.0</v>
+        <v>42650000000.0</v>
       </c>
       <c r="S50">
         <v>39300000000.0</v>
       </c>
       <c r="T50">
+        <v>39300000000.0</v>
+      </c>
+      <c r="U50">
         <v>181535605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39300000000.0</v>
       </c>
       <c r="V50">
         <v>39300000000.0</v>
       </c>
       <c r="W50">
-        <v>50000000000.0</v>
+        <v>39300000000.0</v>
       </c>
       <c r="X50">
         <v>50000000000.0</v>
       </c>
       <c r="Y50">
         <v>50000000000.0</v>
       </c>
       <c r="Z50">
         <v>50000000000.0</v>
       </c>
-      <c r="AA50"/>
+      <c r="AA50">
+        <v>50000000000.0</v>
+      </c>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>14476437000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>300506264000.0</v>
+      </c>
+      <c r="C51">
         <v>301331215000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>501945269000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>501449906000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>677928616000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>380859597000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>381308049000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>382367387000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>399753040000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>415753067000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>435223173000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>452544507000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>467670202000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>477883434000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>449421979000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>499821667000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>331040783000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>345135381000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>354342316000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>363554814000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>231898389000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>249842650000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>280567016000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>297018758000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>317040180000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>338012689000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>323107311000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>327738315000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>333223431000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>337796986000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>341514546000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>352398677000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>638863075000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>638864000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>658811568000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>828454545000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>680129960000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>693222529000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>710827850000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>734598406922.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>757278824181.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>772990490105.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>938143825000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>797209850247.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>800857106287.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>833843003437.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>844315079000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>2351993000.0</v>
+      </c>
+      <c r="C52">
         <v>3080731000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5608335000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2938273000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>179835697000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>41433082000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>41663686000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>41924935000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>41855365000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>40988553000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>43563576000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>43743619000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>43526684000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>43950585000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>44614082000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>41832099000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>42650000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38482099000.0</v>
       </c>
       <c r="S52">
         <v>38482099000.0</v>
       </c>
       <c r="T52">
+        <v>38482099000.0</v>
+      </c>
+      <c r="U52">
         <v>177217162000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>30711657000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>36892671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000000.0</v>
       </c>
       <c r="X52">
         <v>50000000000.0</v>
       </c>
       <c r="Y52">
         <v>50000000000.0</v>
       </c>
       <c r="Z52">
         <v>50000000000.0</v>
       </c>
-      <c r="AA52"/>
+      <c r="AA52">
+        <v>50000000000.0</v>
+      </c>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>563529272000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>550746998000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>243863075000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>243864000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>309072070000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>815689723000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>829629960000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>842722529000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>860327850000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>734598406922.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>757278824181.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>772990490105.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>926952351000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>797209850247.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>800857106287.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>822194210902.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>822290773000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>86481318000.0</v>
+      </c>
+      <c r="C53">
         <v>155835888000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>414070993000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>286509321000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>209500705000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>205451129000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>103010458000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>20169661000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>70532958000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>20075531000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>20053898000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
-[...1 lines deleted...]
-      </c>
+      <c r="Z53"/>
       <c r="AA53">
         <v>29122403000.0</v>
       </c>
       <c r="AB53">
         <v>29122403000.0</v>
       </c>
       <c r="AC53">
         <v>29122403000.0</v>
       </c>
-      <c r="AD53"/>
+      <c r="AD53">
+        <v>29122403000.0</v>
+      </c>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-    </row>
-    <row r="54" spans="1:52">
+      <c r="BA53"/>
+    </row>
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -8827,656 +8962,669 @@
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1930902347000.0</v>
+      </c>
+      <c r="C55">
         <v>1581400249000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1999831836000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1807616723000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2024334916000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1659128016000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1600005249000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1649785106000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1665563411000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1730447951000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1844239416000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1955041571000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1640982120000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1475946318000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1421234992000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1731003604000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1522318414000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1603256218000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1245705842000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1042048968000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>851617594000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>821411193000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>703672417000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>818811998000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>783794333000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>813393900000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>863888032000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>928650266000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>923497052000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1604570578000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1603630551000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1529962101000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1489670885000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>779336078000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1093338613000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1633420255000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1690096500000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1648642303000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1787262616000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2150074871121.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2040339191696.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2007709539783.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1820111811000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1977579226934.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1912912960146.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1861230411446.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1842538910000.0</v>
       </c>
-      <c r="AV55"/>
       <c r="AW55"/>
       <c r="AX55"/>
-      <c r="AY55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>1817533002000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1138489270000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>1587519686000.0</v>
+      </c>
+      <c r="C56">
         <v>1191959631000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1609985979000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1413254801000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1630123404000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1235250323000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1150892711000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1197409332000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1203243637000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1224541659000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1338326680000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1381923756000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1067841693000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>859178192000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>804210213000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1140733439000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1042071854000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1088623525000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>731140448000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>679746713000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>609379334000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>583005271000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>461471836000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>546967411000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>511888221000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>485118644000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>783448756000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>867639438000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>857475017000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1540086621000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1530839544000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1469430388000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1371824191000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>650343635000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>623472263000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1104051830000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1174660963000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1080344249000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1234555531000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1584427866740.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1463187744340.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1418457830840.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1276952820000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1393212128817.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1341983059504.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1268523397712.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1255465181000.0</v>
       </c>
-      <c r="AV56"/>
       <c r="AW56"/>
       <c r="AX56"/>
       <c r="AY56"/>
       <c r="AZ56"/>
-    </row>
-    <row r="57" spans="1:52">
+      <c r="BA56"/>
+    </row>
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>1020506613000.0</v>
+      </c>
+      <c r="C57">
         <v>731322145000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>988376304000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>877557954000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1146679062000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>990400950000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>972607658000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1047101348000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1103861933000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1127826399000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1284886814000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1283045330000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1013967506000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>854426191000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>820499397000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1077628438000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1051681599000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1105646421000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>786246008000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>857395413000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>715277577000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>633510389000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>518544125000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>579147067000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>559565265000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>551435839000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>580165222000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>661125333000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>715207780000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1228637916000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1195241537000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1238614612000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1113416562000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>749862704000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>696712311000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1263985463000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1276305196000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1230492652000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1312358223000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1600198021336.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1432101332462.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1373110218531.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1198902059000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1005935083358.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>948284721852.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>950037790669.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>949931071000.0</v>
       </c>
-      <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
-      <c r="AY57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>847937060000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>701850000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>1333061594000.0</v>
+      </c>
+      <c r="C58">
         <v>1043208131000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1499801589000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1390394960000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1658547049000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1343050876000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1324946443000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1400937852000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1474231984000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1514465935000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1687824079000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1705464846000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1451051194000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1300620751000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1279540547000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1544322832000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1349088790000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1419991891000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1109292094000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1047714262000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>915777894000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>851557256000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>756217646000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>833928105000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>833937704000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>847035262000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>910429246000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>994599086000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1053914105000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1653841631000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1641733890000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1599981344000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1855192477000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1155225051000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1101539924000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1313519178000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1301634044000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1312453654000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1394207872000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1681822376383.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1513492817521.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1455189641851.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1281160593000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1310337326496.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1218115484908.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1129611348367.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1096540704000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
-      <c r="AY58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>985734930000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>720095127000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -9487,204 +9635,208 @@
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>597840729000.0</v>
+      </c>
+      <c r="C60">
         <v>538192098000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>500030229000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>417221746000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>365787852000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>316077126000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>275058793000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>248847240000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>191331415000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>215982003000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>156415326000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>249576713000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>189930917000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>175325558000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>141694437000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>186680762000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>173229614000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>183264317000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>136413741000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-5665359000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-64160325000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-30146078000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-52545235000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-15116125000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-50143384000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-33641379000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-46541234000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-65891541000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-130359871000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-49214054000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-38046450000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-69959032000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>-365127391000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>-375504760000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>-8150945000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>319267118000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>387820723000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>335525731000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>392390083000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>467577157963.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>526155728623.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>551823814114.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>538243321000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>666510164768.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>694062322358.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>730871532322.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>745256032000.0</v>
       </c>
-      <c r="AV60"/>
       <c r="AW60"/>
       <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>831798072000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>418394143000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -9695,52 +9847,53 @@
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -9751,50 +9904,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9847,1177 +10001,1179 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
         <v>3092922473000.0</v>
       </c>
       <c r="C2">
         <v>3014527483000.0</v>
       </c>
       <c r="D2">
         <v>2991657967000.0</v>
       </c>
       <c r="E2">
         <v>2641601941000.0</v>
       </c>
       <c r="F2">
         <v>2121282793000.0</v>
       </c>
       <c r="G2">
         <v>1382767307000.0</v>
       </c>
       <c r="H2">
         <v>1614838836000.0</v>
       </c>
       <c r="I2">
         <v>1340607205000.0</v>
       </c>
       <c r="J2">
         <v>685298383000.0</v>
       </c>
       <c r="K2">
         <v>986312571000.0</v>
       </c>
       <c r="L2">
         <v>355236486000.0</v>
       </c>
       <c r="M2">
         <v>205822602000.0</v>
       </c>
       <c r="N2">
         <v>325965681000.0</v>
       </c>
       <c r="O2">
         <v>514556110000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
         <v>3188206000.0</v>
       </c>
       <c r="C3">
-        <v>1308549000.0</v>
+        <v>1375149000.0</v>
       </c>
       <c r="D3">
-        <v>510965000.0</v>
+        <v>1688845000.0</v>
       </c>
       <c r="E3">
         <v>1611843000.0</v>
       </c>
       <c r="F3">
         <v>374510000.0</v>
       </c>
       <c r="G3">
         <v>363527000.0</v>
       </c>
       <c r="H3">
         <v>488012000.0</v>
       </c>
       <c r="I3">
         <v>2483228000.0</v>
       </c>
       <c r="J3">
         <v>4745453000.0</v>
       </c>
       <c r="K3">
         <v>7980878000.0</v>
       </c>
       <c r="L3">
         <v>4812240000.0</v>
       </c>
       <c r="M3">
         <v>11993746000.0</v>
       </c>
       <c r="N3">
         <v>-59851760000.0</v>
       </c>
       <c r="O3">
         <v>-64660884000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
         <v>327307761000.0</v>
       </c>
       <c r="C5">
         <v>193627613000.0</v>
       </c>
       <c r="D5">
         <v>208905019000.0</v>
       </c>
       <c r="E5">
         <v>66700457000.0</v>
       </c>
       <c r="F5">
         <v>120064541000.0</v>
       </c>
       <c r="G5">
         <v>51506668000.0</v>
       </c>
       <c r="H5">
         <v>33798262000.0</v>
       </c>
       <c r="I5">
         <v>75579358000.0</v>
       </c>
       <c r="J5">
         <v>-732291317000.0</v>
       </c>
       <c r="K5">
         <v>-67496820000.0</v>
       </c>
       <c r="L5">
         <v>-94980647000.0</v>
       </c>
       <c r="M5">
         <v>-26938491000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5">
         <v>8042806000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
         <v>330495967000.0</v>
       </c>
       <c r="C6">
-        <v>194936162000.0</v>
+        <v>195002762000.0</v>
       </c>
       <c r="D6">
-        <v>209415984000.0</v>
+        <v>210593864000.0</v>
       </c>
       <c r="E6">
         <v>68312300000.0</v>
       </c>
       <c r="F6">
         <v>120439051000.0</v>
       </c>
       <c r="G6">
         <v>51870195000.0</v>
       </c>
       <c r="H6">
         <v>34286274000.0</v>
       </c>
       <c r="I6">
         <v>78062586000.0</v>
       </c>
       <c r="J6">
         <v>-727545864000.0</v>
       </c>
       <c r="K6">
         <v>-59515942000.0</v>
       </c>
       <c r="L6">
         <v>-90168407000.0</v>
       </c>
       <c r="M6">
         <v>-14944745000.0</v>
       </c>
-      <c r="N6"/>
+      <c r="N6">
+        <v>59851760000.0</v>
+      </c>
       <c r="O6">
         <v>-56618078000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
         <v>403873853000.0</v>
       </c>
       <c r="C9">
         <v>322744399000.0</v>
       </c>
       <c r="D9">
         <v>269390034000.0</v>
       </c>
       <c r="E9">
         <v>143294435000.0</v>
       </c>
       <c r="F9">
         <v>176263546000.0</v>
       </c>
       <c r="G9">
         <v>185728807000.0</v>
       </c>
       <c r="H9">
         <v>109397771000.0</v>
       </c>
       <c r="I9">
         <v>98967930000.0</v>
       </c>
       <c r="J9">
         <v>-12413804000.0</v>
       </c>
       <c r="K9">
         <v>44190068000.0</v>
       </c>
       <c r="L9">
         <v>-28513528000.0</v>
       </c>
       <c r="M9">
         <v>33730185000.0</v>
       </c>
       <c r="N9">
         <v>98751223000.0</v>
       </c>
       <c r="O9">
         <v>114829473000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>283087243000.0</v>
       </c>
       <c r="C10">
         <v>149854292000.0</v>
       </c>
       <c r="D10">
         <v>23509724000.0</v>
       </c>
       <c r="E10">
         <v>16935909000.0</v>
       </c>
       <c r="F10">
         <v>84446123000.0</v>
       </c>
       <c r="G10">
         <v>14062308000.0</v>
       </c>
       <c r="H10">
         <v>-26285197000.0</v>
       </c>
       <c r="I10">
         <v>1151247000.0</v>
       </c>
       <c r="J10">
         <v>-850672763000.0</v>
       </c>
       <c r="K10">
         <v>-173030588000.0</v>
       </c>
       <c r="L10">
         <v>-199972929000.0</v>
       </c>
       <c r="M10">
         <v>-114004006000.0</v>
       </c>
       <c r="N10">
         <v>22576929000.0</v>
       </c>
       <c r="O10">
         <v>8042806000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>58413094000.0</v>
       </c>
       <c r="C11">
         <v>31439482000.0</v>
       </c>
       <c r="D11">
         <v>7872249000.0</v>
       </c>
       <c r="E11">
         <v>13535751000.0</v>
       </c>
       <c r="F11">
         <v>-9777675000.0</v>
       </c>
       <c r="G11">
         <v>-21503024000.0</v>
       </c>
       <c r="H11">
         <v>-4618473000.0</v>
       </c>
       <c r="I11">
         <v>32417295000.0</v>
       </c>
       <c r="J11">
         <v>939092000.0</v>
       </c>
       <c r="K11">
         <v>-27052097000.0</v>
       </c>
       <c r="L11">
         <v>-14721392000.0</v>
       </c>
       <c r="M11">
         <v>33376764000.0</v>
       </c>
       <c r="N11">
         <v>1145623000.0</v>
       </c>
       <c r="O11">
         <v>2330572000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
         <v>49782777000.0</v>
       </c>
       <c r="C12">
         <v>43839992000.0</v>
       </c>
       <c r="D12">
         <v>52540626000.0</v>
       </c>
       <c r="E12">
         <v>49764548000.0</v>
       </c>
       <c r="F12">
         <v>35618418000.0</v>
       </c>
       <c r="G12">
         <v>37419419000.0</v>
       </c>
       <c r="H12">
         <v>59936854000.0</v>
       </c>
       <c r="I12">
         <v>74428111000.0</v>
       </c>
       <c r="J12">
         <v>118381446000.0</v>
       </c>
       <c r="K12">
         <v>105533768000.0</v>
       </c>
       <c r="L12">
         <v>99784495000.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13">
         <v>3615339000.0</v>
       </c>
       <c r="C13">
         <v>38879236000.0</v>
       </c>
       <c r="D13">
         <v>1638996000.0</v>
       </c>
       <c r="E13">
         <v>45889048000.0</v>
       </c>
       <c r="F13">
         <v>32374335000.0</v>
       </c>
       <c r="G13">
         <v>1528565000.0</v>
       </c>
       <c r="H13">
         <v>2115253000.0</v>
       </c>
       <c r="I13">
         <v>2414440000.0</v>
       </c>
       <c r="J13">
         <v>1489084000.0</v>
       </c>
       <c r="K13">
         <v>1806881000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
         <v>-5000.0</v>
       </c>
       <c r="C14">
         <v>-2000.0</v>
       </c>
       <c r="D14">
         <v>-3000.0</v>
       </c>
       <c r="E14">
         <v>-1000.0</v>
       </c>
       <c r="F14">
         <v>-1000.0</v>
       </c>
       <c r="G14">
         <v>6000.0</v>
       </c>
       <c r="H14">
         <v>20000.0</v>
       </c>
       <c r="I14">
         <v>-56889000.0</v>
       </c>
       <c r="J14">
         <v>-46961000.0</v>
       </c>
       <c r="K14">
         <v>667941000.0</v>
       </c>
       <c r="L14">
         <v>707897000.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>224674144000.0</v>
       </c>
       <c r="C15">
         <v>118414808000.0</v>
       </c>
       <c r="D15">
         <v>15637472000.0</v>
       </c>
       <c r="E15">
         <v>3400157000.0</v>
       </c>
       <c r="F15">
         <v>94223797000.0</v>
       </c>
       <c r="G15">
         <v>35565346000.0</v>
       </c>
       <c r="H15">
         <v>-21666724000.0</v>
       </c>
       <c r="I15">
         <v>-30908472000.0</v>
       </c>
       <c r="J15">
         <v>-850897006000.0</v>
       </c>
       <c r="K15">
         <v>-145935314000.0</v>
       </c>
       <c r="L15">
         <v>-185213620000.0</v>
       </c>
       <c r="M15">
         <v>-80615386000.0</v>
       </c>
       <c r="N15">
         <v>21431306000.0</v>
       </c>
       <c r="O15">
         <v>5712234000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16">
         <v>224674144000.0</v>
       </c>
       <c r="C16">
         <v>118414808000.0</v>
       </c>
       <c r="D16">
         <v>15637472000.0</v>
       </c>
       <c r="E16">
         <v>3400157000.0</v>
       </c>
       <c r="F16">
         <v>94223797000.0</v>
       </c>
       <c r="G16">
         <v>35565346000.0</v>
       </c>
       <c r="H16">
         <v>-2166708000.0</v>
       </c>
       <c r="I16">
         <v>-30908472000.0</v>
       </c>
       <c r="J16">
         <v>-850897132000.0</v>
       </c>
       <c r="K16">
         <v>-145935314000.0</v>
       </c>
       <c r="L16">
         <v>-185213620000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
         <v>224674149000.0</v>
       </c>
       <c r="C17">
         <v>118414810000.0</v>
       </c>
       <c r="D17">
         <v>15637475000.0</v>
       </c>
       <c r="E17">
         <v>3400158000.0</v>
       </c>
       <c r="F17">
         <v>94223798000.0</v>
       </c>
       <c r="G17">
         <v>35565332000.0</v>
       </c>
       <c r="H17">
         <v>-21666724000.0</v>
       </c>
       <c r="I17">
         <v>-31266048000.0</v>
       </c>
       <c r="J17">
         <v>-851611855000.0</v>
       </c>
       <c r="K17">
         <v>-145978491000.0</v>
       </c>
       <c r="L17">
         <v>-185251537000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
         <v>-46167438000.0</v>
       </c>
       <c r="C18">
         <v>-41817536000.0</v>
       </c>
       <c r="D18">
         <v>-50901630000.0</v>
       </c>
       <c r="E18">
         <v>-48078235000.0</v>
       </c>
       <c r="F18">
         <v>-34305334000.0</v>
       </c>
       <c r="G18">
         <v>-35915795000.0</v>
       </c>
       <c r="H18">
         <v>-57968206000.0</v>
       </c>
       <c r="I18">
         <v>-72134776000.0</v>
       </c>
       <c r="J18">
         <v>-117003981000.0</v>
       </c>
       <c r="K18">
         <v>-105486484000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
         <v>327307761000.0</v>
       </c>
       <c r="C21">
         <v>269818676000.0</v>
       </c>
       <c r="D21">
         <v>208905019000.0</v>
       </c>
       <c r="E21">
         <v>63215732000.0</v>
       </c>
       <c r="F21">
         <v>123005516000.0</v>
       </c>
       <c r="G21">
         <v>143506227000.0</v>
       </c>
       <c r="H21">
         <v>50966306000.0</v>
       </c>
       <c r="I21">
         <v>23417340000.0</v>
       </c>
       <c r="J21">
         <v>-303110675000.0</v>
       </c>
       <c r="K21">
         <v>-173030588000.0</v>
       </c>
       <c r="L21">
         <v>-199972929000.0</v>
       </c>
       <c r="M21">
         <v>-26938491000.0</v>
       </c>
       <c r="N21">
         <v>59851760000.0</v>
       </c>
       <c r="O21">
         <v>64660884000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>3169488565000.0</v>
       </c>
       <c r="C23">
         <v>3067453206000.0</v>
       </c>
       <c r="D23">
         <v>3052278701000.0</v>
       </c>
       <c r="E23">
         <v>2721680644000.0</v>
       </c>
       <c r="F23">
         <v>2172002402000.0</v>
       </c>
       <c r="G23">
         <v>1424989887000.0</v>
       </c>
       <c r="H23">
         <v>1709368832000.0</v>
       </c>
       <c r="I23">
         <v>1397924124000.0</v>
       </c>
       <c r="J23">
         <v>740599777000.0</v>
       </c>
       <c r="K23">
         <v>1074991604000.0</v>
       </c>
       <c r="L23">
         <v>386819527000.0</v>
       </c>
       <c r="M23">
         <v>265464662000.0</v>
       </c>
       <c r="N23">
         <v>402139975000.0</v>
       </c>
       <c r="O23">
         <v>621342777000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
         <v>3121606000.0</v>
       </c>
       <c r="C25">
         <v>1308549000.0</v>
       </c>
       <c r="D25">
         <v>1622245000.0</v>
       </c>
       <c r="E25">
         <v>1545242000.0</v>
       </c>
       <c r="F25">
         <v>307909000.0</v>
       </c>
       <c r="G25">
         <v>339175000.0</v>
       </c>
       <c r="H25">
         <v>411979000.0</v>
       </c>
       <c r="I25">
         <v>2391631000.0</v>
       </c>
       <c r="J25">
         <v>3627824000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>21714160000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
         <v>1245806000.0</v>
       </c>
       <c r="C27">
         <v>1007713000.0</v>
       </c>
       <c r="D27">
         <v>1032405000.0</v>
       </c>
       <c r="E27">
         <v>943598000.0</v>
       </c>
       <c r="F27">
         <v>245730000.0</v>
       </c>
       <c r="G27">
         <v>590888000.0</v>
       </c>
       <c r="H27">
         <v>16087698000.0</v>
       </c>
       <c r="I27">
         <v>7528341000.0</v>
       </c>
       <c r="J27">
         <v>4819076000.0</v>
       </c>
       <c r="K27">
         <v>1162714000.0</v>
       </c>
       <c r="L27">
         <v>634945000.0</v>
       </c>
       <c r="M27">
         <v>26984055000.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>12309149000.0</v>
       </c>
       <c r="C28">
         <v>16330132000.0</v>
       </c>
       <c r="D28">
         <v>13543163000.0</v>
       </c>
       <c r="E28">
         <v>17148369000.0</v>
       </c>
       <c r="F28">
         <v>15516898000.0</v>
       </c>
       <c r="G28">
         <v>8243691000.0</v>
       </c>
       <c r="H28">
         <v>57432590000.0</v>
       </c>
       <c r="I28">
         <v>24057079000.0</v>
       </c>
       <c r="J28">
         <v>26743978000.0</v>
       </c>
       <c r="K28">
         <v>27926604000.0</v>
       </c>
       <c r="L28">
         <v>884020000.0</v>
       </c>
       <c r="M28">
         <v>32716540000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>58413094000.0</v>
       </c>
       <c r="C29">
         <v>31439482000.0</v>
       </c>
       <c r="D29">
         <v>7872249000.0</v>
       </c>
       <c r="E29">
         <v>13535751000.0</v>
       </c>
       <c r="F29">
         <v>-9777675000.0</v>
       </c>
       <c r="G29">
         <v>-21503024000.0</v>
       </c>
       <c r="H29">
         <v>-4618473000.0</v>
       </c>
       <c r="I29">
         <v>32417295000.0</v>
       </c>
       <c r="J29">
         <v>939092000.0</v>
       </c>
       <c r="K29">
         <v>-27052097000.0</v>
       </c>
       <c r="L29">
         <v>-14721392000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>76566092000.0</v>
       </c>
       <c r="C30">
         <v>52925723000.0</v>
       </c>
       <c r="D30">
         <v>60485015000.0</v>
       </c>
       <c r="E30">
         <v>80078703000.0</v>
       </c>
       <c r="F30">
         <v>53258030000.0</v>
       </c>
       <c r="G30">
         <v>42222580000.0</v>
       </c>
       <c r="H30">
         <v>94529996000.0</v>
       </c>
       <c r="I30">
         <v>57316919000.0</v>
       </c>
       <c r="J30">
         <v>55301394000.0</v>
       </c>
       <c r="K30">
         <v>88679033000.0</v>
       </c>
       <c r="L30">
         <v>31583041000.0</v>
       </c>
       <c r="M30">
         <v>59642060000.0</v>
       </c>
       <c r="N30">
         <v>76174294000.0</v>
       </c>
       <c r="O30">
         <v>106786667000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
         <v>-44220518000.0</v>
       </c>
       <c r="C31">
         <v>-119964384000.0</v>
       </c>
       <c r="D31">
         <v>-185395295000.0</v>
       </c>
       <c r="E31">
         <v>-46279823000.0</v>
       </c>
       <c r="F31">
         <v>-38559393000.0</v>
       </c>
       <c r="G31">
         <v>-129443919000.0</v>
       </c>
       <c r="H31">
         <v>-38404312000.0</v>
       </c>
       <c r="I31">
         <v>-22266093000.0</v>
       </c>
       <c r="J31">
         <v>-547562088000.0</v>
       </c>
       <c r="K31">
         <v>-123634190000.0</v>
       </c>
       <c r="L31">
         <v>-103007680000.0</v>
       </c>
       <c r="M31">
         <v>-87065515000.0</v>
       </c>
       <c r="N31">
         <v>-37274831000.0</v>
       </c>
       <c r="O31">
         <v>-56618078000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
         <v>3496796326000.0</v>
       </c>
       <c r="C32">
         <v>3337271882000.0</v>
       </c>
       <c r="D32">
         <v>3261183720000.0</v>
       </c>
       <c r="E32">
         <v>2784896376000.0</v>
       </c>
       <c r="F32">
         <v>2297546339000.0</v>
       </c>
       <c r="G32">
         <v>1568496114000.0</v>
       </c>
       <c r="H32">
         <v>1724236607000.0</v>
       </c>
       <c r="I32">
         <v>1439575135000.0</v>
       </c>
@@ -11039,3864 +11195,3942 @@
       <c r="O32">
         <v>629385583000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AY32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>995942299000.0</v>
+      </c>
+      <c r="C2">
         <v>664438653000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>826421565000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>722841242000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>821894185000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>720923857000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>727432282000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>794942366000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>761631453000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>731309436000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>857019246000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>862036892000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>651676440000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>620925389000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>489570771000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>720757819000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>620764746000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>810508605000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>652620428000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>483868081000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>541237702000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>443556582000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>304143517000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>426359503000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>384472593000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>267791694000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>308848809000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>426503196000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>474782694000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>404704137000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>482972157000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>460356841000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>234623978000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>162654229000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>182605288000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>109261236000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>217260074000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>176171785000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>274670264142.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>186191043935.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>293556501196.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>231894761727.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>178515655931.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>114856274269.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>38636724240.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23227831560.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>13721572237.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>28670455019.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>109073011381.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>52871109475.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>925667000.0</v>
+      </c>
+      <c r="C3">
         <v>930889000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>933456000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1379826000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>418594000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>423030000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>405677000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>327572000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>493782000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>131468000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>432354000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>430073000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>415154000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>411264000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1292669000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>110516000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>106967000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>101691000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>97835000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>93099000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>92127000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>91449000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>75831000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>77049000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>90732000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>95563000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>91225000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>89663000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>99123000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>131968000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>158420000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>592321000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>808131000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>832759000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>299169000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1335107000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>970503000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1023045000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-1150246956.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1011848888.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1160864907.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1188977161.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1116964675.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1212818153.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1237986996.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1244470176.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2937095577.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1308156605.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1320899300.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1332801679.0</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
+        <v>82927642000.0</v>
+      </c>
+      <c r="C5">
         <v>52441127000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>110248327000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>74426096000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>78601728000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63133325000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>42400260000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>84627102000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-21163876000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>87769647000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-105240030000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>88720407000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34078684000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>56150565000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-18543495000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>27581065000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-384473000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>57157063000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>47386624000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>68325069000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-29323608000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>33676456000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-50340207000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>43611347000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>39279901000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>26446184000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>24657163000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>38340590000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-67588896000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1359477000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>35756329000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-12672036000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>31320816000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-345919197000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-668470710000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-61816734000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>114771519000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-50868516000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-42011516122.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-26958322792.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>945218317.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2346247839.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-80690345276.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-17681615353.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11018261482.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-5582470284.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-28155455965.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-15073258725.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8850359632.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>8571012667.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>83853309000.0</v>
+      </c>
+      <c r="C6">
         <v>53372016000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>111181783000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>75805922000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>79020322000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>63556355000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42805937000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>84954674000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20670094000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>87901115000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-104807676000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>89150480000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>34493838000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>56561829000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-17250826000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>27691581000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-277506000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>57258754000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>47484459000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>68418168000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-29231481000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>33767905000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-50264376000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>43688396000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>39370633000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>26541747000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>24748388000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>38430253000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-67489773000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1491445000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>35914749000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12079715000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>32128947000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-345086438000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-668171541000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-60481627000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>115742022000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-49845471000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-43161763078.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-25946473904.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2106083224.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3535225000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-79573380601.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-16468797200.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12256248478.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-4338000108.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-25218360388.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-13765102120.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10171258932.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9903814346.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
+        <v>100931655000.0</v>
+      </c>
+      <c r="C9">
         <v>63786262000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>124659560000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>86527686000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>113362402000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>80165829000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>73805994000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>80795657000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>70019020000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>97335674000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>43585636000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>98172557000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>53403966000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>74363594000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-14305472000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>44984818000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>37289980000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>75325109000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22722129000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>71829870000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>42320300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>39391247000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>32722117000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>55466988000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>60550952000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36988750000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39466077000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>6301481000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>42488231000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>21141982000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>40109152000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2152705000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>50989031000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5717042000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-55525795000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-51108530000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>129854201000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-35633680000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>19147169318.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-15254242421.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>29517676498.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10779464605.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-21286923755.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-7395730540.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1537679294.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1368553000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5798005291.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4349449088.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>17867735944.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>15900346741.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
+        <v>76391110000.0</v>
+      </c>
+      <c r="C10">
         <v>48808586000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>103999862000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>58999909000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67246907000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52840565000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>31944923000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>74021260000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32296606000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>76184715000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-118117562000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>76455024000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21432169000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>43740093000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-32035146000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13117192000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-10926453000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>46780316000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>36544270000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>58454892000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-36700737000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26147698000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-59633883000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34955268000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>20800152000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17940771000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2034802000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>67158429000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-79247042000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12161782000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>38434097000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>320037431000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10367381000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-367687662000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-767266723000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-87411205000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>77955274000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-73950109000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-69768967710.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-54282420348.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-24968732306.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-24010467636.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-98693663672.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-43334107596.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-30583962426.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-27361195306.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-74061542858.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-28238053459.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-9454898789.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-2249510894.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
+        <v>16560682000.0</v>
+      </c>
+      <c r="C11">
         <v>9545811000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>21345203000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7723981000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>17576795000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11767115000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6234350000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>15978002000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-7348502000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16575632000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-25606170000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>16720362000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>6736035000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10022022000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>13842123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102124000.0</v>
       </c>
       <c r="Q11">
         <v>-102124000.0</v>
       </c>
       <c r="R11">
         <v>-102124000.0</v>
       </c>
       <c r="S11">
+        <v>-102124000.0</v>
+      </c>
+      <c r="T11">
         <v>-9556001000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-73892000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3854591000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3706809000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-28851535000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-93146000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2302605000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5139052000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-12500715000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>7052866000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1861209000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1031833000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7318852000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>25098443000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-9988000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>339666153000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>11731636000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-18849824000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>25141284000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-17084004000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-26393552241.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4696459088.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>704791451.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6059795298.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8533262042.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-17984208159.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-10083527.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5270445883.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-23648020832.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-7438990775.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-2289752393.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10621714.0</v>
       </c>
     </row>
-    <row r="12" spans="1:50">
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
+        <v>7607473000.0</v>
+      </c>
+      <c r="C12">
         <v>8196707000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12688787000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>15426187000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11354821000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10292760000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10469328000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>10605842000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11122388000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11601582000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12877532000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13015386000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13162547000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13463263000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14381948000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14463873000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10541980000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10369164000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10842354000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9864440000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7368210000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7522106000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9293676000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8656079000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10046302000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9423362000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10080776000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>11716480000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>11658146000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13327196000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11886611000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>19513158000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21301024000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>21727318000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28104504000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>26088727000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>38935816000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>27924578000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26472550345.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>26500122374.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>26204379370.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>26205324343.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17742479396.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>25652492243.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>41602223908.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14489542453.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>47375016300.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13164794734.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>18305258421.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10820523561.0</v>
       </c>
     </row>
-    <row r="13" spans="1:50">
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13">
+        <v>282218000.0</v>
+      </c>
+      <c r="C13">
         <v>1155595000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1760064000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>21544521000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19773847000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7634850000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>8676241000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>10141954000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>509693000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>834568000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>476064000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>12394470000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>12788578000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13085406000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13106452000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>12999294000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>465761000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>376935000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10031937000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>9526880000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>332149000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>7209457000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>354142000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>377176000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>374151000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>423096000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>379565000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>502340000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>618645000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>614703000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
+        <v>-4000.0</v>
+      </c>
+      <c r="C14">
         <v>-2000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1000.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14">
         <v>-1000.0</v>
       </c>
       <c r="G14">
+        <v>-1000.0</v>
+      </c>
+      <c r="H14">
         <v>1000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>-3000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>58000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-40000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>25000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-57279000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-57182000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-56999000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-56889000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-60211000.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>122222500.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10621700.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
+        <v>59830424000.0</v>
+      </c>
+      <c r="C15">
         <v>39262773000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>82654658000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>51275926000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>49670111000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>41073449000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>25710574000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>58043256000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-24948103000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59609081000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-92511391000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>59734659000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14696134000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>33718070000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-45877269000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13219316000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-10824329000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>46882437000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>46100329000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>58528744000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-32846156000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>22440880000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-30782336000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>35048409000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18497551000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>12801722000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10465539000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>60105660000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-81108068000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-11129839000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>31466506000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>294601468000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10377369000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-367353815000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-778314112000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-68553606000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>52835064000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-56864352000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-43362590732.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-58963570660.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-25668085490.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-17941067118.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-107207098151.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-25346482586.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-30573878899.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-22086160364.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-50404868236.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-20663016246.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-7287368910.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2260132608.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>82654658000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>51275926000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49670111000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>41073449000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>25710574000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>58043256000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>59734659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14696134000.0</v>
       </c>
       <c r="N16">
         <v>14696134000.0</v>
       </c>
       <c r="O16">
         <v>14696134000.0</v>
       </c>
       <c r="P16">
+        <v>14696134000.0</v>
+      </c>
+      <c r="Q16">
         <v>13219316000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-10824329000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>46882437000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>46100329000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>58528744000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-32846156000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>22440880000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-30782336000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35048409000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18497551000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12801722000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10465539000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>60105660000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-81108068000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-11129839000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>31466506000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>294601468000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+    </row>
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
+        <v>59830428000.0</v>
+      </c>
+      <c r="C17">
         <v>39262775000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>82654659000.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>49670112000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>41073450000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>25710573000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>58043258000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-24948104000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>59609083000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-92511392000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>59734662000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14696134000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>33718071000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-45877269000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13219316000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-10824329000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>46882440000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>46100271000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>58528784000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-32846146000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>22440889000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-30782348000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>35048414000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>18497547000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>12801719000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10465913000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>60105563000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-81108251000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-11129949000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>31115245000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>294938988000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>-7856976000.0</v>
+      </c>
+      <c r="C18">
         <v>-7041112000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10928723000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-14856252000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10838156000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9795867000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9993357000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-10153782000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10623037000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10797524000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12401468000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12604280000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-12801015000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13094867000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-13996749000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14005455000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10076219000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9999812000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10511628000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-9532617000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-7044980000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7216109000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8945620000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-8297758000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9666959000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9005458000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-9701211000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11181759000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-11045547000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-26039689000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+    </row>
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
+        <v>82927642000.0</v>
+      </c>
+      <c r="C21">
         <v>52441127000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>110248327000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>69159818000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>96752645000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>67733631000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>59291524000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>70632158000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-21746601000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>86937973000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29955363000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>88720407000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34078684000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>56150565000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-39978357000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29162881000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9992749000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>60346572000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1852919000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>62712865000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26334670000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32105062000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34046584000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>43733558000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>39279901000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>26446184000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24657163000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>38340590000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-52238115000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1359477000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>35756329000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12672036000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31320816000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6712593000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-76848920000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-61322478000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>77955274000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-73950109000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-69088975456.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-54962412602.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-24968732306.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-24010467636.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-98693663673.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-84847623710.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-9385366167.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-7046275450.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-28155455965.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-56669402740.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8353820107.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8373119491.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+    </row>
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>1013946312000.0</v>
+      </c>
+      <c r="C23">
         <v>675783788000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>840832798000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>740209110000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>838503942000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>733356055000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>741946752000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>805105865000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>853397074000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>741707137000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>870649519000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>871489042000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>671001722000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>639138418000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>511551769000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>736579756000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>648061977000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>825487142000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>670951217000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>492985086000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>557223332000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>450842767000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>298972172000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>438695653000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>398558006000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>278334260000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>320909063000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>392609992000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>571363135000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>424486642000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>492813993000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>475085359000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>255280572000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>174744200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>200209885000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>126011007000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>227469309000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>186909576000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>312892668026.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>201897702488.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>319524843894.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>240676389592.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>196556370997.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>111797832291.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>49559769701.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>28905554011.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>46652942293.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>39826455764.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>118586927217.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>60398336726.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+    </row>
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>909017000.0</v>
+      </c>
+      <c r="C25">
         <v>914239000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>916806000.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>418594000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>423030000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>405677000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>310922000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>477132000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>274955000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>415704000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>413423000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>398504000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>394614000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1276018000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>93866000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>90317000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>85041000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>81186000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>76448000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>75476000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>74799000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>75831000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>77049000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>90732000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>95563000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+    </row>
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>41846748000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>78166417000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14895727000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>659750000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3003010000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>12004000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6047400000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>202099000.0</v>
+      </c>
+      <c r="C27">
         <v>109483000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>340278000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>214697000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>400974000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>251480000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>314693000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>195007000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>246533000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>296670000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>298798000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>227822000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>209115000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>234413000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>367224000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>165294000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>176667000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>94382000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>69178000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>32120000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>50050000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>77430000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>52575000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>31704000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>429179000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>521002000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2736406000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>12132076000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>698214000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>4992511000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2482760000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>34644000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>18426000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2106928000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>954831000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2524753000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6191732000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>17993821470.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4844513000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9286691000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>5025331470.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4352301313.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4726890966.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>77057650.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>183297697.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>26372906860.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>555905141.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>894533981.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>272519300.0</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>18876441000.0</v>
+      </c>
+      <c r="C28">
         <v>2368318000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3328237000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17574539000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2077559000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2823693000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3424945000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3857686000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6271389000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2776112000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5131859000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2893474000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2618313000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2899517000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3405572000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3213394000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7777634000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2751769000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4241948000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3364993000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5769417000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2140540000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5716367000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3793287000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4448894000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5717877000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2384756000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39172734000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>78913824000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15306744000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>300101000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3663758000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>13961687000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6731735000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9682597000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>16687849000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>140937000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>232595000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>27111337623.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>317655891.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>331965386.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>165645100.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1750528672.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5916690495.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10752586587.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5345945117.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7532310048.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>21397575517.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1886144675.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1900509760.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>16560682000.0</v>
+      </c>
+      <c r="C29">
         <v>9545811000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21345203000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7723981000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17576795000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11767115000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6234350000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15978002000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7348502000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16575632000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-25606170000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16720362000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6736035000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10022022000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>13842123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102124000.0</v>
       </c>
       <c r="Q29">
         <v>-102124000.0</v>
       </c>
       <c r="R29">
         <v>-102124000.0</v>
       </c>
       <c r="S29">
+        <v>-102124000.0</v>
+      </c>
+      <c r="T29">
         <v>-9556001000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-73892000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-3854591000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3706809000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-28851535000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-93146000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2302605000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5139052000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-12500715000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7052866000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1861209000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1031833000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+    </row>
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>18004013000.0</v>
+      </c>
+      <c r="C30">
         <v>11345135000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14411233000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17367868000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16609757000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12432198000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14514470000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>10474421000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17539131000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10397701000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>13630273000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9452150000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19325282000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18213029000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21980998000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15821937000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27297231000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14978537000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18330789000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9117005000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15985630000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7286185000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5171345000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12336150000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>14085413000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10542566000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12060254000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-33893204000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>96580441000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19782505000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9841836000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14728518000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20656594000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12089971000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17604597000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16749771000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10209235000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10737791000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>38222403884.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15706658553.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>25968342698.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8781627865.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18040715066.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3058441978.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10923045461.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5677722451.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>32931370056.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11156000745.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9513915836.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7527227251.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:51">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
+        <v>-6536532000.0</v>
+      </c>
+      <c r="C31">
         <v>-3632541000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6248465000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10159909000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29505738000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14893066000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-27346601000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3389102000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10550005000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-10753258000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-148072925000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-12265383000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12646515000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-12410472000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>7943211000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16045689000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-20919202000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-13566256000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>34691351000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4257973000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-63035407000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5957364000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-93680467000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8778290000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-18479749000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-8505413000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-26691965000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>28817839000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-27008927000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-13521259000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>8166781000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>332709467000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-19965056000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-360975068000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-690417805000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-24427910000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-33464708000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-25572088000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-20372569710.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-41094810348.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-28522093282.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-25992863000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-36216613890.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-25277549995.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-21198596259.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-14077294077.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-45906086893.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-11511113861.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-17808718896.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-10622630385.0</v>
       </c>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:51">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
+        <v>1096873954000.0</v>
+      </c>
+      <c r="C32">
         <v>728224915000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>951081125000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>809368928000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>935256587000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>801089686000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>801238276000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>875738023000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>831650473000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>828645110000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>900604882000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>960209449000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>705080406000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>695288983000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>475265299000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>765742637000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>658054726000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>885833714000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>675342557000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>555697951000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>583558002000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>482947829000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>336865634000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>481826491000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>445023545000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>304780444000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>348314886000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>432804677000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>517270925000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>425846119000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>523081309000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>462509546000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>285613009000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>168371271000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>127079493000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>58152706000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>347114275000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>140538105000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>293817433460.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>170936801514.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>323074177694.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>242674226332.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>157228732176.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>107460543729.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>40174403534.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>21859278561.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>19519577528.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>24321005931.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>126940747325.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>68771456216.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -14951,997 +15185,997 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
         <v>439265076000.0</v>
       </c>
       <c r="C2">
         <v>382752702000.0</v>
       </c>
       <c r="D2">
         <v>332232577000.0</v>
       </c>
       <c r="E2">
         <v>89384864000.0</v>
       </c>
       <c r="F2">
         <v>140385615000.0</v>
       </c>
       <c r="G2">
         <v>59854306000.0</v>
       </c>
       <c r="H2">
         <v>81606491000.0</v>
       </c>
       <c r="I2">
         <v>69879626000.0</v>
       </c>
       <c r="J2">
         <v>34183017000.0</v>
       </c>
       <c r="K2">
         <v>30949363000.0</v>
       </c>
       <c r="L2">
         <v>926808000.0</v>
       </c>
       <c r="M2">
         <v>898635000.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
         <v>1018786000</v>
       </c>
       <c r="C3">
         <v>574130000</v>
       </c>
       <c r="D3">
         <v>382387000</v>
       </c>
       <c r="E3">
         <v>299255000</v>
       </c>
       <c r="F3">
         <v>212794000</v>
       </c>
       <c r="G3">
         <v>47100000</v>
       </c>
       <c r="H3">
         <v>1069379000</v>
       </c>
       <c r="I3">
         <v>114180000</v>
       </c>
       <c r="J3">
         <v>177466000</v>
       </c>
       <c r="K3">
         <v>177466000</v>
       </c>
       <c r="L3">
         <v>177466000</v>
       </c>
       <c r="M3">
         <v>390676245000</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
         <v>51920080000.0</v>
       </c>
       <c r="C6">
         <v>56512374000.0</v>
       </c>
       <c r="D6">
         <v>50520125000.0</v>
       </c>
       <c r="E6">
         <v>242847713000.0</v>
       </c>
       <c r="F6">
         <v>-51000751000.0</v>
       </c>
       <c r="G6">
         <v>80531309000.0</v>
       </c>
       <c r="H6">
         <v>-21752185000.0</v>
       </c>
       <c r="I6">
         <v>11726865000.0</v>
       </c>
       <c r="J6">
         <v>35696609000.0</v>
       </c>
       <c r="K6">
         <v>3233654000.0</v>
       </c>
       <c r="L6">
         <v>30022555000.0</v>
       </c>
       <c r="M6">
         <v>28173000.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7">
         <v>-71133235000.0</v>
       </c>
       <c r="C7">
         <v>-54610328000.0</v>
       </c>
       <c r="D7">
         <v>-52815948000.0</v>
       </c>
       <c r="E7">
         <v>-85138245000.0</v>
       </c>
       <c r="F7">
         <v>-47420485000.0</v>
       </c>
       <c r="G7">
         <v>-34584978000.0</v>
       </c>
       <c r="H7">
         <v>-42391280000.0</v>
       </c>
       <c r="I7">
         <v>-42309947000.0</v>
       </c>
       <c r="J7">
         <v>-645111191000.0</v>
       </c>
       <c r="K7">
         <v>-77945752000.0</v>
       </c>
       <c r="L7">
         <v>-31684755000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-33276673000.0</v>
       </c>
       <c r="G12">
         <v>88256518000.0</v>
       </c>
       <c r="H12">
         <v>34041895000.0</v>
       </c>
       <c r="I12">
         <v>222471563000.0</v>
       </c>
       <c r="J12">
         <v>499909781000.0</v>
       </c>
       <c r="K12">
         <v>276472872000.0</v>
       </c>
       <c r="L12">
         <v>199580859000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
         <v>3188206000.0</v>
       </c>
       <c r="C14">
         <v>1375149000.0</v>
       </c>
       <c r="D14">
         <v>1688845000.0</v>
       </c>
       <c r="E14">
         <v>1611843000.0</v>
       </c>
       <c r="F14">
         <v>374510000.0</v>
       </c>
       <c r="G14">
         <v>363527000.0</v>
       </c>
       <c r="H14">
         <v>488012000.0</v>
       </c>
       <c r="I14">
         <v>2391631000.0</v>
       </c>
       <c r="J14">
         <v>3627824000.0</v>
       </c>
       <c r="K14">
         <v>2211444000.0</v>
       </c>
       <c r="L14">
         <v>4812240000.0</v>
       </c>
       <c r="M14">
         <v>11993746000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
         <v>491185156000.0</v>
       </c>
       <c r="C16">
         <v>439265076000.0</v>
       </c>
       <c r="D16">
         <v>382752702000.0</v>
       </c>
       <c r="E16">
         <v>332232577000.0</v>
       </c>
       <c r="F16">
         <v>89384864000.0</v>
       </c>
       <c r="G16">
         <v>140385615000.0</v>
       </c>
       <c r="H16">
         <v>59854306000.0</v>
       </c>
       <c r="I16">
         <v>81606491000.0</v>
       </c>
       <c r="J16">
         <v>69879626000.0</v>
       </c>
       <c r="K16">
         <v>34183017000.0</v>
       </c>
       <c r="L16">
         <v>30949363000.0</v>
       </c>
       <c r="M16">
         <v>926808000.0</v>
       </c>
       <c r="N16">
         <v>898635000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
         <v>185188588000.0</v>
       </c>
       <c r="C18">
         <v>191702932000.0</v>
       </c>
       <c r="D18">
         <v>153101297000.0</v>
       </c>
       <c r="E18">
         <v>4646144000.0</v>
       </c>
       <c r="F18">
         <v>38562760000.0</v>
       </c>
       <c r="G18">
         <v>93177218000.0</v>
       </c>
       <c r="H18">
         <v>-5906843000.0</v>
       </c>
       <c r="I18">
         <v>2277451000.0</v>
       </c>
       <c r="J18">
         <v>3450358000.0</v>
       </c>
       <c r="K18">
         <v>2211444000.0</v>
       </c>
       <c r="L18">
         <v>4812240000.0</v>
       </c>
       <c r="M18">
         <v>-531346113000.0</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19">
         <v>-121727321000.0</v>
       </c>
       <c r="C19">
         <v>-57477878000.0</v>
       </c>
       <c r="D19">
         <v>-18522391000.0</v>
       </c>
       <c r="E19">
         <v>-108612943000.0</v>
       </c>
       <c r="F19">
         <v>-253899709000.0</v>
       </c>
       <c r="G19">
         <v>29122403000.0</v>
       </c>
       <c r="H19">
         <v>-29122403000.0</v>
       </c>
       <c r="I19">
         <v>-29122403000.0</v>
       </c>
       <c r="J19">
         <v>-29122403000.0</v>
       </c>
       <c r="K19">
         <v>-29122403000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>1515397000.0</v>
       </c>
       <c r="F20">
         <v>95961189000.0</v>
       </c>
       <c r="G20">
         <v>336077000.0</v>
       </c>
       <c r="H20">
         <v>13508475000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
         <v>299165513000.0</v>
       </c>
       <c r="C21">
         <v>-52112410000.0</v>
       </c>
       <c r="D21">
         <v>-53764235000.0</v>
       </c>
       <c r="E21">
         <v>132908214000.0</v>
       </c>
       <c r="F21">
         <v>69475300000.0</v>
       </c>
       <c r="G21">
         <v>-42540295000.0</v>
       </c>
       <c r="H21">
         <v>-670103235000.0</v>
       </c>
       <c r="I21">
         <v>578236485000.0</v>
       </c>
       <c r="J21">
         <v>-95280782000.0</v>
       </c>
       <c r="K21">
         <v>-45860443000.0</v>
       </c>
       <c r="L21">
         <v>171925712000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
         <v>224674144000.0</v>
       </c>
       <c r="C22">
         <v>118414808000.0</v>
       </c>
       <c r="D22">
         <v>15637472000.0</v>
       </c>
       <c r="E22">
         <v>3400157000.0</v>
       </c>
       <c r="F22">
         <v>94223797000.0</v>
       </c>
       <c r="G22">
         <v>35565346000.0</v>
       </c>
       <c r="H22">
         <v>-21666708000.0</v>
       </c>
       <c r="I22">
         <v>-30908472000.0</v>
       </c>
       <c r="J22">
         <v>-850897006000.0</v>
       </c>
       <c r="K22">
         <v>-145935314000.0</v>
       </c>
       <c r="L22">
         <v>-185213620000.0</v>
       </c>
       <c r="M22">
         <v>-80615386000.0</v>
       </c>
       <c r="N22">
         <v>21431306000.0</v>
       </c>
       <c r="O22">
         <v>5712234000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B23">
         <v>-216984693000.0</v>
       </c>
       <c r="C23">
         <v>-22610825000.0</v>
       </c>
       <c r="D23">
         <v>-29988171000.0</v>
       </c>
       <c r="E23">
         <v>-22773695000.0</v>
       </c>
       <c r="F23">
         <v>-23859165000.0</v>
       </c>
       <c r="G23">
         <v>17510363000.0</v>
       </c>
       <c r="H23">
         <v>-691011916000.0</v>
       </c>
       <c r="I23">
         <v>458159700000.0</v>
       </c>
       <c r="J23">
         <v>-210914703000.0</v>
       </c>
       <c r="K23">
         <v>-93342805000.0</v>
       </c>
       <c r="L23">
         <v>-74701425000.0</v>
       </c>
       <c r="M23">
         <v>-75834148000.0</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
         <v>40522871000.0</v>
       </c>
       <c r="C24">
         <v>22022456000.0</v>
       </c>
       <c r="D24">
         <v>1859996000.0</v>
       </c>
       <c r="E24">
         <v>-108313688000.0</v>
       </c>
       <c r="F24">
         <v>-253686915000.0</v>
       </c>
       <c r="G24">
         <v>1964470000.0</v>
       </c>
       <c r="H24">
         <v>669348835000.0</v>
       </c>
       <c r="I24">
         <v>-691843586000.0</v>
       </c>
       <c r="J24">
         <v>106399900000.0</v>
       </c>
       <c r="K24">
         <v>1806881000.0</v>
       </c>
       <c r="L24">
         <v>1643631000.0</v>
       </c>
       <c r="M24">
         <v>391573462000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
         <v>-41654976000.0</v>
       </c>
       <c r="C25">
         <v>72487105000.0</v>
       </c>
       <c r="D25">
         <v>136323924000.0</v>
       </c>
       <c r="E25">
         <v>234798740000.0</v>
       </c>
       <c r="F25">
         <v>-55822753000.0</v>
       </c>
       <c r="G25">
         <v>57295445000.0</v>
       </c>
       <c r="H25">
         <v>16341232000.0</v>
       </c>
       <c r="I25">
         <v>28516841000.0</v>
       </c>
       <c r="J25">
         <v>847269182000.0</v>
       </c>
       <c r="K25">
         <v>143723870000.0</v>
       </c>
       <c r="L25">
         <v>180401380000.0</v>
       </c>
       <c r="M25">
         <v>-72048228000.0</v>
       </c>
       <c r="N25">
         <v>-21431306000.0</v>
       </c>
       <c r="O25">
         <v>-5712234000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>1515397000.0</v>
       </c>
       <c r="F26">
         <v>95961189000.0</v>
       </c>
       <c r="G26">
         <v>336077000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>452073422000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
         <v>117235824000.0</v>
       </c>
       <c r="C28">
         <v>-78286810000.0</v>
       </c>
       <c r="D28">
         <v>-84607725000.0</v>
       </c>
       <c r="E28">
         <v>111649916000.0</v>
       </c>
       <c r="F28">
         <v>141577324000.0</v>
       </c>
       <c r="G28">
         <v>-74693855000.0</v>
       </c>
       <c r="H28">
         <v>-695910676000.0</v>
       </c>
       <c r="I28">
         <v>504674246000.0</v>
       </c>
       <c r="J28">
         <v>262142437000.0</v>
       </c>
       <c r="K28">
         <v>-142800974000.0</v>
       </c>
       <c r="L28">
         <v>4246502000.0</v>
       </c>
       <c r="M28">
         <v>139800824000.0</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
         <v>186207374000.0</v>
       </c>
       <c r="C29">
         <v>192277062000.0</v>
       </c>
       <c r="D29">
         <v>153650241000.0</v>
       </c>
       <c r="E29">
         <v>239810740000.0</v>
       </c>
       <c r="F29">
         <v>38775554000.0</v>
       </c>
       <c r="G29">
         <v>93224318000.0</v>
       </c>
       <c r="H29">
         <v>-4837464000.0</v>
       </c>
       <c r="I29">
         <v>2391631000.0</v>
       </c>
       <c r="J29">
         <v>3627824000.0</v>
       </c>
       <c r="K29">
         <v>2211444000.0</v>
       </c>
       <c r="L29">
         <v>4812240000.0</v>
       </c>
       <c r="M29">
         <v>-140669868000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
         <v>-251523118000.0</v>
       </c>
       <c r="C30">
         <v>-57477878000.0</v>
       </c>
       <c r="D30">
         <v>-18355834000.0</v>
       </c>
       <c r="E30">
         <v>-108612943000.0</v>
       </c>
       <c r="F30">
         <v>-253899709000.0</v>
       </c>
       <c r="G30">
         <v>31039773000.0</v>
       </c>
       <c r="H30">
         <v>641795292000.0</v>
       </c>
       <c r="I30">
         <v>-686957766000.0</v>
       </c>
@@ -15959,1057 +16193,1073 @@
       </c>
       <c r="N30"/>
       <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:51">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
         <v>88</v>
       </c>
       <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
         <v>91</v>
       </c>
       <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
         <v>94</v>
       </c>
       <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
         <v>97</v>
       </c>
       <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
         <v>100</v>
       </c>
       <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
         <v>103</v>
       </c>
       <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
         <v>106</v>
       </c>
       <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
         <v>109</v>
       </c>
       <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
         <v>112</v>
       </c>
-    </row>
-    <row r="2" spans="1:50">
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B2">
+        <v>422659881000.0</v>
+      </c>
+      <c r="C2">
         <v>491185156000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>479115433000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>510805822000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>234653748000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>439265076000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>238745944000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>214471129000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>184351466000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>382752702000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>179436940000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>225439478000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>123529855000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>332232577000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>214702739000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>222265701000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>224246651000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>89384864000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>82149747000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>140640154000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62902700000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>140385615000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16703248000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>22509781000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63525778000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>59854306000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>113839818000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>86822220000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>43519286000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>81606491000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>73571064000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>56519501000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>101196841000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>69879626000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>16626821000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23640970000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>29174116000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>34183017000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>39348304753.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>61578371657.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9811411312.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30949362944.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7971986095.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14812499849.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4949859265.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>926808045.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>20727883523.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21873166917.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23949203898.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20898635474.0</v>
       </c>
     </row>
-    <row r="3" spans="1:50">
+    <row r="3" spans="1:51">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>40950000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>785286000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>192250000</v>
-      </c>
-[...1 lines deleted...]
-        <v>41250000</v>
       </c>
       <c r="F3">
         <v>41250000</v>
       </c>
       <c r="G3">
+        <v>41250000</v>
+      </c>
+      <c r="H3">
         <v>237250000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>744230000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>67150000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>263500000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>108237000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10650000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>85250000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>22730000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>133675000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>57600000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>107850000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>47784000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>53560000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000</v>
       </c>
       <c r="W3">
         <v>3600000</v>
       </c>
       <c r="X3">
         <v>3600000</v>
       </c>
       <c r="Y3">
         <v>3600000</v>
       </c>
       <c r="Z3">
+        <v>3600000</v>
+      </c>
+      <c r="AA3">
         <v>47100000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>154000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>380009000</v>
-      </c>
-[...1 lines deleted...]
-        <v>267685000</v>
       </c>
       <c r="AD3">
         <v>267685000</v>
       </c>
       <c r="AE3">
-        <v>114180000</v>
+        <v>267685000</v>
       </c>
       <c r="AF3">
         <v>114180000</v>
       </c>
       <c r="AG3">
-        <v>0</v>
+        <v>114180000</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
         <v>76036000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>36036000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>137466000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
         <v>390014999661</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>15840000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>370405339</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>275000000</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+    </row>
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+    </row>
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B6">
+        <v>213503359000.0</v>
+      </c>
+      <c r="C6">
         <v>-68525275000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12069723000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-31690389000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>276152074000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-204611328000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>200519132000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>24274815000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>30119663000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-198401236000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>203315762000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-46002538000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>101909623000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-208702722000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>117529838000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7562962000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1980950000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>134861787000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7235117000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-58490407000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>77737454000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-77482915000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>123682367000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5806533000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-41015997000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3671472000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-53985512000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>27017598000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>43302934000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-38087205000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8035427000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17051563000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-44677340000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>31317215000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>53252805000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-7014149000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5533146000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-5008901000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-5165287753.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-22230066904.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>51766960345.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-21137951632.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>22977376905.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-6840513754.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9862640584.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4023051220.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-19801075523.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1145283394.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-2076036981.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3050568424.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-71133235000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-61965025000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-37356741000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-18618785000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-54610328000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-44497852000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-40775259000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36663263000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-14635019000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-85138245000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-61676398000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-44377332000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-20005521000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-47420485000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-31954902000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-19847924000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-4326491000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-34584978000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-35083294000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-21834061000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-7497841000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-42391280000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-15405583000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+    </row>
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+    </row>
+    <row r="9" spans="1:51">
       <c r="A9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-    </row>
-    <row r="10" spans="1:50">
+      <c r="AY9"/>
+    </row>
+    <row r="10" spans="1:51">
       <c r="A10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+    </row>
+    <row r="11" spans="1:51">
       <c r="A11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -17023,2268 +17273,2318 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+    </row>
+    <row r="12" spans="1:51">
       <c r="A12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>104026512000.0</v>
       </c>
       <c r="O12">
         <v>104026512000.0</v>
       </c>
       <c r="P12">
+        <v>104026512000.0</v>
+      </c>
+      <c r="Q12">
         <v>-76399577000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>30577119000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>101759219000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-10618534000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-98382060000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>134443644000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-58719723000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>177944339000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-12577998000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-51607830000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-25501993000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-59561848000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-24518858000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>65242267000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>72380334000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4368182000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-327149214000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+    </row>
+    <row r="13" spans="1:51">
       <c r="A13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+    </row>
+    <row r="14" spans="1:51">
       <c r="A14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B14">
+        <v>925667000.0</v>
+      </c>
+      <c r="C14">
         <v>930889000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>933456000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1379826000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>435244000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14">
+        <v>439680000.0</v>
+      </c>
+      <c r="H14">
         <v>422327000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>327572000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>493782000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>131468000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>432354000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>430073000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>415154000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>411264000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1276018000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>110516000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>106967000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>101691000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>81186000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>76448000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>92127000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>74799000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>75831000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>107973000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>90732000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>95563000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>91225000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>89663000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>103818000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>131968000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>158420000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>592321000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>808131000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>832759000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>299169000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1335107000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>970503000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1023045000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-2904265582.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1011848888.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1160864907.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1188977161.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1116964675.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1212818153.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1237986996.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2708275342.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2937095577.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1308156605.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1320899300.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1332801679.0</v>
       </c>
     </row>
-    <row r="15" spans="1:50">
+    <row r="15" spans="1:51">
       <c r="A15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AY15"/>
+    </row>
+    <row r="16" spans="1:51">
       <c r="A16" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B16">
+        <v>636163240000.0</v>
+      </c>
+      <c r="C16">
         <v>422659881000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>491185156000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>479115433000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>510805822000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>234653748000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>439265076000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>238745944000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>214471129000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>184351466000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>382752702000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>179436940000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>225439478000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>123529855000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>332232577000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>214702739000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>222265701000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>224246651000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>89384864000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>82149747000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>140640154000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>62902700000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>140385615000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>16703248000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>22509781000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63525778000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>59854306000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>113839818000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>86822220000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>43519286000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>81606491000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>73571064000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>56519501000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>101196841000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>69879626000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16626821000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23640970000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29174116000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>34183017000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39348304753.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>61578371657.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9811411312.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30949363000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7971986095.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14812499849.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4949859265.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>926808000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20727883523.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21873166917.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>23949203898.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:51">
       <c r="A17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+    </row>
+    <row r="18" spans="1:51">
       <c r="A18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B18">
+        <v>111851269000.0</v>
+      </c>
+      <c r="C18">
         <v>-129809819000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>123517714000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>211738608000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-16455462000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-124626767000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>184283039000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>71897563000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>98465147000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-179003859000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>240223852000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-31183140000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>111702426000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>33707420000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-44686501000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13196586000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>15441769000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>144067730000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-26664000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>28664000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>95681813000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>71199000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>75831000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22648294000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>90732000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>48463000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-62775000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-290346000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-16029668000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-135717000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>44240000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>592321000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>808131000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>832759000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>223133000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1371143000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>833037000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1023045000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>81441285622.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1011848888.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1160864907.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>1188977161.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>1116964675.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1212818153.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1237986996.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-12189755393.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-610983377412.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1292316605.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>950493961.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>1057801679.0</v>
       </c>
     </row>
-    <row r="19" spans="1:50">
+    <row r="19" spans="1:51">
       <c r="A19" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B19">
+        <v>70010066000.0</v>
+      </c>
+      <c r="C19">
         <v>100689523000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>16677999000.0</v>
       </c>
-      <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>527111000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-74534581000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>21714288000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-30224631000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-49624995000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>907296000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-19421936000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>147606000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>384732000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>367207000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>299948000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-109564312000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>332086000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>319335000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-109777123000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-144710223000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>278589000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>309048000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>408439000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-671373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29122403000.0</v>
       </c>
       <c r="Z19">
         <v>29122403000.0</v>
       </c>
       <c r="AA19">
         <v>29122403000.0</v>
       </c>
       <c r="AB19">
+        <v>29122403000.0</v>
+      </c>
+      <c r="AC19">
         <v>2212331000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>721938557000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-82452982000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29122403000.0</v>
       </c>
       <c r="AF19">
         <v>-29122403000.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>-29122403000.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+    </row>
+    <row r="20" spans="1:51">
       <c r="A20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>1227841000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>264685000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>21879000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>992000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>95961076000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>98000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+    </row>
+    <row r="21" spans="1:51">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-200000000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-834487000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>300000000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22192000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-17481790000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-18029445000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-9911803000.0</v>
       </c>
       <c r="O21">
         <v>-9911803000.0</v>
       </c>
       <c r="P21">
+        <v>-9911803000.0</v>
+      </c>
+      <c r="Q21">
         <v>168780884000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-17444598000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9206935000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9212498000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>131656425000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-17944261000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-35024366000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-16451742000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-20021422000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-30972509000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24905378000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-4631004000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5485116000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-652922370000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-7064745000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>698992444000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>41533758000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+    </row>
+    <row r="22" spans="1:51">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
+        <v>59830424000.0</v>
+      </c>
+      <c r="C22">
         <v>39262773000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>82654658000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>51275926000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>49670110000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>41073449000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>25710574000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>58043256000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-24948103000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>59609081000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-92511391000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>59734659000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14696134000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33718070000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-45877269000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>13219316000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-10824329000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>46882437000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>46100329000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>58528744000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-32846156000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22440880000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-30782336000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>35048409000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18497551000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12801722000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10465539000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>60105660000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-81108068000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-11129839000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>31466506000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>294601468000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10377369000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-367353815000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-778314112000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-68553606000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>52835064000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-56864352000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-43362590732.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-58963570660.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-25668085490.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-17941067118.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-107207098151.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-25346482586.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-30573878899.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-22086160364.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-50404868236.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-20663016246.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-7287368910.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2260132608.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:51">
       <c r="A23" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>165</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-5215947000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-19615837000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-196919915000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>292501414000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5316100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5003298000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5346436000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-248501000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6382717000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-188003000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-7598145000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7924054000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8200566000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-8458693000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4131412000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4949098000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-5234492000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5455496000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>137753608000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-6286390000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-21580415000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7118026000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-7762032000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18449853000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>40840274000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-9585760000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-9822236000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-558300100000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-13303820000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>665657639000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-56399751000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-108893660000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-18115512000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>221416281000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-52937750000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-18327942000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>21042754000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-73272938664.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-13254311935.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-18627846242.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-16858338948.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-27235591000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>44579770739.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>93372161461.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-13092091498.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-99190934953.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-641586548.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-198713314.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>151709161334.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:51">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24">
+        <v>37500000000.0</v>
+      </c>
+      <c r="C24">
         <v>161277887000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10000001000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5522870000.0</v>
       </c>
-      <c r="E24">
-[...1 lines deleted...]
-      </c>
       <c r="F24">
+        <v>275551000.0</v>
+      </c>
+      <c r="G24">
         <v>25255109000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20475971000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>452061000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24">
+        <v>509693000.0</v>
+      </c>
+      <c r="K24">
         <v>584731000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24">
+        <v>-19421936000.0</v>
+      </c>
+      <c r="M24">
         <v>411106000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>373969000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>377857000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>385198000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-109541582000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>465761000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>376935000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-109669273000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-144662439000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>332149000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>312648000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>408439000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-671373000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>30926711000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>423096000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-246600000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2592340000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>722206242000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-82185297000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-693470474000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5688372000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>525931000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>412585000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>105221493000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>495012000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>199989000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>345940000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>425012233.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>492228528.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>465901174.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>423739065.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>406753744.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>250150411.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>583920857.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>402805988.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>390446838191.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>437662169.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>346327774.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>342633866.0</v>
       </c>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:51">
       <c r="A25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B25">
+        <v>51095178000.0</v>
+      </c>
+      <c r="C25">
         <v>-169962531000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>40714886000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>159275106000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-66560816000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-124585517000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>157912888000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19165340000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>128355299000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-233196258000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>332302889000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-91084372000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>96699375000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-411264000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44601251000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-110516000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26292806000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-46882437000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-46181515000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-58605192000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>32846156000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-22515679000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>30706505000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-35048409000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-18588283000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-12897285000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-10556764000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-60195323000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>81108068000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10997871000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-31624926000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-295193789000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-11185500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>366521056000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>778014943000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>67218499000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-53805567000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>55841307000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>43362590732.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>57951721772.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>24507220583.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>16752089957.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>106090133476.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>24133664433.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>29335891903.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>22086160364.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-173500605092.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>19354859641.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5966469610.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>927330929.0</v>
       </c>
     </row>
-    <row r="26" spans="1:50">
+    <row r="26" spans="1:51">
       <c r="A26" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1515397000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>287556000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22871000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>992000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>95961189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000.0</v>
       </c>
       <c r="U26">
         <v>113000.0</v>
       </c>
       <c r="V26">
+        <v>113000.0</v>
+      </c>
+      <c r="W26">
         <v>211000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>336077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>335983000.0</v>
       </c>
       <c r="Y26">
         <v>335983000.0</v>
       </c>
       <c r="Z26">
+        <v>335983000.0</v>
+      </c>
+      <c r="AA26">
         <v>123607000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+    </row>
+    <row r="27" spans="1:51">
       <c r="A27" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+    </row>
+    <row r="28" spans="1:51">
       <c r="A28" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>-5194358000.0</v>
+      </c>
+      <c r="C28">
         <v>-200190888000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-420789000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-178951867000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>292080425000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5491230000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5240945000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23036722000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-18277946000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-25852823000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-17010090000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-22235676000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-17612909000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20816328000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-17047491000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>165071095000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-22172793000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14200895000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>81432610000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>125980033000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24230749000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-41604570000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-23569674000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-27783454000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-39209986000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15869259000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-5108739000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-10906917000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-662873640000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-17021380000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>665657639000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>43314582000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-108893660000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-95404315000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>172696619000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>32763645000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>35639419000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21042754000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-87031585664.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3518622769.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-32633071157.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-26654939948.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-110660804027.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7905043421.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>73372161461.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33630101145.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>220735464172.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7355292616.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-222549268148.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>148969920592.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:51">
       <c r="A29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B29">
+        <v>111851269000.0</v>
+      </c>
+      <c r="C29">
         <v>-129768869000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>124303000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>211930858000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16455462000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-124585517000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>184045789000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>77536168000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>103900978000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-173455709000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>240223852000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-30919640000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>111810663000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>33718070000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-44601251000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13219316000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>15575444000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>144125330000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>81186000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>76448000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>95735373000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>74799000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>75831000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22648294000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>90732000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>95563000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>91225000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>89663000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-15761983000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>131968000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>158420000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>592321000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>808131000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>832759000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>299169000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1335107000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>970503000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1023045000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>81441285622.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1011848888.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1160864907.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1188977161.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1116964675.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1212818153.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1237986996.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-12189755393.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-220968377751.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1308156605.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1320899300.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1332801679.0</v>
       </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:51">
       <c r="A30" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>106846448000.0</v>
+      </c>
+      <c r="C30">
         <v>261434482000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-111812488000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-64669380000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>527111000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-74534581000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>21714288000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-30224631000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-50134688000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>907296000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19898000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>147606000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>384732000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>367207000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>299948000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-109564312000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>332086000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>319335000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-109777123000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-144710223000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>278589000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>309048000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>408439000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-671373000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30926711000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>375996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>97386000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2212331000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>721938557000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-82452982000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-693584654000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5688372000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>525931000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>412585000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>105145457000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>531048000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>199989000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>345940000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>425012233.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>492228528.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>465901174.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>423739065.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>406753744.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>250150411.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>583920857.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>402805988.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>431838530.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>421822169.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-24077565.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>67633866.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>