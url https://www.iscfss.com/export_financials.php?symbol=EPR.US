--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -295,50 +295,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1588,51 +1594,53 @@
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>37</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>3978093000.0</v>
+      </c>
       <c r="C9">
         <v>3950528000.0</v>
       </c>
       <c r="D9">
         <v>3924467000.0</v>
       </c>
       <c r="E9">
         <v>3899732000.0</v>
       </c>
       <c r="F9">
         <v>3876817000.0</v>
       </c>
       <c r="G9">
         <v>3857632000.0</v>
       </c>
       <c r="H9">
         <v>3834858000.0</v>
       </c>
       <c r="I9">
         <v>3504494000.0</v>
       </c>
       <c r="J9">
         <v>3478986000.0</v>
       </c>
       <c r="K9">
@@ -1742,51 +1750,53 @@
         <v>30527000.0</v>
       </c>
       <c r="Y10">
         <v>10091000.0</v>
       </c>
       <c r="Z10">
         <v>24590000.0</v>
       </c>
       <c r="AA10">
         <v>5948000.0</v>
       </c>
       <c r="AB10">
         <v>22300000.0</v>
       </c>
       <c r="AC10">
         <v>2300000.0</v>
       </c>
       <c r="AD10">
         <v>45200000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>39</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>90577000.0</v>
+      </c>
       <c r="C11">
         <v>22062000.0</v>
       </c>
       <c r="D11">
         <v>78079000.0</v>
       </c>
       <c r="E11">
         <v>107934000.0</v>
       </c>
       <c r="F11">
         <v>288822000.0</v>
       </c>
       <c r="G11">
         <v>1025577000.0</v>
       </c>
       <c r="H11">
         <v>528763000.0</v>
       </c>
       <c r="I11">
         <v>5872000.0</v>
       </c>
       <c r="J11">
         <v>41917000.0</v>
       </c>
       <c r="K11">
@@ -2336,51 +2346,53 @@
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>48</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>693000.0</v>
+      </c>
       <c r="C20">
         <v>693000.0</v>
       </c>
       <c r="D20">
         <v>693000.0</v>
       </c>
       <c r="E20">
         <v>693000.0</v>
       </c>
       <c r="F20">
         <v>693000.0</v>
       </c>
       <c r="G20">
         <v>693000.0</v>
       </c>
       <c r="H20">
         <v>693000.0</v>
       </c>
       <c r="I20">
         <v>693000.0</v>
       </c>
       <c r="J20">
         <v>693000.0</v>
       </c>
       <c r="K20">
@@ -2750,51 +2762,53 @@
         <v>591763000.0</v>
       </c>
       <c r="W24">
         <v>559497000.0</v>
       </c>
       <c r="X24">
         <v>429798000.0</v>
       </c>
       <c r="Y24">
         <v>341074000.0</v>
       </c>
       <c r="Z24">
         <v>309647000.0</v>
       </c>
       <c r="AA24">
         <v>120704000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>53</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>2929411000.0</v>
+      </c>
       <c r="C25">
         <v>2860458000.0</v>
       </c>
       <c r="D25">
         <v>2816095000.0</v>
       </c>
       <c r="E25">
         <v>2810111000.0</v>
       </c>
       <c r="F25">
         <v>2804365000.0</v>
       </c>
       <c r="G25">
         <v>3694443000.0</v>
       </c>
       <c r="H25">
         <v>3102830000.0</v>
       </c>
       <c r="I25">
         <v>2986054000.0</v>
       </c>
       <c r="J25">
         <v>3028827000.0</v>
       </c>
       <c r="K25">
@@ -4320,51 +4334,53 @@
         <v>870944000.0</v>
       </c>
       <c r="Y46">
         <v>679937000.0</v>
       </c>
       <c r="Z46">
         <v>515972000.0</v>
       </c>
       <c r="AA46">
         <v>460537000.0</v>
       </c>
       <c r="AB46">
         <v>466400000.0</v>
       </c>
       <c r="AC46">
         <v>438300000.0</v>
       </c>
       <c r="AD46">
         <v>213800000.0</v>
       </c>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>75</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>4740087000.0</v>
+      </c>
       <c r="C47">
         <v>4741153000.0</v>
       </c>
       <c r="D47">
         <v>4875420000.0</v>
       </c>
       <c r="E47">
         <v>5011318000.0</v>
       </c>
       <c r="F47">
         <v>4936261000.0</v>
       </c>
       <c r="G47">
         <v>4932157000.0</v>
       </c>
       <c r="H47">
         <v>5262144000.0</v>
       </c>
       <c r="I47">
         <v>5345780000.0</v>
       </c>
       <c r="J47">
         <v>4895552000.0</v>
       </c>
       <c r="K47">
@@ -5306,51 +5322,51 @@
       <c r="E60">
         <v>2535719000.0</v>
       </c>
       <c r="F60">
         <v>2618039000.0</v>
       </c>
       <c r="G60">
         <v>2630585000.0</v>
       </c>
       <c r="H60">
         <v>3005805000.0</v>
       </c>
       <c r="I60">
         <v>2865023000.0</v>
       </c>
       <c r="J60">
         <v>2927325000.0</v>
       </c>
       <c r="K60">
         <v>2185901000.0</v>
       </c>
       <c r="L60">
         <v>2073868000.0</v>
       </c>
       <c r="M60">
-        <v>1926112000.0</v>
+        <v>1926489000.0</v>
       </c>
       <c r="N60">
         <v>1687637000.0</v>
       </c>
       <c r="O60">
         <v>1459521000.0</v>
       </c>
       <c r="P60">
         <v>1470049000.0</v>
       </c>
       <c r="Q60">
         <v>1603239000.0</v>
       </c>
       <c r="R60">
         <v>1472862000.0</v>
       </c>
       <c r="S60">
         <v>1277434000.0</v>
       </c>
       <c r="T60">
         <v>1007893000.0</v>
       </c>
       <c r="U60">
         <v>852682000.0</v>
       </c>
@@ -5495,731 +5511,743 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
+      <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
+        <v>78750000.0</v>
+      </c>
+      <c r="C2">
+        <v>100697000.0</v>
+      </c>
+      <c r="D2">
         <v>99392000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>113475000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>101543000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>93248000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>107976000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>99334000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>63441000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>84153000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>94927000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>82804000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>74493000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>76244000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>80087000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>83384000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>67178000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>85381000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>73462000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>87021000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>103778000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>95085000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>105379000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>95429000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>82577000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>97720000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>105647000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>121351000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>126015000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>117746000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>168463000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>138829000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>122359000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>117583000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>136929000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>140582000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>142526000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>101438000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>119758000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>101019000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>91130000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>77523000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>92178000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>66284000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>51596000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>49095000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>82180000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>44215000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>39546000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>20640000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>48302000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>33982000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>51722000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>47798000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>65481000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>54086000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>37485000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>30603000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>36036000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>76738000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>90194000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>81812000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>94292000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>44673000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>37190000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>48375000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>28411000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>28608000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>27122000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>27684000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>35665000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>18024000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>21484000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>20612000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>26598000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>23271000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>12830000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>8170000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>16480000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>8701000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>8043000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>8167000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>7928000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>8271000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>8794000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>7470000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>10070000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>7759000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>7253000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>9108000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2864000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>1211000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2081000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>1782000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1653000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>1556000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>1437000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>2238000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>1843000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>1177000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>1237000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>2044000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1499000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>2564000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>1802000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>1498000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
+      <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6291,52 +6319,54 @@
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
+      <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6408,447 +6438,451 @@
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
+        <v>-771000.0</v>
+      </c>
+      <c r="C5">
+        <v>609000.0</v>
+      </c>
+      <c r="D5">
         <v>1037000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-587000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3567000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-3756000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-609000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-541000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1119000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3296000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2378000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>3610000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1823000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1897000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1097000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>10675000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1016490999.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>9955000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>9625000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>5265000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2978000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>216000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2106000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-853343000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-755221000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-682581999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>4659000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>5174000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>8397000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>12085000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>19246000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>17497000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>16481000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>12483000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>10919000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>9698000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8606000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>7734000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>4698000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>3485000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>3708000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>5622000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>5410000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>8290000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>8711000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>12566000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>13557000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>14225000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>15129000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>17193000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>17536000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>20392000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>20114000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>20622000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>20629000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>20680000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>23761000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>23463000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>22699000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>25904000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>25940000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>38842000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>29988000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>21188000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>24027000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>18961000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>16985000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>9951000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-2202000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-6169000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>25847000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>27605000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>26065000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>32469000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>29119000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>22933000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>10201000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>8976000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>15696000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>15917000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>9113000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>6618000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>6244000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-872000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>941000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1617000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-2596000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-6558000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-6872000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-5150000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-5381000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-5613000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-5844000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-4801000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-5264000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-1526000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-4451000.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>-4685000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-3935000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-4017000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-4100000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-4213000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-4325000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-4438000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-3200000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-3300000.0</v>
       </c>
-      <c r="DD5"/>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6">
         <v>3496283000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3491561000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>3487130000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>3478986000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3420867000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3416986000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>2755108000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2677046000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>2668668000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2665663000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -6869,192 +6903,202 @@
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
+        <v>0.0</v>
+      </c>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
+      <c r="BN6">
         <v>1617917000.0</v>
       </c>
-      <c r="BM6"/>
-      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
+      <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7">
+        <v>231884000.0</v>
+      </c>
+      <c r="C7">
+        <v>200118000.0</v>
+      </c>
+      <c r="D7">
         <v>204747000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>203269000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>216411000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>219305000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>212400000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>214809000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>219004000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>223077000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>226961000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>230922000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>233126000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>238096000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>241407000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>237254000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>240595000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>215112000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>218795000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>214065000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>217575000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>217448000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>202223000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>225379000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>229030000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>232343000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>235650000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>244358000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>245372000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>235612000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7093,114 +7137,120 @@
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8">
-        <v>990000.0</v>
+        <v>997000.0</v>
       </c>
       <c r="C8">
-        <v>990000.0</v>
+        <v>996000.0</v>
       </c>
       <c r="D8">
         <v>990000.0</v>
       </c>
       <c r="E8">
         <v>990000.0</v>
       </c>
       <c r="F8">
-        <v>984000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="G8">
-        <v>984000.0</v>
+        <v>990000.0</v>
       </c>
       <c r="H8">
         <v>984000.0</v>
       </c>
       <c r="I8">
+        <v>984000.0</v>
+      </c>
+      <c r="J8">
+        <v>984000.0</v>
+      </c>
+      <c r="K8">
         <v>983000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>977000.0</v>
       </c>
       <c r="L8">
         <v>977000.0</v>
       </c>
       <c r="M8">
         <v>977000.0</v>
       </c>
       <c r="N8">
-        <v>973000.0</v>
+        <v>977000.0</v>
       </c>
       <c r="O8">
-        <v>973000.0</v>
+        <v>977000.0</v>
       </c>
       <c r="P8">
         <v>973000.0</v>
       </c>
       <c r="Q8">
         <v>973000.0</v>
       </c>
       <c r="R8">
-        <v>970000.0</v>
+        <v>973000.0</v>
       </c>
       <c r="S8">
-        <v>970000.0</v>
+        <v>973000.0</v>
       </c>
       <c r="T8">
         <v>970000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>970000.0</v>
+      </c>
+      <c r="V8">
+        <v>970000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7248,670 +7298,684 @@
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>37</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>3978093000.0</v>
+      </c>
+      <c r="E9">
         <v>3972784000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3967678000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3963430000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3950528000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3946634000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>3919885000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3915273000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3910235000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>3899732000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3895354000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3890684000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>3886240000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3876817000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3872777000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3868865000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3864422000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>3857632000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>3852762000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3848984000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>3845093000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3834858000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3814465000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3758225000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3597130000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>3504494000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>3496283000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3491561000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3487130000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>3478986000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3420867000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>3416986000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2755108000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>2677046000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>2668668000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2665663000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2643605000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2508445000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>2413784000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>2296903000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2294500000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2283440000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2280104000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>2093370000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>2089868000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>2003863000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1825293000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>1783635000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>1775166000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1769227000.0</v>
       </c>
-      <c r="BC9"/>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9">
         <v>1717702000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>1792143000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>1790091000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1785371000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
+        <v>16197000.0</v>
+      </c>
+      <c r="C10">
+        <v>68465000.0</v>
+      </c>
+      <c r="D10">
         <v>98648000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>13710000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>28720000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>20572000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>22062000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>35328000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33731000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>59476000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>78079000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>172953000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>99711000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>96438000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>107934000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>160838000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>168266000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>323761000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>288822000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>144433000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>509836000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>538077000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1025577000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>985372000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1006981000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1225122000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>528763000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>115839000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6927000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11116000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>5872000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>74153000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3017000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>24514000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>41917000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>11412000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>70872000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>14446000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>19335000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>7311000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>8462000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>10980000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4283000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>14614000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>6146000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>102206000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3336000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>8386000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>13589000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>20406000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>7958000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>24141000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>20030000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>11763000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>10664000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>25007000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12739000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>11474000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>14625000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>14302000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>15740000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>15164000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>11776000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>14860000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>20144000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>21029000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>23138000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>11196000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>16202000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>13504000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>50082000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>11125000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>12201000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>10571000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>15170000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>10758000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>8937000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>6755000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>9414000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>7675000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>7477000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>5788000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>6546000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>8364000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>7214000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>8026000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>11255000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>10252000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>23688000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>31784000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>30527000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>107314000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>21982000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>82767000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>10091000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>19220000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>16007000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>13877000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>24590000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>10066000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>4430000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>5781000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>5948000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>7619000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>17789000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>7384000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>22300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DE10">
         <v>4300000.0</v>
       </c>
       <c r="DF10">
+        <v>4000000.0</v>
+      </c>
+      <c r="DG10">
+        <v>4300000.0</v>
+      </c>
+      <c r="DH10">
         <v>2300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>6800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>17200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>90577000.0</v>
+      </c>
+      <c r="E11">
         <v>13710000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>12955000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>20572000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>22062000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>35328000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>172953000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>99711000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>96438000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>107934000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>160838000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>168266000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>323761000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>288822000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>144433000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>509836000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7959,1538 +8023,1562 @@
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
+        <v>16197000.0</v>
+      </c>
+      <c r="C12">
+        <v>68465000.0</v>
+      </c>
+      <c r="D12">
         <v>98648000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13710000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>28720000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>20572000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>22062000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>35328000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>33731000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>59476000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>78079000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>172953000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>99711000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>96438000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>107934000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>160838000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>168266000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>324400000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>288822000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>144433000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>509836000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>538077000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1025577000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>985372000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1006981000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1225122000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>528988000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>115839000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6927000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>11116000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5872000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>74153000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3017000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>24514000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>41917000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>11412000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>70872000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>14446000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>19335000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>7311000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>8462000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10980000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>4283000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>14614000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>6146000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>102206000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3336000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>8386000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>13589000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>20406000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>7958000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>24141000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>20030000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>11763000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>10664000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>25007000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>12739000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>11474000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>14625000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>14302000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>15740000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>15164000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>11776000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>14860000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>20144000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>21029000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>23138000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>11196000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>16202000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>13504000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>50082000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>11125000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>12201000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>10571000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>15170000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>10758000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>8937000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>6755000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>9414000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7675000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>7477000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>5788000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>6546000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>8364000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>7214000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>8026000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>11255000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>10252000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>23688000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>31784000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>30527000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>107314000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>21982000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>82767000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>10091000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>19220000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>16007000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>13877000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>10066000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>4430000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>5781000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>5948000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>7619000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>17789000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>7384000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>22300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DE12">
         <v>4300000.0</v>
       </c>
       <c r="DF12">
+        <v>4000000.0</v>
+      </c>
+      <c r="DG12">
+        <v>4300000.0</v>
+      </c>
+      <c r="DH12">
         <v>2300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>6800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>17200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>842000.0</v>
+        <v>849000.0</v>
       </c>
       <c r="C13">
-        <v>842000.0</v>
+        <v>848000.0</v>
       </c>
       <c r="D13">
         <v>842000.0</v>
       </c>
       <c r="E13">
         <v>842000.0</v>
       </c>
       <c r="F13">
-        <v>836000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="G13">
-        <v>836000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="H13">
         <v>836000.0</v>
       </c>
       <c r="I13">
+        <v>836000.0</v>
+      </c>
+      <c r="J13">
+        <v>836000.0</v>
+      </c>
+      <c r="K13">
         <v>835000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>829000.0</v>
       </c>
       <c r="L13">
         <v>829000.0</v>
       </c>
       <c r="M13">
         <v>829000.0</v>
       </c>
       <c r="N13">
-        <v>825000.0</v>
+        <v>829000.0</v>
       </c>
       <c r="O13">
-        <v>825000.0</v>
+        <v>829000.0</v>
       </c>
       <c r="P13">
         <v>825000.0</v>
       </c>
       <c r="Q13">
         <v>825000.0</v>
       </c>
       <c r="R13">
-        <v>822000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="S13">
-        <v>822000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="T13">
         <v>822000.0</v>
       </c>
       <c r="U13">
+        <v>822000.0</v>
+      </c>
+      <c r="V13">
+        <v>822000.0</v>
+      </c>
+      <c r="W13">
         <v>821000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>819000.0</v>
       </c>
       <c r="X13">
         <v>819000.0</v>
       </c>
       <c r="Y13">
+        <v>819000.0</v>
+      </c>
+      <c r="Z13">
+        <v>819000.0</v>
+      </c>
+      <c r="AA13">
         <v>818000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>816000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>813000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>807000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>786000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>3505266000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>3497055000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>3492333000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>772000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3479755000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>764000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>3417750000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2755783000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>2677709000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>662000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>662000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>658000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>2509077000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>2414399000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>2297495000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>2295091000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>2284029000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>2280693000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>2093922000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>2090420000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>2004397000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>497000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1784123000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1775653000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>484000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="BE13">
         <v>482000.0</v>
       </c>
       <c r="BF13">
+        <v>482000.0</v>
+      </c>
+      <c r="BG13">
+        <v>482000.0</v>
+      </c>
+      <c r="BH13">
         <v>480000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>480000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>479000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>479000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>477000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>477000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>476000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>440000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>438000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>374000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>358000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>358000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>337000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>337000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>315000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>290000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>289000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>275000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>275000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>274000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>272000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="CC13">
         <v>271000.0</v>
       </c>
       <c r="CD13">
-        <v>259000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="CE13">
-        <v>259000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="CF13">
         <v>259000.0</v>
       </c>
       <c r="CG13">
+        <v>259000.0</v>
+      </c>
+      <c r="CH13">
+        <v>259000.0</v>
+      </c>
+      <c r="CI13">
         <v>256000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>256000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>254000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>245000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>209000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>201000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>201000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>178000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="CQ13">
         <v>177000.0</v>
       </c>
       <c r="CR13">
+        <v>177000.0</v>
+      </c>
+      <c r="CS13">
+        <v>177000.0</v>
+      </c>
+      <c r="CT13">
         <v>176000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>176000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>153000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>153000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>152000.0</v>
       </c>
       <c r="CX13">
         <v>152000.0</v>
       </c>
       <c r="CY13">
         <v>152000.0</v>
       </c>
       <c r="CZ13">
         <v>152000.0</v>
       </c>
       <c r="DA13">
         <v>152000.0</v>
       </c>
       <c r="DB13">
+        <v>152000.0</v>
+      </c>
+      <c r="DC13">
+        <v>152000.0</v>
+      </c>
+      <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>200000.0</v>
       </c>
-      <c r="DD13"/>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
+        <v>77017000.0</v>
+      </c>
+      <c r="C14">
+        <v>76573000.0</v>
+      </c>
+      <c r="D14">
         <v>76654000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>76496000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>76571000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>76215000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>76156000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>76108000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>76022000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>75705000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>75883000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>75816000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>75715000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>75283000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>75111000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>75183000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>75234000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>75047000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>74808000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>74911000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>74870000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>74627000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>74615000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>74613000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>76310000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>78476000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>78485000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>77664000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>76199000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>74725000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>74402000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>74404000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>74365000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>74180000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>73832000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>73724000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>73225000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>64102000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>63716000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>63747000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>63678000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>62744000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>60205000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>58278000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>57446000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>57378000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>57355000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>54001000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>53654000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>52719000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>50959000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>47524000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>47294000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>47047000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>46840000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>47090000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>47068000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>46945000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>46680000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>46918000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>46956000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>46805000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>46511000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>46809000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>45214000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>43141000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>35445000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>35445000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>34992000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>34363000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>31750000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>32201000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>30733000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>28407000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>26432000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>26824000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>26914000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>26820000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>26298000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>26769000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>26666000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>26030000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>25086000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>25585000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>25475000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>25496000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>24031000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>24628000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>23551000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>21184000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>17353000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>18641000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>18382000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>18274000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>17165000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>18183000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>18155000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>16396000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>14742000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>14803000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>14737000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>14964000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>14692000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>14728000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>14943000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>15009000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>15121951.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>15121951.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>14261000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>13846154.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>14000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>14000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>13823529.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>13939394.0</v>
       </c>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>829000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>829000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>825000.0</v>
       </c>
       <c r="P15">
         <v>825000.0</v>
       </c>
       <c r="Q15">
         <v>825000.0</v>
       </c>
       <c r="R15">
-        <v>822000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="S15">
-        <v>822000.0</v>
+        <v>825000.0</v>
       </c>
       <c r="T15">
         <v>822000.0</v>
       </c>
       <c r="U15">
+        <v>822000.0</v>
+      </c>
+      <c r="V15">
+        <v>822000.0</v>
+      </c>
+      <c r="W15">
         <v>821000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>819000.0</v>
       </c>
       <c r="X15">
         <v>819000.0</v>
       </c>
       <c r="Y15">
+        <v>819000.0</v>
+      </c>
+      <c r="Z15">
+        <v>819000.0</v>
+      </c>
+      <c r="AA15">
         <v>818000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>816000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>813000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>807000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>786000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>772000.0</v>
       </c>
       <c r="AF15">
         <v>772000.0</v>
       </c>
       <c r="AG15">
         <v>772000.0</v>
       </c>
       <c r="AH15">
+        <v>772000.0</v>
+      </c>
+      <c r="AI15">
+        <v>772000.0</v>
+      </c>
+      <c r="AJ15">
         <v>769000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>764000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>764000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>675000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>663000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>662000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>662000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>658000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>632000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>615000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>592000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>591000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>589000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>589000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>552000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>552000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>534000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>497000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>488000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1775653000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>484000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>482000.0</v>
       </c>
       <c r="BE15">
         <v>482000.0</v>
       </c>
       <c r="BF15">
+        <v>482000.0</v>
+      </c>
+      <c r="BG15">
+        <v>482000.0</v>
+      </c>
+      <c r="BH15">
         <v>480000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>480000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>479000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>479000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>477000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>477000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>476000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>440000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>438000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>374000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>358000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>358000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>337000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>337000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>315000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>290000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>289000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>275000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>275000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>274000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>272000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="CC15">
         <v>271000.0</v>
       </c>
       <c r="CD15">
-        <v>259000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="CE15">
-        <v>259000.0</v>
+        <v>271000.0</v>
       </c>
       <c r="CF15">
         <v>259000.0</v>
       </c>
       <c r="CG15">
+        <v>259000.0</v>
+      </c>
+      <c r="CH15">
+        <v>259000.0</v>
+      </c>
+      <c r="CI15">
         <v>256000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>256000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>254000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>245000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>209000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>201000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>201000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>178000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="CQ15">
         <v>177000.0</v>
       </c>
       <c r="CR15">
+        <v>177000.0</v>
+      </c>
+      <c r="CS15">
+        <v>177000.0</v>
+      </c>
+      <c r="CT15">
         <v>176000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>153000.0</v>
       </c>
       <c r="CU15">
         <v>153000.0</v>
       </c>
       <c r="CV15">
-        <v>152000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="CW15">
-        <v>152000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="CX15">
         <v>152000.0</v>
       </c>
       <c r="CY15">
         <v>152000.0</v>
       </c>
       <c r="CZ15">
         <v>152000.0</v>
       </c>
       <c r="DA15">
         <v>152000.0</v>
       </c>
       <c r="DB15">
+        <v>152000.0</v>
+      </c>
+      <c r="DC15">
+        <v>152000.0</v>
+      </c>
+      <c r="DD15">
         <v>200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>200000.0</v>
       </c>
-      <c r="DD15"/>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
+      <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>44</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>109280000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
         <v>101491000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>90379000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>78550000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>80565000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>88503000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>89700000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>91829000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>77440000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>88530000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>71746000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>71601000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>63939000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>79943000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>72833000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>76013000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>61559000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>79692000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>79992000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>83565000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>65485000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>75415000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>81096000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>84190000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>74829000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>89797000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>78629000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>85012000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>79051000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>90287000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>79121000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>81461000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>68227000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>85198000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>71098000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>61579000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>47420000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>55636000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>49798000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>56627000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>44952000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>51996000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>39270000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>42628000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>25623000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>36551000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>29507000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>27281000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>17046000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>18979000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>16821000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>19984000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>11333000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16">
         <v>6850000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
@@ -9500,52 +9588,54 @@
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>45</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9617,277 +9707,281 @@
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>46</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>4700000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>71746000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>71601000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>63939000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>79943000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>76013000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>61559000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>79692000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>2700000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3800000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>65485000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>75415000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>81096000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>84190000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>74829000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>89797000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>78629000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>85012000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>79051000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>90287000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>79121000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>81461000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>68227000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>85198000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>71098000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>61579000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>47420000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>55636000.0</v>
       </c>
-      <c r="AN18">
-[...2 lines deleted...]
-      <c r="AO18">
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>56627000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>44952000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>51996000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>39270000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>42628000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>25623000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>36551000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>29507000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>27281000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>17046000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>18979000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>16821000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>19984000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>11333000.0</v>
       </c>
-      <c r="BC18">
-[...4 lines deleted...]
-      </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
         <v>13599000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>10055000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>5995000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>6691000.0</v>
       </c>
-      <c r="BK18">
-[...6 lines deleted...]
-      <c r="BN18"/>
+      <c r="BM18">
+        <v>0.0</v>
+      </c>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>47</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9959,1921 +10053,1955 @@
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>693000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>693000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>693000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>693000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>693000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>693000.0</v>
       </c>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>693000.0</v>
       </c>
-      <c r="AI20">
-[...4 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>693000.0</v>
       </c>
-      <c r="AM20">
-[...4 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>693000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>693000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
         <v>693000.0</v>
       </c>
-      <c r="AY20">
-[...4 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
         <v>693000.0</v>
       </c>
-      <c r="BC20">
-[...4 lines deleted...]
-      </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>693000.0</v>
       </c>
-      <c r="BG20">
-[...4 lines deleted...]
-      </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>693000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>693000.0</v>
       </c>
-      <c r="BK20">
-[...5 lines deleted...]
-      <c r="BM20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
       <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20"/>
+      <c r="BP20">
         <v>693000.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20">
         <v>693000.0</v>
       </c>
-      <c r="BS20"/>
-      <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20">
         <v>693000.0</v>
       </c>
-      <c r="BW20"/>
-      <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20">
         <v>693000.0</v>
       </c>
-      <c r="CA20"/>
-      <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20">
         <v>693000.0</v>
       </c>
-      <c r="CE20"/>
-      <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
-[...4 lines deleted...]
-      </c>
+      <c r="CH20"/>
+      <c r="CI20"/>
       <c r="CJ20">
         <v>693000.0</v>
       </c>
-      <c r="CK20"/>
-      <c r="CL20"/>
+      <c r="CK20">
+        <v>693000.0</v>
+      </c>
+      <c r="CL20">
+        <v>693000.0</v>
+      </c>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
+        <v>66093000.0</v>
+      </c>
+      <c r="C21">
+        <v>37551000.0</v>
+      </c>
+      <c r="D21">
         <v>31655000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>32219000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>32783000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>33347000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>32441000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>32999000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>33569000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>34139000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>34710000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>34263000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>36983000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>39812000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>36622000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>37459000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>38296000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>39133000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>37799000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>38600000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>39542000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>40583000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>41632000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>43017000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>44160000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>45253000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>43999000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>41116000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>42000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>41487000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>41798000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>38177000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>38946000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>28655000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>28869000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>29530000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>22025000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>14404000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>14779000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>15253000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>14681000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>8269000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>8636000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>9043000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>8957000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>8385000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>8506000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>8915000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>9345000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>6336000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>6119000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>2704000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2590000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2961000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2628000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>3667000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>46462000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>4247000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>3792000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4670000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>48174000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>5625000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>34951000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>35642000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>35534000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>38451000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>6034000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>6908000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>10188000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>10746000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>12400000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>14308000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>15178000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>15677000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>16528000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>17058000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>17003000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>9165000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>9366000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>68069000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>65740000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>61157000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>58026000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>10733000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>10489000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>10796000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>10900000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>10624000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>10349000.0</v>
       </c>
-      <c r="CK21"/>
-      <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>50</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
+        <v>779125000.0</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-876000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>2868000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2623000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2599000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>461146000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-1374000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1277000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2956000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>36670000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="U22"/>
       <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
+      <c r="AB22">
+        <v>-35456000.0</v>
+      </c>
       <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>-1130000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4344000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
-[...2 lines deleted...]
-      <c r="AG22">
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>2.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>291321000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
-        <v>319640000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
-        <v>0.0</v>
+        <v>319640000.0</v>
       </c>
       <c r="AO22">
         <v>1.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>1.0</v>
+      </c>
+      <c r="AR22">
         <v>402530000.0</v>
       </c>
-      <c r="AQ22">
-[...2 lines deleted...]
-      <c r="AR22">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
-[...2 lines deleted...]
-      <c r="AT22">
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>387799000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2.0</v>
       </c>
-      <c r="AV22">
-[...4 lines deleted...]
-      </c>
       <c r="AX22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BA22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
         <v>228341000.0</v>
       </c>
-      <c r="BC22">
-[...4 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
         <v>211914000.0</v>
       </c>
-      <c r="BG22">
-[...2 lines deleted...]
-      <c r="BH22">
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
         <v>-311439000.0</v>
       </c>
-      <c r="BI22">
-[...2 lines deleted...]
-      <c r="BJ22">
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
         <v>190424000.0</v>
       </c>
-      <c r="BK22">
-[...2 lines deleted...]
-      <c r="BL22">
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
         <v>-304955000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>12729000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-518069000.0</v>
       </c>
-      <c r="BP22"/>
-[...1 lines deleted...]
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>30835000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22">
         <v>23001000.0</v>
       </c>
-      <c r="BW22"/>
-      <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22">
         <v>19272000.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22"/>
       <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22">
         <v>-58026000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22">
         <v>23144000.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22"/>
       <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22">
         <v>29152000.0</v>
       </c>
-      <c r="CM22"/>
-      <c r="CN22"/>
       <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22">
         <v>12985000.0</v>
       </c>
-      <c r="CQ22"/>
-      <c r="CR22"/>
       <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22"/>
+      <c r="CV22">
         <v>14308000.0</v>
       </c>
-      <c r="CU22"/>
-      <c r="CV22"/>
       <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>12258000.0</v>
       </c>
-      <c r="CY22"/>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
+        <v>6052113000.0</v>
+      </c>
+      <c r="C23">
+        <v>5682812000.0</v>
+      </c>
+      <c r="D23">
         <v>5699762000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5543897000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5560880000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5532549000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5616507000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5689162000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5645367000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5694036000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5700885000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5719377000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5703564000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5756615000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>5758701000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5792759000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5793442000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5818070000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5801150000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5721157000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6142212000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6208102000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6704185000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6907210000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7002978000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7255340000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>6577511000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>6633290000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>6746655000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6431231000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6131390000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6114070000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6104224000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>6238866000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6191493000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6133010000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>5938886000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5046782000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4865022000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4620970000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4460224000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4343540000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4217270000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4201105000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3991392000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3903302000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3702048000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3679231000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3532852000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3339113000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>3272276000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>3135273000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3016285000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2951792000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2946730000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2915372000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2833667000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2790845000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2733995000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2725897000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2729716000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2758057000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>2923420000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>2922251000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>2910654000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2862505000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>2680732000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>2553537000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2641577000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2602098000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>2633925000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2613482000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>2461776000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>2181411000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2171633000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>2062355000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1964107000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1624326000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1571279000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1520812000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1488193000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1465844000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1414165000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1364188000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1340718000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1277989000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1213448000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1201219000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1171818000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1164327000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>965918000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>890447000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>807384000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>808586000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>730387000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>712997000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>691949000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>638763000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>583351000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>535913000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>532430000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>518869000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>513534000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>517466000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>527970000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>536135000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>516300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>496000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>493700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>472800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>464400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>398500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>385600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>315900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>52</v>
       </c>
       <c r="B24">
+        <v>3293013000.0</v>
+      </c>
+      <c r="C24">
+        <v>2931377000.0</v>
+      </c>
+      <c r="D24">
         <v>2929411000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2768387000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2792970000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2791962000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2860458000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2852970000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2819029000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2817710000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2816095000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2814497000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2813007000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2811653000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2810111000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2808587000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2807080000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2805853000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2804365000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2684063000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3081485000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3171193000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3694443000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3854855000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3854088000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3854062000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3102830000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3101611000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3216623000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3045742000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>2986054000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>2954962000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2983975000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>3131437000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>3028827000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2987925000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2792920000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2616382000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2485625000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2248576000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2098265000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1996131000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1981920000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2037455000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1945864000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1849424000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1645523000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1621211000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1659801000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1482608000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1475336000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1545973000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>1474735000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>1383392000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1368832000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1339118000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1270560000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1224840000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1063879000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1138839000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1048122000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>1050621000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>1191179000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1202180000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>1208567000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>1308623000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>945372000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>1184139000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>1225356000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>1201117000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>1237738000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>1217569000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>1181157000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>1106336000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>968808000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>1060607000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>980084000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>734456000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>658859000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>766520000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>733265000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>721015000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>591763000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>664606000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>644894000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>581991000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>559497000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>589127000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>562499000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>669997000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>429798000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>439152000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>426946000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>429380000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>341074000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>332947000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>312226000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>313467000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>309647000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>269505000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>265570000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>249919000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>120704000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>243921000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>253265000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>258602000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>53</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
+        <v>2929411000.0</v>
+      </c>
+      <c r="E25">
         <v>2768387000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2792970000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2791962000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2860458000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2852970000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>2814497000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2813007000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2811653000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2810111000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2808587000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2807080000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2805853000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2804365000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2684063000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3081485000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3171193000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3694443000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3854855000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3854088000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3854062000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3102830000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3101611000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>3216623000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3045742000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2986054000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2954962000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>2983975000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>3131437000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>3028827000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2987925000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2792920000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>2616382000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>2485625000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2248576000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2098265000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1996131000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1981920000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>2037455000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1945864000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>1849424000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1645523000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1621211000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1659801000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1482608000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1475336000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1545973000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1474735000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1383392000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1368832000.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
         <v>1138839000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1048122000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1050621000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>1191179000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>54</v>
       </c>
       <c r="B26">
+        <v>8693000.0</v>
+      </c>
+      <c r="C26">
+        <v>9684000.0</v>
+      </c>
+      <c r="D26">
         <v>12316000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>14046000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>9680000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>11361000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>14019000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>32426000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>45406000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>46127000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>49754000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>53855000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>53763000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>50978000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>52964000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>50124000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>47705000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>36564000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>36670000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>38729000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>27476000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>28313000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>28208000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>29571000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>28925000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>33897000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>34317000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>55949000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>56333000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>55804000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>55044000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>25513000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>63304000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>63639000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>63505000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>57698000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>93307000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>103095000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>102698000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>189152000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>188386000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>191720000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>190880000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>190029000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>189203000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>200266000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>199332000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>198551000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>198020000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>242905000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>242212000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>240990000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>239803000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>235302000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>246060000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26">
         <v>278011000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>255237000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>253371000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>248443000.0</v>
       </c>
-      <c r="BK26"/>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>55</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11945,470 +12073,482 @@
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
+        <v>3508700000.0</v>
+      </c>
+      <c r="C28">
+        <v>3063030000.0</v>
+      </c>
+      <c r="D28">
         <v>3042241000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2957946000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2980661000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2990695000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3050796000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3032451000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3004302000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2981311000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2964977000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2872466000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2946422000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2953311000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2943584000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2885003000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2879409000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2697204000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2734338000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2753695000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2789224000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2850564000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2871089000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3094862000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3090014000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2875730000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2814212000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3230130000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3455068000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3270238000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2980182000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2915842000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2980958000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3106923000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2986910000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2976513000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2722048000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2601936000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2466290000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2241265000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2089803000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1985151000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1977637000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2022841000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1939718000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1747218000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1642187000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1612825000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1646212000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1462202000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1467378000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1521832000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1454705000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1371629000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1358168000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1314111000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>1257821000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1213366000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>1139670000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>1124537000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1032382000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1035457000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>1179403000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1187320000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1188423000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1287594000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>1118285000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>1172943000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>1209154000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1187613000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1212286000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>1206444000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>1168956000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1095765000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>1066094000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1049849000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>971147000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>727701000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>665891000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>758845000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>725788000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>715227000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>708045000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>656242000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>637680000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>573965000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>581637000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>578875000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>538811000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>638213000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>476028000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>331838000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>404964000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>346613000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>336526000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>313727000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>296219000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>299590000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>290176000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>259439000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>261140000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>244138000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>238599000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>236302000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>235476000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>251218000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>216400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>211900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>209500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>209400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>203700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>133400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>108800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>55200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>57</v>
       </c>
       <c r="B29">
+        <v>5602289000.0</v>
+      </c>
+      <c r="C29">
+        <v>5247399000.0</v>
+      </c>
+      <c r="D29">
         <v>5258434000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5097021000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5123913000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>5112826000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5183555000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5256525000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5243677000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5265879000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5270102000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2814497000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2813007000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2811653000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2810111000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2808587000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2807080000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>5406819000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2804365000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2684063000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>5734632000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>5805778000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6324880000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>6504776000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6590197000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>6790395000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12451,637 +12591,651 @@
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
+        <v>730816000.0</v>
+      </c>
+      <c r="C30">
+        <v>614759000.0</v>
+      </c>
+      <c r="D30">
         <v>877674000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>791640000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>763736000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>748026000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>753731000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>740805000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>672513000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>652076000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>637302000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>536241000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>524038000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>516301000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>52581000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>456355000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>438389000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>58602000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>455486000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>456963000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>464727000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>469770000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>489121000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>499098000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>133958000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>70466000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>84755000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>99190000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>108433000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>111146000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>98369000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>114476000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>744553000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>921440000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1069525000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1076797000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1052752000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>771844000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>717682000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>527542000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>492337000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>521768000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>485109000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>59260000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>67026000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>58343000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>557306000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>45242000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>46556000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>45113000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>45527000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>43131000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>526465000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>511716000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>455752000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>40651000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>38145000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>40591000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>40020000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>39444000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>40062000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>43308000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>44941000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>41516000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>42354000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>44638000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>40493000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>44109000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>73241000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>77091000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>73312000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>73072000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>74584000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>72695000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>61225000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>327076000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>38455000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>150406000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>106136000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>68069000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>65740000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>61157000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>58026000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>8438000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>8438000.0</v>
       </c>
-      <c r="CQ30"/>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
-[...4 lines deleted...]
-      </c>
+      <c r="CW30"/>
+      <c r="CX30"/>
       <c r="CY30">
         <v>434000.0</v>
       </c>
       <c r="CZ30">
         <v>434000.0</v>
       </c>
       <c r="DA30">
+        <v>434000.0</v>
+      </c>
+      <c r="DB30">
+        <v>434000.0</v>
+      </c>
+      <c r="DC30">
         <v>406000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>400000.0</v>
       </c>
-      <c r="DC30"/>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
+      <c r="DJ30"/>
+      <c r="DK30"/>
     </row>
-    <row r="31" spans="1:113">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>59</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>2439386000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2482723000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2531014000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2535571000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2555999000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2578577000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2600966000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2618039000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2631333000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2613605000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2594002000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2630437000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2649921000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2736109000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2936333000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3005657000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>3040651000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>3044750000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>2912631000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>2864875000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2897047000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2885820000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>2875446000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>2927177000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>2888170000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2901207000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>2239270000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>2185762000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>2189288000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>2194719000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>2186899000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>2073729000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>1988555000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>1901627000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>1908987000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1925973000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>1927202000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1751454000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>1759998000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>1687498000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1492945000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>1454121000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>1456989000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1459382000.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31">
         <v>1463884000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>1547827000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>1585816000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>1567428000.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:113">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
+        <v>576170000.0</v>
+      </c>
+      <c r="C32">
+        <v>600561000.0</v>
+      </c>
+      <c r="D32">
         <v>679271000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>617266000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>613348000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>614689000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>608490000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>599075000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>558852000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>539642000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>537327000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>547794000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>485437000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>478425000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>29065000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>469142000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>470433000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>599268000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>671860000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>513383000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>893016000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>939777000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1426973000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1410065000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1462986000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1577486000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13124,460 +13278,468 @@
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:113">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
+        <v>5272990000.0</v>
+      </c>
+      <c r="C33">
+        <v>166646000.0</v>
+      </c>
+      <c r="D33">
         <v>4723440000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4683172000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>177919000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4717590000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4787613000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4872407000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4903977000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4949462000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4959884000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4971422000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5043567000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5102486000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>5100904000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>5132846000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>5155819000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>5401032000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>5030898000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>5095918000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>5139331000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>5167162000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>5165763000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>5395653000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>5799453000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>5889356000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5932484000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>5945739000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>6026112000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>5724205000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>5443315000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>5275949000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>5254604000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>5191055000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4987926000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>4946723000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4715162000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4150615000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4038851000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3987118000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3864938000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3709309000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3638307000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3573685000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3290698000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3129003000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>3072818000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2997693000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2894929000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2708676000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2672608000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2501850000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>2413705000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2363571000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2379706000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>2885418000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2815921000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2774382000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>2714355000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>2706540000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>2708897000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>2737789000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>2906517000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>2902239000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>2885351000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>38451000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>6727000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>6908000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>10188000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>10746000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>12400000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>14308000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>15178000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>15677000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>16528000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>17058000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>17003000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>9165000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>9366000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1394640000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1366685000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1351043000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1314219000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1264757000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1247419000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1223123000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1168183000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1135483000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1098260000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1093192000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>870944000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>742658000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>746628000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>688477000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>679937000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>665556000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>630795000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>580724000.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>471351000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>473850000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>458924000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>460537000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>463037000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>465535000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>498317000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>466400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>476800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>463500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>443700000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>438300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>381000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>363300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>307900000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:113">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>62</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>233126000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>238096000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>241407000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>237254000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>240595000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>215112000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>218795000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>214065000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>217575000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>217448000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>202223000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>225379000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>229030000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>232343000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>235650000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>244358000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>245372000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>235612000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -13616,2528 +13778,2568 @@
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:113">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
+        <v>3742689000.0</v>
+      </c>
+      <c r="C35">
+        <v>3366642000.0</v>
+      </c>
+      <c r="D35">
         <v>2734263000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2971656000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>3009381000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>3011267000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3072858000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3067779000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3038033000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3040787000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3043056000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3045419000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3046133000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3049749000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3051518000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3045841000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3047675000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3104596000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3023160000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2898128000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3299060000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3388641000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3896666000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4080234000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4178091000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4185042000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>3405660000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>3345969000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>3461995000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>3281354000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2986054000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2954962000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2983975000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3131437000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>3028827000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2987925000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2792920000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2616382000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2485625000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2248576000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2098265000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1996131000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1981920000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2037455000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1945864000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1849424000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1645523000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1621211000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1659801000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1482608000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1475336000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1545973000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1474735000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>1383392000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>1368832000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1339100000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1270600000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1224800000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>1154300000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1138800000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>1048100000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>1050600000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>1191200000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>1202200000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>1208600000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>1308600000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>1141400000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>1184100000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>1225400000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>1201100000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>1262400000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>1217600000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>1181200000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>1106300000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>1081300000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>1060600000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>980100000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>734500000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>675300000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>766500000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>733300000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>721000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>714600000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>664600000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>644900000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>582000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>592900000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>589100000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>562500000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>670000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>506600000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>439200000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>426900000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>429400000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>346600000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>332900000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>312200000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>313500000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>269500000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>265600000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>249900000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>244500000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>243900000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>253300000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>258600000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>238700000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>216200000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>213500000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>213700000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>206000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>140200000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>126000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:113">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
+        <v>45053000.0</v>
+      </c>
+      <c r="C36">
+        <v>-4680958000.0</v>
+      </c>
+      <c r="D36">
         <v>4417051000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>4468177000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>-42463000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4492325000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4567789000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>4631531000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>4645742000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4686165000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>4688792000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>4692995000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4760496000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>4814339000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4810333000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4846232000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4867110000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>398389000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>4775621000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4842602000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4892959000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4919153000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4932157000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>5137606000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>388212000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>387846000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>408224000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>5629215000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5707021000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>5415615000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5345780000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>5212259000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>5152354000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>5098761000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>4895552000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>4853879000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>4594249000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>4027594000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3915402000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3776554000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>3655916000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>3503451000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>3432623000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>112825000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>3086437000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2914450000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2859242000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2784884000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2681711000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>2453849000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2418310000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2244473000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>2158350000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>2113021000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2130325000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>527046000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>459817000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>478589000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>424804000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>430050000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>385238000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>424229000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>405383000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>409524000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>403697000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>-2277981000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-2041288000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-1918030000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-1938249000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-1924233000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>-1935034000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>-1793744000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>-1795132000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>-1662196000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>-1673313000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>-1670812000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>-1608121000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>-1426241000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>-1415175000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>10007000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>10299000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>10159000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>10461000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>10733000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>10489000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>10796000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>23630000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>10624000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>10349000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>-1093192000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>-870944000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>-742658000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>-746628000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>-688477000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>-679937000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>-665556000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>-630795000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>-580724000.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>-471351000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>-473850000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>-458924000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>-460537000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>-463037000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>-465535000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>-498317000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>-466400000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>-476800000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>-463500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>-443700000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>-438300000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>-381000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>-363300000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DK36">
         <v>-307900000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:113">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
-        <v>377000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR37">
-        <v>377000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS37">
         <v>377000.0</v>
       </c>
       <c r="AT37">
         <v>377000.0</v>
       </c>
       <c r="AU37">
         <v>377000.0</v>
       </c>
       <c r="AV37">
         <v>377000.0</v>
       </c>
       <c r="AW37">
         <v>377000.0</v>
       </c>
       <c r="AX37">
         <v>377000.0</v>
       </c>
       <c r="AY37">
         <v>377000.0</v>
       </c>
       <c r="AZ37">
         <v>377000.0</v>
       </c>
       <c r="BA37">
         <v>377000.0</v>
       </c>
       <c r="BB37">
         <v>377000.0</v>
       </c>
       <c r="BC37">
-        <v>0.0</v>
+        <v>377000.0</v>
       </c>
       <c r="BD37">
-        <v>0.0</v>
+        <v>377000.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
         <v>28032000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>28021000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>28021000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>28019000.0</v>
       </c>
-      <c r="BK37">
-[...2 lines deleted...]
-      <c r="BL37">
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
+      <c r="BN37">
         <v>1617917000.0</v>
       </c>
-      <c r="BM37"/>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:113">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>66</v>
       </c>
       <c r="B38">
+        <v>30324000.0</v>
+      </c>
+      <c r="C38">
+        <v>4832942000.0</v>
+      </c>
+      <c r="D38">
         <v>4759176000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>4665019000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>4703852000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>6354000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>141036000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>4696956000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>4839292000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>4872614000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>4866410000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>4878872000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>4945069000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>2599000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>-1709731000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>4321161000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>4359117000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5653471000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4655616000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>173080000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>431660000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>391994000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>5652060000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>391557000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>388212000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>387846000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>404361000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>445675000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>582511000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>11166000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>556644000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>603776000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>672504000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>853530000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>4987926000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>4967993000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>4702373000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>4132654000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>4038851000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>4071101000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>3948212000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>3789300000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>3717300000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>3653206000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>3359219000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>3195141000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>3128334000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>3053300000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2950178000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2766683000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>2720737000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2538625000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>2457609000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>2400612000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>2412681000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>2411821000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>2359999000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>2349430000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>2334941000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>2328633000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>2328355000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>2361168000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>2895365000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>2886138000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>2874159000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>2830706000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>2644737000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>2526439000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>2610824000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>2580267000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>2573430000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>2586991000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>2434347000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>2159969000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>2143674000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>2041026000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1943483000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>1610403000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>1511957000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>1507023000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>1476026000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>1454694000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>1390795000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>1344112000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>1321775000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>1257603000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>1189399000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>1178104000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>1134872000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>39351000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>64447000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>40475000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>38774000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>37342000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>31921000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>28221000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>45147000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>44162000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>552266000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>54496000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>54150000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>54164000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>46615000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>46376000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>44212000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>30028000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>27200000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DE38">
         <v>14900000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DF38">
         <v>26200000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DG38">
         <v>24800000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DH38">
         <v>23800000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DI38">
         <v>10700000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DJ38">
         <v>5100000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DK38">
         <v>6200000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:113">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
+        <v>-2514000.0</v>
+      </c>
+      <c r="C39">
+        <v>42511000.0</v>
+      </c>
+      <c r="D39">
         <v>37237000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>55375000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>-113347000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>46361000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>53101000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>40622000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>35146000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>33022000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>25620000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>38761000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>36248000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>41390000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>36136000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>42720000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>30968000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>34036000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>-10726000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>23843000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>28318000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>33093000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>23724000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>27087000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>62586000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>70396000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>31284000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>46325000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>43991000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>51621000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>60922000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>81128000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>102050000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>101857000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>92125000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>98078000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>100100000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>109877000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>89154000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>98999000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>94487000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>101483000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>89571000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>99284000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>81666000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>86490000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>68588000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>78626000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>72815000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>77575000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>57843000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>54885000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>56085000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>64742000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>57066000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>-35704000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>-33138000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>-35602000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>24008000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>-34389000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>-34983000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>-38204000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>-39814000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>-36364000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>-37195000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>2758387000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>2610374000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>2491324000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>2541946000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>2500757000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>2498131000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>2514977000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>2359813000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>2082468000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>2078710000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>1707463000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>1899712000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>1458000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>1446363000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>50428000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>48291000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>47856000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>93400000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>91067000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>86085000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>46840000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>34010000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>55484000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>49870000.0</v>
       </c>
-      <c r="CK39"/>
-      <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
+      <c r="DJ39"/>
+      <c r="DK39"/>
     </row>
-    <row r="40" spans="1:113">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>68</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>-188030000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40">
         <v>28493000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>28486000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>28472000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>31863000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>29843000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>29397000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>28950000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>31307000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>28827000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>28321000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>27859000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>27438000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>27444000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>27179000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>20946000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>24930000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>24835000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>6087000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6078000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>6070000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>6063000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>19000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>30063000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>29424000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>35374000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>35118000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>34340000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>32799000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>32797000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>32801000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>32791000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>30185000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>30997000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>30996000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>27974000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>26318000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>26312000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>26312000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>26221000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>24352000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>108295000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>91789000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>95280000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>22233000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>86087000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>81535000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>75351000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>60624000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>61857000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>35191000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>39481000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>41186000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>109700000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>90900000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>116200000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>73564000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>118400000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>128300000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>115800000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>129000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>123600000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>112200000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>83000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>66500000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>68200000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>82300000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>78200000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>94100000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>85900000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>83400000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>73700000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>82400000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>72100000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>62100000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>38100000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>43300000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>35100000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>35300000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>35500000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>33100000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>33200000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>36000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>35000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>33200000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>30000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>46300000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>45400000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>36500000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>28100000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>28200000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>27000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>30600000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>26600000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>25600000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>25400000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>6659000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>7800000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>7800000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>9100000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>8400000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>12300000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>11600000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>11400000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>11200000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>11200000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>11600000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>10900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>9800000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>9400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>10100000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:113">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>69</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>88530000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>71601000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>75348000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>79943000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>72833000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>83631000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>61559000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>79692000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>88429000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>89666000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>65485000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>75415000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>81096000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>84190000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>87123000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>89797000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>78629000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>85012000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>86701000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>90287000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>79121000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>81461000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>68227000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>85198000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>71098000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>61579000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>47420000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>55636000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>49798000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>56627000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>44952000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>51996000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>39270000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>42628000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>25623000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>36551000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>29507000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>27281000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>17046000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>18979000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>16821000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>19984000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>11333000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>14181000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>11982000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>16388000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>6850000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>13599000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>10055000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>5995000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>6691000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>13148000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>9206000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>5087000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>7509000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>12277000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>12836000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>6333000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>8312000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>16127000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>11218000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>6124000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>10782000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>4358000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>5100000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>552000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>1024000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>445000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>1188000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>1110000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>1304000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>809000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>2827000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>3452000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>1634000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>641000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>2600000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>2281000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>895000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>377000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>682000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>226000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>4036000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>136000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>89000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>21000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>1955000.0</v>
       </c>
-      <c r="CU41"/>
-      <c r="CV41">
+      <c r="CW41"/>
+      <c r="CX41">
         <v>8000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>396000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>390000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>3206000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>3269000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>3245000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:113">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
+        <v>3687135000.0</v>
+      </c>
+      <c r="C42">
+        <v>3683071000.0</v>
+      </c>
+      <c r="D42">
         <v>3683840000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>3677516000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>3672420000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3668172000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>3665115000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>3661221000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>3657676000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>3653829000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>3650429000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>3645850000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>3641272000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>3636331000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>3629981000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>3625610000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>3621076000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>3616631999.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>3612000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>3608098000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>3604205000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>3600440000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>3596394000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>3592168000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>3588633000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>3690736000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>3687422999.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>3667030000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>3611082000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>3450224000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>3373766000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>3366482000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-129048000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>3358423000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-121591000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>3299328000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-121533000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-120955000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>-113172000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>2561532000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>2558530000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>2538741000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-97328000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>2318220000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>2219659000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>2217499000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>-67846000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>2213667000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>2027274000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>2024011000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1941686000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>1763116000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>1721466000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>-61227000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>1713919000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>1704596000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>1703245000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>1673452000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>4202124000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>1672868000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1747309000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>1745348000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>1745609000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>1744025000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>1743535000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1599515000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1601223000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1283680000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1323504000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1358084000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>1311516000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>3919553000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>3728035000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>3362806000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>997184000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>3191419000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>3009311000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>2413383000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>868139000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>736819000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>736149000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>732437000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>686354000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>689345000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>689095000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>687035000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>610317000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>609202000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>593955000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>477029000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>447662000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>447497000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>375338000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>374347000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>372914000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>372801000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>368665000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>315859000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>273059000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>272120000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>272041000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>272041000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>271975000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>273282000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>276380000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>274990000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>277000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>273800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>252600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>252600000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>250000000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>252500000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>252300000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:113">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>71</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16209,71 +16411,69 @@
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:113">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>72</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
-[...4 lines deleted...]
-      </c>
+      <c r="L44"/>
+      <c r="M44"/>
       <c r="N44">
         <v>148000.0</v>
       </c>
       <c r="O44">
         <v>148000.0</v>
       </c>
       <c r="P44">
         <v>148000.0</v>
       </c>
       <c r="Q44">
         <v>148000.0</v>
       </c>
       <c r="R44">
         <v>148000.0</v>
       </c>
       <c r="S44">
         <v>148000.0</v>
       </c>
       <c r="T44">
         <v>148000.0</v>
       </c>
       <c r="U44">
         <v>148000.0</v>
       </c>
       <c r="V44">
@@ -16294,57 +16494,57 @@
       <c r="AA44">
         <v>148000.0</v>
       </c>
       <c r="AB44">
         <v>148000.0</v>
       </c>
       <c r="AC44">
         <v>148000.0</v>
       </c>
       <c r="AD44">
         <v>148000.0</v>
       </c>
       <c r="AE44">
         <v>148000.0</v>
       </c>
       <c r="AF44">
         <v>148000.0</v>
       </c>
       <c r="AG44">
         <v>148000.0</v>
       </c>
       <c r="AH44">
         <v>148000.0</v>
       </c>
       <c r="AI44">
+        <v>148000.0</v>
+      </c>
+      <c r="AJ44">
+        <v>148000.0</v>
+      </c>
+      <c r="AK44">
         <v>138000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="AL44">
         <v>139000.0</v>
       </c>
       <c r="AM44">
         <v>139000.0</v>
       </c>
       <c r="AN44">
         <v>139000.0</v>
       </c>
       <c r="AO44">
         <v>139000.0</v>
       </c>
       <c r="AP44">
         <v>139000.0</v>
       </c>
       <c r="AQ44">
         <v>139000.0</v>
       </c>
       <c r="AR44">
         <v>139000.0</v>
       </c>
       <c r="AS44">
         <v>139000.0</v>
       </c>
@@ -16354,1687 +16554,1717 @@
       <c r="AU44">
         <v>139000.0</v>
       </c>
       <c r="AV44">
         <v>139000.0</v>
       </c>
       <c r="AW44">
         <v>139000.0</v>
       </c>
       <c r="AX44">
         <v>139000.0</v>
       </c>
       <c r="AY44">
         <v>139000.0</v>
       </c>
       <c r="AZ44">
         <v>139000.0</v>
       </c>
       <c r="BA44">
         <v>139000.0</v>
       </c>
       <c r="BB44">
         <v>139000.0</v>
       </c>
       <c r="BC44">
-        <v>135000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="BD44">
-        <v>135000.0</v>
+        <v>139000.0</v>
       </c>
       <c r="BE44">
         <v>135000.0</v>
       </c>
       <c r="BF44">
         <v>135000.0</v>
       </c>
       <c r="BG44">
         <v>135000.0</v>
       </c>
       <c r="BH44">
-        <v>167000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="BI44">
-        <v>167000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="BJ44">
         <v>167000.0</v>
       </c>
       <c r="BK44">
         <v>167000.0</v>
       </c>
       <c r="BL44">
         <v>167000.0</v>
       </c>
       <c r="BM44">
         <v>167000.0</v>
       </c>
       <c r="BN44">
         <v>167000.0</v>
       </c>
       <c r="BO44">
         <v>167000.0</v>
       </c>
       <c r="BP44">
         <v>167000.0</v>
       </c>
       <c r="BQ44">
         <v>167000.0</v>
       </c>
       <c r="BR44">
         <v>167000.0</v>
       </c>
       <c r="BS44">
         <v>167000.0</v>
       </c>
       <c r="BT44">
         <v>167000.0</v>
       </c>
       <c r="BU44">
-        <v>132000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BV44">
-        <v>132000.0</v>
+        <v>167000.0</v>
       </c>
       <c r="BW44">
         <v>132000.0</v>
       </c>
       <c r="BX44">
         <v>132000.0</v>
       </c>
       <c r="BY44">
+        <v>132000.0</v>
+      </c>
+      <c r="BZ44">
+        <v>132000.0</v>
+      </c>
+      <c r="CA44">
         <v>109000.0</v>
       </c>
-      <c r="BZ44">
+      <c r="CB44">
         <v>109000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55000.0</v>
       </c>
       <c r="CC44">
         <v>55000.0</v>
       </c>
       <c r="CD44">
         <v>55000.0</v>
       </c>
       <c r="CE44">
         <v>55000.0</v>
       </c>
       <c r="CF44">
         <v>55000.0</v>
       </c>
       <c r="CG44">
         <v>55000.0</v>
       </c>
       <c r="CH44">
-        <v>23000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="CI44">
-        <v>23000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="CJ44">
         <v>23000.0</v>
       </c>
       <c r="CK44">
         <v>23000.0</v>
       </c>
       <c r="CL44">
         <v>23000.0</v>
       </c>
       <c r="CM44">
         <v>23000.0</v>
       </c>
       <c r="CN44">
         <v>23000.0</v>
       </c>
       <c r="CO44">
         <v>23000.0</v>
       </c>
       <c r="CP44">
         <v>23000.0</v>
       </c>
       <c r="CQ44">
         <v>23000.0</v>
       </c>
       <c r="CR44">
         <v>23000.0</v>
       </c>
-      <c r="CS44"/>
-      <c r="CT44"/>
+      <c r="CS44">
+        <v>23000.0</v>
+      </c>
+      <c r="CT44">
+        <v>23000.0</v>
+      </c>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:113">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>73</v>
       </c>
       <c r="B45">
+        <v>199192000.0</v>
+      </c>
+      <c r="C45">
+        <v>166646000.0</v>
+      </c>
+      <c r="D45">
         <v>170755000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>168730000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>177919000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>180557000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>173364000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>175451000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>179260000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>183031000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>186628000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>190309000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>192325000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>197357000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>200985000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>199031000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>179354000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>179113000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>163766000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>185459000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>189058000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>207605000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>211187000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>219459000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>220758000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>211299000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45">
         <v>2114118000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>2062908000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>2050806000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>2026394000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1998479000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>2020248000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>2060189000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>2217047000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>2212552000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>2210278000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>2058429000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>1867358000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>1746711000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>1767847000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>1754748000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>1766452000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>1793744000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>1795132000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>1662196000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>1673313000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>1670812000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>1608121000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>1426241000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>1415175000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>1384633000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>1356386000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>1340884000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>1303758000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>1254024000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>1236930000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>1212327000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>1144553000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>1124859000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>1087911000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>1093192000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>870944000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>742658000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>746628000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>688477000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>679937000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>665556000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>630795000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>515972000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>515972000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>471351000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>473850000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>458924000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>460537000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>463037000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>465535000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>498317000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>466400000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>476800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>463500000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>443700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>438300000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>381000000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>363300000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>307900000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:113">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
+        <v>5153151000.0</v>
+      </c>
+      <c r="C46">
+        <v>166646000.0</v>
+      </c>
+      <c r="D46">
         <v>170755000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>168730000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>177919000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>180557000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>173364000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>175451000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>179260000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>183031000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>186628000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>190309000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>192325000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>197357000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>200985000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>199031000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>202708000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>4926946000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>180808000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>175987000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>179354000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>179113000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>163766000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>185459000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>5338156000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>5422360000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>5445251000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>219459000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>220758000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>211299000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>5311603000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>5181183000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>5121278000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>5065068000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>4861860000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>4820205000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>4560577000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>4005064000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>3892872000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3754024000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>3633386000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>3480921000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>3404119000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>3255120000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>3030605000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>2863554000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>2633332000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>2559249000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>2456366000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>2228519000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>2193624000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>2019830000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1938162000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1896573000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1914469000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>2114118000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>2066803000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>2050806000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>2026394000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1998479000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>2024944000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>2060189000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>2217047000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>2212552000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>2210278000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>2058429000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1867358000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1746711000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1767847000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1754748000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>1766452000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1793744000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>1795132000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>1662196000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>1673313000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>1670812000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>1608121000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>1426241000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>1415175000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>1384633000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>1356386000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>1340884000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>1303758000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>1254024000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>1236930000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>1212327000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>1144553000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>1124859000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>1087911000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>1093192000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>870944000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>742658000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>746628000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>688477000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>679937000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>665556000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>630795000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>580724000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>471351000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>473850000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>458924000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>460537000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>463037000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>465535000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>498317000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>466400000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>476800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>463500000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>443700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>438300000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>381000000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>363300000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>307900000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:113">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>75</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>4740087000.0</v>
+      </c>
+      <c r="E47">
         <v>4636907000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>4684661000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>4672882000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>4741153000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>4806982000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>4883304000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>4760496000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>4814339000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>5011318000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>5045263000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>5049650000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>4769940000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>223170000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>4842602000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>5049088000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>5075041000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>4932157000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>5137606000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>5175342000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>5242835000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>5262144000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>5629215000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>5707021000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>5415615000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>5345780000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>5212259000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>5152354000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>5098761000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>4895552000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>4535994000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>4288885000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3673130000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3595762000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>3490998000.0</v>
       </c>
-      <c r="AN47">
-[...2 lines deleted...]
-      <c r="AO47">
+      <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
         <v>3214347000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>3025199000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>2938879000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>2536539000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>2473349000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>2451534000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>2370198000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>2273469000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>2089933000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>2104151000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1933782000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1860670000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1858204000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>2110646000.0</v>
       </c>
-      <c r="BC47">
-[...4 lines deleted...]
-      </c>
       <c r="BE47">
         <v>0.0</v>
       </c>
       <c r="BF47">
         <v>0.0</v>
       </c>
       <c r="BG47">
+        <v>0.0</v>
+      </c>
+      <c r="BH47">
+        <v>0.0</v>
+      </c>
+      <c r="BI47">
         <v>1998479000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>2020248000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>2060189000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>2217047000.0</v>
       </c>
-      <c r="BK47">
-[...6 lines deleted...]
-      <c r="BN47"/>
+      <c r="BM47">
+        <v>0.0</v>
+      </c>
+      <c r="BN47">
+        <v>0.0</v>
+      </c>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:113">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
+        <v>-1377937000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1367897000.0</v>
+      </c>
+      <c r="D48">
         <v>-1355659000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1349137000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1342315000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1344583000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1339098000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1257893000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1233323000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1207614000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1200547000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1175408000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1162988000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1107969000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1097132000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1071533000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-1054147000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1026962000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-1004886000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-987212000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-957145000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-969654000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-966992000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-940960000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-849012000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-749932000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-689857000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-631851000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-572313000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-546776000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-521748000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-489453000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-494962000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-500230000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-443470000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-422841000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-404708000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-404164000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-386509000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-377604000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-368097000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-356208000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-343642000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-335690000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-326914000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-317814000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-302776000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-300611000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-290597000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-279694000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-271915000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-288204000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-288225000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-277551000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-275643000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-259318000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-252338000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-248007000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-228261000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-227493000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-220535000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-180326000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-181856000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-178255000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-175463000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-153278000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-147927000.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BQ48"/>
+      <c r="BR48">
         <v>12134000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-33593000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-28417000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-28876000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-29768000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-27892000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-25706000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-25880000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-26340000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-27013000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-24814000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>-33580000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>-32836000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>-32525000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>-30124000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>-29550000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>-28680000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>-27323000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>-24873000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-24724000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-24690000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-21505000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-19957000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-19201000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-17639000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-16493000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-15135000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-14280000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-13167000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-11742000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-10465000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-9955000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-9350000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-8292000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-7474000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-6617000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-5991000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>-5920000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>-5500000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>-5300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>-5200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>-4400000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>-4000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>-1000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>-2900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:113">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>77</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-1162988000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-1107969000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-1097132000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-1071533000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-1054147000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-1026962000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-1004886000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-987212000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-957145000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-969654000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-966992000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>940960000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>849012000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>749932000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>689857000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>631851000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>572313000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>546776000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>521748000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>489453000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>494962000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>500230000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>443470000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>422841000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>404708000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>404164000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>386509000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>377604000.0</v>
       </c>
-      <c r="AN49">
-[...2 lines deleted...]
-      <c r="AO49">
+      <c r="AP49">
+        <v>0.0</v>
+      </c>
+      <c r="AQ49">
         <v>356208000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-343642000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>335690000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>326914000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>317814000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-302776000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>300611000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-290597000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-279694000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>-271915000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>-288204000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>-288225000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>-277551000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>-275643000.0</v>
       </c>
-      <c r="BC49">
-[...4 lines deleted...]
-      </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
+        <v>0.0</v>
+      </c>
+      <c r="BI49">
         <v>-227493000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>-220535000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>-180326000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>-181856000.0</v>
       </c>
-      <c r="BK49">
-[...2 lines deleted...]
-      <c r="BL49">
+      <c r="BM49">
+        <v>0.0</v>
+      </c>
+      <c r="BN49">
         <v>1617917000.0</v>
       </c>
-      <c r="BM49"/>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:113">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>78</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>2983975000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>3131437000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>3028827000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>2987925000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>2793210000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>61579000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>2482000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>55636000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>49798000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>56627000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>5674000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>5096000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18056,520 +18286,528 @@
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:113">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
+        <v>3524897000.0</v>
+      </c>
+      <c r="C51">
+        <v>3131495000.0</v>
+      </c>
+      <c r="D51">
         <v>3140889000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2971656000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3009381000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3011267000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3072858000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3067779000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3038033000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3040787000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3043056000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3045419000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3046133000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3049749000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3051518000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>3045841000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3047675000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>3020965000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3023160000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2898128000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3299060000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3388641000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3896666000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4080234000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4096995000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>4100852000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>3342975000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>3345969000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>3461995000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>3281354000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>2986054000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>2989995000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>2983975000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>3131437000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>3028827000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>2987925000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>5586130000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>2677961000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>2488107000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>2304212000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>2148063000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>2052758000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1987594000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>2037455000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1945864000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1849424000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1650619000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1621211000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1659801000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1482608000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1475336000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>1545973000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>1474735000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>1383392000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>1368832000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>1339118000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>1270560000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>1224840000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>1154295000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>1138839000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>1048122000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>1050621000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>1191179000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>1202180000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>1208567000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>1308623000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>1141423000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>1184139000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>1225356000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>1201117000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>1262368000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>1217569000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>1181157000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>1106336000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>1081264000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>1060607000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>980084000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>734456000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>675305000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>766520000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>733265000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>721015000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>714591000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>664606000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>644894000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>581991000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>592892000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>589127000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>562499000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>669997000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>506555000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>439152000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>426946000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>429380000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>346617000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>332947000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>312226000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>313467000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>314766000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>269505000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>265570000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>249919000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>244547000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>243921000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>253265000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>258602000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>238700000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>216200000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>213500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>213700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>206000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>140200000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>126000000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:113">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>80</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52">
         <v>636328000.0</v>
       </c>
-      <c r="C52">
-[...4 lines deleted...]
-      </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
         <v>300000000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>136600000.0</v>
       </c>
-      <c r="I52"/>
-      <c r="J52">
+      <c r="K52"/>
+      <c r="L52">
         <v>28299000.0</v>
       </c>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52">
         <v>241407000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>237254000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>240595000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>215112000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2804365000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2684063000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3081485000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3171193000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>160000000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>3854855000.0</v>
       </c>
-      <c r="X52"/>
-[...1 lines deleted...]
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>24941000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>2983975000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>3131437000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>3028827000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2987925000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>2793210000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>61579000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2482000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>55636000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>49798000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>56627000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>5674000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>5096000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52">
         <v>3632000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
@@ -18584,347 +18822,347 @@
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
+      <c r="DJ52"/>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:113">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>81</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>876000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1493000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1359000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>908000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>6686186000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1374000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>47705000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>36564000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>36670000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>4800561000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>4834652000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>4801106000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>-38714000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>5067657000.0</v>
       </c>
-      <c r="X53"/>
-[...1 lines deleted...]
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53">
         <v>225000.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>1130000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>4344000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>22031000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>11283000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>15640000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>17069000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>24323000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>24255000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>28523000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>9744000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>20463000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>16614000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>23428000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>10578000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>21949000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>15289000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>22454000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>13072000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>26811000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>17566000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>19568000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>9714000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>18110000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>17030000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>32614000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>23991000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>26138000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>19165000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>24938000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>19312000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>28314000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>34120000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>31490000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>16279000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>21253000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>16351000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>10770000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>12857000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>15902000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>14551000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>8327000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>10413000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>15366000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>15228000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>10871000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>12789000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>10571000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>11687000.0</v>
       </c>
-      <c r="BY53">
+      <c r="CA53">
         <v>7168000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CB53">
         <v>7365000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>13124000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>12794000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>6495000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>6495000.0</v>
       </c>
-      <c r="CQ53"/>
-      <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53">
         <v>6495000.0</v>
       </c>
-      <c r="CU53"/>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:113">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>82</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18975,1533 +19213,1559 @@
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
+      <c r="BN54">
         <v>1617917000.0</v>
       </c>
-      <c r="BM54"/>
-      <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:113">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
+        <v>6052113000.0</v>
+      </c>
+      <c r="C55">
+        <v>5682812000.0</v>
+      </c>
+      <c r="D55">
         <v>5699762000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5543897000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5560880000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>5532549000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5616507000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5689162000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>5645367000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5694036000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5700885000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5719377000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>5703564000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>5756615000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>5758701000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5792759000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5793442000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5818070000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5801150000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5721157000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>6142212000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>6208102000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>6704185000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>6907210000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>7002978000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>7255340000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>6577511000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>6633290000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>6746655000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>6431231000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>6131390000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6114070000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>6104224000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>6238866000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>6191493000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>6133010000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>5938886000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>5046782000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>4865022000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>4620970000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>4460224000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>4343540000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>4217270000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>4201105000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>3991392000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>3903302000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>3702048000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>3679231000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>3532852000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>3339113000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>3272276000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>3135273000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>3016285000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2951792000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>2946730000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>2915372000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2833667000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>2790845000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>2733995000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>2725897000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2729716000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>2758057000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>2923420000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>2922251000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>2910654000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>2862505000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>2680732000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>2553537000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2641577000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2602098000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>2633925000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>2613482000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>2461776000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>2181411000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>2171633000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>2062355000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1964107000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1624326000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1571279000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1520812000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1488193000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1465844000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1414165000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1364188000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1340718000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1277989000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1213448000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1201219000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1171818000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1164327000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>965918000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>890447000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>807384000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>808586000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>730387000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>712997000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>691949000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>638763000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>583351000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>535913000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>532430000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>518869000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>513534000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>517466000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>527970000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>536135000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>516300000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>496000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>493700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>472800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>464400000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>398500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>385600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>315900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:113">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
+        <v>744499000.0</v>
+      </c>
+      <c r="C56">
+        <v>683224000.0</v>
+      </c>
+      <c r="D56">
         <v>976322000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>860725000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>679109000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>814959000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>828894000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>816755000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>741390000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>744574000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>741001000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>747955000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>659997000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>654129000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>657797000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>659913000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>637623000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>417038000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>770252000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>625239000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1002881000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1040940000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1538422000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1511557000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1203525000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1365984000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>645027000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>687551000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>720543000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>707026000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>688075000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>838121000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>849620000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1047811000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1203567000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1186287000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1223724000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>896167000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>826171000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>633852000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>595286000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>634231000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>578963000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>627420000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>700694000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>774299000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>629230000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>681538000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>637923000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>630437000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>599668000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>633423000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>602580000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>588221000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>567024000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>29954000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>17746000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>16463000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>19640000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>19357000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>20819000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>20268000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>16903000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>20012000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>25303000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>2824054000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>2674005000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>2546629000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>2631389000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>2591352000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>2621525000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>2599174000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>2446598000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>2165734000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>2155105000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>2045297000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>1947104000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>1615161000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>1561913000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>126172000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>121508000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>114801000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>99946000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>99431000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>93299000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>54866000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>45265000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>65736000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>73558000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>31784000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>30527000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>107314000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>21982000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>82767000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>18529000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>19220000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>16007000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>13877000.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>10066000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>4430000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>5781000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>6382000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>8053000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>18223000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>7790000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>22700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DE56">
         <v>4300000.0</v>
       </c>
       <c r="DF56">
+        <v>4000000.0</v>
+      </c>
+      <c r="DG56">
+        <v>4300000.0</v>
+      </c>
+      <c r="DH56">
         <v>2300000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>6800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>17200000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:113">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
+        <v>449676000.0</v>
+      </c>
+      <c r="C57">
+        <v>235147000.0</v>
+      </c>
+      <c r="D57">
         <v>636328000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>243459000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>220408000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>200270000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>220404000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>217680000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>182538000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>204932000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>203674000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>200161000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>174560000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>175704000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>171464000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>190771000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>167190000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>106327000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>159951000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>191548000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>189857000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>184728000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>176934000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>176907000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>82596000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>127783000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>160012000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>246522000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>239762000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>237098000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>280313000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>261913000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>234281000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>231835000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>235341000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>256777000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>244620000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>190991000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>193496000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>182967000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>167240000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>160371000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>161482000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>174579000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>143385000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>144375000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>130036000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>130302000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>121081000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>95991000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>108926000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>95839000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>86913000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>110895000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>118000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>109700000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>90900000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>116200000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>109600000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>118400000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>128300000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>115800000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>129000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>123600000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>112200000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>83000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>66500000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>68200000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>82300000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>78200000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>94100000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>85900000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>83400000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>73700000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>82400000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>72100000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>62100000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>38100000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>43300000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>35100000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>35300000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>35500000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>33100000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>33200000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>36000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>35000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>33200000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>30000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>46300000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>45400000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>36500000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>28100000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>28200000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>27000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>30600000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>26600000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>25600000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>25400000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>10400000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>7800000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>7800000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>9100000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>8400000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>12300000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>11600000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>11400000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>11200000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>11200000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>11600000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>10900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>9800000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>9400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>10100000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>8600000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:113">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
+        <v>3742689000.0</v>
+      </c>
+      <c r="C58">
+        <v>3366642000.0</v>
+      </c>
+      <c r="D58">
         <v>3370591000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>3215115000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>3229789000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>3211537000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3293262000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3285459000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>3220571000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3245719000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3246730000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3245580000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3220693000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>3225453000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>3222982000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3236612000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>3214865000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3210923000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3183111000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3089676000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>3488917000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>3573369000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4073600000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>4257141000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>4260687000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>4312825000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3565672000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>3592491000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>3701757000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>3518452000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3266367000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>3216875000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>3218256000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>3363272000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>3264168000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>3244702000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>3037540000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2807373000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2679121000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>2431543000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>2265505000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>2156502000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>2143402000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>2212034000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>2089249000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1993799000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1775559000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1751513000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1780882000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1578599000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1584262000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1641812000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1561648000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1494287000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1486832000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1448518000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1361157000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1312950000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1235892000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1229176000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1148371000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1138428000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1292162000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1297801000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1292737000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1397512000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1212775000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1256324000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1283464000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1265402000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1341274000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1286884000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1247447000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1162380000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1145599000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1114126000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1022620000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>768287000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>714123000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>796783000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>763602000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>751391000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>742509000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>692369000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>675195000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>611176000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>620059000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>612916000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>587253000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>694264000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>521509000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>451933000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>439722000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>441376000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>361834000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>344165000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>322403000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>323851000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>325223000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>277341000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>273443000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>258985000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>252915000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>256169000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>264852000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>269961000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>249900000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>227400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>225100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>224600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>215800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>149500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>136000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>65600000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:113">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>87</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59">
         <v>2897195000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>2885968000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>2875594000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>2927325000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>2888308000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>2901346000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>2239409000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>2185901000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>2189427000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>2194719000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -20522,749 +20786,763 @@
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
+      <c r="BN59">
         <v>1617917000.0</v>
       </c>
-      <c r="BM59"/>
-      <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:113">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
+        <v>2309424000.0</v>
+      </c>
+      <c r="C60">
+        <v>2316170000.0</v>
+      </c>
+      <c r="D60">
         <v>2329171000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2328782000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2331091000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>2321012000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2323245000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2403703000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2424796000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>2448317000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>2454155000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>2473797000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>2482871000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>2531162000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>2535719000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2556147000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>2578577000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2607147000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2618039000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2631481000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2653295000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2634733000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2630585000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2650069000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2742291000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2942515000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>3011839000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>3040799000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>3044898000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2912779000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2865023000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>2897195000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>2885968000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2875594000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>2927325000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>2888308000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>2901346000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>2239409000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>2185901000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>2189427000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>2194719000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>2187038000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2073868000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1988694000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1901766000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1909126000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1926112000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1927341000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1751593000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1760137000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1687637000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1493084000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1454260000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1457128000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1459521000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>1466524000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>1472204000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>1449823000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>1470049000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>1468689000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>1553324000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>1591608000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>1603239000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>1596403000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>1589903000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1470871000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1472862000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1301206000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1345979000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1322814000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1277434000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1309936000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1197198000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1001421000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1007893000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>929645000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>921903000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>851698000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>852682000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>719261000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>719556000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>709351000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>666421000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>666353000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>659857000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>660964000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>587340000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>582159000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>562975000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>448884000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>422779000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>423139000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>352287000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>352210000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>353178000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>353457000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>354171000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>299842000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>258128000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>258572000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>258987000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>259884000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>260619000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>261297000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>263118000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>266174000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>266400000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>268600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>268600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>248200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>248600000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>249000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>249600000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>250300000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:113">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-274001000.0</v>
       </c>
-      <c r="M61">
+      <c r="O61">
         <v>-273904000.0</v>
       </c>
-      <c r="N61">
+      <c r="P61">
         <v>-269751000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-269744000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-269608000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-269608000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-264817000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-264679000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-264660000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-263982000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-261238000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-260594000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-260351000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-154357000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-147435000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-147435000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-147143000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-146906000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-130728000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-129801000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-129048000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-128707000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-121591000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-121539000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-121533000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-120955000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-113172000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-107136000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-107133000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AQ61">
         <v>-104864000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-97328000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AS61">
         <v>-95564000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AT61">
         <v>-77244000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-77001000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AV61">
         <v>-67846000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AW61">
         <v>-66437000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AX61">
         <v>-66096000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AY61">
         <v>-65857000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AZ61">
         <v>-62177000.0</v>
       </c>
-      <c r="AY61">
+      <c r="BA61">
         <v>-62177000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BB61">
         <v>-62169000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BC61">
         <v>-61227000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BD61">
         <v>-55308000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BE61">
         <v>-49689000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BF61">
         <v>-49539000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BG61">
         <v>-49454000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-44834000.0</v>
       </c>
       <c r="BH61">
         <v>-44834000.0</v>
       </c>
       <c r="BI61">
+        <v>-44834000.0</v>
+      </c>
+      <c r="BJ61">
+        <v>-44834000.0</v>
+      </c>
+      <c r="BK61">
         <v>-44743000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-39762000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-39069000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-36812000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BO61">
         <v>-36804000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BP61">
         <v>-29968000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BQ61">
         <v>-27698000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BR61">
         <v>-27698000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-27559000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-26357000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-26357000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-25096000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-25059000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-22889000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BY61">
         <v>-22889000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BZ61">
         <v>-22754000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-21919000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-15500000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-15500000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CD61">
         <v>-15269000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CE61">
         <v>-15269000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-14350000.0</v>
       </c>
       <c r="CF61">
         <v>-14350000.0</v>
       </c>
       <c r="CG61">
+        <v>-14350000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-14350000.0</v>
+      </c>
+      <c r="CI61">
         <v>-9226000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CJ61">
         <v>-8398000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6533000.0</v>
       </c>
       <c r="CK61">
         <v>-6533000.0</v>
       </c>
       <c r="CL61">
         <v>-6533000.0</v>
       </c>
       <c r="CM61">
         <v>-6533000.0</v>
       </c>
       <c r="CN61">
         <v>-6533000.0</v>
       </c>
       <c r="CO61">
         <v>-6533000.0</v>
       </c>
       <c r="CP61">
         <v>-6533000.0</v>
       </c>
       <c r="CQ61">
         <v>-6533000.0</v>
       </c>
       <c r="CR61">
         <v>-6533000.0</v>
       </c>
       <c r="CS61">
         <v>-6533000.0</v>
       </c>
       <c r="CT61">
         <v>-6533000.0</v>
       </c>
       <c r="CU61">
         <v>-6533000.0</v>
       </c>
       <c r="CV61">
         <v>-6533000.0</v>
       </c>
       <c r="CW61">
         <v>-6533000.0</v>
       </c>
       <c r="CX61">
         <v>-6533000.0</v>
       </c>
       <c r="CY61">
+        <v>-6533000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-6533000.0</v>
+      </c>
+      <c r="DA61">
         <v>-6541000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DB61">
         <v>-5234000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DC61">
         <v>-2136000.0</v>
       </c>
-      <c r="DB61"/>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:113">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>90</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21336,50 +21614,52 @@
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21463,51 +21743,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B2">
         <v>397492000.0</v>
       </c>
       <c r="C2">
         <v>59146000.0</v>
       </c>
       <c r="D2">
         <v>57478000.0</v>
       </c>
       <c r="E2">
         <v>55985000.0</v>
       </c>
       <c r="F2">
         <v>56739000.0</v>
       </c>
       <c r="G2">
         <v>58587000.0</v>
       </c>
       <c r="H2">
         <v>60739000.0</v>
       </c>
       <c r="I2">
         <v>30756000.0</v>
       </c>
@@ -21549,51 +21829,51 @@
       </c>
       <c r="V2">
         <v>54022000.0</v>
       </c>
       <c r="W2">
         <v>25687000.0</v>
       </c>
       <c r="X2">
         <v>17057000.0</v>
       </c>
       <c r="Y2">
         <v>13063000.0</v>
       </c>
       <c r="Z2">
         <v>12356000.0</v>
       </c>
       <c r="AA2">
         <v>12310000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B3">
         <v>169160000.0</v>
       </c>
       <c r="C3">
         <v>165400000.0</v>
       </c>
       <c r="D3">
         <v>168033000.0</v>
       </c>
       <c r="E3">
         <v>163652000.0</v>
       </c>
       <c r="F3">
         <v>163770000.0</v>
       </c>
       <c r="G3">
         <v>169853000.0</v>
       </c>
       <c r="H3">
         <v>321208000.0</v>
       </c>
       <c r="I3">
         <v>226746000.0</v>
       </c>
@@ -21641,51 +21921,51 @@
       </c>
       <c r="X3">
         <v>16359000.0</v>
       </c>
       <c r="Y3">
         <v>13910000.0</v>
       </c>
       <c r="Z3">
         <v>10449000.0</v>
       </c>
       <c r="AA3">
         <v>10460000.0</v>
       </c>
       <c r="AB3">
         <v>10000000.0</v>
       </c>
       <c r="AC3">
         <v>7300000.0</v>
       </c>
       <c r="AD3">
         <v>700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>37241000.0</v>
       </c>
       <c r="I4">
         <v>45036000.0</v>
       </c>
       <c r="J4">
         <v>37800000.0</v>
       </c>
       <c r="K4">
         <v>37800000.0</v>
       </c>
       <c r="L4">
         <v>199000.0</v>
       </c>
       <c r="M4">
         <v>505000.0</v>
       </c>
@@ -21693,51 +21973,51 @@
         <v>333000.0</v>
       </c>
       <c r="O4">
         <v>864000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-3982000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B5">
         <v>410511000.0</v>
       </c>
       <c r="C5">
         <v>272289000.0</v>
       </c>
       <c r="D5">
         <v>296851000.0</v>
       </c>
       <c r="E5">
         <v>301931000.0</v>
       </c>
       <c r="F5">
         <v>240785000.0</v>
       </c>
       <c r="G5">
         <v>39397000.0</v>
       </c>
       <c r="H5">
         <v>155334000.0</v>
       </c>
       <c r="I5">
         <v>361917000.0</v>
       </c>
@@ -21785,51 +22065,51 @@
       </c>
       <c r="X5">
         <v>37594000.0</v>
       </c>
       <c r="Y5">
         <v>31159000.0</v>
       </c>
       <c r="Z5">
         <v>23580000.0</v>
       </c>
       <c r="AA5">
         <v>24172000.0</v>
       </c>
       <c r="AB5">
         <v>23200000.0</v>
       </c>
       <c r="AC5">
         <v>19200000.0</v>
       </c>
       <c r="AD5">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B6">
         <v>579671000.0</v>
       </c>
       <c r="C6">
         <v>437689000.0</v>
       </c>
       <c r="D6">
         <v>464884000.0</v>
       </c>
       <c r="E6">
         <v>465583000.0</v>
       </c>
       <c r="F6">
         <v>404555000.0</v>
       </c>
       <c r="G6">
         <v>209250000.0</v>
       </c>
       <c r="H6">
         <v>476542000.0</v>
       </c>
       <c r="I6">
         <v>588663000.0</v>
       </c>
@@ -21877,85 +22157,85 @@
       </c>
       <c r="X6">
         <v>53953000.0</v>
       </c>
       <c r="Y6">
         <v>45069000.0</v>
       </c>
       <c r="Z6">
         <v>34029000.0</v>
       </c>
       <c r="AA6">
         <v>34632000.0</v>
       </c>
       <c r="AB6">
         <v>33200000.0</v>
       </c>
       <c r="AC6">
         <v>26500000.0</v>
       </c>
       <c r="AD6">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>47687000.0</v>
       </c>
       <c r="I8">
         <v>45036000.0</v>
       </c>
       <c r="J8">
         <v>37800000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>199000.0</v>
@@ -21969,51 +22249,51 @@
       <c r="O8"/>
       <c r="P8">
         <v>12703000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8">
         <v>93000.0</v>
       </c>
       <c r="T8">
         <v>4017000.0</v>
       </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B9">
         <v>320865000.0</v>
       </c>
       <c r="C9">
         <v>581851000.0</v>
       </c>
       <c r="D9">
         <v>602243000.0</v>
       </c>
       <c r="E9">
         <v>554664000.0</v>
       </c>
       <c r="F9">
         <v>456125000.0</v>
       </c>
       <c r="G9">
         <v>346935000.0</v>
       </c>
       <c r="H9">
         <v>591230000.0</v>
       </c>
       <c r="I9">
         <v>669975000.0</v>
       </c>
@@ -22061,51 +22341,51 @@
       </c>
       <c r="X9">
         <v>60991000.0</v>
       </c>
       <c r="Y9">
         <v>48758000.0</v>
       </c>
       <c r="Z9">
         <v>36536000.0</v>
       </c>
       <c r="AA9">
         <v>36482000.0</v>
       </c>
       <c r="AB9">
         <v>35400000.0</v>
       </c>
       <c r="AC9">
         <v>28500000.0</v>
       </c>
       <c r="AD9">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B10">
         <v>277432000.0</v>
       </c>
       <c r="C10">
         <v>147499000.0</v>
       </c>
       <c r="D10">
         <v>174773000.0</v>
       </c>
       <c r="E10">
         <v>177465000.0</v>
       </c>
       <c r="F10">
         <v>100203000.0</v>
       </c>
       <c r="G10">
         <v>-114972000.0</v>
       </c>
       <c r="H10">
         <v>151521000.0</v>
       </c>
       <c r="I10">
         <v>269268000.0</v>
       </c>
@@ -22147,51 +22427,51 @@
       </c>
       <c r="V10">
         <v>69094000.0</v>
       </c>
       <c r="W10">
         <v>54666000.0</v>
       </c>
       <c r="X10">
         <v>39149000.0</v>
       </c>
       <c r="Y10">
         <v>32354000.0</v>
       </c>
       <c r="Z10">
         <v>23580000.0</v>
       </c>
       <c r="AA10">
         <v>24172000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B11">
         <v>2496000.0</v>
       </c>
       <c r="C11">
         <v>1433000.0</v>
       </c>
       <c r="D11">
         <v>1727000.0</v>
       </c>
       <c r="E11">
         <v>1236000.0</v>
       </c>
       <c r="F11">
         <v>1597000.0</v>
       </c>
       <c r="G11">
         <v>16756000.0</v>
       </c>
       <c r="H11">
         <v>-3035000.0</v>
       </c>
       <c r="I11">
         <v>2285000.0</v>
       </c>
@@ -22221,51 +22501,51 @@
       </c>
       <c r="R11">
         <v>19913000.0</v>
       </c>
       <c r="S11">
         <v>4079000.0</v>
       </c>
       <c r="T11">
         <v>4017000.0</v>
       </c>
       <c r="U11">
         <v>-94163000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B12">
         <v>133079000.0</v>
       </c>
       <c r="C12">
         <v>130810000.0</v>
       </c>
       <c r="D12">
         <v>122078000.0</v>
       </c>
       <c r="E12">
         <v>131175000.0</v>
       </c>
       <c r="F12">
         <v>140582000.0</v>
       </c>
       <c r="G12">
         <v>153889000.0</v>
       </c>
       <c r="H12">
         <v>142002000.0</v>
       </c>
       <c r="I12">
         <v>135507000.0</v>
       </c>
@@ -22313,51 +22593,51 @@
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B13">
         <v>1358000.0</v>
       </c>
       <c r="C13">
         <v>2491000.0</v>
       </c>
       <c r="D13">
         <v>5857000.0</v>
       </c>
       <c r="E13">
         <v>132847000.0</v>
       </c>
       <c r="F13">
         <v>153154000.0</v>
       </c>
       <c r="G13">
         <v>162227000.0</v>
       </c>
       <c r="H13">
         <v>2177000.0</v>
       </c>
       <c r="I13">
         <v>367000.0</v>
       </c>
@@ -22369,101 +22649,101 @@
       </c>
       <c r="L13">
         <v>78946000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14">
         <v>377000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
         <v>108000.0</v>
       </c>
       <c r="P14">
         <v>38000.0</v>
       </c>
       <c r="Q14">
         <v>-1819000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14">
         <v>34000.0</v>
       </c>
       <c r="W14">
         <v>953000.0</v>
       </c>
       <c r="X14">
         <v>1555000.0</v>
       </c>
       <c r="Y14">
         <v>1195000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B15">
         <v>274936000.0</v>
       </c>
       <c r="C15">
         <v>146066000.0</v>
       </c>
       <c r="D15">
         <v>173046000.0</v>
       </c>
       <c r="E15">
         <v>176229000.0</v>
       </c>
       <c r="F15">
         <v>98606000.0</v>
       </c>
       <c r="G15">
         <v>-131728000.0</v>
       </c>
       <c r="H15">
         <v>154556000.0</v>
       </c>
       <c r="I15">
         <v>266983000.0</v>
       </c>
@@ -22511,53 +22791,55 @@
       </c>
       <c r="X15">
         <v>37594000.0</v>
       </c>
       <c r="Y15">
         <v>31159000.0</v>
       </c>
       <c r="Z15">
         <v>23580000.0</v>
       </c>
       <c r="AA15">
         <v>24172000.0</v>
       </c>
       <c r="AB15">
         <v>23200000.0</v>
       </c>
       <c r="AC15">
         <v>19200000.0</v>
       </c>
       <c r="AD15">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>191</v>
+      </c>
+      <c r="B16">
+        <v>250792000.0</v>
+      </c>
       <c r="C16">
         <v>121922000.0</v>
       </c>
       <c r="D16">
         <v>148901000.0</v>
       </c>
       <c r="E16">
         <v>152088000.0</v>
       </c>
       <c r="F16">
         <v>74472000.0</v>
       </c>
       <c r="G16">
         <v>-155864000.0</v>
       </c>
       <c r="H16">
         <v>178107000.0</v>
       </c>
       <c r="I16">
         <v>242841000.0</v>
       </c>
       <c r="J16">
         <v>234218000.0</v>
       </c>
       <c r="K16">
@@ -22593,51 +22875,51 @@
       </c>
       <c r="V16">
         <v>57707000.0</v>
       </c>
       <c r="W16">
         <v>48250000.0</v>
       </c>
       <c r="X16">
         <v>32131000.0</v>
       </c>
       <c r="Y16">
         <v>27934000.0</v>
       </c>
       <c r="Z16">
         <v>23580000.0</v>
       </c>
       <c r="AA16">
         <v>24172000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B17">
         <v>274936000.0</v>
       </c>
       <c r="C17">
         <v>146066000.0</v>
       </c>
       <c r="D17">
         <v>169846000.0</v>
       </c>
       <c r="E17">
         <v>176229000.0</v>
       </c>
       <c r="F17">
         <v>98606000.0</v>
       </c>
       <c r="G17">
         <v>-131728000.0</v>
       </c>
       <c r="H17">
         <v>154556000.0</v>
       </c>
       <c r="I17">
         <v>266983000.0</v>
       </c>
@@ -22657,51 +22939,51 @@
         <v>175637000.0</v>
       </c>
       <c r="O17">
         <v>133866000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>117773000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B18">
         <v>-133079000.0</v>
       </c>
       <c r="C18">
         <v>-131147000.0</v>
       </c>
       <c r="D18">
         <v>-126400000.0</v>
       </c>
       <c r="E18">
         <v>-131175000.0</v>
       </c>
       <c r="F18">
         <v>-173546000.0</v>
       </c>
       <c r="G18">
         <v>-159307000.0</v>
       </c>
       <c r="H18">
         <v>-180271000.0</v>
       </c>
       <c r="I18">
         <v>-167465000.0</v>
       </c>
@@ -22711,51 +22993,51 @@
       <c r="K18">
         <v>-98049000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>10097000.0</v>
       </c>
       <c r="F19">
         <v>-6772000.0</v>
       </c>
       <c r="G19">
         <v>40688000.0</v>
       </c>
       <c r="H19">
         <v>-34476000.0</v>
       </c>
       <c r="I19">
         <v>-31980000.0</v>
       </c>
       <c r="J19">
         <v>-500000.0</v>
       </c>
       <c r="K19">
         <v>619000.0</v>
       </c>
@@ -22769,51 +23051,51 @@
         <v>4624000.0</v>
       </c>
       <c r="O19">
         <v>398000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-13109000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>27349000.0</v>
       </c>
       <c r="F20">
         <v>2711000.0</v>
       </c>
       <c r="G20">
         <v>85657000.0</v>
       </c>
       <c r="H20">
         <v>2206000.0</v>
       </c>
       <c r="I20">
         <v>29373000.0</v>
       </c>
       <c r="J20">
         <v>10195000.0</v>
       </c>
       <c r="K20">
         <v>10195000.0</v>
       </c>
@@ -22825,51 +23107,51 @@
       </c>
       <c r="N20"/>
       <c r="O20">
         <v>23909000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20">
         <v>463000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B21">
         <v>376967000.0</v>
       </c>
       <c r="C21">
         <v>315672000.0</v>
       </c>
       <c r="D21">
         <v>306399000.0</v>
       </c>
       <c r="E21">
         <v>310959000.0</v>
       </c>
       <c r="F21">
         <v>278808000.0</v>
       </c>
       <c r="G21">
         <v>95976000.0</v>
       </c>
       <c r="H21">
         <v>317708000.0</v>
       </c>
       <c r="I21">
         <v>467656000.0</v>
       </c>
@@ -22917,85 +23199,85 @@
       </c>
       <c r="X21">
         <v>37594000.0</v>
       </c>
       <c r="Y21">
         <v>31159000.0</v>
       </c>
       <c r="Z21">
         <v>23580000.0</v>
       </c>
       <c r="AA21">
         <v>24172000.0</v>
       </c>
       <c r="AB21">
         <v>23200000.0</v>
       </c>
       <c r="AC21">
         <v>19200000.0</v>
       </c>
       <c r="AD21">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B23">
         <v>341390000.0</v>
       </c>
       <c r="C23">
         <v>325325000.0</v>
       </c>
       <c r="D23">
         <v>353322000.0</v>
       </c>
       <c r="E23">
         <v>299690000.0</v>
       </c>
       <c r="F23">
         <v>234056000.0</v>
       </c>
       <c r="G23">
         <v>309546000.0</v>
       </c>
       <c r="H23">
         <v>295611000.0</v>
       </c>
       <c r="I23">
         <v>233518000.0</v>
       </c>
@@ -23043,51 +23325,51 @@
       </c>
       <c r="X23">
         <v>23397000.0</v>
       </c>
       <c r="Y23">
         <v>17599000.0</v>
       </c>
       <c r="Z23">
         <v>12956000.0</v>
       </c>
       <c r="AA23">
         <v>12310000.0</v>
       </c>
       <c r="AB23">
         <v>12200000.0</v>
       </c>
       <c r="AC23">
         <v>9300000.0</v>
       </c>
       <c r="AD23">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>24141000.0</v>
       </c>
       <c r="F24">
         <v>24134000.0</v>
       </c>
       <c r="G24">
         <v>24136000.0</v>
       </c>
       <c r="H24">
         <v>24136000.0</v>
       </c>
       <c r="I24">
         <v>24142000.0</v>
       </c>
       <c r="J24">
         <v>24293000.0</v>
       </c>
       <c r="K24">
         <v>23806000.0</v>
       </c>
@@ -23099,51 +23381,51 @@
       </c>
       <c r="N24">
         <v>23806000.0</v>
       </c>
       <c r="O24">
         <v>24508000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B25">
         <v>168836000.0</v>
       </c>
       <c r="C25">
         <v>165400000.0</v>
       </c>
       <c r="D25">
         <v>168098000.0</v>
       </c>
       <c r="E25">
         <v>163652000.0</v>
       </c>
       <c r="F25">
         <v>163770000.0</v>
       </c>
       <c r="G25">
         <v>170333000.0</v>
       </c>
       <c r="H25">
         <v>171763000.0</v>
       </c>
       <c r="I25">
         <v>153430000.0</v>
       </c>
@@ -23151,51 +23433,51 @@
         <v>132946000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.25</v>
       </c>
       <c r="E26">
         <v>0.27</v>
       </c>
       <c r="F26">
         <v>0.19</v>
       </c>
       <c r="G26">
         <v>0.28</v>
       </c>
       <c r="H26">
         <v>0.23</v>
       </c>
       <c r="I26">
         <v>0.35</v>
       </c>
       <c r="J26">
         <v>0.46</v>
       </c>
       <c r="K26">
@@ -23213,89 +23495,89 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>896000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>3321000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B28">
         <v>55830000.0</v>
       </c>
       <c r="C28">
         <v>50096000.0</v>
       </c>
       <c r="D28">
         <v>56442000.0</v>
       </c>
       <c r="E28">
         <v>51579000.0</v>
       </c>
       <c r="F28">
         <v>44362000.0</v>
       </c>
       <c r="G28">
         <v>42596000.0</v>
       </c>
       <c r="H28">
         <v>46371000.0</v>
       </c>
       <c r="I28">
         <v>48889000.0</v>
       </c>
@@ -23341,51 +23623,51 @@
       <c r="W28">
         <v>4716000.0</v>
       </c>
       <c r="X28">
         <v>3859000.0</v>
       </c>
       <c r="Y28">
         <v>2293000.0</v>
       </c>
       <c r="Z28">
         <v>2507000.0</v>
       </c>
       <c r="AA28">
         <v>1850000.0</v>
       </c>
       <c r="AB28">
         <v>2200000.0</v>
       </c>
       <c r="AC28">
         <v>2100000.0</v>
       </c>
       <c r="AD28"/>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B29">
         <v>2496000.0</v>
       </c>
       <c r="C29">
         <v>1433000.0</v>
       </c>
       <c r="D29">
         <v>1146000.0</v>
       </c>
       <c r="E29">
         <v>1236000.0</v>
       </c>
       <c r="F29">
         <v>1597000.0</v>
       </c>
       <c r="G29">
         <v>16756000.0</v>
       </c>
       <c r="H29">
         <v>-3035000.0</v>
       </c>
       <c r="I29">
         <v>2285000.0</v>
       </c>
@@ -23397,51 +23679,51 @@
       </c>
       <c r="L29">
         <v>482000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B30">
         <v>-56102000.0</v>
       </c>
       <c r="C30">
         <v>266179000.0</v>
       </c>
       <c r="D30">
         <v>295844000.0</v>
       </c>
       <c r="E30">
         <v>243705000.0</v>
       </c>
       <c r="F30">
         <v>177317000.0</v>
       </c>
       <c r="G30">
         <v>250959000.0</v>
       </c>
       <c r="H30">
         <v>234872000.0</v>
       </c>
       <c r="I30">
         <v>202762000.0</v>
       </c>
@@ -23489,51 +23771,51 @@
       </c>
       <c r="X30">
         <v>-23397000.0</v>
       </c>
       <c r="Y30">
         <v>-17599000.0</v>
       </c>
       <c r="Z30">
         <v>-12956000.0</v>
       </c>
       <c r="AA30">
         <v>-12310000.0</v>
       </c>
       <c r="AB30">
         <v>-12200000.0</v>
       </c>
       <c r="AC30">
         <v>-9300000.0</v>
       </c>
       <c r="AD30">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B31">
         <v>-99535000.0</v>
       </c>
       <c r="C31">
         <v>-168173000.0</v>
       </c>
       <c r="D31">
         <v>-131626000.0</v>
       </c>
       <c r="E31">
         <v>-133494000.0</v>
       </c>
       <c r="F31">
         <v>-178605000.0</v>
       </c>
       <c r="G31">
         <v>-210948000.0</v>
       </c>
       <c r="H31">
         <v>-181999000.0</v>
       </c>
       <c r="I31">
         <v>-190363000.0</v>
       </c>
@@ -23567,51 +23849,51 @@
       <c r="S31">
         <v>5252000.0</v>
       </c>
       <c r="T31">
         <v>4017000.0</v>
       </c>
       <c r="U31">
         <v>2658000.0</v>
       </c>
       <c r="V31">
         <v>728000.0</v>
       </c>
       <c r="W31">
         <v>-27144000.0</v>
       </c>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B32">
         <v>718357000.0</v>
       </c>
       <c r="C32">
         <v>640997000.0</v>
       </c>
       <c r="D32">
         <v>659721000.0</v>
       </c>
       <c r="E32">
         <v>610649000.0</v>
       </c>
       <c r="F32">
         <v>512864000.0</v>
       </c>
       <c r="G32">
         <v>405522000.0</v>
       </c>
       <c r="H32">
         <v>651969000.0</v>
       </c>
       <c r="I32">
         <v>700731000.0</v>
       </c>
@@ -23678,1213 +23960,1227 @@
       <c r="AD32">
         <v>2500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
+      <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B2">
+        <v>45000.0</v>
+      </c>
+      <c r="C2">
+        <v>105267000.0</v>
+      </c>
+      <c r="D2">
         <v>102026000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14478000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>14661000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15171000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15188000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14611000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14427000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14920000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>14759000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14592000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13972000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14155000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13747000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14707000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13592000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13939000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12933000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>13815000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>14678000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15313000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16406000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>13759000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>15329000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13093000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>16097000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>14663000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>14771000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>15793000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8890000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6968000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7334000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>7564000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>12891000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>6340000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>6072000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6350000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>5915000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>5626000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5580000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>5481000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5810000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5496000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5770000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>6357000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>6961000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5948000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5539000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6449000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6413000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6579000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5990000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7005000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>-182648000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>184000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>31000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>158000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>-168282000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>148000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>76000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1273000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>-168999000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>11000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>111000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>7524000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>-143948000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>86186000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>19983000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>20781000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>23877000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>21491000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>21205000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>23048000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>-124195000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>19758000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>3240000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>606000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>15520000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>15803000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>18872000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>15612000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>12975000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>11652000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>11097000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>11049000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>8261000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>9033000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>8844000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>7884000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>5028000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>4307000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>3940000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>3782000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>3088000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3683000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>3323000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>2969000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>2567000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>3067000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>3585000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>3137000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>3042000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>2963000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3115000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>3190000.0</v>
       </c>
-      <c r="DB2"/>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
+      <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B3">
+        <v>48630000.0</v>
+      </c>
+      <c r="C3">
+        <v>44957000.0</v>
+      </c>
+      <c r="D3">
         <v>43582000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>42409000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>42080000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>41008000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>40914000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>42711000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>41390000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>40385000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>40613000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>42250000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>43520000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>41114999.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>41213000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>41450000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>40677000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>39957000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>40202000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>42514000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>40439000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>40230000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>41918000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>41935000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>42342000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>43658000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>44412000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>45027000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>42297000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>39684000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>39541000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>38623000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>37582000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>37267000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>37027000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>34639000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>33148000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>28077000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>28351000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>27643000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>25714000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>26003000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>24915000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>23498000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>21849000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>19355000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>17989000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>17421000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>16002000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>15327000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>14807000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>11926000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>13776000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>13438000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>11905000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>13276000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>12791000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>12457000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>12040000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>11752000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>12123000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>12062000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>13934000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>13464000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>13007000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>12403000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>11337000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>11921000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>11834000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>12629000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>11645000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>9548000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>11164000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>11472000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>10933000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>10630000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>9805000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>8959000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>8628000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>8544000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>8431000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>8265000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>8156000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>7880000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>7632000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>7274000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>9628000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>6020000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>5956000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>5060000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>4728000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>4074000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>3870000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>3687000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>4106000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>3658000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>3248000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>2898000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>2727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2574000.0</v>
       </c>
       <c r="CW3">
         <v>2574000.0</v>
       </c>
       <c r="CX3">
         <v>2574000.0</v>
       </c>
       <c r="CY3">
+        <v>2574000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>2574000.0</v>
+      </c>
+      <c r="DA3">
         <v>2571000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>2619000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>2696000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>2700000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>2500000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>2500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>2300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>2100000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>2000000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>1800000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4">
         <v>37241000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-14565000.0</v>
       </c>
       <c r="AC4">
         <v>-14565000.0</v>
       </c>
       <c r="AD4">
-        <v>0.0</v>
+        <v>-14565000.0</v>
       </c>
       <c r="AE4">
-        <v>0.0</v>
+        <v>-14565000.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>199000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>141000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>68000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-10000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>497000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-3000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-4000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>15000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-149000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-195000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>680000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-3000.0</v>
       </c>
-      <c r="BB4">
-[...4 lines deleted...]
-      </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
         <v>115000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>986000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>1785000.0</v>
       </c>
-      <c r="BJ4">
-[...4 lines deleted...]
-      </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
@@ -24967,777 +25263,791 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
-      <c r="DC4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B5">
+        <v>106018000.0</v>
+      </c>
+      <c r="C5">
+        <v>97976000.0</v>
+      </c>
+      <c r="D5">
         <v>101432000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>100549000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>109570000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>99041000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>19458000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>79477000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>78563000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>94791000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>73832000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>106109000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>45723000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>90550000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>67675000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>84023000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>74731000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>75857000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>71538000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>69194000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>57361000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>43077000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>19573000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-11560000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>29735000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>71272000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>19323000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>63327000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>81579000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>81822000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>98674000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>118608000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>144845000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>97191000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>87558000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>97790000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>96165000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>83615000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>81231000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>81019000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>75747000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>77116000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>72264000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>71528000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>65482000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>65704000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>73554000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>68653000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>63295000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>60804000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>62120000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>62683000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>31796000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>56412000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>29234000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>56067000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>53598000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>21372000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>37942000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>35552000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-48000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>41731000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>34202000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>35002000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>14886000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>30075000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>14264000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-59292000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>25995000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>25329000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>35386000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>36058000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>31411000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>27122000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>27129000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>26350000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>28275000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>22910000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>22424000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>20373000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>20795000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>18698000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>18112000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>17814000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>17322000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>15813000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>15314000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>15354000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>11716000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>11330000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>10438000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>9631000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>8867000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>8658000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>8644000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>8413000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>7226000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>6149000.0</v>
       </c>
-      <c r="CT5">
-[...2 lines deleted...]
-      <c r="CU5">
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>6054000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>5569000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>5808000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>5622000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>5856000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>6446000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>6249000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>6100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>6200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>5500000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>5400000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>5000000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>4900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>4700000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B6">
+        <v>154648000.0</v>
+      </c>
+      <c r="C6">
+        <v>142933000.0</v>
+      </c>
+      <c r="D6">
         <v>145014000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>142958000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>151650000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>140049000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>60372000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>122188000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>119953000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>135176000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>114445000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>148359000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>89243000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>131664999.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>108888000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>125473000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>115408000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>115814000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>111740000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>111708000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>97800000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>83307000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>61491000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>30375000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>72077000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>114930000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>63735000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>108354000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>123876000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>121506000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>138215000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>157231000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>182427000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>134458000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>124585000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>132429000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>129313000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>111692000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>109582000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>108662000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>101461000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>103119000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>97179000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>95026000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>87331000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>85059000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>91543000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>86074000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>79297000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>76131000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>76927000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>74609000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>45572000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>69850000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>41139000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>69343000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>66389000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>33829000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>49982000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>47304000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>12075000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>53793000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>48136000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>48466000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>27893000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>42478000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>25601000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-47371000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>37829000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>37958000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>47031000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>45606000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>42575000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>38594000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>38062000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>36980000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>38080000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>31869000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>31052000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>28917000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>29226000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>26963000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>26268000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>25694000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>24954000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>23087000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>24942000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>21374000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>17672000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>16390000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>15166000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>13705000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>12737000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>12345000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>12750000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>12071000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>10474000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>8876000.0</v>
       </c>
-      <c r="CT6"/>
-      <c r="CU6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>8628000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>8143000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>8382000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>8196000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>8427000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>9065000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>8945000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>8800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>8700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>8000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>7700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>7100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>6900000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>6500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>6000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25916,242 +26226,244 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
-      <c r="DC7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
-[...1 lines deleted...]
-      </c>
+      <c r="R8"/>
       <c r="S8"/>
-      <c r="T8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8">
         <v>47687000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>25194000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>20173000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>16885000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>45036000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
         <v>199000.0</v>
       </c>
-      <c r="AQ8">
-[...4 lines deleted...]
-      </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
         <v>3881000.0</v>
       </c>
-      <c r="AU8">
-[...4 lines deleted...]
-      </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
         <v>4589000.0</v>
       </c>
-      <c r="AY8">
-[...4 lines deleted...]
-      </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
         <v>12703000.0</v>
       </c>
-      <c r="BG8">
-[...4 lines deleted...]
-      </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
         <v>93000.0</v>
       </c>
-      <c r="BS8">
-[...4 lines deleted...]
-      </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
         <v>4017000.0</v>
       </c>
-      <c r="BW8">
-[...4 lines deleted...]
-      </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
@@ -26195,1459 +26507,1491 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
-      <c r="DC8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B9">
+        <v>196034000.0</v>
+      </c>
+      <c r="C9">
+        <v>75985000.0</v>
+      </c>
+      <c r="D9">
         <v>80924000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>155693000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>151189000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>148226000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>148849000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>148477000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>144250000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>140275000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>145154000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>175129000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>148811000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>155256000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>148200000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>135343000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>136893000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>134228000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>132959000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>117741000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>109651000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>95774000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>76038000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>48920000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>88899000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>130346000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>154249000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>170199000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>160927000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>148749000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>157597000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>169441000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>195533000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>147404000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>134809000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>145057000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>141710000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>122762000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>124916000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>119984000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>112453000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>113287000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>106178000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>102839000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>95488000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>93079000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>97708000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>92790000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>86248000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>83408000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>82939000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>81262000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>77567000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>76345000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>321403000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>62658000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>60449000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>59572000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>228231000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>57936000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>57075000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>53504000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>231337000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>100247000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>58724000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>48717000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>194774000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>48767000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>49235000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>49267000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>55982000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>57500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>52040000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>49673000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>173773000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>45124000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>39415000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>39050000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>38047000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>36297000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>39666000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>35157000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>32795000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>31004000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>30723000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>28595000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>23733000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>23320000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>21605000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>18921000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>17052000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>15472000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>14564000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>13902000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>13769000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>13060000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>11491000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>10438000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>44514000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>9121000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>9153000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>8945000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>8664000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>8820000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>9560000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>9439000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>9300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>9200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>8600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>8300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>7600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>7400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>7100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>6300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B10">
+        <v>67783000.0</v>
+      </c>
+      <c r="C10">
+        <v>63224000.0</v>
+      </c>
+      <c r="D10">
         <v>67858000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>67311000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>76324000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>65939000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-7742000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>46526000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>45659000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>63056000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>46196000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>56632000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>13947000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>57998000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>42415000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>51187000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>41353000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>42510000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>44954000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>32512000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>18950000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3787000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-19575000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-67487000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-64277000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>36367000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>50332000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>33403000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>65294000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>64744000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>54139000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>92348000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>92223000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>30558000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>65946000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>63541000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>81010000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>54870000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>58057000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>57884000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>55558000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>54036000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>51814000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>50552000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>41192000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>51257000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>53034000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>43755000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>42124000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>41067000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>48208000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>40529000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>31796000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>40644000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>99774000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>34151000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>36799000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>21890000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>94385000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>35552000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>20881000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>113055000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>35009000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>15588000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>30075000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-11906000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-59291000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>27704000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>25329000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>104664000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>36058000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>31411000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>27122000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>104664000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>26350000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>28275000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>22910000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>70432000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>20663000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>21074000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>18669000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>18146000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>17813000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>17322000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>15813000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>15285000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>15417000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>12204000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>11760000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>10868000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>10006000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>9242000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>9033000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>9019000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>8787000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>7601000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6947000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>6149000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>6054000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>5569000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>5808000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>5622000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>5856000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>6445000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>6249000.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B11">
+        <v>617000.0</v>
+      </c>
+      <c r="C11">
+        <v>614000.0</v>
+      </c>
+      <c r="D11">
         <v>954000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>725000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>681000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>136000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>653000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-124000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>557000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>347000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>667000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>372000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>347000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>341000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>86000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>388000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>444000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>318000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>397000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>395000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>398000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>407000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>402000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>18417000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1312000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-751000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-530000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1300000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-605000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>108000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>515000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>642000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1020000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>383000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>587000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>475000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>954000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-84000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>358000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>423000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-144000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-936000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>498000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-7506000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>8426000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>896000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1047000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1360000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>925000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-14176000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>19028000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>19786000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>19778000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>70432000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-59000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>185000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-565000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>56404000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-120000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>936000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>20076000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>80672000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>143000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-2221000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-32772000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-7967000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>16070000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>1709000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>1234000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>94591000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>7552000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>103000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>77535000.0</v>
       </c>
       <c r="BW11">
         <v>5611000.0</v>
       </c>
       <c r="BX11">
+        <v>77535000.0</v>
+      </c>
+      <c r="BY11">
+        <v>5611000.0</v>
+      </c>
+      <c r="BZ11">
         <v>3999000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-22889000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>59866000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2573000.0</v>
       </c>
       <c r="CC11">
         <v>2573000.0</v>
       </c>
       <c r="CD11">
-        <v>2916000.0</v>
+        <v>2573000.0</v>
       </c>
       <c r="CE11">
-        <v>2916000.0</v>
+        <v>2573000.0</v>
       </c>
       <c r="CF11">
         <v>2916000.0</v>
       </c>
       <c r="CG11">
+        <v>2916000.0</v>
+      </c>
+      <c r="CH11">
+        <v>2916000.0</v>
+      </c>
+      <c r="CI11">
         <v>2606000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1366000.0</v>
       </c>
       <c r="CJ11">
         <v>1366000.0</v>
       </c>
       <c r="CK11">
         <v>1366000.0</v>
       </c>
       <c r="CL11">
         <v>1366000.0</v>
       </c>
       <c r="CM11">
         <v>1366000.0</v>
       </c>
       <c r="CN11">
         <v>1366000.0</v>
       </c>
       <c r="CO11">
         <v>1366000.0</v>
       </c>
       <c r="CP11">
-        <v>1365000.0</v>
+        <v>1366000.0</v>
       </c>
       <c r="CQ11">
         <v>1366000.0</v>
       </c>
       <c r="CR11">
+        <v>1365000.0</v>
+      </c>
+      <c r="CS11">
+        <v>1366000.0</v>
+      </c>
+      <c r="CT11">
         <v>494000.0</v>
       </c>
-      <c r="CS11">
-[...4 lines deleted...]
-      </c>
       <c r="CU11">
         <v>0.0</v>
       </c>
       <c r="CV11">
         <v>0.0</v>
       </c>
       <c r="CW11">
         <v>0.0</v>
       </c>
       <c r="CX11">
         <v>0.0</v>
       </c>
       <c r="CY11">
         <v>0.0</v>
       </c>
       <c r="CZ11">
         <v>0.0</v>
       </c>
       <c r="DA11">
         <v>0.0</v>
       </c>
-      <c r="DB11"/>
-[...1 lines deleted...]
-      <c r="DD11">
+      <c r="DB11">
+        <v>0.0</v>
+      </c>
+      <c r="DC11">
+        <v>0.0</v>
+      </c>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11">
         <v>-17000.0</v>
       </c>
-      <c r="DE11"/>
-      <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B12">
+        <v>38275000.0</v>
+      </c>
+      <c r="C12">
+        <v>34752000.0</v>
+      </c>
+      <c r="D12">
         <v>33574000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>33238000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>33246000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>33021000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>33472000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>32867000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>32820000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>31651000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>30337000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>31208000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>31591000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>31722000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>25170000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>32747000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>33289000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>33260000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>34005000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>36584000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>38312000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>39194000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>42838000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>41744000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>38340000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>34753000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>34914000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>36640000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>36278000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>33826000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>33515000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>33576000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>34079000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>34337000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>35271000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>34194000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>32967000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>30692000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>26834000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>24265000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>22756000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>23289000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>19033000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>20529000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>20007000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>18587000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>18281000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>20801000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>20555000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>19899000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>20632000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>20435000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>20000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>19989000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>76656000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>19994000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>18459000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>18141000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>71679000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>17911000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>17287000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>18845000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>74802000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>19274000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>18726000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>19219000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>72715000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>19355000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>17482000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>17437000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>60505000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>17689000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>16960000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>17468000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>60505000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>16085000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>14632000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>10952000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>47438000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>12616000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>12077000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>11641000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>11661000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>11005000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>10239000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>9522000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>9753000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>9457000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>10026000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>8818000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>8207000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>7652000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>7477000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>7234000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>6580000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>6279000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>5883000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>5733000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>5385000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>5102000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>4849000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>4998000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>5013000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>4840000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>4619000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>4437000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
+        <v>35970000.0</v>
+      </c>
+      <c r="E13">
         <v>30304000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>34927000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>35668000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>36897000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>33718000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>30675000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>32206000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>33707000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>35438000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32175000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>31868000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>33366000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>36064000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>37002000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>39463000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>40625000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>44202000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>42788000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>40064000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>35011000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>141827000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>36936000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>35662000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>33336000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27686,1168 +28030,1182 @@
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>377000.0</v>
       </c>
-      <c r="AU14">
-[...4 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>47000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>24000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>19000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>18000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>25000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>11000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-2000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>52000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>34000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>32000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>48000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>56000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>47000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>38000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>89000.0</v>
       </c>
-      <c r="BR14">
-[...4 lines deleted...]
-      </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
         <v>34000.0</v>
       </c>
-      <c r="CE14">
-[...4 lines deleted...]
-      </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
         <v>890000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>63000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>489000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>430000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>430000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>375000.0</v>
       </c>
       <c r="CO14">
         <v>375000.0</v>
       </c>
       <c r="CP14">
         <v>375000.0</v>
       </c>
       <c r="CQ14">
         <v>375000.0</v>
       </c>
       <c r="CR14">
         <v>375000.0</v>
       </c>
       <c r="CS14">
+        <v>375000.0</v>
+      </c>
+      <c r="CT14">
+        <v>375000.0</v>
+      </c>
+      <c r="CU14">
         <v>70000.0</v>
       </c>
-      <c r="CT14">
-[...4 lines deleted...]
-      </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B15">
+        <v>67166000.0</v>
+      </c>
+      <c r="C15">
+        <v>62610000.0</v>
+      </c>
+      <c r="D15">
         <v>66904000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>66586000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>75643000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>65803000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8395000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>46650000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>45102000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>62709000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>45529000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>56260000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>13600000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>57657000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>42329000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>50799000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>40909000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>42192000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>44557000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>32117000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>18552000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3380000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-19977000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-85904000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-62965000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>37118000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>30263000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>27969000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>60560000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>59315000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>47997000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>85797000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>85545000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>23502000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>59125000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>57003000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>74583000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>47964000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>52190000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>51575000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>49183000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>48228000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>46799000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>44244000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>42814000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>36869000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>46685000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>36753000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>34808000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>37581000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>57092000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>37551000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>26524000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>35254000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>22731000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>28149000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>30797000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>21372000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>31940000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>35552000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>34179000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>26651000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>27457000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>15588000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>30075000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>14264000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-59291000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>21861000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>25329000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>27834000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>28506000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>23859000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>21511000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>21518000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>20739000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>28275000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>18054000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>19314000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>17800000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>18222000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>16125000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>15196000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>14898000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>14406000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>13207000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>13948000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>13988000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>10350000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>9964000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>9072000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>8265000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>7501000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>7292000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>7279000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>7047000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>6732000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>6877000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>6149000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>6054000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>5569000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>5808000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>5622000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>5856000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>6446000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>6249000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>6100000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>6200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>5517000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>5400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>5000000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>4900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>4700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>60864000.0</v>
+      </c>
+      <c r="E16">
         <v>60554000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>69603000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>59771000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-14435000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>40618000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>50228000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7560000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>51624000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>36287000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>44766000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>34876000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>36159000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>38523000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>26084000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>12519000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2654000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-26011000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-91938000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-68999000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>31084000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>30263000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>27969000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>60560000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>59315000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>47997000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>85797000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>85545000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>23502000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>54668000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>57003000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>74583000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>47964000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>52190000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>51575000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>49183000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>48228000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>46799000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>44244000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>42814000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>36869000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>46684000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>36753000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>34808000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>37581000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>57091000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>37551000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>26524000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>35254000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>26124000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>31590000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>32109000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>23579000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>30907000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>25749000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>-7549000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>34179000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>24651000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>25687000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>13699000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>22904000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>7081000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>-20490000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>20490000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>19543000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>27833000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>28506000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>23757000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>21521000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>21541000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>20711000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>16912000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>18008000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>18236000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>17746000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>18159000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>15753000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>15196000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>14898000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>14406000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>13207000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>13948000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>13988000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>10350000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>9964000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>9072000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>8265000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>7502000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>7292000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>7279000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>7046000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>6732000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>6877000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>6149000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>6054000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>5569000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>5808000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>5622000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>5856000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>6445000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>6249000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B17">
+        <v>67166000.0</v>
+      </c>
+      <c r="C17">
+        <v>62610000.0</v>
+      </c>
+      <c r="D17">
         <v>66904000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>66586000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>75643000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>65803000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-8395000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>46650000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>45102000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>62709000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>45529000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>56260000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>13600000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>57657000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>42329000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>50799000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>40909000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>42192000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>44557000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>32117000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>18552000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>3380000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-19977000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-85904000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-62965000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>37118000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-11390000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>34003000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>66594000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>65349000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>54031000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>91833000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>91581000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>29538000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>94111000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>61922000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>55015000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>51920000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>62366000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>57526000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>55135000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>54180000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>52750000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>50054000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>48698000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>42831000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>52138000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>42708000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>40764000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>40142000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>62668000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>40529000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>31796000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>40644000.0</v>
       </c>
-      <c r="BB17">
-[...4 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>35432000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-984000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>21655000.0</v>
       </c>
-      <c r="BJ17">
-[...4 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -28930,149 +29288,159 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
-      <c r="DC17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B18">
+        <v>-38275000.0</v>
+      </c>
+      <c r="C18">
+        <v>-34763000.0</v>
+      </c>
+      <c r="D18">
         <v>-33574000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-33238000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-33246000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-33021000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-33472000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-33204000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-32820000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-31651000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-30337000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-31208000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-31591000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-31722000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-31879000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-32747000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-33289000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-33260000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-54474000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-41325000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-38312000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-39435000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-43650000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-41744000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-39160000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-34753000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-35120000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-75047000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-36278000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-33826000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29111,406 +29479,406 @@
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-5221000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2289000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6300000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>12691000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>5902000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2196000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-6569000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>1908000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-640000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1471000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>47701000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-1044000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5769000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-200000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-26998000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-24539000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>10244000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>6817000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-2693000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>2235000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>370000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-31892000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-29048000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>1032000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>25520000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1996000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AN19"/>
+      <c r="AO19">
         <v>1818000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>2356000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>212000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>268000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>339000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>198000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>164000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>94000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>300000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>267000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>311000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>3456000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>466000.0</v>
       </c>
       <c r="BA19">
         <v>351000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
+      <c r="BB19">
+        <v>466000.0</v>
+      </c>
+      <c r="BC19">
+        <v>351000.0</v>
+      </c>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>676000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>781000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-5614000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
+        <v>43785000.0</v>
+      </c>
+      <c r="O20"/>
+      <c r="P20">
         <v>22998000.0</v>
       </c>
-      <c r="O20"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20">
+        <v>4351000.0</v>
+      </c>
+      <c r="T20"/>
+      <c r="U20">
         <v>2711000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>22832000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>11561000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>51264000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>2206000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
         <v>10735000.0</v>
       </c>
-      <c r="AE20">
-[...2 lines deleted...]
-      <c r="AF20">
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>18638000.0</v>
       </c>
-      <c r="AG20">
-[...2 lines deleted...]
-      <c r="AH20">
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>20395000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>50975000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>-10200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AM20">
         <v>10195000.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>10195000.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>10195000.0</v>
       </c>
-      <c r="AQ20">
-[...4 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>3777000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>34256000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>1800000.0</v>
       </c>
-      <c r="BJ20">
-[...4 lines deleted...]
-      </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
@@ -29593,438 +29961,446 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B21">
+        <v>107042000.0</v>
+      </c>
+      <c r="C21">
+        <v>99592000.0</v>
+      </c>
+      <c r="D21">
         <v>99002000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>97615000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>111251000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>101607000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>45242000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>92711000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>79385000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>98334000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>81234000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>87307000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>46153000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>91705000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>77853000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>83362000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>73868000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>75876000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>85165000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>74255000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>58413000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>45000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2076000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>33179000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>74983000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>72395000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>68922000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>113465000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>106342000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>96876000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>105891000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>119394000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>144975000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>97396000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>88186000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>98293000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>97902000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>83628000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>86331000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>59027000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>55031000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>54820000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>73162000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>51109000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>45666000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>47464000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>73414000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>43824000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>42393000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>40622000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>61987000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>40718000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>37497000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>36304000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>133866000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>34210000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>36439000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>21937000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>102563000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>35432000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-984000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>21655000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>117773000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>34859000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>17107000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>62847000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-11906000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-75362000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>25995000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>24095000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>100585000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>36058000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>31308000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>27122000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>100647000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>26350000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>24276000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>45799000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>22424000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>20373000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>20795000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>18698000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>18112000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>17814000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>17322000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>15813000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>15314000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>15354000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>11716000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>11330000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>10438000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>9631000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>8867000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>8658000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>8644000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>8413000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>7226000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>6877000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>12134000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>6054000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>5569000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>5808000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>5622000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>5856000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>6446000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>6249000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>6100000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>6200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>5500000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>5400000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>5000000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>4900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>4700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30203,551 +30579,563 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
-      <c r="DC22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B23">
+        <v>89122000.0</v>
+      </c>
+      <c r="C23">
+        <v>81660000.0</v>
+      </c>
+      <c r="D23">
         <v>83948000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>72556000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>54599000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>61790000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>118795000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>70377000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>79292000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>56861000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>78679000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>102414000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>116630000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>77706000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>84094000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>66688000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>76617000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>72291000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>60727000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>57301000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>65916000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>66087000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>90368000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>29500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>29245000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>71044000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>79499000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>82800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>77447000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>67666000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>60921000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>57133000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>57892000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>57572000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>59756000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>53104000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>49880000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>45484000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>44500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>42318000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>40246000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>40659000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>38941000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>36697000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>35585000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>52074000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>31462000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>34113000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>28839000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>29336000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>27516000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>26688000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>26060000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>27289000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>25687000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>5939000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5852000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6625000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>25277000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5960000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>6656000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>6741000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>43617000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>9622000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>9010000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>12613000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>32160000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>86000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>20000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>25000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>12000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>22000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>21000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>23000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>23102000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>20000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>6068000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>4611000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>2486000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>28000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>19000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>16000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>11000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="CG23">
         <v>13000000.0</v>
       </c>
       <c r="CH23">
+        <v>13000000.0</v>
+      </c>
+      <c r="CI23">
+        <v>13000000.0</v>
+      </c>
+      <c r="CJ23">
         <v>8419000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>7966000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>9889000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>7591000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>6614000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>5841000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>5697000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>5244000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>5125000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>4647000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>4265000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>3561000.0</v>
       </c>
-      <c r="CT23">
-[...2 lines deleted...]
-      <c r="CU23">
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>3067000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>3584000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>3137000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>3042000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>2964000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>3114000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>3190000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>3200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>3000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>3100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>2900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>2600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>2500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>2400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>6040000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6042000.0</v>
       </c>
       <c r="O24">
         <v>6033000.0</v>
       </c>
       <c r="P24">
-        <v>6033000.0</v>
+        <v>6042000.0</v>
       </c>
       <c r="Q24">
         <v>6033000.0</v>
       </c>
       <c r="R24">
-        <v>6034000.0</v>
+        <v>6033000.0</v>
       </c>
       <c r="S24">
         <v>6033000.0</v>
       </c>
       <c r="T24">
+        <v>6034000.0</v>
+      </c>
+      <c r="U24">
         <v>6033000.0</v>
       </c>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
       <c r="V24">
-        <v>6034000.0</v>
+        <v>6033000.0</v>
       </c>
       <c r="W24">
         <v>6034000.0</v>
       </c>
       <c r="X24">
         <v>6034000.0</v>
       </c>
       <c r="Y24">
         <v>6034000.0</v>
       </c>
       <c r="Z24">
         <v>6034000.0</v>
       </c>
       <c r="AA24">
         <v>6034000.0</v>
       </c>
       <c r="AB24">
         <v>6034000.0</v>
       </c>
       <c r="AC24">
         <v>6034000.0</v>
       </c>
       <c r="AD24">
         <v>6034000.0</v>
       </c>
       <c r="AE24">
-        <v>6036000.0</v>
+        <v>6034000.0</v>
       </c>
       <c r="AF24">
-        <v>6036000.0</v>
+        <v>6034000.0</v>
       </c>
       <c r="AG24">
         <v>6036000.0</v>
       </c>
       <c r="AH24">
+        <v>6036000.0</v>
+      </c>
+      <c r="AI24">
+        <v>6036000.0</v>
+      </c>
+      <c r="AJ24">
         <v>6438000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>5951000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>5952000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5952000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>5951000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>5952000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-5952000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>41661000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-5951000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-5952000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29759000.0</v>
       </c>
       <c r="AU24">
         <v>-5952000.0</v>
       </c>
       <c r="AV24">
+        <v>29759000.0</v>
+      </c>
+      <c r="AW24">
         <v>-5952000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
+        <v>-5952000.0</v>
+      </c>
+      <c r="AY24">
         <v>5952000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>5951000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>5951000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>5952000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>5952000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24">
         <v>7034000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>7551000.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -30755,430 +31143,434 @@
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B25">
+        <v>48555000.0</v>
+      </c>
+      <c r="C25">
+        <v>44876000.0</v>
+      </c>
+      <c r="D25">
         <v>43501000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>42328000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>41999000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>41008000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>40914000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>42711000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>41390000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>40385000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>40613000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>42432000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>43705000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>41204000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>41303000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>41539000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>40766000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>39957000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>40294000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>42612000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>40538000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>40326000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>42398000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>41675000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>42450000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>43810000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>44531000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>45134000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>42355000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>39743000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>39541000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>38623000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>37582000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>37684000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>37027000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>34694000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>33148000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>28077000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>28351000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>27601000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>25666000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>25955000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>24915000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>23498000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>21849000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>19355000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>17989000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>17421000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>16002000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>15327000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>14806000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>11926000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>14392000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>12822000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>11905000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>13276000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>12616000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>12457000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>12040000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>11752000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>12073000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>12062000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>13934000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>13457000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>12305000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>12403000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>11337000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>11920000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>11834000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>12629000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>11645000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>9548000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>11164000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>11472000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>10933000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>10630000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>9805000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>8959000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>8628000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>8544000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>8431000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>8265000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>8156000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>7880000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>7632000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>7274000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>9628000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>6020000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>5956000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>5060000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>4728000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>4074000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>3870000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>3687000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>4106000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>3658000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>3248000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>2727000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>2727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2574000.0</v>
       </c>
       <c r="CW25">
         <v>2574000.0</v>
       </c>
       <c r="CX25">
         <v>2574000.0</v>
       </c>
       <c r="CY25">
+        <v>2574000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>2574000.0</v>
+      </c>
+      <c r="DA25">
         <v>2571000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>2619000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>2696000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>2700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>2500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>2500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>2300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>2100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>2000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>1800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31357,635 +31749,653 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
-      <c r="DC26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>224000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4573000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
+        <v>224000.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27">
         <v>811000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27">
         <v>5933000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3710000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27">
         <v>7646000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>11000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>111000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>7524000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>3321000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>40000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>37000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>79000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B28">
+        <v>13976000.0</v>
+      </c>
+      <c r="C28">
+        <v>14242000.0</v>
+      </c>
+      <c r="D28">
         <v>14575000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14001000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>13230000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>14024000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12233000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11935000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>12020000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13908000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>13765000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13240000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>15248000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>13741000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13082000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12582000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12691000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>13224000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10496000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>11154000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11376000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11336000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>11142000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9808000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>10206000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10988000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10831000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>12230000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>12130000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>12165000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>11424000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>12976000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>12324000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>9596000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>12070000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>10660000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>11057000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>10234000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>9091000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>9000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>9218000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>8101000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>7482000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>7756000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>26260000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6306000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>6719000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7079000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>7462000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>6146000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6764000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>6051000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6652000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5023000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>5670000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>5852000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>6625000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>5279000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>4703000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>5181000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6741000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>4430000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>4076000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>4633000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>5089000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>3216000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>3557000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4278000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>4125000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>4844000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3718000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>3938000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>4413000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>3887000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3023000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2828000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>3232000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2486000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2253000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>5295000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2481000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>1251000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1115000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1899000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1280000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>1031000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1078000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>1486000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>1120000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>924000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>929000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1150000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>856000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>614000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>589000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>567000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>522000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>440000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>493000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>1010000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>563000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>468000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>393000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>495000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>494000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DG28">
         <v>600000.0</v>
       </c>
       <c r="DH28">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DI28">
         <v>600000.0</v>
       </c>
+      <c r="DJ28">
+        <v>600000.0</v>
+      </c>
+      <c r="DK28">
+        <v>600000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B29">
+        <v>617000.0</v>
+      </c>
+      <c r="C29">
+        <v>614000.0</v>
+      </c>
+      <c r="D29">
         <v>954000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>725000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>681000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>136000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>653000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-124000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>557000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>347000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>667000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>372000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>347000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>341000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>86000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>388000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>444000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>318000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>397000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>395000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>398000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>407000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>402000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>18417000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1312000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-751000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-530000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-600000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-605000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32024,633 +32434,641 @@
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B30">
+        <v>89077000.0</v>
+      </c>
+      <c r="C30">
+        <v>-23607000.0</v>
+      </c>
+      <c r="D30">
         <v>-18078000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>58078000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>39938000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>46619000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>103607000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>55766000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>64865000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>41941000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>63920000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>87822000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>102658000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>63551000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>70347000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>51981000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>63025000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>58352000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>47794000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>43486000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>51238000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>50774000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>73962000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15741000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13916000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>57951000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>63402000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>68137000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>62676000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>51873000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>52031000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>50165000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>50558000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>50008000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>46865000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>46764000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>43808000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>39134000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>38585000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>36692000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>34666000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>35178000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>33131000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>31201000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>29815000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>45717000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>24501000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>28165000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>23300000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>22887000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>21103000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>20109000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>20070000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>20284000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>23000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>24000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>24000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>29000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-8000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>23000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>49000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>31000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>19000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>22000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>33000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>24000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>25000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>86000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>20000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>25000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>12000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>22000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>21000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>23000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>23000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>20000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>18000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>17000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>2486000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>28000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>19000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>16000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>11000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="CG30">
         <v>13000000.0</v>
       </c>
       <c r="CH30">
+        <v>13000000.0</v>
+      </c>
+      <c r="CI30">
+        <v>13000000.0</v>
+      </c>
+      <c r="CJ30">
         <v>-8419000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-7966000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-9889000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-7591000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-6614000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-5841000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-5697000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-5244000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-5125000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-4647000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-4265000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-3561000.0</v>
       </c>
-      <c r="CT30">
-[...2 lines deleted...]
-      <c r="CU30">
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>-3067000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-3584000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-3137000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-3042000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-2964000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-3114000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-3190000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-3200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-3000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-3100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-2900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-2600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-2500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-2400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:113">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B31">
+        <v>-39259000.0</v>
+      </c>
+      <c r="C31">
+        <v>-36368000.0</v>
+      </c>
+      <c r="D31">
         <v>-31144000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-30304000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-34927000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-35668000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-52984000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-46185000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-33726000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-35278000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-35038000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-30675000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-32206000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-33707000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-35438000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-32175000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-32515000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-33366000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-40211000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-41743000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-39463000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-41213000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-21651000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-100666000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-139260000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-36028000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-70669000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-56812000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-41048000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-32132000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-51427000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-45474000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-52622000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-56119000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-21998000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-34376000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-30433000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-27630000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-28274000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-25408000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-22229000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-24073000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-21233000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-21086000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-24481000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-14683000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-20174000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-20870000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-20824000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-19454000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-13628000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-20624000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-5650000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-15417000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>40886000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>3406000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-578000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-565000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-8178000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>120000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>986000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>20076000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-4718000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>150000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1519000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-32772000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-84052000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>16071000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>1709000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>1234000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>4079000.0</v>
       </c>
-      <c r="BS31">
-[...2 lines deleted...]
-      <c r="BT31">
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
         <v>103000.0</v>
       </c>
-      <c r="BU31">
-[...2 lines deleted...]
-      <c r="BV31">
+      <c r="BW31">
+        <v>0.0</v>
+      </c>
+      <c r="BX31">
         <v>4017000.0</v>
       </c>
-      <c r="BW31">
-[...2 lines deleted...]
-      <c r="BX31">
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>3999000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-22889000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>48008000.0</v>
       </c>
-      <c r="CA31">
-[...4 lines deleted...]
-      </c>
       <c r="CC31">
         <v>0.0</v>
       </c>
       <c r="CD31">
         <v>0.0</v>
       </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
@@ -32682,397 +33100,409 @@
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
       <c r="CU31">
         <v>0.0</v>
       </c>
       <c r="CV31">
         <v>0.0</v>
       </c>
       <c r="CW31">
         <v>0.0</v>
       </c>
       <c r="CX31">
         <v>0.0</v>
       </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31"/>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:113">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B32">
+        <v>196079000.0</v>
+      </c>
+      <c r="C32">
+        <v>181252000.0</v>
+      </c>
+      <c r="D32">
         <v>182950000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>170171000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>165850000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>163397000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>164037000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>163088000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>158677000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>155195000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>159913000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>189721000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>162783000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>169411000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>161947000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>150050000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>150485000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>148167000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>145892000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>131556000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>124329000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>111087000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>92444000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>62679000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>104228000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>143439000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>170346000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>184862000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>175698000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>164542000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>166487000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>176409000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>202867000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>154968000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>147700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>151397000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>147782000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>129112000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>130831000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>125610000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>118033000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>118768000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>111988000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>108335000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>101258000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>99436000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>104669000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>98738000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>91787000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>89857000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>89352000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>87841000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>83557000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>83350000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>138755000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>62842000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>60480000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>59730000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>59949000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>58084000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>57151000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>54777000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>62338000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>100258000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>58835000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>56241000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>50826000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>48767000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>49235000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>49267000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>55982000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>57500000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>52040000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>49673000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>49578000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>45124000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>42655000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>39656000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>38047000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>36297000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>39666000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>35157000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>32795000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>31004000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>30723000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>28595000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>23733000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>23320000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>21605000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>18921000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>17052000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>15472000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>14564000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>13902000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>13769000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>13060000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>11491000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>10438000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>9316000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>9121000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>9153000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>8945000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>8664000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>8820000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>9560000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>9439000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>9300000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>9200000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>8600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>8300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>7600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>7400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>7100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>6300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
@@ -33158,51 +33588,51 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B2">
         <v>35699000.0</v>
       </c>
       <c r="C2">
         <v>80981000.0</v>
       </c>
       <c r="D2">
         <v>110511000.0</v>
       </c>
       <c r="E2">
         <v>289901000.0</v>
       </c>
       <c r="F2">
         <v>1028010000.0</v>
       </c>
       <c r="G2">
         <v>531440000.0</v>
       </c>
       <c r="H2">
         <v>18507000.0</v>
       </c>
       <c r="I2">
         <v>58986000.0</v>
       </c>
@@ -33248,54 +33678,54 @@
       <c r="W2">
         <v>30527000.0</v>
       </c>
       <c r="X2">
         <v>10091000.0</v>
       </c>
       <c r="Y2">
         <v>24590000.0</v>
       </c>
       <c r="Z2">
         <v>5948000.0</v>
       </c>
       <c r="AA2">
         <v>22265000.0</v>
       </c>
       <c r="AB2">
         <v>2300000.0</v>
       </c>
       <c r="AC2">
         <v>45200000.0</v>
       </c>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>240794000</v>
       </c>
       <c r="C3">
         <v>147971000</v>
       </c>
       <c r="D3">
         <v>4859000</v>
       </c>
       <c r="E3">
         <v>250243000</v>
       </c>
       <c r="F3">
         <v>85860000</v>
       </c>
       <c r="G3">
         <v>79184000</v>
       </c>
       <c r="H3">
         <v>419195000</v>
       </c>
       <c r="I3">
         <v>396314000</v>
       </c>
       <c r="J3">
         <v>590577000</v>
       </c>
@@ -33340,51 +33770,51 @@
       </c>
       <c r="X3">
         <v>125675000</v>
       </c>
       <c r="Y3">
         <v>163674000</v>
       </c>
       <c r="Z3">
         <v>22376000</v>
       </c>
       <c r="AA3">
         <v>37816000</v>
       </c>
       <c r="AB3">
         <v>41200000</v>
       </c>
       <c r="AC3">
         <v>249200000</v>
       </c>
       <c r="AD3">
         <v>214500000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-179390000.0</v>
       </c>
       <c r="F4">
         <v>-738109000.0</v>
       </c>
       <c r="G4">
         <v>496570000.0</v>
       </c>
       <c r="H4">
         <v>512933000.0</v>
       </c>
       <c r="I4">
         <v>-40479000.0</v>
       </c>
       <c r="J4">
         <v>22582000.0</v>
       </c>
       <c r="K4">
         <v>15052000.0</v>
       </c>
@@ -33398,51 +33828,51 @@
         <v>-2706000.0</v>
       </c>
       <c r="O4">
         <v>-3961000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4">
         <v>-11362000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>207252000.0</v>
       </c>
       <c r="F5">
         <v>204389000.0</v>
       </c>
       <c r="G5">
         <v>263949000.0</v>
       </c>
       <c r="H5">
         <v>233364000.0</v>
       </c>
       <c r="I5">
         <v>-2149000.0</v>
       </c>
       <c r="J5">
         <v>-39703000.0</v>
       </c>
       <c r="K5">
         <v>-17079000.0</v>
       </c>
@@ -33456,51 +33886,51 @@
         <v>13884000.0</v>
       </c>
       <c r="O5">
         <v>-2361000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5">
         <v>-7514000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B6">
         <v>62949000.0</v>
       </c>
       <c r="C6">
         <v>-45282000.0</v>
       </c>
       <c r="D6">
         <v>-29530000.0</v>
       </c>
       <c r="E6">
         <v>-179390000.0</v>
       </c>
       <c r="F6">
         <v>-738109000.0</v>
       </c>
       <c r="G6">
         <v>496570000.0</v>
       </c>
       <c r="H6">
         <v>512933000.0</v>
       </c>
       <c r="I6">
         <v>-40479000.0</v>
       </c>
@@ -33548,51 +33978,51 @@
       </c>
       <c r="X6">
         <v>20436000.0</v>
       </c>
       <c r="Y6">
         <v>-14499000.0</v>
       </c>
       <c r="Z6">
         <v>18642000.0</v>
       </c>
       <c r="AA6">
         <v>-16317000.0</v>
       </c>
       <c r="AB6">
         <v>20000000.0</v>
       </c>
       <c r="AC6">
         <v>186900000.0</v>
       </c>
       <c r="AD6">
         <v>252300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B7">
         <v>-21030000.0</v>
       </c>
       <c r="C7">
         <v>-26571000.0</v>
       </c>
       <c r="D7">
         <v>1932000.0</v>
       </c>
       <c r="E7">
         <v>37272000.0</v>
       </c>
       <c r="F7">
         <v>30088000.0</v>
       </c>
       <c r="G7">
         <v>-84636000.0</v>
       </c>
       <c r="H7">
         <v>23501000.0</v>
       </c>
       <c r="I7">
         <v>-11482000.0</v>
       </c>
@@ -33640,51 +34070,51 @@
       </c>
       <c r="X7">
         <v>-5118000.0</v>
       </c>
       <c r="Y7">
         <v>1159000.0</v>
       </c>
       <c r="Z7">
         <v>-1254000.0</v>
       </c>
       <c r="AA7">
         <v>-1088000.0</v>
       </c>
       <c r="AB7">
         <v>-100000.0</v>
       </c>
       <c r="AC7">
         <v>-7200000.0</v>
       </c>
       <c r="AD7">
         <v>3400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>25974000.0</v>
       </c>
       <c r="F8">
         <v>36821000.0</v>
       </c>
       <c r="G8">
         <v>-47383000.0</v>
       </c>
       <c r="H8">
         <v>-1571000.0</v>
       </c>
       <c r="I8">
         <v>-22863000.0</v>
       </c>
       <c r="J8">
         <v>7658000.0</v>
       </c>
       <c r="K8">
         <v>-40882000.0</v>
       </c>
@@ -33698,51 +34128,51 @@
         <v>-12023000.0</v>
       </c>
       <c r="O8">
         <v>-11312000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>-13352000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B9">
         <v>-15375000.0</v>
       </c>
       <c r="C9">
         <v>-24202000.0</v>
       </c>
       <c r="D9">
         <v>-11322000.0</v>
       </c>
       <c r="E9">
         <v>25974000.0</v>
       </c>
       <c r="F9">
         <v>36821000.0</v>
       </c>
       <c r="G9">
         <v>-47383000.0</v>
       </c>
       <c r="H9">
         <v>-1385000.0</v>
       </c>
       <c r="I9">
         <v>-22300000.0</v>
       </c>
@@ -33770,51 +34200,51 @@
       <c r="Q9">
         <v>-8602000.0</v>
       </c>
       <c r="R9">
         <v>1583000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>-4642000.0</v>
       </c>
       <c r="U9">
         <v>-5404000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>8653000.0</v>
       </c>
       <c r="G10">
         <v>16128000.0</v>
       </c>
       <c r="H10">
         <v>-27540000.0</v>
       </c>
       <c r="I10">
         <v>2584000.0</v>
       </c>
       <c r="J10">
         <v>-2432000.0</v>
       </c>
       <c r="K10">
         <v>-6003000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
@@ -33834,51 +34264,51 @@
       <c r="Q10">
         <v>-6955000.0</v>
       </c>
       <c r="R10">
         <v>-6355000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10">
         <v>-2085611000.0</v>
       </c>
       <c r="U10">
         <v>-1530877000.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>11808000.0</v>
       </c>
       <c r="F11">
         <v>-5468000.0</v>
       </c>
       <c r="G11">
         <v>-27323000.0</v>
       </c>
       <c r="H11">
         <v>25560000.0</v>
       </c>
       <c r="I11">
         <v>4979000.0</v>
       </c>
       <c r="J11">
         <v>-4920000.0</v>
       </c>
       <c r="K11">
         <v>17025000.0</v>
       </c>
@@ -33908,51 +34338,51 @@
         <v>5989000.0</v>
       </c>
       <c r="U11">
         <v>2635000.0</v>
       </c>
       <c r="V11">
         <v>310000.0</v>
       </c>
       <c r="W11">
         <v>3509000.0</v>
       </c>
       <c r="X11">
         <v>836000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>84000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12448000.0</v>
       </c>
       <c r="F12">
         <v>-34704000.0</v>
       </c>
       <c r="G12">
         <v>1632000.0</v>
       </c>
       <c r="H12">
         <v>-25915000.0</v>
       </c>
       <c r="I12">
         <v>78721000.0</v>
       </c>
       <c r="J12">
         <v>26091000.0</v>
       </c>
       <c r="K12">
         <v>9613000.0</v>
       </c>
@@ -33966,51 +34396,51 @@
         <v>-16499000.0</v>
       </c>
       <c r="O12">
         <v>36066000.0</v>
       </c>
       <c r="P12"/>
       <c r="Q12">
         <v>11395000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-10000.0</v>
       </c>
       <c r="F13">
         <v>-1833000.0</v>
       </c>
       <c r="G13">
         <v>-2354000.0</v>
       </c>
       <c r="H13">
         <v>-293000.0</v>
       </c>
       <c r="I13">
         <v>-1618000.0</v>
       </c>
       <c r="J13">
         <v>-2899000.0</v>
       </c>
       <c r="K13">
         <v>-6575000.0</v>
       </c>
@@ -34018,54 +34448,54 @@
         <v>-1199000.0</v>
       </c>
       <c r="M13">
         <v>-6361000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B14">
-        <v>169160000.0</v>
+        <v>168836000.0</v>
       </c>
       <c r="C14">
         <v>165400000.0</v>
       </c>
       <c r="D14">
         <v>168033000.0</v>
       </c>
       <c r="E14">
         <v>163297000.0</v>
       </c>
       <c r="F14">
         <v>163385000.0</v>
       </c>
       <c r="G14">
         <v>169853000.0</v>
       </c>
       <c r="H14">
         <v>171420000.0</v>
       </c>
       <c r="I14">
         <v>152849000.0</v>
       </c>
       <c r="J14">
         <v>132839000.0</v>
       </c>
@@ -34110,57 +34540,57 @@
       </c>
       <c r="X14">
         <v>16359000.0</v>
       </c>
       <c r="Y14">
         <v>13910000.0</v>
       </c>
       <c r="Z14">
         <v>10449000.0</v>
       </c>
       <c r="AA14">
         <v>10460000.0</v>
       </c>
       <c r="AB14">
         <v>10000000.0</v>
       </c>
       <c r="AC14">
         <v>7300000.0</v>
       </c>
       <c r="AD14">
         <v>700000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B15">
-        <v>-290720000.0</v>
+        <v>290720000.0</v>
       </c>
       <c r="C15">
-        <v>-279888000.0</v>
+        <v>279888000.0</v>
       </c>
       <c r="D15">
         <v>272245000.0</v>
       </c>
       <c r="E15">
         <v>265661000.0</v>
       </c>
       <c r="F15">
         <v>117531000.0</v>
       </c>
       <c r="G15">
         <v>172460000.0</v>
       </c>
       <c r="H15">
         <v>367317000.0</v>
       </c>
       <c r="I15">
         <v>342315000.0</v>
       </c>
       <c r="J15">
         <v>311721000.0</v>
       </c>
       <c r="K15">
         <v>265662000.0</v>
       </c>
@@ -34200,51 +34630,51 @@
       <c r="W15">
         <v>55897000.0</v>
       </c>
       <c r="X15">
         <v>42595000.0</v>
       </c>
       <c r="Y15">
         <v>33780000.0</v>
       </c>
       <c r="Z15">
         <v>26393000.0</v>
       </c>
       <c r="AA15">
         <v>25891000.0</v>
       </c>
       <c r="AB15">
         <v>24000000.0</v>
       </c>
       <c r="AC15">
         <v>19100000.0</v>
       </c>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B16">
         <v>98648000.0</v>
       </c>
       <c r="C16">
         <v>35699000.0</v>
       </c>
       <c r="D16">
         <v>80981000.0</v>
       </c>
       <c r="E16">
         <v>110511000.0</v>
       </c>
       <c r="F16">
         <v>289901000.0</v>
       </c>
       <c r="G16">
         <v>1028010000.0</v>
       </c>
       <c r="H16">
         <v>531440000.0</v>
       </c>
       <c r="I16">
         <v>18507000.0</v>
       </c>
@@ -34292,51 +34722,51 @@
       </c>
       <c r="X16">
         <v>30527000.0</v>
       </c>
       <c r="Y16">
         <v>10091000.0</v>
       </c>
       <c r="Z16">
         <v>24590000.0</v>
       </c>
       <c r="AA16">
         <v>5948000.0</v>
       </c>
       <c r="AB16">
         <v>22300000.0</v>
       </c>
       <c r="AC16">
         <v>232100000.0</v>
       </c>
       <c r="AD16">
         <v>252300000.0</v>
       </c>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17">
         <v>-129000.0</v>
       </c>
       <c r="F17">
         <v>-218000.0</v>
       </c>
       <c r="G17">
         <v>142000.0</v>
       </c>
       <c r="H17">
         <v>121000.0</v>
       </c>
       <c r="I17">
         <v>-442000.0</v>
       </c>
       <c r="J17">
         <v>229000.0</v>
       </c>
       <c r="K17">
         <v>-137000.0</v>
       </c>
@@ -34350,51 +34780,51 @@
         <v>-539000.0</v>
       </c>
       <c r="O17">
         <v>147000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17">
         <v>610000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B18">
         <v>420953000.0</v>
       </c>
       <c r="C18">
         <v>393137000.0</v>
       </c>
       <c r="D18">
         <v>451953000.0</v>
       </c>
       <c r="E18">
         <v>441716000.0</v>
       </c>
       <c r="F18">
         <v>306925000.0</v>
       </c>
       <c r="G18">
         <v>65273000.0</v>
       </c>
       <c r="H18">
         <v>439530000.0</v>
       </c>
       <c r="I18">
         <v>88014000.0</v>
       </c>
@@ -34442,51 +34872,51 @@
       </c>
       <c r="X18">
         <v>-74673000.0</v>
       </c>
       <c r="Y18">
         <v>-117819000.0</v>
       </c>
       <c r="Z18">
         <v>10453000.0</v>
       </c>
       <c r="AA18">
         <v>-7134000.0</v>
       </c>
       <c r="AB18">
         <v>-7800000.0</v>
       </c>
       <c r="AC18">
         <v>-229800000.0</v>
       </c>
       <c r="AD18">
         <v>-207100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-176352000.0</v>
       </c>
       <c r="D19">
         <v>-176953000.0</v>
       </c>
       <c r="E19">
         <v>-116007000.0</v>
       </c>
       <c r="F19">
         <v>-9596000.0</v>
       </c>
       <c r="G19">
         <v>-15381000.0</v>
       </c>
       <c r="H19">
         <v>66145000.0</v>
       </c>
       <c r="I19">
         <v>343470000.0</v>
       </c>
@@ -34506,101 +34936,101 @@
         <v>-60526000.0</v>
       </c>
       <c r="O19">
         <v>-111129000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19">
         <v>-22979000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B20">
         <v>949000.0</v>
       </c>
       <c r="C20">
         <v>816000.0</v>
       </c>
       <c r="D20">
         <v>665000.0</v>
       </c>
       <c r="E20">
         <v>865000.0</v>
       </c>
       <c r="F20">
         <v>460000.0</v>
       </c>
       <c r="G20">
         <v>972000.0</v>
       </c>
       <c r="H20">
         <v>305556000.0</v>
       </c>
       <c r="I20">
         <v>956000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B21">
         <v>75000000.0</v>
       </c>
       <c r="C21">
         <v>38362000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-328000.0</v>
       </c>
       <c r="F21">
         <v>-903977000.0</v>
       </c>
       <c r="G21">
         <v>583670000.0</v>
       </c>
       <c r="H21">
         <v>85879000.0</v>
       </c>
       <c r="I21">
         <v>-50326000.0</v>
       </c>
@@ -34620,51 +35050,51 @@
         <v>85399000.0</v>
       </c>
       <c r="O21">
         <v>206629000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21">
         <v>140693000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B22">
         <v>274936000.0</v>
       </c>
       <c r="C22">
         <v>146066000.0</v>
       </c>
       <c r="D22">
         <v>173046000.0</v>
       </c>
       <c r="E22">
         <v>176229000.0</v>
       </c>
       <c r="F22">
         <v>98606000.0</v>
       </c>
       <c r="G22">
         <v>-131728000.0</v>
       </c>
       <c r="H22">
         <v>202243000.0</v>
       </c>
       <c r="I22">
         <v>266983000.0</v>
       </c>
@@ -34712,51 +35142,51 @@
       </c>
       <c r="X22">
         <v>37594000.0</v>
       </c>
       <c r="Y22">
         <v>31159000.0</v>
       </c>
       <c r="Z22">
         <v>23580000.0</v>
       </c>
       <c r="AA22">
         <v>24172000.0</v>
       </c>
       <c r="AB22">
         <v>23200000.0</v>
       </c>
       <c r="AC22">
         <v>19200000.0</v>
       </c>
       <c r="AD22">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B23">
         <v>-1000.0</v>
       </c>
       <c r="C23">
         <v>-9534000.0</v>
       </c>
       <c r="D23">
         <v>-369000.0</v>
       </c>
       <c r="E23">
         <v>-232000.0</v>
       </c>
       <c r="F23">
         <v>361921000.0</v>
       </c>
       <c r="G23">
         <v>742038000.0</v>
       </c>
       <c r="H23">
         <v>914964000.0</v>
       </c>
       <c r="I23">
         <v>-28712000.0</v>
       </c>
@@ -34804,51 +35234,51 @@
       </c>
       <c r="X23">
         <v>-7550000.0</v>
       </c>
       <c r="Y23">
         <v>53733000.0</v>
       </c>
       <c r="Z23">
         <v>-6495000.0</v>
       </c>
       <c r="AA23">
         <v>15778000.0</v>
       </c>
       <c r="AB23">
         <v>-100000.0</v>
       </c>
       <c r="AC23">
         <v>-100000.0</v>
       </c>
       <c r="AD23">
         <v>-20100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B24">
         <v>-121681000.0</v>
       </c>
       <c r="C24">
         <v>-185465000.0</v>
       </c>
       <c r="D24">
         <v>-201048000.0</v>
       </c>
       <c r="E24">
         <v>-101342000.0</v>
       </c>
       <c r="F24">
         <v>97318000.0</v>
       </c>
       <c r="G24">
         <v>228551000.0</v>
       </c>
       <c r="H24">
         <v>665575000.0</v>
       </c>
       <c r="I24">
         <v>298700000.0</v>
       </c>
@@ -34888,54 +35318,54 @@
       <c r="U24">
         <v>-26323000.0</v>
       </c>
       <c r="V24">
         <v>-36156000.0</v>
       </c>
       <c r="W24">
         <v>-251790000.0</v>
       </c>
       <c r="X24">
         <v>3923000.0</v>
       </c>
       <c r="Y24">
         <v>5268000.0</v>
       </c>
       <c r="Z24">
         <v>-13336000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B25">
-        <v>-2113000.0</v>
+        <v>-18447000.0</v>
       </c>
       <c r="C25">
         <v>94117000.0</v>
       </c>
       <c r="D25">
         <v>86611000.0</v>
       </c>
       <c r="E25">
         <v>48421000.0</v>
       </c>
       <c r="F25">
         <v>31936000.0</v>
       </c>
       <c r="G25">
         <v>81461000.0</v>
       </c>
       <c r="H25">
         <v>32721000.0</v>
       </c>
       <c r="I25">
         <v>57076000.0</v>
       </c>
       <c r="J25">
         <v>-25244000.0</v>
       </c>
@@ -34980,51 +35410,51 @@
       </c>
       <c r="X25">
         <v>2167000.0</v>
       </c>
       <c r="Y25">
         <v>-373000.0</v>
       </c>
       <c r="Z25">
         <v>54000.0</v>
       </c>
       <c r="AA25">
         <v>-2862000.0</v>
       </c>
       <c r="AB25">
         <v>300000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B26">
         <v>-9855000.0</v>
       </c>
       <c r="C26">
         <v>-11375000.0</v>
       </c>
       <c r="D26">
         <v>-3696000.0</v>
       </c>
       <c r="E26">
         <v>-4257000.0</v>
       </c>
       <c r="F26">
         <v>-2763000.0</v>
       </c>
       <c r="G26">
         <v>-113381000.0</v>
       </c>
       <c r="H26">
         <v>-9691000.0</v>
       </c>
       <c r="I26">
         <v>-7156000.0</v>
       </c>
@@ -35056,54 +35486,54 @@
         <v>-1201000.0</v>
       </c>
       <c r="S26">
         <v>-777000.0</v>
       </c>
       <c r="T26">
         <v>-1448000.0</v>
       </c>
       <c r="U26">
         <v>-919000.0</v>
       </c>
       <c r="V26">
         <v>-1742000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B27">
-        <v>15329000.0</v>
+        <v>17504000.0</v>
       </c>
       <c r="C27">
         <v>15664000.0</v>
       </c>
       <c r="D27">
         <v>17816000.0</v>
       </c>
       <c r="E27">
         <v>16666000.0</v>
       </c>
       <c r="F27">
         <v>14903000.0</v>
       </c>
       <c r="G27">
         <v>15077000.0</v>
       </c>
       <c r="H27">
         <v>13760000.0</v>
       </c>
       <c r="I27">
         <v>18329000.0</v>
       </c>
       <c r="J27">
         <v>14142000.0</v>
       </c>
@@ -35130,51 +35560,51 @@
       </c>
       <c r="R27">
         <v>4307000.0</v>
       </c>
       <c r="S27">
         <v>3965000.0</v>
       </c>
       <c r="T27">
         <v>3249000.0</v>
       </c>
       <c r="U27">
         <v>4869000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B28">
         <v>-236726000.0</v>
       </c>
       <c r="C28">
         <v>-261619000.0</v>
       </c>
       <c r="D28">
         <v>-275695000.0</v>
       </c>
       <c r="E28">
         <v>-269392000.0</v>
       </c>
       <c r="F28">
         <v>-1046678000.0</v>
       </c>
       <c r="G28">
         <v>297169000.0</v>
       </c>
       <c r="H28">
         <v>-23223000.0</v>
       </c>
       <c r="I28">
         <v>-427553000.0</v>
       </c>
@@ -35222,51 +35652,51 @@
       </c>
       <c r="X28">
         <v>113173000.0</v>
       </c>
       <c r="Y28">
         <v>94987000.0</v>
       </c>
       <c r="Z28">
         <v>20080000.0</v>
       </c>
       <c r="AA28">
         <v>-24478000.0</v>
       </c>
       <c r="AB28">
         <v>27700000.0</v>
       </c>
       <c r="AC28">
         <v>186900000.0</v>
       </c>
       <c r="AD28">
         <v>252300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B29">
         <v>420953000.0</v>
       </c>
       <c r="C29">
         <v>393137000.0</v>
       </c>
       <c r="D29">
         <v>447094000.0</v>
       </c>
       <c r="E29">
         <v>441716000.0</v>
       </c>
       <c r="F29">
         <v>306925000.0</v>
       </c>
       <c r="G29">
         <v>65273000.0</v>
       </c>
       <c r="H29">
         <v>439530000.0</v>
       </c>
       <c r="I29">
         <v>484328000.0</v>
       </c>
@@ -35314,51 +35744,51 @@
       </c>
       <c r="X29">
         <v>51002000.0</v>
       </c>
       <c r="Y29">
         <v>45855000.0</v>
       </c>
       <c r="Z29">
         <v>32829000.0</v>
       </c>
       <c r="AA29">
         <v>30682000.0</v>
       </c>
       <c r="AB29">
         <v>33400000.0</v>
       </c>
       <c r="AC29">
         <v>19400000.0</v>
       </c>
       <c r="AD29">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B30">
         <v>-121681000.0</v>
       </c>
       <c r="C30">
         <v>-176352000.0</v>
       </c>
       <c r="D30">
         <v>-201048000.0</v>
       </c>
       <c r="E30">
         <v>-351585000.0</v>
       </c>
       <c r="F30">
         <v>1862000.0</v>
       </c>
       <c r="G30">
         <v>133986000.0</v>
       </c>
       <c r="H30">
         <v>96505000.0</v>
       </c>
       <c r="I30">
         <v>-96812000.0</v>
       </c>
@@ -35425,3453 +35855,3501 @@
       <c r="AD30">
         <v>-214500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DI30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E1" t="s">
         <v>93</v>
       </c>
       <c r="F1" t="s">
+        <v>94</v>
+      </c>
+      <c r="G1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="I1" t="s">
         <v>96</v>
       </c>
       <c r="J1" t="s">
+        <v>97</v>
+      </c>
+      <c r="K1" t="s">
+        <v>98</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="M1" t="s">
         <v>99</v>
       </c>
       <c r="N1" t="s">
+        <v>100</v>
+      </c>
+      <c r="O1" t="s">
+        <v>101</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Q1" t="s">
         <v>102</v>
       </c>
       <c r="R1" t="s">
+        <v>103</v>
+      </c>
+      <c r="S1" t="s">
+        <v>104</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="U1" t="s">
         <v>105</v>
       </c>
       <c r="V1" t="s">
+        <v>106</v>
+      </c>
+      <c r="W1" t="s">
+        <v>107</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="Y1" t="s">
         <v>108</v>
       </c>
       <c r="Z1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AC1" t="s">
         <v>111</v>
       </c>
       <c r="AD1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AG1" t="s">
         <v>114</v>
       </c>
       <c r="AH1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AK1" t="s">
         <v>117</v>
       </c>
       <c r="AL1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AO1" t="s">
         <v>120</v>
       </c>
       <c r="AP1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AS1" t="s">
         <v>123</v>
       </c>
       <c r="AT1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AW1" t="s">
         <v>126</v>
       </c>
       <c r="AX1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BA1" t="s">
         <v>129</v>
       </c>
       <c r="BB1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BE1" t="s">
         <v>132</v>
       </c>
       <c r="BF1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BI1" t="s">
         <v>135</v>
       </c>
       <c r="BJ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BM1" t="s">
         <v>138</v>
       </c>
       <c r="BN1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BQ1" t="s">
         <v>141</v>
       </c>
       <c r="BR1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BU1" t="s">
         <v>144</v>
       </c>
       <c r="BV1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BY1" t="s">
         <v>147</v>
       </c>
       <c r="BZ1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CC1" t="s">
         <v>150</v>
       </c>
       <c r="CD1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CG1" t="s">
         <v>153</v>
       </c>
       <c r="CH1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CW1" t="s">
         <v>165</v>
       </c>
       <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
       <c r="DF1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
+      <c r="DJ1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>176</v>
+      </c>
     </row>
-    <row r="2" spans="1:113">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B2">
+        <v>74556000.0</v>
+      </c>
+      <c r="C2">
+        <v>98648000.0</v>
+      </c>
+      <c r="D2">
         <v>29692000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>28720000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>26926000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>35699000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>38320000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>36689000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>62405000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>80981000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>175821000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>102334000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>99037000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>110511000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>166090000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>169543000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>326717000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>289901000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>149575000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>513406000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>544005000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1028010000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>987796000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1009596000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1229705000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>531440000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>121768000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>11937000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>22282000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>18507000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>96184000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>14300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>40154000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>58986000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>11412000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>70872000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>14446000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>19335000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>7311000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>8462000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10980000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4283000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>14614000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6146000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>102206000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>3336000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>8386000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13589000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>20406000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>7958000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>24141000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>20030000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>11763000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10664000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>25007000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>12739000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>11474000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>14625000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>14302000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>15740000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>15164000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>11776000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>14860000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>20144000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>21029000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>23138000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>11196000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>16202000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>13504000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>50082000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>11125000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>12201000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>10571000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>15170000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>10758000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>8937000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>6755000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>9414000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>7675000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>7477000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>5788000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>6546000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>8364000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>7214000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>8026000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>11255000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>23115000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>36946000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>31784000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>30527000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>107314000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>21982000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>82767000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>10091000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>19220000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>16007000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>13877000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>24590000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>10066000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>4430000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>5781000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>5948000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>7619000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>17789000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>7384000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>22265000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>4300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>7800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>4500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>2300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>5500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>63500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>99700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>45200000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:113">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>240794000</v>
+      </c>
+      <c r="E3">
         <v>93590000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>76574000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>37540000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>147971000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>123774000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>600000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>108729000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>24621000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>61380000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>250243000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>70574000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>254000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>25931000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>25962000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5684000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>54214000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>40595000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>206616000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>13778000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>11554000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>37920000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>223736000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>37780000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>306835000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>107336000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>129927000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>96639000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>119145000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>94571000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>68683000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>259169000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>119882000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>142843000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>163559000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>132723000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>216123000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>96752000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>126642000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>158510000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>181774000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>74612000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>98519000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>116876000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>130420000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>61970000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>179698000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>80503000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>64532000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>25893000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>42094000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1670000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>8917000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>31507000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>6748000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>7503000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>296000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>38628000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3286000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>4301000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>126745000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>112785000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>133907000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>6090000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8323000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>6464000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>9194000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>8458000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>11281000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>58056000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>19291000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>24158000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>39198000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>36006000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>14066000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>45559000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>57033000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>17931000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>30394000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>78400000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>51313000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>15065000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>204325000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>48377000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>8662000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>58189000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>10447000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>32185000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>52483000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>4961000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
+        <v>0</v>
+      </c>
+      <c r="DA3">
+        <v>0</v>
+      </c>
+      <c r="DB3">
         <v>3176000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>33851000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>4700000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>4300000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>23000000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>9200000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>71100000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>25600000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>53300000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>99200000</v>
       </c>
     </row>
-    <row r="4" spans="1:113">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>3196000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-11466000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-55685000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-2844000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-157620000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>36759000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>140326000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-363831000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-30599000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-484005000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>40214000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-21800000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-220109000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>698265000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>409672000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>109831000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-10345000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>3775000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-77677000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>81884000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-25854000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-18832000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>30505000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-59460000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>56426000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-4889000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-1151000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-2518000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>6697000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-10331000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>8468000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-96060000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>98870000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-5050000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-5203000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-6817000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>12448000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-16183000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-38671000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>51049000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>1099000.0</v>
       </c>
-      <c r="BB4"/>
-      <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
-      <c r="BG4">
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4">
         <v>-1438000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>576000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>3388000.0</v>
       </c>
-      <c r="BJ4"/>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:113">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-79000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-6255000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>85585000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>44414000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>43361000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>33892000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>78253000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>51757000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>41005000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>33374000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>138333000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>47194000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>39305000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>39117000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>235388000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>5244000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1528000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5740000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-14146000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>5596000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-3852000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>10253000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-24359000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>10747000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-22990000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-3101000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-5825000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5223000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-4606000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>9306000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-3654000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>56000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-20605000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2103000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3320000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>60000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2108000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1527000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>12380000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-23000.0</v>
       </c>
-      <c r="BB5"/>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-1259000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-78000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>1294000.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:113">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B6">
+        <v>37010000.0</v>
+      </c>
+      <c r="C6">
+        <v>-24092000.0</v>
+      </c>
+      <c r="D6">
         <v>68956000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>972000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1794000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-8773000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2621000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1631000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-25716000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-18576000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-94840000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>73487000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3297000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-11474000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-55579000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3453000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-157174000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>36816000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>140326000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-363831000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-30599000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-484005000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>40214000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-21800000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-220109000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>698265000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>409672000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>109831000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10345000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>3775000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-77677000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>81884000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-25854000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-18832000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>30505000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-59460000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>56426000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-4889000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>12024000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-1151000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2518000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>6697000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-10331000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>8468000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-96060000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>98870000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-5050000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-5203000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-6817000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>12448000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-16183000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4111000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>8267000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1099000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-14343000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>12268000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>1265000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-3151000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>323000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-1438000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>576000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>3388000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-3084000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-5284000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-885000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-2109000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>11942000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-5006000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>2698000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-36578000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>38957000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1076000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>1630000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-4599000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>4412000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>1821000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2182000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-2659000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>1739000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>198000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>1689000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-758000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-1818000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>1150000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-812000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-3229000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-11860000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-13831000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>5162000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>1257000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-76787000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>85332000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-60785000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>72676000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-9129000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>3213000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>2130000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-10713000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>14524000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>5636000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-1351000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-167000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-1671000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-10170000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>10405000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-14881000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>18000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-3500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>14900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>2200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>63400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>5500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>63500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>54500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:113">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B7">
+        <v>-1947000.0</v>
+      </c>
+      <c r="C7">
+        <v>1947000.0</v>
+      </c>
+      <c r="D7">
         <v>-15920000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>22638000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-22141000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5607000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-14283000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>11926000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-25023000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>809000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-27893000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>25861000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9301000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5863000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-25171000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>34820000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>36023000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-22978000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>22037000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>433000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>30596000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-17298000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>4779000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-74963000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>2846000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1561000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>19579000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-14400000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>19883000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-28805000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>23233000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-10444000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>4534000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-3389000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>16570000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>3668000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-11266000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>3824000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-22220000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>2751000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-15292000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>13563000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-12316000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-4370000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>2584000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>8046000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-13994000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>13098000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-16813000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>17844000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-10574000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>18491000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-13067000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>5707000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-11176000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>7576000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-7494000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>4689000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-7410000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>9332000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-8105000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>2865000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>1714000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>9000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-2690000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-2506000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-4475000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>1954000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-3260000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-12177000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-1658000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-5598000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-13199000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>241000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-1072000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-5778000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-4950000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-4657000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-5131000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-2535000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-2710000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-1843000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-2112000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-2856000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>23000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>752000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-7404000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-4340000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>12413000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-12170000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-359000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-1982000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>9393000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>6545000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-3160000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>415000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-2641000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-2600000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>466000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-1283000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-1693000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-1413000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-176000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>893000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-392000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>-500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>-600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>-2800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>2300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-1500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>-5200000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:113">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-2749000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2998000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-188000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3994000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>4744000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>17424000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1177000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>10692000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>6265000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>18687000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-4422000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>5053000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-62163000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>14149000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-14337000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>448000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-2293000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>14611000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-8743000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-8094000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-9425000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>3399000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-1559000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>6515000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>379000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>2323000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-15506000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-2255000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-3808000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-4148000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>162000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-7932000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-3264000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-3411000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-2581000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-1892000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-323000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-3843000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-5542000.0</v>
       </c>
-      <c r="AZ8"/>
-      <c r="BA8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>-2638000.0</v>
       </c>
-      <c r="BB8"/>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
-      <c r="BG8">
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8">
         <v>-1790000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>1538000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>-2695000.0</v>
       </c>
-      <c r="BJ8"/>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:113">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B9">
+        <v>4387000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4387000.0</v>
+      </c>
+      <c r="D9">
         <v>-2858000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>385000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7353000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-5549000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-5353000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-4694000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-6918000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5819000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-9514000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1560000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-2749000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-2998000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-188000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3720000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>4744000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>17734000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1734000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>10846000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5842000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>18687000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4422000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5053000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-62163000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>14149000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-14320000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>500000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2234000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14669000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-8680000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-7995000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-9222000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>3597000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-1354000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>6714000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>786000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2720000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-18561000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-14739000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1359000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-2968000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-3297000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>988000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-6984000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2330000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-2629000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2052000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-904000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>371000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-2621000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-1544000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-1689000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-1309000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-4528000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-2277000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>860000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-403000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-242000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-548000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>2836000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1440000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-2918000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-2296000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-1142000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-2246000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-1394000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-989000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>2080000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-124000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9">
         <v>-1357000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-4642000.0</v>
       </c>
-      <c r="BW9"/>
-[...1 lines deleted...]
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>-23000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-5404000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:113">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>5400000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-8795000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>3395000.0</v>
       </c>
-      <c r="M10"/>
-[...1 lines deleted...]
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10">
         <v>-20807000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>12177000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-15132000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4312000.0</v>
       </c>
-      <c r="S10"/>
-[...1 lines deleted...]
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-7043000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>12794000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-4966000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-3810000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-5866000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-9192000.0</v>
       </c>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>-3179000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>13890000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>-2446000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>7141000.0</v>
       </c>
-      <c r="AM10">
-[...4 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>-3233000.0</v>
       </c>
-      <c r="AP10">
-[...4 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
         <v>-4424000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>4692000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-2840000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>9826000.0</v>
       </c>
-      <c r="AY10">
-[...4 lines deleted...]
-      </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-1181000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3158000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
         <v>220000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>15000.0</v>
       </c>
-      <c r="BG10">
-[...4 lines deleted...]
-      </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
         <v>-492000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-17411000.0</v>
       </c>
-      <c r="BK10">
-[...4 lines deleted...]
-      </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
+      <c r="BO10">
         <v>-3841000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-2158000.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
         <v>-2102079000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-2073811000.0</v>
       </c>
-      <c r="BW10"/>
-[...1 lines deleted...]
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>-1581657000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-1520501000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:113">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>25595000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-6169000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>16522000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-25250000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>27951000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-15092000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>24199000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-25182000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>6941000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6299000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>19072000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-9716000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1342000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-9655000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-6610000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>10719000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>14408000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-4251000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4684000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-6265000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>18002000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2360000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-9118000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>9049000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-1689000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>212000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-12492000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>17025000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-4329000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>5947000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-6878000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>8405000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-8729000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3506000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2529000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>12681000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-8093000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>14710000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-14712000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>17143000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1124000.0</v>
       </c>
-      <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>-10451000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>8726000.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11">
         <v>4043000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-4361000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>7872000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-4945000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>19899000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>12342000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>5938000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>6660000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>104000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>5989000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2424000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1020000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>2635000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>994000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>273000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>380000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>310000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>160000.0</v>
       </c>
-      <c r="CF11"/>
-[...1 lines deleted...]
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>3509000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>7062000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>4359000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>6244000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>836000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11">
+      <c r="CO11"/>
+      <c r="CP11">
         <v>428000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>130000.0</v>
       </c>
-      <c r="CP11"/>
-      <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11">
         <v>395000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>84000.0</v>
       </c>
-      <c r="CU11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11">
+        <v>567000.0</v>
+      </c>
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>1131000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>317000.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:113">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>22663000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>49085000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7364000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-12454000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3466000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13687000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8396000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-30547000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-7995000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1496000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2553000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-100150000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>35690000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>62304000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3788000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-40069000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>26824000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-14964000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2294000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>17581000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3759000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>21154000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>36227000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3549000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5274000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>12721000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4547000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-386000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2545000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2974000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3014000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1739000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-4578000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>15538000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>3157000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>6592000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2076000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>-1250000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-20704000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1767000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4797000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>-2359000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12">
         <v>2181000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>35155000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>-13468000.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:113">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>1406000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1406000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5959000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>843000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3149000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1908000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5910000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>470000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4250000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>890000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-7443000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>137000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2222000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-532000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-4181000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-4181000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3516000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-555000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-5286000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1599000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1173000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-366000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-4024000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-3757000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>741000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>617000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-2195000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-8194000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-381000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-1155000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-5120000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-1199000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-6361000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38893,1894 +39371,1930 @@
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:113">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B14">
-        <v>166382000.0</v>
+        <v>-44554000.0</v>
       </c>
       <c r="C14">
+        <v>44876000.0</v>
+      </c>
+      <c r="D14">
+        <v>43501000.0</v>
+      </c>
+      <c r="E14">
         <v>42328000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>42080000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>41008000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>40914000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>42711000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>41390000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>40469000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>40692000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>42250000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>43520000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>41204000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>41213000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>41450000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>40677000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>39957000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>40202000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>42514000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>40439000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>40230000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>41918000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>41935000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>42342000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>43658000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>44412000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>45027000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>42297000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>39684000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>39487000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>38568000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>37527000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>37267000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>36961000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>34639000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>33117000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>28122000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>28396000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>27643000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>25714000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>26003000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>24962000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>23546000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>21898000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>19403000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>18037000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>17469000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>16050000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>15375000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>14854000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>11926000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>14392000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>12822000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>11905000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>13276000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>12616000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>12457000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>12040000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>11752000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>12073000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>12062000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>13934000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>13457000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>12305000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>12403000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>11337000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>11920000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>11834000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>12629000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>11645000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>9548000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>11164000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>11472000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>10933000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>10630000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>9805000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>8959000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>8628000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>8544000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>8431000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>8265000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>8156000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>7880000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>7632000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>7274000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>9628000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>6020000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>5956000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>5060000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>4728000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>4074000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>3870000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>3687000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>4106000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>3658000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>3248000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>2898000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>2727000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2574000.0</v>
       </c>
       <c r="CW14">
         <v>2574000.0</v>
       </c>
       <c r="CX14">
         <v>2574000.0</v>
       </c>
       <c r="CY14">
+        <v>2574000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>2574000.0</v>
+      </c>
+      <c r="DA14">
         <v>2571000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>2619000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>2696000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>2700000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>2500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>2500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>2300000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>2100000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>2000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>1800000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>1400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:113">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B15">
-        <v>-73327000.0</v>
+        <v>69619000.0</v>
       </c>
       <c r="C15">
-        <v>-73302000.0</v>
+        <v>73495000.0</v>
       </c>
       <c r="D15">
-        <v>-73257000.0</v>
+        <v>73327000.0</v>
       </c>
       <c r="E15">
-        <v>-70834000.0</v>
+        <v>73302000.0</v>
       </c>
       <c r="F15">
+        <v>73257000.0</v>
+      </c>
+      <c r="G15">
+        <v>70834000.0</v>
+      </c>
+      <c r="H15">
         <v>70695000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>70680000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>70272000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>68241000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>68100000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>68088000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>68069000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>67988000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>67852000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>67841000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>67817000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>62151000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>62072000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>43391000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6034000.0</v>
       </c>
       <c r="V15">
         <v>6034000.0</v>
       </c>
       <c r="W15">
         <v>6034000.0</v>
       </c>
       <c r="X15">
+        <v>6034000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6034000.0</v>
+      </c>
+      <c r="Z15">
         <v>66089000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>94303000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>94130000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>93198000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>91241000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>88748000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>86241000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>86243000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>86218000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>83613000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>82860000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>81016000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>77989000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>69856000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>66984000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>66977000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>66878000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>64823000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>60147000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>58326000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>57804000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>56796000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>54763000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>51625000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>51611000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>49638000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>45729000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>43226000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>67823000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>41146000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>41919000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>41092000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>41083000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>38681000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>38680000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>41213000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>40173000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>37778000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>37775000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>37746000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>35399000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>35404000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>31483000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>30254000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>30140000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>35239000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>35080000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>33588000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>29307000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>26955000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>25891000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>24606000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>26004000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>21314000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>21118000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>21105000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>21098000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>18686000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>18100000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>18879000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>18446000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>15663000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>15454000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>15410000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>12957000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>12076000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>11942000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>10387000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>9988000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>10278000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>10346000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>8650000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>8125000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>6659000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>6662000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>6628000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>6625000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>6478000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>6478000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>6520000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>6620000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>6273000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>6300000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>6300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>5900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>5500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>2500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>8600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>5500000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:113">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B16">
+        <v>111566000.0</v>
+      </c>
+      <c r="C16">
+        <v>74556000.0</v>
+      </c>
+      <c r="D16">
         <v>98648000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>29692000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>28720000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>26926000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>35699000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>38320000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>36689000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>62405000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>80981000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>175821000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>102334000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>99037000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>110511000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>166090000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>169543000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>326717000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>289901000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>149575000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>513406000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>544005000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1028010000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>987796000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1009596000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1229705000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>531440000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>121768000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>11937000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>22282000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>18507000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>96184000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>14300000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>40154000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>41917000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>11412000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>70872000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>14446000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>19335000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>7311000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>8462000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>10980000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4283000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>14614000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>6146000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>102206000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3336000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>8386000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>13589000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>20406000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>7958000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>24141000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>20030000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>11763000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>10664000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>25007000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>12739000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>11474000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>14625000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>14302000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>15740000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>15164000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>11776000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>14860000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>20144000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>21029000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>23138000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>11196000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>16202000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>13504000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>50082000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>11125000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>12201000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>10571000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>15170000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>10758000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>8937000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>6755000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>9414000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>7675000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>7477000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>5788000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>6546000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>8364000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>7214000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>8026000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>11255000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>23115000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>36946000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>31784000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>30527000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>107314000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>21982000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>82767000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>10091000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>19220000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>16007000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>13877000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>24590000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>10066000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>4430000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>5781000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>5948000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>7619000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>17789000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>7384000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>22300000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>4300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>14900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>4500000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>63400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>5500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>63500000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>99700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:113">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17">
         <v>-129000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17">
         <v>-109000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-101000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-26000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>18000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>252000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>48000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>99000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-257000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>35000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-23000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>39000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>70000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-364000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>12000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-8000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-82000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>65000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>41000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>121000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>2000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>-13000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-145000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>96000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-255000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-287000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>40000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-494000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-98000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-210000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>115000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-85000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-205000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-226000.0</v>
       </c>
-      <c r="AZ17"/>
-      <c r="BA17">
+      <c r="BB17"/>
+      <c r="BC17">
         <v>-108000.0</v>
       </c>
-      <c r="BB17"/>
-      <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-787000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>101000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>150000.0</v>
       </c>
-      <c r="BJ17"/>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:113">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B18">
+        <v>-113367000.0</v>
+      </c>
+      <c r="C18">
+        <v>113367000.0</v>
+      </c>
+      <c r="D18">
         <v>97780000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>136483000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>87321000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>99369000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>92938000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>122001000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>78655000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>92289000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>77602000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>149204000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>99358000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>135132000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>92041000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>132625000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>88709000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>128087000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>70501000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>95624000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>62494000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>78306000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>212411000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2065000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-31631000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>89044000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>326004000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>127506000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>87372000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>15048000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>83446000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>151134000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>140784000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>108964000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>90792000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>120038000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>105499000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>74771000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>90429000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>63241000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>83455000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>69077000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>93638000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>64415000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>62889000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>57518000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>82087000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>53854000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>72824000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>41530000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-103953000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>45649000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>72554000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>40172000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>103946000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>40293000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>52564000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>10452000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>53600000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>35618000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>57030000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-3624000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>49965000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>48196000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-85594000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-79293000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-97956000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>29759000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>33373000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>28857000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>26685000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>46874000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>37439000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>17606000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>26849000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-22284000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>10895000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>3344000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-12583000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>-11997000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>15850000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-20537000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-32256000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>5913000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>-7903000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>-54981000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>25875000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-37031000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>-257000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-174874000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-44816000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>5198000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-43057000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>8002000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-13490000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>11334000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>8997000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-45654000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>5561000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>8758000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>6860000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>6689000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>3921000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>8251000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>6892000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-25409000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>3900000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>3800000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-15300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>-200000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-68000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-15800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>-48100000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>-97900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:113">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>91000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-36329000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-12574000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>42397000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-30710000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-73160000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-33931000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-38551000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-104015000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-7562000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-7684000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-4159000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-63679000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-26506000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-11148000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>226000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>834000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-9213000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-315000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1625000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-7736000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-4141000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-1665000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-1839000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-35582000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>138666000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-26528000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-10411000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>25243000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>143507000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>187065000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-12345000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-242318000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>28355000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>34664000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>67057000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-57600000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>15278000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>11849000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>53659000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-89937000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>27347000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>16891000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>18698000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>41734000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-35918000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>26621000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-878000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-61547000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>588000.0</v>
       </c>
-      <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BB19"/>
+      <c r="BC19">
         <v>433000.0</v>
       </c>
-      <c r="BB19"/>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-3815000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-4550000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>-4270000.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:113">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B20">
+        <v>276000.0</v>
+      </c>
+      <c r="C20">
+        <v>226000.0</v>
+      </c>
+      <c r="D20">
         <v>240000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>245000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>232000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>232000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>227000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>187000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>217000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>185000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>132000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>172000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>170000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>141000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>182000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>324000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>199000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>160000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>152000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>110000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>90000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -40828,3146 +41342,3206 @@
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:113">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B21">
+        <v>360000000.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>171000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-26000000.0</v>
       </c>
-      <c r="D21">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-70000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>32362000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-205000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-74000.0</v>
       </c>
-      <c r="N21"/>
-[...1 lines deleted...]
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-280000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-48000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>110124000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-400085000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-90000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-523765000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-163386000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-85000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2816000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>749957000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-43000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-117652000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>169764000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>33810000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>30001000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-30086000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-148519000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>98278000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>39692000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>187706000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>176360000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>129636000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>514734000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>149479000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>101337000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>13378000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-37340000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>91492000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>92465000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>199936000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>24307000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-38764000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>75567000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>6823000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-70664000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>135080000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>20983000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21">
         <v>98856000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-3362000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-147924000.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:113">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B22">
+        <v>-62610000.0</v>
+      </c>
+      <c r="C22">
+        <v>62610000.0</v>
+      </c>
+      <c r="D22">
         <v>66904000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>66586000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>75643000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>65803000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-8395000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>46650000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>45102000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>62709000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>45529000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>56260000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13600000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>121529000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>42329000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>50799000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>40909000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>42192000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>44557000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>32117000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>18552000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3380000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-19977000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-85904000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-62965000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>37118000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>36297000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>34003000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>66594000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>65349000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>54031000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>91833000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>91581000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>29538000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>65563000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>62954000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>80535000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>53916000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>58141000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>57526000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>55135000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>54180000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>52750000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>50054000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>48698000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>42831000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>52139000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>42708000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>40763000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>40142000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>62385000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>40812000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>31564000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>40876000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>37223000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>34210000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>40496000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>21937000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>36622000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>43132000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1154000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>21655000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>34174000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>34948000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>19560000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>29091000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>13365000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-75361000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>25995000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>24095000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>35293000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>36058000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>31410000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>27122000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>27129000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>26350000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>28275000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>22910000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>22424000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>20373000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>20794000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>18698000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>18112000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>17813000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>17322000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>15813000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>15314000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>15354000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>11715000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>11330000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>10438000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>9631000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>8867000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>8658000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>8644000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>8412000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>7226000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>6877000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>6149000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>6054000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>5569000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>5808000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>5622000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>5856000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>6445000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>6249000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>6100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>6100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>5600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>5400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>5000000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>4900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>4700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:113">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B23">
+        <v>156090000.0</v>
+      </c>
+      <c r="C23">
+        <v>-58000.0</v>
+      </c>
+      <c r="D23">
         <v>96446000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1000.0</v>
       </c>
-      <c r="D23">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="F23">
+        <v>-391000.0</v>
+      </c>
+      <c r="G23">
         <v>-55000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-9534000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9164000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-317000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-53000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>132000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-90000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-205000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-74000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>179892000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>100000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-280000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-52000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-34485000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-3343000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-251000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-29894000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-4198000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-85000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-3636000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-43000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-43000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-45985000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>156848000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-772000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-55000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-6000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>451481000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-28688000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>19349000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-7166000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-6876000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-172000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-12109000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-2888000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-215000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-1143000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-297000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-3255000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-3978000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-2911000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>46000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-177000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-98000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-470000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-27000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-2755000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-9435000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-759000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>3898000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-3739000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-249000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2332000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-2729000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-78633000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-315000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-1118000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>136000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-1545000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-110776000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>93486000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-676000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-368000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-4902000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-419000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-1695000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-417000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>83427000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-960000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-58668000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-1185000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>110293000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-275000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>130294000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-537000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-450000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-2247000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-798000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-723000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-1570000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>77038000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-47000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-22000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-2539000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-2525000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-136000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-288000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-220000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-6906000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>53821000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-55523000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>55435000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>28999000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-15409000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>6546000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>79000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-6495000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1168000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-1307000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-3098000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>20267000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>21150000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65900000.0</v>
       </c>
       <c r="DG23">
         <v>-100000.0</v>
       </c>
       <c r="DH23">
+        <v>65900000.0</v>
+      </c>
+      <c r="DI23">
+        <v>-100000.0</v>
+      </c>
+      <c r="DJ23">
         <v>69000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:113">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
+        <v>119113000.0</v>
+      </c>
+      <c r="E24">
         <v>-34897000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-12574000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>42259000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-29606000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-73160000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-33931000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-9771000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10022000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>11696000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4344000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4029000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-101342000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-66098000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-157012000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-25261000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>41339000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-1040000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3443000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-28269000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-6927000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-16229000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-11554000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-37920000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>413973000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>37780000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-306835000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-10086000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>219578000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-96639000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-119145000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-94571000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-63507000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-259169000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-119882000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-142843000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-153789000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-131707000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-172661000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-96752000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-81612000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-157843000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-181774000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-74612000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-14885000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-116735000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-130320000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-61894000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-3638000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-85302000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-64532000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1747000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-115509000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-48221000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-57567000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-37841000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-23989000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-14936000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-15845000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>200926000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-449000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>1155000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-19973000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-591000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-2390000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-5269000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-13181000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-14714000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-9118000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-167462000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-275271000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-22449000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-50211000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-23978000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-152918000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-40697000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-7540000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>219000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>-383000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-18619000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>211000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>165000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-36739000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>207000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>11967000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>16490000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>5047000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>311000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-17456000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>6429000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-222000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-113000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>2537000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-20245000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-53052000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>87000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>-2287000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-17316000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>745000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>344000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-1250000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>15392000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-3156000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:113">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B25">
-        <v>-119586000.0</v>
+        <v>-7397000.0</v>
       </c>
       <c r="C25">
+        <v>-1320000.0</v>
+      </c>
+      <c r="D25">
+        <v>-1506000.0</v>
+      </c>
+      <c r="E25">
         <v>230000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-12080000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-5172000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>71415000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>18178000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>13897000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>69240000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>14401000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>20555000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>46850000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-37696000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>29688000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1455000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11608000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5670000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5035000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-4803000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-605000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1758000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1826000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19810000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>62168000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3026000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>20560000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>26091000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-8727000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-5203000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>11881000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-6279000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>18068000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>33406000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-11820000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2043000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-15374000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-93000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2413000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-2442000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-2866000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2023000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1438000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>918000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1289000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-22537000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>151000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1082000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1061000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>1015000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-6242000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1233000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>6931000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>999000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3831000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>189000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>284000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>354000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>672000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>872000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>652000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2411000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>831000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>796000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>6544000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>269000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>360000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>250000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>250000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>243000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-1796000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>2926000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>463000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>669000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-44000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-136000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-2116000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>583000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>413000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>223000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>3226000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>769000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>352000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>263000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>393000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>309000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>181000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>312000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>1477000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>648000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>565000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>514000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>4377000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-3289000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-600000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>2424000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-1892000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-305000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>390000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-336000.0</v>
       </c>
-      <c r="CV25"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25">
+        <v>-2862000.0</v>
+      </c>
+      <c r="DA25"/>
+      <c r="DB25">
         <v>111000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-111000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>-1200000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:113">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B26">
+        <v>13144000.0</v>
+      </c>
+      <c r="C26">
+        <v>-13144000.0</v>
+      </c>
+      <c r="D26">
         <v>-22000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>9833000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-9369000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-9833000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-10559000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-10786000.0</v>
       </c>
-      <c r="H26">
-[...2 lines deleted...]
-      <c r="I26">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>-11375000.0</v>
       </c>
-      <c r="J26">
-[...2 lines deleted...]
-      <c r="K26">
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-34000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-97000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-3565000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-7000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>217000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>199000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-4250000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>399998000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-19000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-2546000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2744000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-595000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-23000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-105994000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-6769000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>866735000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-192000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>322000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-9499000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-1000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-40000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-7116000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-125025000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>260000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>740138000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-6729000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>524869000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-3000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>155918000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-4208000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>5330000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-1000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-8222000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>114077000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>138997000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>78997000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-2892000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>97000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>116609000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-1000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-3245000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-115013000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-23000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>76000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-3209000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>80030000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-80030000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>32000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-3070000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>30448000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>28354000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>611384000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-2182000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>25000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>39000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-1202000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-777000.0</v>
       </c>
-      <c r="BS26"/>
-[...1 lines deleted...]
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-777000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-1448000.0</v>
       </c>
-      <c r="BW26"/>
-[...1 lines deleted...]
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-1448000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-919000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:113">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B27">
-        <v>3643000.0</v>
+        <v>3255000.0</v>
       </c>
       <c r="C27">
+        <v>5140000.0</v>
+      </c>
+      <c r="D27">
+        <v>4971000.0</v>
+      </c>
+      <c r="E27">
         <v>4754000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3912000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3867000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3572000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3264000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3538000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5290000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4359000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4354000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4781000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4322000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4114000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4138000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4169000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4245000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3685000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3759000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3675000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3784000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>4695000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3410000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3463000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3509000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3407000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>3790000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3283000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3280000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>7034000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3687000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3817000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3791000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3576000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3605000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3503000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>3458000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>2882000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2778000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2739000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2765000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2290000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2161000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2085000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>8349000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1918000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>2313000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2343000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2328000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>1691000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>1659000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1618000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1548000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1417000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1418000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1534000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>1464000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1399000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1370000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1474000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1367000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1188000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>1188000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1171000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1163000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1069000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1083000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>1078000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1077000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>3965000.0</v>
       </c>
-      <c r="BS27"/>
-[...1 lines deleted...]
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27">
         <v>996000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>3249000.0</v>
       </c>
-      <c r="BW27"/>
-[...1 lines deleted...]
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>781000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>4869000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:113">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B28">
+        <v>99389000.0</v>
+      </c>
+      <c r="C28">
+        <v>-86471000.0</v>
+      </c>
+      <c r="D28">
         <v>86238000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-99058000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-73416000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-150490000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-64468000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-47295000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-70372000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-79484000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-67968000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-68040000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-68201000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-71486000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-67677000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-67524000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-67898000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-66293000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>28595000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-446643000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-96195000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-532435000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-170716000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-5994000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-175358000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>649237000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-73886000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-194098000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>235607000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>9154000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-56075000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-116130000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-234550000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-20798000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>6809000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>106889000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>98715000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>121053000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>168566000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>82672000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>51457000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>68439000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-7291000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>129530000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>34775000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>135008000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-30254000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>93947000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>24043000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>33851000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>60733000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>44088000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>19366000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-24016000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-6989000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>20493000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6410000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>24506000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-28782000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-20872000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-43456000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-189205000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-51792000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-49007000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>107377000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>121377000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>113900000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-29866000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-17854000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-50522000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>21527000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>119788000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>239451000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>430000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>67672000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>48047000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>143975000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>34645000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>22626000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>11981000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-13848000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>37821000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>30331000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-5124000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>43854000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>51610000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-42993000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>6394000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-6123000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>190722000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-14515000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>73705000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-11719000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>65702000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>1824000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>12124000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>46185000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>34854000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>19411000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-835000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>9105000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-7601000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-5936000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-17171000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-15055000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>13684000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>14100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-3500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>14900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>2200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>63400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>5500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>63500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>54500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:113">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B29">
+        <v>-113367000.0</v>
+      </c>
+      <c r="C29">
+        <v>113367000.0</v>
+      </c>
+      <c r="D29">
         <v>97780000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>136483000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>87321000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>99369000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>92938000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>122001000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>78655000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>92289000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>77002000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>149204000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>99358000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>135132000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>92041000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>132625000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>88963000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>128087000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>70501000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>95624000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>62494000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>78306000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>5795000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2065000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-31631000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>89044000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>102268000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>127506000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>87372000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>122384000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>83446000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>151134000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>140784000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>108964000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>90792000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>120038000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>105499000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>74771000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>90429000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>63241000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>83455000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>69077000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>93638000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>64415000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>62889000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>57518000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>82087000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>53854000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>72824000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>41530000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>75745000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>45649000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>72554000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>40172000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>61852000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>41963000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>61481000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>41959000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>60348000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>43121000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>57326000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>35004000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>53251000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>52497000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>41151000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>33492000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>35951000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>35849000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>41696000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>35321000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>35879000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>46874000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>37439000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>26064000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>38130000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>35772000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>30186000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>27502000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>26615000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>24009000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>29916000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>25022000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>24777000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>23844000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>22491000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>23419000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>25875000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>14282000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>14808000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>29451000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>3561000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>13860000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>15132000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>18449000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>18695000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>11334000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>8997000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>6829000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>10522000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>8758000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>6860000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>6689000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>3921000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>8251000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>10068000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>8442000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>8600000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>8100000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>7700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>9000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>3100000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>9800000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>5200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:113">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B30">
+        <v>50865000.0</v>
+      </c>
+      <c r="C30">
+        <v>-50865000.0</v>
+      </c>
+      <c r="D30">
         <v>-115175000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-36329000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-12574000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>42397000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-30710000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-73160000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-33931000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-38551000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-104015000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-97033000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-27961000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-61510000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-351585000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-67945000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-178685000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-25035000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>41339000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-12711000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3128000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-29894000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>204883000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-17919000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-13219000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-39759000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>381255000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>176446000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-333363000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-127833000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-104684000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>46868000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>67920000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-106916000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-67161000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-286428000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-147909000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-200715000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-246896000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-147051000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-137285000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-130915000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-96423000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-185190000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-193764000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-93162000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-56785000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-152794000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-103799000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-62848000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-152456000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-85701000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-83352000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-14949000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-69148000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-50361000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-66484000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-69790000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-31462000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-22900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-13395000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>157439000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-4779000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-11213000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-146718000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-157608000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-137961000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-11359000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-21504000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-21178000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-18312000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-167462000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-275271000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-30907000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-101203000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-82381000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-172209000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-64855000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-47341000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-35787000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-14449000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-63575000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-56822000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-17766000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-67133000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-78193000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>11967000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-34823000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-10018000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-218916000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-65833000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-2233000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-64198000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-11475000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-29648000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-20245000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-53052000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-52396000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-2287000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-17316000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>745000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>344000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-1250000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>15392000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-37007000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-4700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-4300000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-23000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-9200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-71100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-25600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-53300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-99200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>